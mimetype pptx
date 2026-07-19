--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -79,50 +79,68 @@
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -147,50 +165,59 @@
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -332,53 +359,62 @@
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -438,51 +474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்த வாலிபன் நான் தற்செயலாய்க் கில்போவா மலைக்குப் போனேன்; அப்பொழுது இதோ, சவுல் தம்முடைய ஈட்டியின்மேல் சாய்ந்து கொண்டிருந்தார்; இரதங்களும் குதிரைவீரரும் அவரைத் தொடர்ந்து நெருங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[4. தாவீது அவனைப் பார்த்து: நடந்த செய்தி என்ன? சொல் என்று கேட்டதற்கு, அவன்: ஜனங்கள் யுத்தத்தைவிட்டு முறிந்தோடிப்போனார்கள்; ஜனங்களில் அநேகம்பேர் விழுந்து மடிந்துபோனார்கள்; சவுலும் அவர் குமாரனாகிய யோனத்தானும் மடிந்தார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -547,51 +583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர் திரும்பிப் பார்த்து, என்னைக் கண்டு கூப்பிட்டார். அதற்கு நான்: இதோ, இருக்கிறேன் என்றேன்,]]></a:t>
+              <a:t><![CDATA[4. தாவீது அவனைப் பார்த்து: நடந்த செய்தி என்ன? சொல் என்று கேட்டதற்கு, அவன்: ஜனங்கள் யுத்தத்தைவிட்டு முறிந்தோடிப்போனார்கள்; ஜனங்களில் அநேகம்பேர் விழுந்து மடிந்துபோனார்கள்; சவுலும் அவர் குமாரனாகிய யோனத்தானும் மடிந்தார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -656,51 +692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர் திரும்பிப் பார்த்து, என்னைக் கண்டு கூப்பிட்டார். அதற்கு நான்: இதோ, இருக்கிறேன் என்றேன்,]]></a:t>
+              <a:t><![CDATA[5. சவுலும் அவர் குமாரனாகிய யோனத்தானும் மடிந்துபோனது உனக்கு எப்படித் தெரியும் என்று தாவீது தனக்கு அதை அறிவிக்கிற வாலிபனிடத்தில் கேட்டதற்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -765,51 +801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது அவர்: நீ யார் என்று என்னைக் கேட்டார்; நான் அமலேக்கியன் என்று சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[5. சவுலும் அவர் குமாரனாகிய யோனத்தானும் மடிந்துபோனது உனக்கு எப்படித் தெரியும் என்று தாவீது தனக்கு அதை அறிவிக்கிற வாலிபனிடத்தில் கேட்டதற்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -874,51 +910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர் என்னை நோக்கி: நீ என்னண்டையில் கிட்டவந்து நின்று என்னைக் கொன்றுபோடு; என் பிராணன் முழுதும் இன்னும் போகாததினால் எனக்கு வேதனையாயிருக்கிறது என்றார்.]]></a:t>
+              <a:t><![CDATA[6. அந்த வாலிபன் நான் தற்செயலாய்க் கில்போவா மலைக்குப் போனேன்; அப்பொழுது இதோ, சவுல் தம்முடைய ஈட்டியின்மேல் சாய்ந்து கொண்டிருந்தார்; இரதங்களும் குதிரைவீரரும் அவரைத் தொடர்ந்து நெருங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -983,51 +1019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர் என்னை நோக்கி: நீ என்னண்டையில் கிட்டவந்து நின்று என்னைக் கொன்றுபோடு; என் பிராணன் முழுதும் இன்னும் போகாததினால் எனக்கு வேதனையாயிருக்கிறது என்றார்.]]></a:t>
+              <a:t><![CDATA[6. அந்த வாலிபன் நான் தற்செயலாய்க் கில்போவா மலைக்குப் போனேன்; அப்பொழுது இதோ, சவுல் தம்முடைய ஈட்டியின்மேல் சாய்ந்து கொண்டிருந்தார்; இரதங்களும் குதிரைவீரரும் அவரைத் தொடர்ந்து நெருங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1092,51 +1128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது நான், அவர் விழுந்த பின்பு பிழைக்கமாட்டார் என்று நிச்சயித்து, அவரண்டையில் போய் நின்று அவரைக் கொன்றுபோட்டேன்; பிற்பாடு அவர் தலையின்மேல் இருந்த முடியையும் அவர் புயத்தில் இருந்த அஸ்தகடகத்தையும் எடுத்துக்கொண்டு அவைகளை இங்கே என் ஆண்டவனிடத்திற்குக்; கொண்டு வந்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. அவர் திரும்பிப் பார்த்து, என்னைக் கண்டு கூப்பிட்டார். அதற்கு நான்: இதோ, இருக்கிறேன் என்றேன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1201,51 +1237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது நான், அவர் விழுந்த பின்பு பிழைக்கமாட்டார் என்று நிச்சயித்து, அவரண்டையில் போய் நின்று அவரைக் கொன்றுபோட்டேன்; பிற்பாடு அவர் தலையின்மேல் இருந்த முடியையும் அவர் புயத்தில் இருந்த அஸ்தகடகத்தையும் எடுத்துக்கொண்டு அவைகளை இங்கே என் ஆண்டவனிடத்திற்குக்; கொண்டு வந்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது அவர்: நீ யார் என்று என்னைக் கேட்டார்; நான் அமலேக்கியன் என்று சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1310,51 +1346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது தாவீதும் அவனோடிருந்த சகல மனுஷரும் தங்கள் வஸ்திரங்களைக் கிழித்துக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[9. அவர் என்னை நோக்கி: நீ என்னண்டையில் கிட்டவந்து நின்று என்னைக் கொன்றுபோடு; என் பிராணன் முழுதும் இன்னும் போகாததினால் எனக்கு வேதனையாயிருக்கிறது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1419,51 +1455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சவுலும் அவன் குமாரனகிய யோனத்தானும் கர்த்தருடைய ஜனங்களும், இஸ்ரவேல் குடும்பத்தாரும், பட்டயத்தாலே விழுந்தபடியினால் புலம்பி அழுது சாயங்காலமட்டும் உபவாசமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. அவர் என்னை நோக்கி: நீ என்னண்டையில் கிட்டவந்து நின்று என்னைக் கொன்றுபோடு; என் பிராணன் முழுதும் இன்னும் போகாததினால் எனக்கு வேதனையாயிருக்கிறது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1637,51 +1673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சவுலும் அவன் குமாரனகிய யோனத்தானும் கர்த்தருடைய ஜனங்களும், இஸ்ரவேல் குடும்பத்தாரும், பட்டயத்தாலே விழுந்தபடியினால் புலம்பி அழுது சாயங்காலமட்டும் உபவாசமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது நான், அவர் விழுந்த பின்பு பிழைக்கமாட்டார் என்று நிச்சயித்து, அவரண்டையில் போய் நின்று அவரைக் கொன்றுபோட்டேன்; பிற்பாடு அவர் தலையின்மேல் இருந்த முடியையும் அவர் புயத்தில் இருந்த அஸ்தகடகத்தையும் எடுத்துக்கொண்டு அவைகளை இங்கே என் ஆண்டவனிடத்திற்குக்; கொண்டு வந்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1746,51 +1782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தாவீது அதைத் தனக்கு அறிவித்த வாலிபனைப் பார்த்து: நீ எவ்விடத்தான் என்று கேட்டதற்கு, அவன்: நான் அந்நிய ஜாதியானுடைய மகன், நான் அமலேக்கியன் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது நான், அவர் விழுந்த பின்பு பிழைக்கமாட்டார் என்று நிச்சயித்து, அவரண்டையில் போய் நின்று அவரைக் கொன்றுபோட்டேன்; பிற்பாடு அவர் தலையின்மேல் இருந்த முடியையும் அவர் புயத்தில் இருந்த அஸ்தகடகத்தையும் எடுத்துக்கொண்டு அவைகளை இங்கே என் ஆண்டவனிடத்திற்குக்; கொண்டு வந்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1855,51 +1891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தாவீது அதைத் தனக்கு அறிவித்த வாலிபனைப் பார்த்து: நீ எவ்விடத்தான் என்று கேட்டதற்கு, அவன்: நான் அந்நிய ஜாதியானுடைய மகன், நான் அமலேக்கியன் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது நான், அவர் விழுந்த பின்பு பிழைக்கமாட்டார் என்று நிச்சயித்து, அவரண்டையில் போய் நின்று அவரைக் கொன்றுபோட்டேன்; பிற்பாடு அவர் தலையின்மேல் இருந்த முடியையும் அவர் புயத்தில் இருந்த அஸ்தகடகத்தையும் எடுத்துக்கொண்டு அவைகளை இங்கே என் ஆண்டவனிடத்திற்குக்; கொண்டு வந்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1964,51 +2000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தாவீது அவனை நோக்கி: கர்த்தர் அபிஷேகம்பண்ணினவரைக் கொன்று போடும்படி நீ உன் கையை நீட்டப் பயப்படாமற்போனது என்ன என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது தாவீதும் அவனோடிருந்த சகல மனுஷரும் தங்கள் வஸ்திரங்களைக் கிழித்துக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2073,51 +2109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. வாலிபரில் ஒருவனைக் கூப்பிட்டு நீ கிட்டப்போய் அவன்மேல் விழுந்து அவனை வெட்டு என்றான்; அவன் அவனை வெட்டினான்; அவன் செத்தான்.]]></a:t>
+              <a:t><![CDATA[12. சவுலும் அவன் குமாரனகிய யோனத்தானும் கர்த்தருடைய ஜனங்களும், இஸ்ரவேல் குடும்பத்தாரும், பட்டயத்தாலே விழுந்தபடியினால் புலம்பி அழுது சாயங்காலமட்டும் உபவாசமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2182,51 +2218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தாவீது அவனைப் பார்த்து: உன் இரத்தப்பழி உன் தலையின்மேல் இருப்பதாக; கர்த்தர் அபிஷேகம்பண்ணினவரை நான் கொன்றுபோட்டேன் என்று உன் வாயே உனக்கு விரோதமான சாட்சி சொல்லிற்று என்றான்.]]></a:t>
+              <a:t><![CDATA[12. சவுலும் அவன் குமாரனகிய யோனத்தானும் கர்த்தருடைய ஜனங்களும், இஸ்ரவேல் குடும்பத்தாரும், பட்டயத்தாலே விழுந்தபடியினால் புலம்பி அழுது சாயங்காலமட்டும் உபவாசமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2291,51 +2327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தாவீது அவனைப் பார்த்து: உன் இரத்தப்பழி உன் தலையின்மேல் இருப்பதாக; கர்த்தர் அபிஷேகம்பண்ணினவரை நான் கொன்றுபோட்டேன் என்று உன் வாயே உனக்கு விரோதமான சாட்சி சொல்லிற்று என்றான்.]]></a:t>
+              <a:t><![CDATA[13. தாவீது அதைத் தனக்கு அறிவித்த வாலிபனைப் பார்த்து: நீ எவ்விடத்தான் என்று கேட்டதற்கு, அவன்: நான் அந்நிய ஜாதியானுடைய மகன், நான் அமலேக்கியன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2400,51 +2436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தாவீது சவுலின்பேரிலும் அவன் குமாரனாகிய யோனத்தானின்பேரிலும் புலம்பல் பாடினான்.]]></a:t>
+              <a:t><![CDATA[13. தாவீது அதைத் தனக்கு அறிவித்த வாலிபனைப் பார்த்து: நீ எவ்விடத்தான் என்று கேட்டதற்கு, அவன்: நான் அந்நிய ஜாதியானுடைய மகன், நான் அமலேக்கியன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2509,51 +2545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தாவீது சவுலின்பேரிலும் அவன் குமாரனாகிய யோனத்தானின்பேரிலும் புலம்பல் பாடினான்.]]></a:t>
+              <a:t><![CDATA[14. தாவீது அவனை நோக்கி: கர்த்தர் அபிஷேகம்பண்ணினவரைக் கொன்று போடும்படி நீ உன் கையை நீட்டப் பயப்படாமற்போனது என்ன என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2618,51 +2654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. (வில்வித்தையை யூதா புத்திரருக்குக் கற்றுக்கொடுக்கும்படி கட்டளையிட்டான்; அது யாசேரின் புஸ்தகத்தில் எழுதியிருக்கிறது.) அவன் பாடின புலம்பலாவது:]]></a:t>
+              <a:t><![CDATA[14. தாவீது அவனை நோக்கி: கர்த்தர் அபிஷேகம்பண்ணினவரைக் கொன்று போடும்படி நீ உன் கையை நீட்டப் பயப்படாமற்போனது என்ன என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2836,51 +2872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இஸ்ரவேலின் அலங்காரம் உயர்ந்த ஸ்தானங்களில் அதமாயிற்று பராக்கிரமசாலிகள் விழுந்துபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[15. வாலிபரில் ஒருவனைக் கூப்பிட்டு நீ கிட்டப்போய் அவன்மேல் விழுந்து அவனை வெட்டு என்றான்; அவன் அவனை வெட்டினான்; அவன் செத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2945,51 +2981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பெலிஸ்தரின் குமாரத்திகள் சந்தோஷப்படாதபடிக்கும் விருத்தசேதனம் இல்லாதவர்களின் குமாரத்திகள் களிகூராதபடிக்கும் அதைக் காத்பட்டணத்தில் அறிவியாமலும் அஸ்கலோனின் வீதிகளில் பிரஸ்தாபப்படுத்தாமலும் இருங்கள்.]]></a:t>
+              <a:t><![CDATA[15. வாலிபரில் ஒருவனைக் கூப்பிட்டு நீ கிட்டப்போய் அவன்மேல் விழுந்து அவனை வெட்டு என்றான்; அவன் அவனை வெட்டினான்; அவன் செத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3054,51 +3090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பெலிஸ்தரின் குமாரத்திகள் சந்தோஷப்படாதபடிக்கும் விருத்தசேதனம் இல்லாதவர்களின் குமாரத்திகள் களிகூராதபடிக்கும் அதைக் காத்பட்டணத்தில் அறிவியாமலும் அஸ்கலோனின் வீதிகளில் பிரஸ்தாபப்படுத்தாமலும் இருங்கள்.]]></a:t>
+              <a:t><![CDATA[16. தாவீது அவனைப் பார்த்து: உன் இரத்தப்பழி உன் தலையின்மேல் இருப்பதாக; கர்த்தர் அபிஷேகம்பண்ணினவரை நான் கொன்றுபோட்டேன் என்று உன் வாயே உனக்கு விரோதமான சாட்சி சொல்லிற்று என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3163,51 +3199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கில்போவா மலைகளே உங்கள்மேல் பனியும் மழையும் பெய்யாமலும் காணிக்கைக்கு ஏற்ற பலன்தரும் வயல்கள் இராமலும் போவதாக; அங்கே பராக்கிரமசாலிகளுடைய கேடகம் அவமதிக்கப்பட்டது; சவுல் தைலத்தால் அபிஷேகம்பண்ணப்படாதவர்போல அவர் கேடகமும் அவமதிக்கப்பட்டதே.]]></a:t>
+              <a:t><![CDATA[16. தாவீது அவனைப் பார்த்து: உன் இரத்தப்பழி உன் தலையின்மேல் இருப்பதாக; கர்த்தர் அபிஷேகம்பண்ணினவரை நான் கொன்றுபோட்டேன் என்று உன் வாயே உனக்கு விரோதமான சாட்சி சொல்லிற்று என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3272,51 +3308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கில்போவா மலைகளே உங்கள்மேல் பனியும் மழையும் பெய்யாமலும் காணிக்கைக்கு ஏற்ற பலன்தரும் வயல்கள் இராமலும் போவதாக; அங்கே பராக்கிரமசாலிகளுடைய கேடகம் அவமதிக்கப்பட்டது; சவுல் தைலத்தால் அபிஷேகம்பண்ணப்படாதவர்போல அவர் கேடகமும் அவமதிக்கப்பட்டதே.]]></a:t>
+              <a:t><![CDATA[17. தாவீது சவுலின்பேரிலும் அவன் குமாரனாகிய யோனத்தானின்பேரிலும் புலம்பல் பாடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3381,51 +3417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கொலையுண்டவர்களின் இரத்தத்தைக் குடியாமலும், பராக்கிரமசாலிகளின் நிணத்தை உண்ணாமலும், யோனத்தானுடைய வில் பின்வாங்கினதில்லை; சவுலின் பட்டயம் வெறுமையாய்த் திரும்பினதில்லை.]]></a:t>
+              <a:t><![CDATA[18. (வில்வித்தையை யூதா புத்திரருக்குக் கற்றுக்கொடுக்கும்படி கட்டளையிட்டான்; அது யாசேரின் புஸ்தகத்தில் எழுதியிருக்கிறது.) அவன் பாடின புலம்பலாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3490,51 +3526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கொலையுண்டவர்களின் இரத்தத்தைக் குடியாமலும், பராக்கிரமசாலிகளின் நிணத்தை உண்ணாமலும், யோனத்தானுடைய வில் பின்வாங்கினதில்லை; சவுலின் பட்டயம் வெறுமையாய்த் திரும்பினதில்லை.]]></a:t>
+              <a:t><![CDATA[18. (வில்வித்தையை யூதா புத்திரருக்குக் கற்றுக்கொடுக்கும்படி கட்டளையிட்டான்; அது யாசேரின் புஸ்தகத்தில் எழுதியிருக்கிறது.) அவன் பாடின புலம்பலாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3599,51 +3635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உயிரோடே இருக்கையில் சவுலும் யோனத்தானும் பிரியமும் இன்பமுமாயிருந்தார்கள்; மரணத்திலும் பிரிந்து போனதில்லை; கழுகுகளைப்பார்க்கிலும் வேகமும் சிங்கங்களைப்பார்க்கிலும் பலமுமுள்ளவர்களாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. இஸ்ரவேலின் அலங்காரம் உயர்ந்த ஸ்தானங்களில் அதமாயிற்று பராக்கிரமசாலிகள் விழுந்துபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3708,51 +3744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உயிரோடே இருக்கையில் சவுலும் யோனத்தானும் பிரியமும் இன்பமுமாயிருந்தார்கள்; மரணத்திலும் பிரிந்து போனதில்லை; கழுகுகளைப்பார்க்கிலும் வேகமும் சிங்கங்களைப்பார்க்கிலும் பலமுமுள்ளவர்களாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. பெலிஸ்தரின் குமாரத்திகள் சந்தோஷப்படாதபடிக்கும் விருத்தசேதனம் இல்லாதவர்களின் குமாரத்திகள் களிகூராதபடிக்கும் அதைக் காத்பட்டணத்தில் அறிவியாமலும் அஸ்கலோனின் வீதிகளில் பிரஸ்தாபப்படுத்தாமலும் இருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3817,51 +3853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இஸ்ரவேலின் குமாரத்திகளே, உங்களுக்கு இரத்தாம்பரத்தைச் சிறப்பாய் உடுப்பித்து, உங்கள் உடையின்மேல் பொன் ஆபரணங்களைத் தரிப்பித்த சவுலுக்காக அழுது புலம்புங்கள்.]]></a:t>
+              <a:t><![CDATA[20. பெலிஸ்தரின் குமாரத்திகள் சந்தோஷப்படாதபடிக்கும் விருத்தசேதனம் இல்லாதவர்களின் குமாரத்திகள் களிகூராதபடிக்கும் அதைக் காத்பட்டணத்தில் அறிவியாமலும் அஸ்கலோனின் வீதிகளில் பிரஸ்தாபப்படுத்தாமலும் இருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4035,51 +4071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இஸ்ரவேலின் குமாரத்திகளே, உங்களுக்கு இரத்தாம்பரத்தைச் சிறப்பாய் உடுப்பித்து, உங்கள் உடையின்மேல் பொன் ஆபரணங்களைத் தரிப்பித்த சவுலுக்காக அழுது புலம்புங்கள்.]]></a:t>
+              <a:t><![CDATA[21. கில்போவா மலைகளே உங்கள்மேல் பனியும் மழையும் பெய்யாமலும் காணிக்கைக்கு ஏற்ற பலன்தரும் வயல்கள் இராமலும் போவதாக; அங்கே பராக்கிரமசாலிகளுடைய கேடகம் அவமதிக்கப்பட்டது; சவுல் தைலத்தால் அபிஷேகம்பண்ணப்படாதவர்போல அவர் கேடகமும் அவமதிக்கப்பட்டதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4144,51 +4180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. போர்முகத்தில் பராக்கிரமசாலிகள் விழுந்தார்களே, யோனத்தானே, உயரமான ஸ்தலங்களிலே வெட்டுண்டு போனாயே.]]></a:t>
+              <a:t><![CDATA[21. கில்போவா மலைகளே உங்கள்மேல் பனியும் மழையும் பெய்யாமலும் காணிக்கைக்கு ஏற்ற பலன்தரும் வயல்கள் இராமலும் போவதாக; அங்கே பராக்கிரமசாலிகளுடைய கேடகம் அவமதிக்கப்பட்டது; சவுல் தைலத்தால் அபிஷேகம்பண்ணப்படாதவர்போல அவர் கேடகமும் அவமதிக்கப்பட்டதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4253,51 +4289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. என் சகோதாரனாகிய யோனத்தானே, உனக்காக நான் வியாகுலப்படுகிறேன்; நீ எனக்கு வெகு இன்பமாயிருந்தாய்; உன் சிநேகம் ஆச்சரியமாயிருந்தது; ஸ்தீரீகளின் சிநேகத்தைப்பார்க்கிலும் அதிகமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[21. கில்போவா மலைகளே உங்கள்மேல் பனியும் மழையும் பெய்யாமலும் காணிக்கைக்கு ஏற்ற பலன்தரும் வயல்கள் இராமலும் போவதாக; அங்கே பராக்கிரமசாலிகளுடைய கேடகம் அவமதிக்கப்பட்டது; சவுல் தைலத்தால் அபிஷேகம்பண்ணப்படாதவர்போல அவர் கேடகமும் அவமதிக்கப்பட்டதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4362,51 +4398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. என் சகோதாரனாகிய யோனத்தானே, உனக்காக நான் வியாகுலப்படுகிறேன்; நீ எனக்கு வெகு இன்பமாயிருந்தாய்; உன் சிநேகம் ஆச்சரியமாயிருந்தது; ஸ்தீரீகளின் சிநேகத்தைப்பார்க்கிலும் அதிகமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[22. கொலையுண்டவர்களின் இரத்தத்தைக் குடியாமலும், பராக்கிரமசாலிகளின் நிணத்தை உண்ணாமலும், யோனத்தானுடைய வில் பின்வாங்கினதில்லை; சவுலின் பட்டயம் வெறுமையாய்த் திரும்பினதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4471,51 +4507,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பராக்கிரமசாலிகள் விழுந்து போனார்களே; யுத்த ஆயுதங்கள் எல்லாம் அழிந்துபோயிற்றே, என்று பாடினான்.]]></a:t>
+              <a:t><![CDATA[22. கொலையுண்டவர்களின் இரத்தத்தைக் குடியாமலும், பராக்கிரமசாலிகளின் நிணத்தை உண்ணாமலும், யோனத்தானுடைய வில் பின்வாங்கினதில்லை; சவுலின் பட்டயம் வெறுமையாய்த் திரும்பினதில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. உயிரோடே இருக்கையில் சவுலும் யோனத்தானும் பிரியமும் இன்பமுமாயிருந்தார்கள்; மரணத்திலும் பிரிந்து போனதில்லை; கழுகுகளைப்பார்க்கிலும் வேகமும் சிங்கங்களைப்பார்க்கிலும் பலமுமுள்ளவர்களாயிருந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. உயிரோடே இருக்கையில் சவுலும் யோனத்தானும் பிரியமும் இன்பமுமாயிருந்தார்கள்; மரணத்திலும் பிரிந்து போனதில்லை; கழுகுகளைப்பார்க்கிலும் வேகமும் சிங்கங்களைப்பார்க்கிலும் பலமுமுள்ளவர்களாயிருந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. இஸ்ரவேலின் குமாரத்திகளே, உங்களுக்கு இரத்தாம்பரத்தைச் சிறப்பாய் உடுப்பித்து, உங்கள் உடையின்மேல் பொன் ஆபரணங்களைத் தரிப்பித்த சவுலுக்காக அழுது புலம்புங்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. இஸ்ரவேலின் குமாரத்திகளே, உங்களுக்கு இரத்தாம்பரத்தைச் சிறப்பாய் உடுப்பித்து, உங்கள் உடையின்மேல் பொன் ஆபரணங்களைத் தரிப்பித்த சவுலுக்காக அழுது புலம்புங்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. போர்முகத்தில் பராக்கிரமசாலிகள் விழுந்தார்களே, யோனத்தானே, உயரமான ஸ்தலங்களிலே வெட்டுண்டு போனாயே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4580,51 +5161,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தாவீது அவனைப் பார்த்து: நீ எங்கேயிருந்து வந்தாய் என்று கேட்டதற்கு அவன்: இஸ்ரவேலின் பாளயத்திலிருந்து தப்பிவந்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. மூன்றாம்நாளிலே ஒரு மனுஷன் சவுலின் பாளயத்திலிருந்து புறப்பட்டு, தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு, தன் தலையின்மேல் புழுதியைப் போட்டுக் கொண்டு, தாவீதினிடத்தில் வந்து, தரையிலே விழுந்து வணங்கினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. போர்முகத்தில் பராக்கிரமசாலிகள் விழுந்தார்களே, யோனத்தானே, உயரமான ஸ்தலங்களிலே வெட்டுண்டு போனாயே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. என் சகோதாரனாகிய யோனத்தானே, உனக்காக நான் வியாகுலப்படுகிறேன்; நீ எனக்கு வெகு இன்பமாயிருந்தாய்; உன் சிநேகம் ஆச்சரியமாயிருந்தது; ஸ்தீரீகளின் சிநேகத்தைப்பார்க்கிலும் அதிகமாயிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. என் சகோதாரனாகிய யோனத்தானே, உனக்காக நான் வியாகுலப்படுகிறேன்; நீ எனக்கு வெகு இன்பமாயிருந்தாய்; உன் சிநேகம் ஆச்சரியமாயிருந்தது; ஸ்தீரீகளின் சிநேகத்தைப்பார்க்கிலும் அதிகமாயிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. பராக்கிரமசாலிகள் விழுந்து போனார்களே; யுத்த ஆயுதங்கள் எல்லாம் அழிந்துபோயிற்றே, என்று பாடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4689,51 +5706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தாவீது அவனைப் பார்த்து: நீ எங்கேயிருந்து வந்தாய் என்று கேட்டதற்கு அவன்: இஸ்ரவேலின் பாளயத்திலிருந்து தப்பிவந்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. மூன்றாம்நாளிலே ஒரு மனுஷன் சவுலின் பாளயத்திலிருந்து புறப்பட்டு, தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு, தன் தலையின்மேல் புழுதியைப் போட்டுக் கொண்டு, தாவீதினிடத்தில் வந்து, தரையிலே விழுந்து வணங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4798,51 +5815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தாவீது அவனைப் பார்த்து: நடந்த செய்தி என்ன? சொல் என்று கேட்டதற்கு, அவன்: ஜனங்கள் யுத்தத்தைவிட்டு முறிந்தோடிப்போனார்கள்; ஜனங்களில் அநேகம்பேர் விழுந்து மடிந்துபோனார்கள்; சவுலும் அவர் குமாரனாகிய யோனத்தானும் மடிந்தார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. தாவீது அவனைப் பார்த்து: நீ எங்கேயிருந்து வந்தாய் என்று கேட்டதற்கு அவன்: இஸ்ரவேலின் பாளயத்திலிருந்து தப்பிவந்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4907,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தாவீது அவனைப் பார்த்து: நடந்த செய்தி என்ன? சொல் என்று கேட்டதற்கு, அவன்: ஜனங்கள் யுத்தத்தைவிட்டு முறிந்தோடிப்போனார்கள்; ஜனங்களில் அநேகம்பேர் விழுந்து மடிந்துபோனார்கள்; சவுலும் அவர் குமாரனாகிய யோனத்தானும் மடிந்தார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. தாவீது அவனைப் பார்த்து: நீ எங்கேயிருந்து வந்தாய் என்று கேட்டதற்கு அவன்: இஸ்ரவேலின் பாளயத்திலிருந்து தப்பிவந்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5016,51 +6033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சவுலும் அவர் குமாரனாகிய யோனத்தானும் மடிந்துபோனது உனக்கு எப்படித் தெரியும் என்று தாவீது தனக்கு அதை அறிவிக்கிற வாலிபனிடத்தில் கேட்டதற்கு,]]></a:t>
+              <a:t><![CDATA[4. தாவீது அவனைப் பார்த்து: நடந்த செய்தி என்ன? சொல் என்று கேட்டதற்கு, அவன்: ஜனங்கள் யுத்தத்தைவிட்டு முறிந்தோடிப்போனார்கள்; ஜனங்களில் அநேகம்பேர் விழுந்து மடிந்துபோனார்கள்; சவுலும் அவர் குமாரனாகிய யோனத்தானும் மடிந்தார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5095,51 +6112,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469515805" r:id="rId1"/>
+    <p:sldLayoutId id="2473434386" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5443,54 +6460,126 @@
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5627,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. గిల్బోవ పర్వతమునకు నేను అకస్మాత్తుగా వచ్చినప్పుడు సౌలు తన యీటెమీద ఆనుకొనియుండెను.]]></a:t>
+              <a:t><![CDATA[people are fled from the battle, and many of the people also are fallen and dead; and Saul and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. అతడు రథములును రౌతులును తనను వెనువెంట తగులు చుండుట చూచి వెనుక తిరిగి నన్ను కనుగొని పిలిచెను.]]></a:t>
+              <a:t><![CDATA[Jonathan his son are dead also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అందుకుచిత్తము నా యేలినవాడా అని నేనంటిని.]]></a:t>
+              <a:t><![CDATA[5. And David said unto the young man that told him, How know you that Saul and Jonathan his son be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. నీవెవడవని అతడు నన్నడుగగానేను అమాలేకీయుడనని చెప్పితిని.]]></a:t>
+              <a:t><![CDATA[dead?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. అతడునా ప్రాణము ఇంక నాలో ఉన్నదిగాని తల త్రిప్పుచేత నేను బహు బాధ పడుచున్నాను ; నీవు నా దగ్గర]]></a:t>
+              <a:t><![CDATA[6. And the young man that told him said, As I happened by chance upon mount Gilboa, behold, Saul]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నిలువబడి నన్ను చంపుమని సెలవియ్యగా,]]></a:t>
+              <a:t><![CDATA[leaned upon his spear; and, lo, the chariots and horsemen followed hard after him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ఈలాగు పడినతరువాత అతడు బ్రదుకడని నేను నిశ్చయించుకొని అతనిదగ్గర నిలిచి అతని చంపితిని; తరువాత అతని]]></a:t>
+              <a:t><![CDATA[7. And when he looked behind him, he saw me, and called unto me. And I answered, Here am I.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +7640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తలమీదనున్న కిరీటమును హస్తకంకణము లను తీసికొని నా యేలినవాడవైన నీయొద్దకు వాటిని తెచ్చియున్నాను అనెను.]]></a:t>
+              <a:t><![CDATA[8. And he said unto me, Who are you? And I answered him, I am an Amalekite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. దావీదు ఆ వార్త విని తన వస్త్రములు చింపుకొనెను. అతనియొద్ద నున్న వారందరును ఆలాగున చేసి]]></a:t>
+              <a:t><![CDATA[9. He said unto me again, Stand, I pray you, upon me, and slay me: for anguish has come upon me,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. సౌలును యోనాతానును యెహోవా జనులును ఇశ్రాయేలు ఇంటివారును యుద్ధములో కూలిరని వారిని గూర్చి దుఃఖపడుచు]]></a:t>
+              <a:t><![CDATA[because my life is yet whole in me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +8036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. దావీదు అమాలేకీయులను హతముచేసి తిరిగి వచ్చెను. సౌలు మృతినొందిన తరువాత అతడు సిక్లగులో రెండు]]></a:t>
+              <a:t><![CDATA[1. Now it came to pass after the death of Saul, when David was returned from the slaughter of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఏడ్చుచు సాయంత్రము వరకు ఉపవాసముండిరి.]]></a:t>
+              <a:t><![CDATA[10. So I stood upon him, and slew him, because I was sure that he could not live after that he was]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ​తరువాత దావీదునీవెక్కడ నుండి వచ్చితివని ఆ వార్త తెచ్చినవాని నడుగగా వాడునేను ఇశ్రాయేలు దేశమున]]></a:t>
+              <a:t><![CDATA[fallen: and I took the crown that was upon his head, and the bracelet that was on his arm, and have]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నివసించు అమాలేకీయుడగు ఒకని కుమారుడననెను.]]></a:t>
+              <a:t><![CDATA[brought them here unto my lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. అందుకు దావీదుభయపడక యెహోవా అభిషేకించినవానిని చంపుటకు నీవేల అతని మీద చెయ్యి ఎత్తితివి?]]></a:t>
+              <a:t><![CDATA[11. Then David took hold on his clothes, and rent them; and likewise all the men that were with him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ​యెహోవా అభిషేకించిన వానిని నేను చంపితినని నీవు చెప్పితివే;]]></a:t>
+              <a:t><![CDATA[12. And they mourned, and wept, and fasted until even, for Saul, and for Jonathan his son, and for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. నీ నోటి మాటయే నీ మీద సాక్ష్యము గనుక నీ ప్రాణమునకు నీవే ఉత్తరవాదివని వానితో చెప్పి తనవారిలో ఒకని]]></a:t>
+              <a:t><![CDATA[the people of the LORD, and for the house of Israel; because they were fallen by the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పిలిచినీవు పోయి వాని చంపుమనగా అతడు వానిని కొట్టి చంపెను.]]></a:t>
+              <a:t><![CDATA[13. And David said unto the young man that told him, Whence are you? And he answered, I am the son]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +9092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. యూదావారికి అభ్యాసము చేయవలెనని దావీదు సౌలునుగూర్చియు అతని కుమారుడైన యోనాతానును గూర్చియు]]></a:t>
+              <a:t><![CDATA[of a stranger, an Amalekite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +9224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ధనుర్గీతమొకటి చేసి దానినిబట్టి విలాపము సలిపెను.]]></a:t>
+              <a:t><![CDATA[14. And David said unto him, How were you not afraid to stretch forth yours hand to destroy the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +9356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. అది యాషారు గ్రంథమందు లిఖింపబడి యున్నది. ఎట్లనగా]]></a:t>
+              <a:t><![CDATA[LORD's anointed?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +9488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దినములుండెను.]]></a:t>
+              <a:t><![CDATA[Amalekites, and David had abode two days in Ziklag;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ఇశ్రాయేలూ, నీకు భూషణమగువారునీ ఉన్నత స్థలములమీద హతులైరి అహహా బలాఢ్యులు పడిపోయిరి.]]></a:t>
+              <a:t><![CDATA[15. And David called one of the young men, and said, Go near, and fall upon him. And he stroke him]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +9752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ఫిలిష్తీయుల కుమార్తెలు సంతోషింపకుండునట్లు సున్నతిలేనివారి కుమార్తెలు జయమని చెప్పకుండునట్లుఈ]]></a:t>
+              <a:t><![CDATA[that he died.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సమాచారము గాతులో తెలియజేయకుడి అష్కెలోను వీధులలో ప్రకటన చేయకుడి.]]></a:t>
+              <a:t><![CDATA[16. And David said unto him, Your blood be upon your head; for your mouth has testified against you,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. గిల్బోవ పర్వతములారా మీమీద మంచైనను వర్షమైనను ప్రథమ ఫలార్పణకు తగిన పైరుగల చేలైననులేకపోవును]]></a:t>
+              <a:t><![CDATA[saying, I have slain the LORD's anointed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గాక.బలాఢ్యులడాళ్లు అవమానముగ పారవేయబడెను.తైలముచేత అభిషేకింపబడని వారిదైనట్టు1సౌలు డాలును పారవేయబడెను.]]></a:t>
+              <a:t><![CDATA[17. And David lamented with this lamentation over Saul and over Jonathan his son:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. హతుల రక్తము ఒలికింపకుండ బలాఢ్యుల క్రొవ్వును పట్టకుండయోనాతాను విల్లు వెనుకతియ్యలేదుఎవరిని]]></a:t>
+              <a:t><![CDATA[18. (Also he bade them teach the children of Judah the use of the bow: behold, it is written in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[హతముచేయకుండ సౌలు కత్తి వెనుక తీసినది కాదు.]]></a:t>
+              <a:t><![CDATA[book of Jasher.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +10544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. సౌలును యోనాతానును తమ బ్రతుకునందు సరసులు గాను నెనరుగల వారుగాను ఉండిరితమ మరణమందైనను వారు ఒకరినొకరు]]></a:t>
+              <a:t><![CDATA[19. The beauty of Israel is slain upon your high places: how are the mighty fallen!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +10676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఎడబాసినవారు కారువారు పక్షిరాజులకంటె వడిగలవారుసింహములకంటె బలముగలవారు.]]></a:t>
+              <a:t><![CDATA[20. Tell it not in Gath, publish it not in the streets of Askelon; lest the daughters of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +10808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ఇశ్రాయేలీయుల కుమార్తెలారా, సౌలునుగూర్చి యేడ్వుడి అతడు మీకు ఇంపైన రక్తవర్ణపు వస్త్రములు ధరింప]]></a:t>
+              <a:t><![CDATA[Philistines rejoice, lest the daughters of the uncircumcised triumph.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +10940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. మూడవ దినమున బట్టలు చింపుకొని తలమీద బుగ్గిపోసికొనిన యొకడు సౌలునొద్దనున్న దండులోనుండి వచ్చెను.]]></a:t>
+              <a:t><![CDATA[2. It came even to pass on the third day, that, behold, a man came out of the camp from Saul with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +11072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[జేసినవాడుబంగారు నగలు మీకు పెట్టినవాడు.]]></a:t>
+              <a:t><![CDATA[21. All of you mountains of Gilboa, let there be no dew, neither let there be rain, upon you, nor]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +11204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. యుద్ధరంగమునందు బలాఢ్యులు పడియున్నారునీ ఉన్నతస్థలములలో యోనాతాను హతమాయెను.]]></a:t>
+              <a:t><![CDATA[fields of offerings: for there the shield of the mighty is vilely cast away, the shield of Saul, as]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +11336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. నా సహోదరుడా, యోనాతానానీవు నాకు అతిమనోహరుడవై యుంటివినీ నిమిత్తము నేను బహు శోకము]]></a:t>
+              <a:t><![CDATA[though he had not been anointed with oil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +11468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నొందుచున్నానునాయందు నీకున్న ప్రేమ బహు వింతైనదిస్త్రీలు చూపు ప్రేమకంటెను అది అధికమైనది.]]></a:t>
+              <a:t><![CDATA[22. From the blood of the slain, from the fat of the mighty, the bow of Jonathan turned not back,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +11600,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. అయ్యయ్యో బలాఢ్యులు పడిపోయిరియుద్ధసన్నద్ధులు నశించిపోయిరి.]]></a:t>
+              <a:t><![CDATA[and the sword of Saul returned not empty.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Saul and Jonathan were lovely and pleasant in their lives, and in their death they were not]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[divided: they were swifter than eagles, they were stronger than lions.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. All of you daughters of Israel, weep over Saul, who clothed you in scarlet, with other delights,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[who put on ornaments of gold upon your apparel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. How are the mighty fallen in the midst of the battle! O Jonathan, you were slain in yours high]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +12392,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. అతడు దావీదును దర్శించి నేలను సాగిలపడి నమస్కారము చేయగా దావీదునీ వెక్కడనుండి వచ్చితివని యడి గెను.]]></a:t>
+              <a:t><![CDATA[his clothes rent, and earth upon his head: and so it was, when he came to David, that he fell to the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[places.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. I am distressed for you, my brother Jonathan: very pleasant have you been unto me: your love to]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[me was wonderful, passing the love of women.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. How are the mighty fallen, and the weapons of war perished!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అందుకు వాడుఇశ్రాయేలీయుల సైన్యములోనుండి నేను తప్పించుకొని వచ్చితిననెను.]]></a:t>
+              <a:t><![CDATA[earth, and did reverence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ​జరిగిన సంగతులేవో నాతో చెప్పుమని దావీదు సెలవియ్యగా వాడుజనులు యుద్ధమందు నిలువ లేక పారిపోయిరి.]]></a:t>
+              <a:t><![CDATA[3. And David said unto him, From whence come you? And he said unto him, Out of the camp of Israel am]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అనేకులు పడి చచ్చిరి, సౌలును అతని కుమారుడైన యోనాతానును మరణమైరి అనెను.]]></a:t>
+              <a:t><![CDATA[I escaped.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. సౌలును అతని కుమారుడైన యోనాతానును మరణమైరని నీ కేలాగు తెలిసినది అని దావీదు వాని నడుగగా వాడిట్లనెను]]></a:t>
+              <a:t><![CDATA[4. And David said unto him, How went the matter? I pray you, tell me. And he answered, That the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11232,91 +13509,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme53">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
   <a:themeElements>
-    <a:clrScheme name="Theme53">
+    <a:clrScheme name="Theme38">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme53">
+    <a:fontScheme name="Theme38">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11342,51 +13619,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme53">
+    <a:fmtScheme name="Theme38">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11517,51 +13794,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>44</Slides>
+  <Slides>53</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>