--- v1 (2026-07-19)
+++ v2 (2026-10-21)
@@ -474,51 +474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தாவீது அவனைப் பார்த்து: நடந்த செய்தி என்ன? சொல் என்று கேட்டதற்கு, அவன்: ஜனங்கள் யுத்தத்தைவிட்டு முறிந்தோடிப்போனார்கள்; ஜனங்களில் அநேகம்பேர் விழுந்து மடிந்துபோனார்கள்; சவுலும் அவர் குமாரனாகிய யோனத்தானும் மடிந்தார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And David said unto him, How went the matter? I pray you, tell me. And he answered, That the people are fled from the battle, and many of the people also are fallen and dead; and Saul and Jonathan his son are dead also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -583,51 +583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தாவீது அவனைப் பார்த்து: நடந்த செய்தி என்ன? சொல் என்று கேட்டதற்கு, அவன்: ஜனங்கள் யுத்தத்தைவிட்டு முறிந்தோடிப்போனார்கள்; ஜனங்களில் அநேகம்பேர் விழுந்து மடிந்துபோனார்கள்; சவுலும் அவர் குமாரனாகிய யோனத்தானும் மடிந்தார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And David said unto him, How went the matter? I pray you, tell me. And he answered, That the people are fled from the battle, and many of the people also are fallen and dead; and Saul and Jonathan his son are dead also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -692,51 +692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சவுலும் அவர் குமாரனாகிய யோனத்தானும் மடிந்துபோனது உனக்கு எப்படித் தெரியும் என்று தாவீது தனக்கு அதை அறிவிக்கிற வாலிபனிடத்தில் கேட்டதற்கு,]]></a:t>
+              <a:t><![CDATA[5. And David said unto the young man that told him, How know you that Saul and Jonathan his son be dead?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -801,51 +801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சவுலும் அவர் குமாரனாகிய யோனத்தானும் மடிந்துபோனது உனக்கு எப்படித் தெரியும் என்று தாவீது தனக்கு அதை அறிவிக்கிற வாலிபனிடத்தில் கேட்டதற்கு,]]></a:t>
+              <a:t><![CDATA[5. And David said unto the young man that told him, How know you that Saul and Jonathan his son be dead?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -910,51 +910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்த வாலிபன் நான் தற்செயலாய்க் கில்போவா மலைக்குப் போனேன்; அப்பொழுது இதோ, சவுல் தம்முடைய ஈட்டியின்மேல் சாய்ந்து கொண்டிருந்தார்; இரதங்களும் குதிரைவீரரும் அவரைத் தொடர்ந்து நெருங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And the young man that told him said, As I happened by chance upon mount Gilboa, behold, Saul leaned upon his spear; and, lo, the chariots and horsemen followed hard after him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1019,51 +1019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்த வாலிபன் நான் தற்செயலாய்க் கில்போவா மலைக்குப் போனேன்; அப்பொழுது இதோ, சவுல் தம்முடைய ஈட்டியின்மேல் சாய்ந்து கொண்டிருந்தார்; இரதங்களும் குதிரைவீரரும் அவரைத் தொடர்ந்து நெருங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And the young man that told him said, As I happened by chance upon mount Gilboa, behold, Saul leaned upon his spear; and, lo, the chariots and horsemen followed hard after him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1128,51 +1128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர் திரும்பிப் பார்த்து, என்னைக் கண்டு கூப்பிட்டார். அதற்கு நான்: இதோ, இருக்கிறேன் என்றேன்,]]></a:t>
+              <a:t><![CDATA[7. And when he looked behind him, he saw me, and called unto me. And I answered, Here am I.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1237,51 +1237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது அவர்: நீ யார் என்று என்னைக் கேட்டார்; நான் அமலேக்கியன் என்று சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[8. And he said unto me, Who are you? And I answered him, I am an Amalekite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1346,51 +1346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர் என்னை நோக்கி: நீ என்னண்டையில் கிட்டவந்து நின்று என்னைக் கொன்றுபோடு; என் பிராணன் முழுதும் இன்னும் போகாததினால் எனக்கு வேதனையாயிருக்கிறது என்றார்.]]></a:t>
+              <a:t><![CDATA[9. He said unto me again, Stand, I pray you, upon me, and slay me: for anguish has come upon me, because my life is yet whole in me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1455,51 +1455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர் என்னை நோக்கி: நீ என்னண்டையில் கிட்டவந்து நின்று என்னைக் கொன்றுபோடு; என் பிராணன் முழுதும் இன்னும் போகாததினால் எனக்கு வேதனையாயிருக்கிறது என்றார்.]]></a:t>
+              <a:t><![CDATA[9. He said unto me again, Stand, I pray you, upon me, and slay me: for anguish has come upon me, because my life is yet whole in me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1564,51 +1564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சவுல் மரித்தபின்பு, தாவீது அமலேக்கியரை முறிய அடித்து, சிக்லாகுக்குத் திரும்பிவந்து, இரண்டுநாள் அங்கே இருந்தபிற்பாடு,]]></a:t>
+              <a:t><![CDATA[1. Now it came to pass after the death of Saul, when David was returned from the slaughter of the Amalekites, and David had abode two days in Ziklag;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1673,51 +1673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது நான், அவர் விழுந்த பின்பு பிழைக்கமாட்டார் என்று நிச்சயித்து, அவரண்டையில் போய் நின்று அவரைக் கொன்றுபோட்டேன்; பிற்பாடு அவர் தலையின்மேல் இருந்த முடியையும் அவர் புயத்தில் இருந்த அஸ்தகடகத்தையும் எடுத்துக்கொண்டு அவைகளை இங்கே என் ஆண்டவனிடத்திற்குக்; கொண்டு வந்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. So I stood upon him, and slew him, because I was sure that he could not live after that he was fallen: and I took the crown that was upon his head, and the bracelet that was on his arm, and have brought them here unto my lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1782,51 +1782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது நான், அவர் விழுந்த பின்பு பிழைக்கமாட்டார் என்று நிச்சயித்து, அவரண்டையில் போய் நின்று அவரைக் கொன்றுபோட்டேன்; பிற்பாடு அவர் தலையின்மேல் இருந்த முடியையும் அவர் புயத்தில் இருந்த அஸ்தகடகத்தையும் எடுத்துக்கொண்டு அவைகளை இங்கே என் ஆண்டவனிடத்திற்குக்; கொண்டு வந்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. So I stood upon him, and slew him, because I was sure that he could not live after that he was fallen: and I took the crown that was upon his head, and the bracelet that was on his arm, and have brought them here unto my lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1891,51 +1891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது நான், அவர் விழுந்த பின்பு பிழைக்கமாட்டார் என்று நிச்சயித்து, அவரண்டையில் போய் நின்று அவரைக் கொன்றுபோட்டேன்; பிற்பாடு அவர் தலையின்மேல் இருந்த முடியையும் அவர் புயத்தில் இருந்த அஸ்தகடகத்தையும் எடுத்துக்கொண்டு அவைகளை இங்கே என் ஆண்டவனிடத்திற்குக்; கொண்டு வந்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. So I stood upon him, and slew him, because I was sure that he could not live after that he was fallen: and I took the crown that was upon his head, and the bracelet that was on his arm, and have brought them here unto my lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2000,51 +2000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது தாவீதும் அவனோடிருந்த சகல மனுஷரும் தங்கள் வஸ்திரங்களைக் கிழித்துக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[11. Then David took hold on his clothes, and rent them; and likewise all the men that were with him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2109,51 +2109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சவுலும் அவன் குமாரனகிய யோனத்தானும் கர்த்தருடைய ஜனங்களும், இஸ்ரவேல் குடும்பத்தாரும், பட்டயத்தாலே விழுந்தபடியினால் புலம்பி அழுது சாயங்காலமட்டும் உபவாசமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And they mourned, and wept, and fasted until even, for Saul, and for Jonathan his son, and for the people of the LORD, and for the house of Israel; because they were fallen by the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2218,51 +2218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சவுலும் அவன் குமாரனகிய யோனத்தானும் கர்த்தருடைய ஜனங்களும், இஸ்ரவேல் குடும்பத்தாரும், பட்டயத்தாலே விழுந்தபடியினால் புலம்பி அழுது சாயங்காலமட்டும் உபவாசமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And they mourned, and wept, and fasted until even, for Saul, and for Jonathan his son, and for the people of the LORD, and for the house of Israel; because they were fallen by the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2327,51 +2327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தாவீது அதைத் தனக்கு அறிவித்த வாலிபனைப் பார்த்து: நீ எவ்விடத்தான் என்று கேட்டதற்கு, அவன்: நான் அந்நிய ஜாதியானுடைய மகன், நான் அமலேக்கியன் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And David said unto the young man that told him, Whence are you? And he answered, I am the son of a stranger, an Amalekite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2436,51 +2436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தாவீது அதைத் தனக்கு அறிவித்த வாலிபனைப் பார்த்து: நீ எவ்விடத்தான் என்று கேட்டதற்கு, அவன்: நான் அந்நிய ஜாதியானுடைய மகன், நான் அமலேக்கியன் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And David said unto the young man that told him, Whence are you? And he answered, I am the son of a stranger, an Amalekite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2545,51 +2545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தாவீது அவனை நோக்கி: கர்த்தர் அபிஷேகம்பண்ணினவரைக் கொன்று போடும்படி நீ உன் கையை நீட்டப் பயப்படாமற்போனது என்ன என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[14. And David said unto him, How were you not afraid to stretch forth yours hand to destroy the LORD's anointed?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2654,51 +2654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தாவீது அவனை நோக்கி: கர்த்தர் அபிஷேகம்பண்ணினவரைக் கொன்று போடும்படி நீ உன் கையை நீட்டப் பயப்படாமற்போனது என்ன என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[14. And David said unto him, How were you not afraid to stretch forth yours hand to destroy the LORD's anointed?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2763,51 +2763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சவுல் மரித்தபின்பு, தாவீது அமலேக்கியரை முறிய அடித்து, சிக்லாகுக்குத் திரும்பிவந்து, இரண்டுநாள் அங்கே இருந்தபிற்பாடு,]]></a:t>
+              <a:t><![CDATA[1. Now it came to pass after the death of Saul, when David was returned from the slaughter of the Amalekites, and David had abode two days in Ziklag;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2872,51 +2872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. வாலிபரில் ஒருவனைக் கூப்பிட்டு நீ கிட்டப்போய் அவன்மேல் விழுந்து அவனை வெட்டு என்றான்; அவன் அவனை வெட்டினான்; அவன் செத்தான்.]]></a:t>
+              <a:t><![CDATA[15. And David called one of the young men, and said, Go near, and fall upon him. And he stroke him that he died.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2981,51 +2981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. வாலிபரில் ஒருவனைக் கூப்பிட்டு நீ கிட்டப்போய் அவன்மேல் விழுந்து அவனை வெட்டு என்றான்; அவன் அவனை வெட்டினான்; அவன் செத்தான்.]]></a:t>
+              <a:t><![CDATA[15. And David called one of the young men, and said, Go near, and fall upon him. And he stroke him that he died.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3090,51 +3090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தாவீது அவனைப் பார்த்து: உன் இரத்தப்பழி உன் தலையின்மேல் இருப்பதாக; கர்த்தர் அபிஷேகம்பண்ணினவரை நான் கொன்றுபோட்டேன் என்று உன் வாயே உனக்கு விரோதமான சாட்சி சொல்லிற்று என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And David said unto him, Your blood be upon your head; for your mouth has testified against you, saying, I have slain the LORD's anointed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3199,51 +3199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தாவீது அவனைப் பார்த்து: உன் இரத்தப்பழி உன் தலையின்மேல் இருப்பதாக; கர்த்தர் அபிஷேகம்பண்ணினவரை நான் கொன்றுபோட்டேன் என்று உன் வாயே உனக்கு விரோதமான சாட்சி சொல்லிற்று என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And David said unto him, Your blood be upon your head; for your mouth has testified against you, saying, I have slain the LORD's anointed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3308,51 +3308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தாவீது சவுலின்பேரிலும் அவன் குமாரனாகிய யோனத்தானின்பேரிலும் புலம்பல் பாடினான்.]]></a:t>
+              <a:t><![CDATA[17. And David lamented with this lamentation over Saul and over Jonathan his son:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3417,51 +3417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. (வில்வித்தையை யூதா புத்திரருக்குக் கற்றுக்கொடுக்கும்படி கட்டளையிட்டான்; அது யாசேரின் புஸ்தகத்தில் எழுதியிருக்கிறது.) அவன் பாடின புலம்பலாவது:]]></a:t>
+              <a:t><![CDATA[18. (Also he bade them teach the children of Judah the use of the bow: behold, it is written in the book of Jasher.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3526,51 +3526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. (வில்வித்தையை யூதா புத்திரருக்குக் கற்றுக்கொடுக்கும்படி கட்டளையிட்டான்; அது யாசேரின் புஸ்தகத்தில் எழுதியிருக்கிறது.) அவன் பாடின புலம்பலாவது:]]></a:t>
+              <a:t><![CDATA[18. (Also he bade them teach the children of Judah the use of the bow: behold, it is written in the book of Jasher.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3635,51 +3635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இஸ்ரவேலின் அலங்காரம் உயர்ந்த ஸ்தானங்களில் அதமாயிற்று பராக்கிரமசாலிகள் விழுந்துபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[19. The beauty of Israel is slain upon your high places: how are the mighty fallen!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3744,51 +3744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பெலிஸ்தரின் குமாரத்திகள் சந்தோஷப்படாதபடிக்கும் விருத்தசேதனம் இல்லாதவர்களின் குமாரத்திகள் களிகூராதபடிக்கும் அதைக் காத்பட்டணத்தில் அறிவியாமலும் அஸ்கலோனின் வீதிகளில் பிரஸ்தாபப்படுத்தாமலும் இருங்கள்.]]></a:t>
+              <a:t><![CDATA[20. Tell it not in Gath, publish it not in the streets of Askelon; lest the daughters of the Philistines rejoice, lest the daughters of the uncircumcised triumph.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3853,51 +3853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பெலிஸ்தரின் குமாரத்திகள் சந்தோஷப்படாதபடிக்கும் விருத்தசேதனம் இல்லாதவர்களின் குமாரத்திகள் களிகூராதபடிக்கும் அதைக் காத்பட்டணத்தில் அறிவியாமலும் அஸ்கலோனின் வீதிகளில் பிரஸ்தாபப்படுத்தாமலும் இருங்கள்.]]></a:t>
+              <a:t><![CDATA[20. Tell it not in Gath, publish it not in the streets of Askelon; lest the daughters of the Philistines rejoice, lest the daughters of the uncircumcised triumph.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3962,51 +3962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மூன்றாம்நாளிலே ஒரு மனுஷன் சவுலின் பாளயத்திலிருந்து புறப்பட்டு, தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு, தன் தலையின்மேல் புழுதியைப் போட்டுக் கொண்டு, தாவீதினிடத்தில் வந்து, தரையிலே விழுந்து வணங்கினான்.]]></a:t>
+              <a:t><![CDATA[2. It came even to pass on the third day, that, behold, a man came out of the camp from Saul with his clothes rent, and earth upon his head: and so it was, when he came to David, that he fell to the earth, and did reverence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4071,51 +4071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கில்போவா மலைகளே உங்கள்மேல் பனியும் மழையும் பெய்யாமலும் காணிக்கைக்கு ஏற்ற பலன்தரும் வயல்கள் இராமலும் போவதாக; அங்கே பராக்கிரமசாலிகளுடைய கேடகம் அவமதிக்கப்பட்டது; சவுல் தைலத்தால் அபிஷேகம்பண்ணப்படாதவர்போல அவர் கேடகமும் அவமதிக்கப்பட்டதே.]]></a:t>
+              <a:t><![CDATA[20. Tell it not in Gath, publish it not in the streets of Askelon; lest the daughters of the Philistines rejoice, lest the daughters of the uncircumcised triumph.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4180,51 +4180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கில்போவா மலைகளே உங்கள்மேல் பனியும் மழையும் பெய்யாமலும் காணிக்கைக்கு ஏற்ற பலன்தரும் வயல்கள் இராமலும் போவதாக; அங்கே பராக்கிரமசாலிகளுடைய கேடகம் அவமதிக்கப்பட்டது; சவுல் தைலத்தால் அபிஷேகம்பண்ணப்படாதவர்போல அவர் கேடகமும் அவமதிக்கப்பட்டதே.]]></a:t>
+              <a:t><![CDATA[21. All of you mountains of Gilboa, let there be no dew, neither let there be rain, upon you, nor fields of offerings: for there the shield of the mighty is vilely cast away, the shield of Saul, as though he had not been anointed with oil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4289,51 +4289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கில்போவா மலைகளே உங்கள்மேல் பனியும் மழையும் பெய்யாமலும் காணிக்கைக்கு ஏற்ற பலன்தரும் வயல்கள் இராமலும் போவதாக; அங்கே பராக்கிரமசாலிகளுடைய கேடகம் அவமதிக்கப்பட்டது; சவுல் தைலத்தால் அபிஷேகம்பண்ணப்படாதவர்போல அவர் கேடகமும் அவமதிக்கப்பட்டதே.]]></a:t>
+              <a:t><![CDATA[21. All of you mountains of Gilboa, let there be no dew, neither let there be rain, upon you, nor fields of offerings: for there the shield of the mighty is vilely cast away, the shield of Saul, as though he had not been anointed with oil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4398,51 +4398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கொலையுண்டவர்களின் இரத்தத்தைக் குடியாமலும், பராக்கிரமசாலிகளின் நிணத்தை உண்ணாமலும், யோனத்தானுடைய வில் பின்வாங்கினதில்லை; சவுலின் பட்டயம் வெறுமையாய்த் திரும்பினதில்லை.]]></a:t>
+              <a:t><![CDATA[21. All of you mountains of Gilboa, let there be no dew, neither let there be rain, upon you, nor fields of offerings: for there the shield of the mighty is vilely cast away, the shield of Saul, as though he had not been anointed with oil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4507,51 +4507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கொலையுண்டவர்களின் இரத்தத்தைக் குடியாமலும், பராக்கிரமசாலிகளின் நிணத்தை உண்ணாமலும், யோனத்தானுடைய வில் பின்வாங்கினதில்லை; சவுலின் பட்டயம் வெறுமையாய்த் திரும்பினதில்லை.]]></a:t>
+              <a:t><![CDATA[22. From the blood of the slain, from the fat of the mighty, the bow of Jonathan turned not back, and the sword of Saul returned not empty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4616,51 +4616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உயிரோடே இருக்கையில் சவுலும் யோனத்தானும் பிரியமும் இன்பமுமாயிருந்தார்கள்; மரணத்திலும் பிரிந்து போனதில்லை; கழுகுகளைப்பார்க்கிலும் வேகமும் சிங்கங்களைப்பார்க்கிலும் பலமுமுள்ளவர்களாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. From the blood of the slain, from the fat of the mighty, the bow of Jonathan turned not back, and the sword of Saul returned not empty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4725,51 +4725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உயிரோடே இருக்கையில் சவுலும் யோனத்தானும் பிரியமும் இன்பமுமாயிருந்தார்கள்; மரணத்திலும் பிரிந்து போனதில்லை; கழுகுகளைப்பார்க்கிலும் வேகமும் சிங்கங்களைப்பார்க்கிலும் பலமுமுள்ளவர்களாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. Saul and Jonathan were lovely and pleasant in their lives, and in their death they were not divided: they were swifter than eagles, they were stronger than lions.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4834,51 +4834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இஸ்ரவேலின் குமாரத்திகளே, உங்களுக்கு இரத்தாம்பரத்தைச் சிறப்பாய் உடுப்பித்து, உங்கள் உடையின்மேல் பொன் ஆபரணங்களைத் தரிப்பித்த சவுலுக்காக அழுது புலம்புங்கள்.]]></a:t>
+              <a:t><![CDATA[23. Saul and Jonathan were lovely and pleasant in their lives, and in their death they were not divided: they were swifter than eagles, they were stronger than lions.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4943,51 +4943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இஸ்ரவேலின் குமாரத்திகளே, உங்களுக்கு இரத்தாம்பரத்தைச் சிறப்பாய் உடுப்பித்து, உங்கள் உடையின்மேல் பொன் ஆபரணங்களைத் தரிப்பித்த சவுலுக்காக அழுது புலம்புங்கள்.]]></a:t>
+              <a:t><![CDATA[24. All of you daughters of Israel, weep over Saul, who clothed you in scarlet, with other delights, who put on ornaments of gold upon your apparel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5052,51 +5052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. போர்முகத்தில் பராக்கிரமசாலிகள் விழுந்தார்களே, யோனத்தானே, உயரமான ஸ்தலங்களிலே வெட்டுண்டு போனாயே.]]></a:t>
+              <a:t><![CDATA[24. All of you daughters of Israel, weep over Saul, who clothed you in scarlet, with other delights, who put on ornaments of gold upon your apparel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5161,51 +5161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மூன்றாம்நாளிலே ஒரு மனுஷன் சவுலின் பாளயத்திலிருந்து புறப்பட்டு, தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு, தன் தலையின்மேல் புழுதியைப் போட்டுக் கொண்டு, தாவீதினிடத்தில் வந்து, தரையிலே விழுந்து வணங்கினான்.]]></a:t>
+              <a:t><![CDATA[2. It came even to pass on the third day, that, behold, a man came out of the camp from Saul with his clothes rent, and earth upon his head: and so it was, when he came to David, that he fell to the earth, and did reverence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5270,51 +5270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. போர்முகத்தில் பராக்கிரமசாலிகள் விழுந்தார்களே, யோனத்தானே, உயரமான ஸ்தலங்களிலே வெட்டுண்டு போனாயே.]]></a:t>
+              <a:t><![CDATA[25. How are the mighty fallen in the midst of the battle! O Jonathan, you were slain in yours high places.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5379,51 +5379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. என் சகோதாரனாகிய யோனத்தானே, உனக்காக நான் வியாகுலப்படுகிறேன்; நீ எனக்கு வெகு இன்பமாயிருந்தாய்; உன் சிநேகம் ஆச்சரியமாயிருந்தது; ஸ்தீரீகளின் சிநேகத்தைப்பார்க்கிலும் அதிகமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[26. I am distressed for you, my brother Jonathan: very pleasant have you been unto me: your love to me was wonderful, passing the love of women.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5488,51 +5488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. என் சகோதாரனாகிய யோனத்தானே, உனக்காக நான் வியாகுலப்படுகிறேன்; நீ எனக்கு வெகு இன்பமாயிருந்தாய்; உன் சிநேகம் ஆச்சரியமாயிருந்தது; ஸ்தீரீகளின் சிநேகத்தைப்பார்க்கிலும் அதிகமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[26. I am distressed for you, my brother Jonathan: very pleasant have you been unto me: your love to me was wonderful, passing the love of women.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5597,51 +5597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பராக்கிரமசாலிகள் விழுந்து போனார்களே; யுத்த ஆயுதங்கள் எல்லாம் அழிந்துபோயிற்றே, என்று பாடினான்.]]></a:t>
+              <a:t><![CDATA[27. How are the mighty fallen, and the weapons of war perished!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5706,51 +5706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மூன்றாம்நாளிலே ஒரு மனுஷன் சவுலின் பாளயத்திலிருந்து புறப்பட்டு, தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு, தன் தலையின்மேல் புழுதியைப் போட்டுக் கொண்டு, தாவீதினிடத்தில் வந்து, தரையிலே விழுந்து வணங்கினான்.]]></a:t>
+              <a:t><![CDATA[2. It came even to pass on the third day, that, behold, a man came out of the camp from Saul with his clothes rent, and earth upon his head: and so it was, when he came to David, that he fell to the earth, and did reverence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5815,51 +5815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தாவீது அவனைப் பார்த்து: நீ எங்கேயிருந்து வந்தாய் என்று கேட்டதற்கு அவன்: இஸ்ரவேலின் பாளயத்திலிருந்து தப்பிவந்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And David said unto him, From whence come you? And he said unto him, Out of the camp of Israel am I escaped.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5924,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தாவீது அவனைப் பார்த்து: நீ எங்கேயிருந்து வந்தாய் என்று கேட்டதற்கு அவன்: இஸ்ரவேலின் பாளயத்திலிருந்து தப்பிவந்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And David said unto him, From whence come you? And he said unto him, Out of the camp of Israel am I escaped.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6033,51 +6033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தாவீது அவனைப் பார்த்து: நடந்த செய்தி என்ன? சொல் என்று கேட்டதற்கு, அவன்: ஜனங்கள் யுத்தத்தைவிட்டு முறிந்தோடிப்போனார்கள்; ஜனங்களில் அநேகம்பேர் விழுந்து மடிந்துபோனார்கள்; சவுலும் அவர் குமாரனாகிய யோனத்தானும் மடிந்தார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And David said unto him, How went the matter? I pray you, tell me. And he answered, That the people are fled from the battle, and many of the people also are fallen and dead; and Saul and Jonathan his son are dead also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6112,51 +6112,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473434386" r:id="rId1"/>
+    <p:sldLayoutId id="2481564086" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6716,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people are fled from the battle, and many of the people also are fallen and dead; and Saul and]]></a:t>
+              <a:t><![CDATA[முறிந்தோடிப்போனார்கள்; ஜனங்களில் அநேகம்பேர் விழுந்து மடிந்துபோனார்கள்; சவுலும் அவர் குமாரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jonathan his son are dead also.]]></a:t>
+              <a:t><![CDATA[யோனத்தானும் மடிந்தார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And David said unto the young man that told him, How know you that Saul and Jonathan his son be]]></a:t>
+              <a:t><![CDATA[5. சவுலும் அவர் குமாரனாகிய யோனத்தானும் மடிந்துபோனது உனக்கு எப்படித் தெரியும் என்று தாவீது தனக்கு அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[dead?]]></a:t>
+              <a:t><![CDATA[அறிவிக்கிற வாலிபனிடத்தில் கேட்டதற்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And the young man that told him said, As I happened by chance upon mount Gilboa, behold, Saul]]></a:t>
+              <a:t><![CDATA[6. அந்த வாலிபன் நான் தற்செயலாய்க் கில்போவா மலைக்குப் போனேன்; அப்பொழுது இதோ, சவுல் தம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[leaned upon his spear; and, lo, the chariots and horsemen followed hard after him.]]></a:t>
+              <a:t><![CDATA[ஈட்டியின்மேல் சாய்ந்து கொண்டிருந்தார்; இரதங்களும் குதிரைவீரரும் அவரைத் தொடர்ந்து நெருங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And when he looked behind him, he saw me, and called unto me. And I answered, Here am I.]]></a:t>
+              <a:t><![CDATA[7. அவர் திரும்பிப் பார்த்து, என்னைக் கண்டு கூப்பிட்டார். அதற்கு நான்: இதோ, இருக்கிறேன் என்றேன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +7640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And he said unto me, Who are you? And I answered him, I am an Amalekite.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது அவர்: நீ யார் என்று என்னைக் கேட்டார்; நான் அமலேக்கியன் என்று சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. He said unto me again, Stand, I pray you, upon me, and slay me: for anguish has come upon me,]]></a:t>
+              <a:t><![CDATA[9. அவர் என்னை நோக்கி: நீ என்னண்டையில் கிட்டவந்து நின்று என்னைக் கொன்றுபோடு; என் பிராணன் முழுதும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[because my life is yet whole in me.]]></a:t>
+              <a:t><![CDATA[இன்னும் போகாததினால் எனக்கு வேதனையாயிருக்கிறது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +8036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now it came to pass after the death of Saul, when David was returned from the slaughter of the]]></a:t>
+              <a:t><![CDATA[1. சவுல் மரித்தபின்பு, தாவீது அமலேக்கியரை முறிய அடித்து, சிக்லாகுக்குத் திரும்பிவந்து, இரண்டுநாள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. So I stood upon him, and slew him, because I was sure that he could not live after that he was]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது நான், அவர் விழுந்த பின்பு பிழைக்கமாட்டார் என்று நிச்சயித்து, அவரண்டையில் போய் நின்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fallen: and I took the crown that was upon his head, and the bracelet that was on his arm, and have]]></a:t>
+              <a:t><![CDATA[அவரைக் கொன்றுபோட்டேன்; பிற்பாடு அவர் தலையின்மேல் இருந்த முடியையும் அவர் புயத்தில் இருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brought them here unto my lord.]]></a:t>
+              <a:t><![CDATA[அஸ்தகடகத்தையும் எடுத்துக்கொண்டு அவைகளை இங்கே என் ஆண்டவனிடத்திற்குக்; கொண்டு வந்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Then David took hold on his clothes, and rent them; and likewise all the men that were with him:]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது தாவீதும் அவனோடிருந்த சகல மனுஷரும் தங்கள் வஸ்திரங்களைக் கிழித்துக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And they mourned, and wept, and fasted until even, for Saul, and for Jonathan his son, and for]]></a:t>
+              <a:t><![CDATA[12. சவுலும் அவன் குமாரனகிய யோனத்தானும் கர்த்தருடைய ஜனங்களும், இஸ்ரவேல் குடும்பத்தாரும், பட்டயத்தாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the people of the LORD, and for the house of Israel; because they were fallen by the sword.]]></a:t>
+              <a:t><![CDATA[விழுந்தபடியினால் புலம்பி அழுது சாயங்காலமட்டும் உபவாசமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And David said unto the young man that told him, Whence are you? And he answered, I am the son]]></a:t>
+              <a:t><![CDATA[13. தாவீது அதைத் தனக்கு அறிவித்த வாலிபனைப் பார்த்து: நீ எவ்விடத்தான் என்று கேட்டதற்கு, அவன்: நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +9092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of a stranger, an Amalekite.]]></a:t>
+              <a:t><![CDATA[அந்நிய ஜாதியானுடைய மகன், நான் அமலேக்கியன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +9224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And David said unto him, How were you not afraid to stretch forth yours hand to destroy the]]></a:t>
+              <a:t><![CDATA[14. தாவீது அவனை நோக்கி: கர்த்தர் அபிஷேகம்பண்ணினவரைக் கொன்று போடும்படி நீ உன் கையை நீட்டப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +9356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD's anointed?]]></a:t>
+              <a:t><![CDATA[பயப்படாமற்போனது என்ன என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +9488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Amalekites, and David had abode two days in Ziklag;]]></a:t>
+              <a:t><![CDATA[அங்கே இருந்தபிற்பாடு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And David called one of the young men, and said, Go near, and fall upon him. And he stroke him]]></a:t>
+              <a:t><![CDATA[15. வாலிபரில் ஒருவனைக் கூப்பிட்டு நீ கிட்டப்போய் அவன்மேல் விழுந்து அவனை வெட்டு என்றான்; அவன் அவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +9752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that he died.]]></a:t>
+              <a:t><![CDATA[வெட்டினான்; அவன் செத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And David said unto him, Your blood be upon your head; for your mouth has testified against you,]]></a:t>
+              <a:t><![CDATA[16. தாவீது அவனைப் பார்த்து: உன் இரத்தப்பழி உன் தலையின்மேல் இருப்பதாக; கர்த்தர் அபிஷேகம்பண்ணினவரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[saying, I have slain the LORD's anointed.]]></a:t>
+              <a:t><![CDATA[நான் கொன்றுபோட்டேன் என்று உன் வாயே உனக்கு விரோதமான சாட்சி சொல்லிற்று என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And David lamented with this lamentation over Saul and over Jonathan his son:]]></a:t>
+              <a:t><![CDATA[17. தாவீது சவுலின்பேரிலும் அவன் குமாரனாகிய யோனத்தானின்பேரிலும் புலம்பல் பாடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. (Also he bade them teach the children of Judah the use of the bow: behold, it is written in the]]></a:t>
+              <a:t><![CDATA[18. (வில்வித்தையை யூதா புத்திரருக்குக் கற்றுக்கொடுக்கும்படி கட்டளையிட்டான்; அது யாசேரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[book of Jasher.)]]></a:t>
+              <a:t><![CDATA[புஸ்தகத்தில் எழுதியிருக்கிறது.) அவன் பாடின புலம்பலாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +10544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. The beauty of Israel is slain upon your high places: how are the mighty fallen!]]></a:t>
+              <a:t><![CDATA[19. இஸ்ரவேலின் அலங்காரம் உயர்ந்த ஸ்தானங்களில் அதமாயிற்று பராக்கிரமசாலிகள் விழுந்துபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +10676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Tell it not in Gath, publish it not in the streets of Askelon; lest the daughters of the]]></a:t>
+              <a:t><![CDATA[20. பெலிஸ்தரின் குமாரத்திகள் சந்தோஷப்படாதபடிக்கும் விருத்தசேதனம் இல்லாதவர்களின் குமாரத்திகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +10808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Philistines rejoice, lest the daughters of the uncircumcised triumph.]]></a:t>
+              <a:t><![CDATA[களிகூராதபடிக்கும் அதைக் காத்பட்டணத்தில் அறிவியாமலும் அஸ்கலோனின் வீதிகளில் பிரஸ்தாபப்படுத்தாமலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +10940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. It came even to pass on the third day, that, behold, a man came out of the camp from Saul with]]></a:t>
+              <a:t><![CDATA[2. மூன்றாம்நாளிலே ஒரு மனுஷன் சவுலின் பாளயத்திலிருந்து புறப்பட்டு, தன் வஸ்திரங்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +11072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. All of you mountains of Gilboa, let there be no dew, neither let there be rain, upon you, nor]]></a:t>
+              <a:t><![CDATA[இருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +11204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fields of offerings: for there the shield of the mighty is vilely cast away, the shield of Saul, as]]></a:t>
+              <a:t><![CDATA[21. கில்போவா மலைகளே உங்கள்மேல் பனியும் மழையும் பெய்யாமலும் காணிக்கைக்கு ஏற்ற பலன்தரும் வயல்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +11336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[though he had not been anointed with oil.]]></a:t>
+              <a:t><![CDATA[இராமலும் போவதாக; அங்கே பராக்கிரமசாலிகளுடைய கேடகம் அவமதிக்கப்பட்டது; சவுல் தைலத்தால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +11468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. From the blood of the slain, from the fat of the mighty, the bow of Jonathan turned not back,]]></a:t>
+              <a:t><![CDATA[அபிஷேகம்பண்ணப்படாதவர்போல அவர் கேடகமும் அவமதிக்கப்பட்டதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +11600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the sword of Saul returned not empty.]]></a:t>
+              <a:t><![CDATA[22. கொலையுண்டவர்களின் இரத்தத்தைக் குடியாமலும், பராக்கிரமசாலிகளின் நிணத்தை உண்ணாமலும், யோனத்தானுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +11732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Saul and Jonathan were lovely and pleasant in their lives, and in their death they were not]]></a:t>
+              <a:t><![CDATA[வில் பின்வாங்கினதில்லை; சவுலின் பட்டயம் வெறுமையாய்த் திரும்பினதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +11864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[divided: they were swifter than eagles, they were stronger than lions.]]></a:t>
+              <a:t><![CDATA[23. உயிரோடே இருக்கையில் சவுலும் யோனத்தானும் பிரியமும் இன்பமுமாயிருந்தார்கள்; மரணத்திலும் பிரிந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +11996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. All of you daughters of Israel, weep over Saul, who clothed you in scarlet, with other delights,]]></a:t>
+              <a:t><![CDATA[போனதில்லை; கழுகுகளைப்பார்க்கிலும் வேகமும் சிங்கங்களைப்பார்க்கிலும் பலமுமுள்ளவர்களாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +12128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[who put on ornaments of gold upon your apparel.]]></a:t>
+              <a:t><![CDATA[24. இஸ்ரவேலின் குமாரத்திகளே, உங்களுக்கு இரத்தாம்பரத்தைச் சிறப்பாய் உடுப்பித்து, உங்கள் உடையின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +12260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. How are the mighty fallen in the midst of the battle! O Jonathan, you were slain in yours high]]></a:t>
+              <a:t><![CDATA[பொன் ஆபரணங்களைத் தரிப்பித்த சவுலுக்காக அழுது புலம்புங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +12392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his clothes rent, and earth upon his head: and so it was, when he came to David, that he fell to the]]></a:t>
+              <a:t><![CDATA[கிழித்துக்கொண்டு, தன் தலையின்மேல் புழுதியைப் போட்டுக் கொண்டு, தாவீதினிடத்தில் வந்து, தரையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +12524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[places.]]></a:t>
+              <a:t><![CDATA[25. போர்முகத்தில் பராக்கிரமசாலிகள் விழுந்தார்களே, யோனத்தானே, உயரமான ஸ்தலங்களிலே வெட்டுண்டு போனாயே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +12656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. I am distressed for you, my brother Jonathan: very pleasant have you been unto me: your love to]]></a:t>
+              <a:t><![CDATA[26. என் சகோதாரனாகிய யோனத்தானே, உனக்காக நான் வியாகுலப்படுகிறேன்; நீ எனக்கு வெகு இன்பமாயிருந்தாய்; உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +12788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[me was wonderful, passing the love of women.]]></a:t>
+              <a:t><![CDATA[சிநேகம் ஆச்சரியமாயிருந்தது; ஸ்தீரீகளின் சிநேகத்தைப்பார்க்கிலும் அதிகமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +12920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. How are the mighty fallen, and the weapons of war perished!]]></a:t>
+              <a:t><![CDATA[27. பராக்கிரமசாலிகள் விழுந்து போனார்களே; யுத்த ஆயுதங்கள் எல்லாம் அழிந்துபோயிற்றே, என்று பாடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[earth, and did reverence.]]></a:t>
+              <a:t><![CDATA[விழுந்து வணங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And David said unto him, From whence come you? And he said unto him, Out of the camp of Israel am]]></a:t>
+              <a:t><![CDATA[3. தாவீது அவனைப் பார்த்து: நீ எங்கேயிருந்து வந்தாய் என்று கேட்டதற்கு அவன்: இஸ்ரவேலின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[I escaped.]]></a:t>
+              <a:t><![CDATA[பாளயத்திலிருந்து தப்பிவந்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And David said unto him, How went the matter? I pray you, tell me. And he answered, That the]]></a:t>
+              <a:t><![CDATA[4. தாவீது அவனைப் பார்த்து: நடந்த செய்தி என்ன? சொல் என்று கேட்டதற்கு, அவன்: ஜனங்கள் யுத்தத்தைவிட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13509,91 +13509,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme86">
   <a:themeElements>
-    <a:clrScheme name="Theme38">
+    <a:clrScheme name="Theme86">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme38">
+    <a:fontScheme name="Theme86">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13619,51 +13619,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme38">
+    <a:fmtScheme name="Theme86">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>