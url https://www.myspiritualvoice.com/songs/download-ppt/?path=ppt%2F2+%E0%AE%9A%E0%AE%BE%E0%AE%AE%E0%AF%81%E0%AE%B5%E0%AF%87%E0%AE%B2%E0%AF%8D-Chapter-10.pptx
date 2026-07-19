--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -67,50 +67,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -129,50 +139,55 @@
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -308,53 +323,58 @@
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -523,51 +543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அது தாவீதுக்கு அறிவிக்கப்பட்டபோது, ராஜா, அந்த மனுஷர் மிகவும் வெட்கப்பட்டபடியினால், அவர்களுக்கு எதிராக ஆட்களை அனுப்பி, உங்கள் தாடி வளருமட்டும் நீங்கள் எரிகோவிலிருந்து, பிற்பாடு வாருங்கள் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது ஆனூன்: தாவீதின் ஊழியக்காரரைப் பிடித்து, அவர்களுடைய ஒருபக்கத்துத் தாடியைச் சிரைத்து, அவர்களுடைய வஸ்திரங்களை இருப்பிடமட்டும் வைத்துவிட்டு மற்றப்பாதியைக் கத்தரித்துப்போட்டு, அவர்களை அனுப்பிவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -741,51 +761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அம்மோன் புத்திரர் தாங்கள் தாவீதுக்கு அருவருப்பானதைக் கண்டபோது, ஸ்தானாபதிகளை அனுப்பி, பெத்ரேகோப் தேசத்துச் சீரியரிலும், சோபாவிலிருக்கிற சீரியரிலும் இருபதினாயிரம் காலாட்களையும், மாக்காதேசத்து ராஜாவினிடத்தில் ஆயிரம்பேரையும், இஷ்தோபிலிருக்கிற பன்னீராயிரம்பேரையும் கூலிப்படையாக அழைப்பித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. அது தாவீதுக்கு அறிவிக்கப்பட்டபோது, ராஜா, அந்த மனுஷர் மிகவும் வெட்கப்பட்டபடியினால், அவர்களுக்கு எதிராக ஆட்களை அனுப்பி, உங்கள் தாடி வளருமட்டும் நீங்கள் எரிகோவிலிருந்து, பிற்பாடு வாருங்கள் என்று சொல்லச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1068,51 +1088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதை தாவீது கேள்விப்பட்டபோது, யோவாபையும் பராக்கிரமசாலிகளாகிய, சமஸ்த இராணுவத்தையும் அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[6. அம்மோன் புத்திரர் தாங்கள் தாவீதுக்கு அருவருப்பானதைக் கண்டபோது, ஸ்தானாபதிகளை அனுப்பி, பெத்ரேகோப் தேசத்துச் சீரியரிலும், சோபாவிலிருக்கிற சீரியரிலும் இருபதினாயிரம் காலாட்களையும், மாக்காதேசத்து ராஜாவினிடத்தில் ஆயிரம்பேரையும், இஷ்தோபிலிருக்கிற பன்னீராயிரம்பேரையும் கூலிப்படையாக அழைப்பித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1177,51 +1197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அம்மோன் புத்திரர் புறப்பட்டு, ஒலிமுகவாசலண்டையிலே போர்செய்ய அணிவகுத்து நின்றார்கள்; ஆனாலும் சோபாவிலும் ரேகோபிலுமிருந்துவந்த சீரியரும், இஷ்தோபிலும், மாக்காவிலுமிருந்து வந்த மனுஷரும், வெளியிலே பிரத்தியேகமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. அதை தாவீது கேள்விப்பட்டபோது, யோவாபையும் பராக்கிரமசாலிகளாகிய, சமஸ்த இராணுவத்தையும் அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1395,51 +1415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யோவாபோ இராணுவங்களின் படைமுகம் தனக்கு முன்னும் பின்னும் இருக்கிறதைக் காண்கையில், அவன் இஸ்ரவேலிலே தெரிந்துகொள்ளப்பட்ட எல்லா இராணுவங்களிலும் ஒரு பங்கைப் பிரித்தெடுத்து அதைச் சீரியருக்கு எதிராக அணிவகுத்து நிறுத்தி,]]></a:t>
+              <a:t><![CDATA[8. அம்மோன் புத்திரர் புறப்பட்டு, ஒலிமுகவாசலண்டையிலே போர்செய்ய அணிவகுத்து நின்றார்கள்; ஆனாலும் சோபாவிலும் ரேகோபிலுமிருந்துவந்த சீரியரும், இஷ்தோபிலும், மாக்காவிலுமிருந்து வந்த மனுஷரும், வெளியிலே பிரத்தியேகமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1722,51 +1742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மற்ற ஜனத்தை அம்மோன் புத்திரருக்கு எதிராக அணிவகுத்து நிறுத்தும்படி தன் சகோதரனாகிய அபிசாயினிடத்தில் ஒப்புவித்து:]]></a:t>
+              <a:t><![CDATA[9. யோவாபோ இராணுவங்களின் படைமுகம் தனக்கு முன்னும் பின்னும் இருக்கிறதைக் காண்கையில், அவன் இஸ்ரவேலிலே தெரிந்துகொள்ளப்பட்ட எல்லா இராணுவங்களிலும் ஒரு பங்கைப் பிரித்தெடுத்து அதைச் சீரியருக்கு எதிராக அணிவகுத்து நிறுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1831,51 +1851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சீரியர் கைமிஞ்சுகிறதாயிருந்தால் நீ எனக்கு உதவிசெய்யவேண்டும்; அம்மோன் புத்திரர் கைமிஞ்சுகிறதாயிருந்தால் நான் உனக்கு உதவிசெய்ய வருவேன்.]]></a:t>
+              <a:t><![CDATA[10. மற்ற ஜனத்தை அம்மோன் புத்திரருக்கு எதிராக அணிவகுத்து நிறுத்தும்படி தன் சகோதரனாகிய அபிசாயினிடத்தில் ஒப்புவித்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1940,51 +1960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சீரியர் கைமிஞ்சுகிறதாயிருந்தால் நீ எனக்கு உதவிசெய்யவேண்டும்; அம்மோன் புத்திரர் கைமிஞ்சுகிறதாயிருந்தால் நான் உனக்கு உதவிசெய்ய வருவேன்.]]></a:t>
+              <a:t><![CDATA[10. மற்ற ஜனத்தை அம்மோன் புத்திரருக்கு எதிராக அணிவகுத்து நிறுத்தும்படி தன் சகோதரனாகிய அபிசாயினிடத்தில் ஒப்புவித்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2049,51 +2069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தைரியமாயிரு; நம்முடைய ஜனத்திற்காகவும், நம்முடைய தேவனுடைய பட்டணங்களுக்காகவும் சவுரியத்தைக் காட்டுவோம்; கர்த்தர் தமது பார்வைக்கு நலமானதைச் செய்வாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[11. சீரியர் கைமிஞ்சுகிறதாயிருந்தால் நீ எனக்கு உதவிசெய்யவேண்டும்; அம்மோன் புத்திரர் கைமிஞ்சுகிறதாயிருந்தால் நான் உனக்கு உதவிசெய்ய வருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2158,51 +2178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தைரியமாயிரு; நம்முடைய ஜனத்திற்காகவும், நம்முடைய தேவனுடைய பட்டணங்களுக்காகவும் சவுரியத்தைக் காட்டுவோம்; கர்த்தர் தமது பார்வைக்கு நலமானதைச் செய்வாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[11. சீரியர் கைமிஞ்சுகிறதாயிருந்தால் நீ எனக்கு உதவிசெய்யவேண்டும்; அம்மோன் புத்திரர் கைமிஞ்சுகிறதாயிருந்தால் நான் உனக்கு உதவிசெய்ய வருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2267,51 +2287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. யோவாபும் அவனோடிருந்த ஜனமும் சீரியர்மேல் யுத்தம்பண்ணக் கிட்டினார்கள்; அவர்கள் அவனுக்கு முன்பாக முறிந்தோடினார்கள்.]]></a:t>
+              <a:t><![CDATA[12. தைரியமாயிரு; நம்முடைய ஜனத்திற்காகவும், நம்முடைய தேவனுடைய பட்டணங்களுக்காகவும் சவுரியத்தைக் காட்டுவோம்; கர்த்தர் தமது பார்வைக்கு நலமானதைச் செய்வாராக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2376,51 +2396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. யோவாபும் அவனோடிருந்த ஜனமும் சீரியர்மேல் யுத்தம்பண்ணக் கிட்டினார்கள்; அவர்கள் அவனுக்கு முன்பாக முறிந்தோடினார்கள்.]]></a:t>
+              <a:t><![CDATA[12. தைரியமாயிரு; நம்முடைய ஜனத்திற்காகவும், நம்முடைய தேவனுடைய பட்டணங்களுக்காகவும் சவுரியத்தைக் காட்டுவோம்; கர்த்தர் தமது பார்வைக்கு நலமானதைச் செய்வாராக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2485,51 +2505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சீரியர் முறிந்தோடுகிறதை அம்மோன் புத்திரர் கண்டபோது, அவர்களும் அபிசாயிக்கு முன்பாக முறிந்தோடிப் பட்டணத்திற்குள் புகுந்தார்கள்; அப்பொழுது யோவாப் அம்மோன் புத்திரரைவிட்டுத் திரும்பி எருசலேமுக்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[13. யோவாபும் அவனோடிருந்த ஜனமும் சீரியர்மேல் யுத்தம்பண்ணக் கிட்டினார்கள்; அவர்கள் அவனுக்கு முன்பாக முறிந்தோடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2594,51 +2614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சீரியர் முறிந்தோடுகிறதை அம்மோன் புத்திரர் கண்டபோது, அவர்களும் அபிசாயிக்கு முன்பாக முறிந்தோடிப் பட்டணத்திற்குள் புகுந்தார்கள்; அப்பொழுது யோவாப் அம்மோன் புத்திரரைவிட்டுத் திரும்பி எருசலேமுக்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[13. யோவாபும் அவனோடிருந்த ஜனமும் சீரியர்மேல் யுத்தம்பண்ணக் கிட்டினார்கள்; அவர்கள் அவனுக்கு முன்பாக முறிந்தோடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2703,51 +2723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது தாவீது: ஆனூனின் தகப்பனாகிய நாகாஸ் எனக்குத் தயவுசெய்ததுபோல, அவன் குமாரனாகிய இவனுக்கு நான் தயைசெய்வேன் என்று சொல்லி, அவன் தகப்பனுக்காக அவனுக்கு ஆறுதல் சொல்ல, தன் ஊழியக்காரரை அனுப்பினான்; தாவீதின் ஊழியக்காரர் அம்மோன் புத்திரரின் தேசத்திலே வந்தபோது,]]></a:t>
+              <a:t><![CDATA[1. அதன்பின்பு அம்மோன் புத்திரரின் ராஜா மரித்துப்போனான்; அவன் குமாரனாகிய ஆனூன் அவன் பட்டத்திற்கு ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2812,51 +2832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தாங்கள் இஸ்ரவேலுக்கு முன்பாக முறிய அடிக்கப்பட்டதைச் சீரியர் கண்டபோது, ஒருமிக்கக் கூடினார்கள்.]]></a:t>
+              <a:t><![CDATA[14. சீரியர் முறிந்தோடுகிறதை அம்மோன் புத்திரர் கண்டபோது, அவர்களும் அபிசாயிக்கு முன்பாக முறிந்தோடிப் பட்டணத்திற்குள் புகுந்தார்கள்; அப்பொழுது யோவாப் அம்மோன் புத்திரரைவிட்டுத் திரும்பி எருசலேமுக்கு வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2921,51 +2941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆதாரேசர் நதிக்கு அப்பாலிருந்த சீரியரையும் அழைத்தனுப்பினான்; அவர்கள் ஏலாமுக்கு வந்தார்கள்; ஆதாரேசருடைய படைத்தலைவனாகிய சோபாக் அவர்களுக்கு முன்னாலே சென்றான்.]]></a:t>
+              <a:t><![CDATA[14. சீரியர் முறிந்தோடுகிறதை அம்மோன் புத்திரர் கண்டபோது, அவர்களும் அபிசாயிக்கு முன்பாக முறிந்தோடிப் பட்டணத்திற்குள் புகுந்தார்கள்; அப்பொழுது யோவாப் அம்மோன் புத்திரரைவிட்டுத் திரும்பி எருசலேமுக்கு வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3030,51 +3050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அது தாவீதுக்கு அறிவிக்கப்பட்டபோது, அவன் இஸ்ரவேலையெல்லாம் கூட்டிக்கொண்டு, யோர்தானைக் கடந்து, ஏலாமுக்குப் போனான்; சீரியர் தாவீதுக்கு எதிராக இராணுவங்களை அணிவகுத்து நின்றார்கள்; அவனோடு யுத்தம்பண்ணுகிறபோது,]]></a:t>
+              <a:t><![CDATA[14. சீரியர் முறிந்தோடுகிறதை அம்மோன் புத்திரர் கண்டபோது, அவர்களும் அபிசாயிக்கு முன்பாக முறிந்தோடிப் பட்டணத்திற்குள் புகுந்தார்கள்; அப்பொழுது யோவாப் அம்மோன் புத்திரரைவிட்டுத் திரும்பி எருசலேமுக்கு வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3139,51 +3159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அது தாவீதுக்கு அறிவிக்கப்பட்டபோது, அவன் இஸ்ரவேலையெல்லாம் கூட்டிக்கொண்டு, யோர்தானைக் கடந்து, ஏலாமுக்குப் போனான்; சீரியர் தாவீதுக்கு எதிராக இராணுவங்களை அணிவகுத்து நின்றார்கள்; அவனோடு யுத்தம்பண்ணுகிறபோது,]]></a:t>
+              <a:t><![CDATA[15. தாங்கள் இஸ்ரவேலுக்கு முன்பாக முறிய அடிக்கப்பட்டதைச் சீரியர் கண்டபோது, ஒருமிக்கக் கூடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3248,51 +3268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சீரியர் இஸ்ரவேலுக்கு முன்பாக முறிந்தோடினார்கள்; தாவீது சீரியரில் எழுநூறு இரதவீரரையும் நாற்பதினாயிரம் குதிரைவீரரையும் கொன்று, அவர்களுடைய படைத்தலைவனாகிய சோபாகையும் சாகும்படி வெட்டிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[15. தாங்கள் இஸ்ரவேலுக்கு முன்பாக முறிய அடிக்கப்பட்டதைச் சீரியர் கண்டபோது, ஒருமிக்கக் கூடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3357,51 +3377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சீரியர் இஸ்ரவேலுக்கு முன்பாக முறிந்தோடினார்கள்; தாவீது சீரியரில் எழுநூறு இரதவீரரையும் நாற்பதினாயிரம் குதிரைவீரரையும் கொன்று, அவர்களுடைய படைத்தலைவனாகிய சோபாகையும் சாகும்படி வெட்டிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[16. ஆதாரேசர் நதிக்கு அப்பாலிருந்த சீரியரையும் அழைத்தனுப்பினான்; அவர்கள் ஏலாமுக்கு வந்தார்கள்; ஆதாரேசருடைய படைத்தலைவனாகிய சோபாக் அவர்களுக்கு முன்னாலே சென்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3466,51 +3486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சீரியர் இஸ்ரவேலுக்கு முன்பாக முறிந்தோடினார்கள்; தாவீது சீரியரில் எழுநூறு இரதவீரரையும் நாற்பதினாயிரம் குதிரைவீரரையும் கொன்று, அவர்களுடைய படைத்தலைவனாகிய சோபாகையும் சாகும்படி வெட்டிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[16. ஆதாரேசர் நதிக்கு அப்பாலிருந்த சீரியரையும் அழைத்தனுப்பினான்; அவர்கள் ஏலாமுக்கு வந்தார்கள்; ஆதாரேசருடைய படைத்தலைவனாகிய சோபாக் அவர்களுக்கு முன்னாலே சென்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3575,51 +3595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது ஆதாரேசரைச் சேவிக்கிற சகல ராஜாக்களும் தாங்கள் இஸ்ரவேலுக்கு முன்பாக முறிய அடிக்கப்பட்டதைக் கண்டு, இஸ்ரவேலரோடே சமாதானம்பண்ணி, அவர்களைச் சேவித்தார்கள். அப்புறம் அம்மோன் புத்திரருக்கு உதவிசெய்ய சீரியர் பயப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[17. அது தாவீதுக்கு அறிவிக்கப்பட்டபோது, அவன் இஸ்ரவேலையெல்லாம் கூட்டிக்கொண்டு, யோர்தானைக் கடந்து, ஏலாமுக்குப் போனான்; சீரியர் தாவீதுக்கு எதிராக இராணுவங்களை அணிவகுத்து நின்றார்கள்; அவனோடு யுத்தம்பண்ணுகிறபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3684,51 +3704,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது ஆதாரேசரைச் சேவிக்கிற சகல ராஜாக்களும் தாங்கள் இஸ்ரவேலுக்கு முன்பாக முறிய அடிக்கப்பட்டதைக் கண்டு, இஸ்ரவேலரோடே சமாதானம்பண்ணி, அவர்களைச் சேவித்தார்கள். அப்புறம் அம்மோன் புத்திரருக்கு உதவிசெய்ய சீரியர் பயப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[17. அது தாவீதுக்கு அறிவிக்கப்பட்டபோது, அவன் இஸ்ரவேலையெல்லாம் கூட்டிக்கொண்டு, யோர்தானைக் கடந்து, ஏலாமுக்குப் போனான்; சீரியர் தாவீதுக்கு எதிராக இராணுவங்களை அணிவகுத்து நின்றார்கள்; அவனோடு யுத்தம்பண்ணுகிறபோது,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. சீரியர் இஸ்ரவேலுக்கு முன்பாக முறிந்தோடினார்கள்; தாவீது சீரியரில் எழுநூறு இரதவீரரையும் நாற்பதினாயிரம் குதிரைவீரரையும் கொன்று, அவர்களுடைய படைத்தலைவனாகிய சோபாகையும் சாகும்படி வெட்டிப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3803,50 +3932,486 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2. அப்பொழுது தாவீது: ஆனூனின் தகப்பனாகிய நாகாஸ் எனக்குத் தயவுசெய்ததுபோல, அவன் குமாரனாகிய இவனுக்கு நான் தயைசெய்வேன் என்று சொல்லி, அவன் தகப்பனுக்காக அவனுக்கு ஆறுதல் சொல்ல, தன் ஊழியக்காரரை அனுப்பினான்; தாவீதின் ஊழியக்காரர் அம்மோன் புத்திரரின் தேசத்திலே வந்தபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. சீரியர் இஸ்ரவேலுக்கு முன்பாக முறிந்தோடினார்கள்; தாவீது சீரியரில் எழுநூறு இரதவீரரையும் நாற்பதினாயிரம் குதிரைவீரரையும் கொன்று, அவர்களுடைய படைத்தலைவனாகிய சோபாகையும் சாகும்படி வெட்டிப்போட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. அப்பொழுது ஆதாரேசரைச் சேவிக்கிற சகல ராஜாக்களும் தாங்கள் இஸ்ரவேலுக்கு முன்பாக முறிய அடிக்கப்பட்டதைக் கண்டு, இஸ்ரவேலரோடே சமாதானம்பண்ணி, அவர்களைச் சேவித்தார்கள். அப்புறம் அம்மோன் புத்திரருக்கு உதவிசெய்ய சீரியர் பயப்பட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. அப்பொழுது ஆதாரேசரைச் சேவிக்கிற சகல ராஜாக்களும் தாங்கள் இஸ்ரவேலுக்கு முன்பாக முறிய அடிக்கப்பட்டதைக் கண்டு, இஸ்ரவேலரோடே சமாதானம்பண்ணி, அவர்களைச் சேவித்தார்கள். அப்புறம் அம்மோன் புத்திரருக்கு உதவிசெய்ய சீரியர் பயப்பட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. அப்பொழுது ஆதாரேசரைச் சேவிக்கிற சகல ராஜாக்களும் தாங்கள் இஸ்ரவேலுக்கு முன்பாக முறிய அடிக்கப்பட்டதைக் கண்டு, இஸ்ரவேலரோடே சமாதானம்பண்ணி, அவர்களைச் சேவித்தார்கள். அப்புறம் அம்மோன் புத்திரருக்கு உதவிசெய்ய சீரியர் பயப்பட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -4011,51 +4576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அம்மோன் புத்திரரின் பிரபுக்கள் தங்கள் ஆண்டவனாகிய ஆனூனைப் பார்த்து தாவீது ஆறுதல் சொல்லுகிறவர்களை உம்மிடத்தில் அனுப்பினது, உம்முடைய தகப்பனைக் கனம்பண்ணுகிறதாய் உமக்குத் தோன்றுகிறதோ? இந்தப் பட்டணத்தை ஆராய்ந்து, உளவுபார்த்து அதைக் கவிழ்த்துப்போட அல்லவோ தாவீது தன் ஊழியக்காரரை உம்மிடத்திற்கு அனுப்பினான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது தாவீது: ஆனூனின் தகப்பனாகிய நாகாஸ் எனக்குத் தயவுசெய்ததுபோல, அவன் குமாரனாகிய இவனுக்கு நான் தயைசெய்வேன் என்று சொல்லி, அவன் தகப்பனுக்காக அவனுக்கு ஆறுதல் சொல்ல, தன் ஊழியக்காரரை அனுப்பினான்; தாவீதின் ஊழியக்காரர் அம்மோன் புத்திரரின் தேசத்திலே வந்தபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4338,51 +4903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது ஆனூன்: தாவீதின் ஊழியக்காரரைப் பிடித்து, அவர்களுடைய ஒருபக்கத்துத் தாடியைச் சிரைத்து, அவர்களுடைய வஸ்திரங்களை இருப்பிடமட்டும் வைத்துவிட்டு மற்றப்பாதியைக் கத்தரித்துப்போட்டு, அவர்களை அனுப்பிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[3. அம்மோன் புத்திரரின் பிரபுக்கள் தங்கள் ஆண்டவனாகிய ஆனூனைப் பார்த்து தாவீது ஆறுதல் சொல்லுகிறவர்களை உம்மிடத்தில் அனுப்பினது, உம்முடைய தகப்பனைக் கனம்பண்ணுகிறதாய் உமக்குத் தோன்றுகிறதோ? இந்தப் பட்டணத்தை ஆராய்ந்து, உளவுபார்த்து அதைக் கவிழ்த்துப்போட அல்லவோ தாவீது தன் ஊழியக்காரரை உம்மிடத்திற்கு அனுப்பினான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4417,51 +4982,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469515876" r:id="rId1"/>
+    <p:sldLayoutId id="2473434384" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4709,54 +5274,94 @@
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4901,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నడిమికి పిఱ్ఱలమట్టుకు కత్తిరించి వారిని వెళ్లగొట్టెను.]]></a:t>
+              <a:t><![CDATA[4. Wherefore Hanun took David's servants, and shaved off the one half of their beards, and cut off]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ఈ సంగతి దావీదునకు వినబడినప్పుడు, ఆ మనుష్యులు బహు సిగ్గునొందిరని వారిని ఎదుర్కొనుటకై మనుష్యులను]]></a:t>
+              <a:t><![CDATA[their garments in the middle, even to their buttocks, and sent them away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పంపించిమీ గడ్డములు పెరుగువరకు యెరికోపట్టణమందు ఆగి అటుతరువాత రండని వారితో చెప్పుడనెను.]]></a:t>
+              <a:t><![CDATA[5. When they told it unto David, he sent to meet them, because the men were greatly ashamed: and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. దావీదు దృష్టికి మనలను మనము హేయపరచుకొంటిమని అమ్మోనీయులు గ్రహించి దూత లను పంపి, బేత్రెహోబుతోను]]></a:t>
+              <a:t><![CDATA[king said, Tarry at Jericho until your beards be grown, and then return.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అరాము సోబాతోను చేరిన సిరియనులలోనుండి యిరువదివేల మంది కాల్బల మును, మయకా రాజు నొద్దనుండి వెయ్యిమంది]]></a:t>
+              <a:t><![CDATA[6. And when the children of Ammon saw that they stank before David, the children of Ammon sent and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బంటులను,టోబులోనుండి పండ్రెండు వేలమంది బంటులను జీత మునకు పిలిపించుకొనిరి.]]></a:t>
+              <a:t><![CDATA[hired the Syrians of Bethrehob and the Syrians of Zoba, twenty thousand footmen, and of king Maacah]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5693,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. దావీదు ఈ సంగతి విని, యోవాబును శూరుల దండంతటిని పంపెను.]]></a:t>
+              <a:t><![CDATA[a thousand men, and of Ishtob twelve thousand men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. అమ్మోనీయులు బయలుదేరి గుమ్మమునకెదురుగా యుద్ధ పంక్తులు తీర్చిరి. సోబా సిరియనులును రెహోబు]]></a:t>
+              <a:t><![CDATA[7. And when David heard of it, he sent Joab, and all the host of the mighty men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సిరియనులును మయకావారును టోబువారును విడిగా పొలములో నిలిచిరి.]]></a:t>
+              <a:t><![CDATA[8. And the children of Ammon came out, and put the battle in array at the entering in of the gate:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ​యోవాబు తనకు వెనుకను ముందును వారు యుద్ధ పంక్తులు తీర్చియుండుట చూచి, ఇశ్రాయేలీయులలో బలాఢ్యులను]]></a:t>
+              <a:t><![CDATA[and the Syrians of Zoba, and of Rehob, and Ishtob, and Maacah, were by themselves in the field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. పిమ్మట అమ్మోను రాజు మృతి నొందగా అతని.... కుమారుడగు హానూను అతని రాజ్యము నేలుచుండెను.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass after this, that the king of the children of Ammon died, and Hanun his son]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఏర్పరచి పంక్తులు తీర్చి సిరియనులను ఎదు ర్కొన బోయెను.]]></a:t>
+              <a:t><![CDATA[9. When Joab saw that the front of the battle was against him before and behind, he chose of all the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. అమ్మోనీయులను ఎదుర్కొనుటకై మిగిలినవారిని తన సహోదరుడగు]]></a:t>
+              <a:t><![CDATA[choice men of Israel, and put them in array against the Syrians:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. అబీషైకి అప్పగించి సిరియనుల బలము నాకు మించినయెడల నీవు నన్ను ఆదుకొనవలెను, అమ్మోనీయుల బలము నీకు]]></a:t>
+              <a:t><![CDATA[10. And the rest of the people he delivered into the hand of Abishai his brother, that he might put]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మించిన యెడల నేను వచ్చి నిన్ను ఆదుకొందునని చెప్పి అమ్మోనీయులను ఎదుర్కొనుటకై తనవారిని వ్యూహపరచెను.]]></a:t>
+              <a:t><![CDATA[them in array against the children of Ammon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. అప్పుడుధైర్యము తెచ్చుకొమ్ము, మన జనులను మన దేవుని పట్టణములను తలంచుకొని ధైర్యము తెచ్చుకొందము, తన]]></a:t>
+              <a:t><![CDATA[11. And he said, If the Syrians be too strong for me, then you shall help me: but if the children of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దృష్టికి ఏది యనుకూలమో యెహోవా దానిని చేయునుగాక అని అబీషైతో చెప్పి]]></a:t>
+              <a:t><![CDATA[Ammon be too strong for you, then I will come and help you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ​యోవాబును అతనితోకూడ నున్న వారును సిరియనులతో యుద్ధము చేయ బయలుదేరగానే వారు అతని యెదుట నిలువజాలక]]></a:t>
+              <a:t><![CDATA[12. Be of good courage, and let us play the men for our people, and for the cities of our God: and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పారిపోయిరి.]]></a:t>
+              <a:t><![CDATA[the LORD do that which seems him good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. సిరియనులు పారిపోవుట అమ్మోనీయులు చూచి వారును అబీషై యెదుట నిలువలేక పారిపోయి పట్టణములో చొరబడగా,]]></a:t>
+              <a:t><![CDATA[13. And Joab drew nigh, and the people that were with him, unto the battle against the Syrians: and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యోవాబు అమ్మోనీయులను విడిచి యెరూషలేమునకు వచ్చెను.]]></a:t>
+              <a:t><![CDATA[they fled before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. దావీదు హానూను తండ్రియైన నాహాషు నాకు చేసిన ఉపకారమునకు నేను హానూనునకు ప్రత్యుపకారము చేతుననుకొని,]]></a:t>
+              <a:t><![CDATA[reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. అయితే సిరియనులు తాము ఇశ్రాయేలీయుల చేతిలో ఓడిపోతిమని తెలిసికొని గుంపుకూడిరి.]]></a:t>
+              <a:t><![CDATA[14. And when the children of Ammon saw that the Syrians were fled, then fled they also before]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ​హదదెజరు నదియవతలనున్న సిరియనులను పిలువనంపగా వారు హేలామునకు వచ్చిరి.]]></a:t>
+              <a:t><![CDATA[Abishai, and entered into the city. So Joab returned from the children of Ammon, and came to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ​హదదెజరు సైన్యాధిపతియగు షోబకు వీరికి అధిపతిగా ఉండెను. దావీదునకు ఈ వార్త వినబడినప్పుడు అతడు]]></a:t>
+              <a:t><![CDATA[Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఇశ్రాయేలీయులనందరిని సమకూర్చి యొర్దానునది దాటి హేలామునకు వచ్చెను.]]></a:t>
+              <a:t><![CDATA[15. And when the Syrians saw that they were smitten before Israel, they gathered themselves]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. సిరియనులు సన్నద్ధులై దావీదును ఎదుర్కొన వచ్చి అతనితో యుద్ధము కలిపి ఇశ్రా యేలీయుల యెదుట నిలువజాలక]]></a:t>
+              <a:t><![CDATA[together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పారిపోగా, దావీదు సిరియనులలో ఏడు వందలమంది రథికులను నలువది వేల మంది గుఱ్ఱపు రౌతులను హతము చేసెను. మరియు]]></a:t>
+              <a:t><![CDATA[16. And Hadarezer sent, and brought out the Syrians that were beyond the river: and they came to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వారి సైన్యాధిపతి యగు షోబకు దావీదు చేతిలో ఓడిపోయి అచ్చటనే చచ్చెను.]]></a:t>
+              <a:t><![CDATA[Helam; and Shobach the captain of the host of Hadarezer went before them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ​హదదెజరునకు సేవకులగు రాజు లందరు తాము ఇశ్రాయేలీయుల యెదుట నిలువలేకుండ కొట్టబడియుండుట చూచి]]></a:t>
+              <a:t><![CDATA[17. And when it was told David, he gathered all Israel together, and passed over Jordan, and came to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +9466,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఇశ్రాయేలీయులతో సమా ధానపడి వారికి లోబడిరి. సిరియనులు భయాక్రాంతులై అమ్మోనీయులకు ఇక సహాయముచేయుట మానిరి.]]></a:t>
+              <a:t><![CDATA[Helam. And the Syrians set themselves in array against David, and fought with him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. And the Syrians fled before Israel; and David slew the men of seven hundred chariots of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +9730,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అతని తండ్రి నిమి త్తము అతని నోదార్చుటకై తన సేవకులచేత సమాచారము పంపించెను. దావీదు సేవకులు అమ్మోనీయుల]]></a:t>
+              <a:t><![CDATA[2. Then said David, I will show kindness unto Hanun the son of Nahash, as his father showed kindness]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[Syrians, and forty thousand horsemen, and stroke Shobach the captain of their host, who died there.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And when all the kings that were servants to Hadarezer saw that they were smitten before Israel,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[they made peace with Israel, and served them. So the Syrians feared to help the children of Ammon]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[any more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దేశములోనికి రాగా]]></a:t>
+              <a:t><![CDATA[unto me. And David sent to comfort him by the hand of his servants for his father. And David's]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. అమ్మోనీయుల ఘనులు తమ రాజగు హానూనుతో ఈలాగు మనవిచేసిరినీ తండ్రిని సన్మానించుటకే దావీదు నీయొద్దకు]]></a:t>
+              <a:t><![CDATA[servants came into the land of the children of Ammon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఓదార్చు వారిని పంపెనని నీవనుకొనుచున్నావా? ఈ పట్టణమును నాశము చేయవలెనని దాని శోధించుటకై వారిని అతడు]]></a:t>
+              <a:t><![CDATA[3. And the princes of the children of Ammon said unto Hanun their lord, Think you that David does]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వేగు నిమిత్తమే పంపించియున్నాడని నీకు తోచ లేదా?]]></a:t>
+              <a:t><![CDATA[honour your father, that he has sent comforters unto you? has not David rather sent his servants]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. అంతట హానూను దావీదు పంపించిన సేవకులను పట్టుకొని, సగము గడ్డము గొరిగించి, వారు తొడుగుకొనిన బట్టలను]]></a:t>
+              <a:t><![CDATA[unto you, to search the city, and to spy it out, and to overthrow it?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9714,91 +10979,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme9">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
   <a:themeElements>
-    <a:clrScheme name="Theme9">
+    <a:clrScheme name="Theme18">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme9">
+    <a:fontScheme name="Theme18">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9824,51 +11089,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme9">
+    <a:fmtScheme name="Theme18">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9999,51 +11264,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>38</Slides>
+  <Slides>43</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>