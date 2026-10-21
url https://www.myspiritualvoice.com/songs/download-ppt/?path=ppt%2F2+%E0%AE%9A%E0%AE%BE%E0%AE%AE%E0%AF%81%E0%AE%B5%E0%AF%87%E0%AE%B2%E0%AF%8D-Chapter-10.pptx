--- v1 (2026-07-19)
+++ v2 (2026-10-21)
@@ -77,50 +77,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -144,50 +156,56 @@
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -328,53 +346,59 @@
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -434,51 +458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது ஆனூன்: தாவீதின் ஊழியக்காரரைப் பிடித்து, அவர்களுடைய ஒருபக்கத்துத் தாடியைச் சிரைத்து, அவர்களுடைய வஸ்திரங்களை இருப்பிடமட்டும் வைத்துவிட்டு மற்றப்பாதியைக் கத்தரித்துப்போட்டு, அவர்களை அனுப்பிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[3. And the princes of the children of Ammon said unto Hanun their lord, Think you that David does honour your father, that he has sent comforters unto you? has not David rather sent his servants unto you, to search the city, and to spy it out, and to overthrow it?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -543,51 +567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது ஆனூன்: தாவீதின் ஊழியக்காரரைப் பிடித்து, அவர்களுடைய ஒருபக்கத்துத் தாடியைச் சிரைத்து, அவர்களுடைய வஸ்திரங்களை இருப்பிடமட்டும் வைத்துவிட்டு மற்றப்பாதியைக் கத்தரித்துப்போட்டு, அவர்களை அனுப்பிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[4. Wherefore Hanun took David's servants, and shaved off the one half of their beards, and cut off their garments in the middle, even to their buttocks, and sent them away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -652,51 +676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அது தாவீதுக்கு அறிவிக்கப்பட்டபோது, ராஜா, அந்த மனுஷர் மிகவும் வெட்கப்பட்டபடியினால், அவர்களுக்கு எதிராக ஆட்களை அனுப்பி, உங்கள் தாடி வளருமட்டும் நீங்கள் எரிகோவிலிருந்து, பிற்பாடு வாருங்கள் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[4. Wherefore Hanun took David's servants, and shaved off the one half of their beards, and cut off their garments in the middle, even to their buttocks, and sent them away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -761,51 +785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அது தாவீதுக்கு அறிவிக்கப்பட்டபோது, ராஜா, அந்த மனுஷர் மிகவும் வெட்கப்பட்டபடியினால், அவர்களுக்கு எதிராக ஆட்களை அனுப்பி, உங்கள் தாடி வளருமட்டும் நீங்கள் எரிகோவிலிருந்து, பிற்பாடு வாருங்கள் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[4. Wherefore Hanun took David's servants, and shaved off the one half of their beards, and cut off their garments in the middle, even to their buttocks, and sent them away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -870,51 +894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அம்மோன் புத்திரர் தாங்கள் தாவீதுக்கு அருவருப்பானதைக் கண்டபோது, ஸ்தானாபதிகளை அனுப்பி, பெத்ரேகோப் தேசத்துச் சீரியரிலும், சோபாவிலிருக்கிற சீரியரிலும் இருபதினாயிரம் காலாட்களையும், மாக்காதேசத்து ராஜாவினிடத்தில் ஆயிரம்பேரையும், இஷ்தோபிலிருக்கிற பன்னீராயிரம்பேரையும் கூலிப்படையாக அழைப்பித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. When they told it unto David, he sent to meet them, because the men were greatly ashamed: and the king said, Tarry at Jericho until your beards be grown, and then return.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -979,51 +1003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அம்மோன் புத்திரர் தாங்கள் தாவீதுக்கு அருவருப்பானதைக் கண்டபோது, ஸ்தானாபதிகளை அனுப்பி, பெத்ரேகோப் தேசத்துச் சீரியரிலும், சோபாவிலிருக்கிற சீரியரிலும் இருபதினாயிரம் காலாட்களையும், மாக்காதேசத்து ராஜாவினிடத்தில் ஆயிரம்பேரையும், இஷ்தோபிலிருக்கிற பன்னீராயிரம்பேரையும் கூலிப்படையாக அழைப்பித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. When they told it unto David, he sent to meet them, because the men were greatly ashamed: and the king said, Tarry at Jericho until your beards be grown, and then return.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1088,51 +1112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அம்மோன் புத்திரர் தாங்கள் தாவீதுக்கு அருவருப்பானதைக் கண்டபோது, ஸ்தானாபதிகளை அனுப்பி, பெத்ரேகோப் தேசத்துச் சீரியரிலும், சோபாவிலிருக்கிற சீரியரிலும் இருபதினாயிரம் காலாட்களையும், மாக்காதேசத்து ராஜாவினிடத்தில் ஆயிரம்பேரையும், இஷ்தோபிலிருக்கிற பன்னீராயிரம்பேரையும் கூலிப்படையாக அழைப்பித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. When they told it unto David, he sent to meet them, because the men were greatly ashamed: and the king said, Tarry at Jericho until your beards be grown, and then return.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1197,51 +1221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதை தாவீது கேள்விப்பட்டபோது, யோவாபையும் பராக்கிரமசாலிகளாகிய, சமஸ்த இராணுவத்தையும் அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[6. And when the children of Ammon saw that they stank before David, the children of Ammon sent and hired the Syrians of Bethrehob and the Syrians of Zoba, twenty thousand footmen, and of king Maacah a thousand men, and of Ishtob twelve thousand men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1306,51 +1330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அம்மோன் புத்திரர் புறப்பட்டு, ஒலிமுகவாசலண்டையிலே போர்செய்ய அணிவகுத்து நின்றார்கள்; ஆனாலும் சோபாவிலும் ரேகோபிலுமிருந்துவந்த சீரியரும், இஷ்தோபிலும், மாக்காவிலுமிருந்து வந்த மனுஷரும், வெளியிலே பிரத்தியேகமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And when the children of Ammon saw that they stank before David, the children of Ammon sent and hired the Syrians of Bethrehob and the Syrians of Zoba, twenty thousand footmen, and of king Maacah a thousand men, and of Ishtob twelve thousand men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1415,51 +1439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அம்மோன் புத்திரர் புறப்பட்டு, ஒலிமுகவாசலண்டையிலே போர்செய்ய அணிவகுத்து நின்றார்கள்; ஆனாலும் சோபாவிலும் ரேகோபிலுமிருந்துவந்த சீரியரும், இஷ்தோபிலும், மாக்காவிலுமிருந்து வந்த மனுஷரும், வெளியிலே பிரத்தியேகமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And when the children of Ammon saw that they stank before David, the children of Ammon sent and hired the Syrians of Bethrehob and the Syrians of Zoba, twenty thousand footmen, and of king Maacah a thousand men, and of Ishtob twelve thousand men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1524,51 +1548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அதன்பின்பு அம்மோன் புத்திரரின் ராஜா மரித்துப்போனான்; அவன் குமாரனாகிய ஆனூன் அவன் பட்டத்திற்கு ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass after this, that the king of the children of Ammon died, and Hanun his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1633,51 +1657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யோவாபோ இராணுவங்களின் படைமுகம் தனக்கு முன்னும் பின்னும் இருக்கிறதைக் காண்கையில், அவன் இஸ்ரவேலிலே தெரிந்துகொள்ளப்பட்ட எல்லா இராணுவங்களிலும் ஒரு பங்கைப் பிரித்தெடுத்து அதைச் சீரியருக்கு எதிராக அணிவகுத்து நிறுத்தி,]]></a:t>
+              <a:t><![CDATA[7. And when David heard of it, he sent Joab, and all the host of the mighty men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1742,51 +1766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யோவாபோ இராணுவங்களின் படைமுகம் தனக்கு முன்னும் பின்னும் இருக்கிறதைக் காண்கையில், அவன் இஸ்ரவேலிலே தெரிந்துகொள்ளப்பட்ட எல்லா இராணுவங்களிலும் ஒரு பங்கைப் பிரித்தெடுத்து அதைச் சீரியருக்கு எதிராக அணிவகுத்து நிறுத்தி,]]></a:t>
+              <a:t><![CDATA[8. And the children of Ammon came out, and put the battle in array at the entering in of the gate: and the Syrians of Zoba, and of Rehob, and Ishtob, and Maacah, were by themselves in the field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1851,51 +1875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மற்ற ஜனத்தை அம்மோன் புத்திரருக்கு எதிராக அணிவகுத்து நிறுத்தும்படி தன் சகோதரனாகிய அபிசாயினிடத்தில் ஒப்புவித்து:]]></a:t>
+              <a:t><![CDATA[8. And the children of Ammon came out, and put the battle in array at the entering in of the gate: and the Syrians of Zoba, and of Rehob, and Ishtob, and Maacah, were by themselves in the field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1960,51 +1984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மற்ற ஜனத்தை அம்மோன் புத்திரருக்கு எதிராக அணிவகுத்து நிறுத்தும்படி தன் சகோதரனாகிய அபிசாயினிடத்தில் ஒப்புவித்து:]]></a:t>
+              <a:t><![CDATA[8. And the children of Ammon came out, and put the battle in array at the entering in of the gate: and the Syrians of Zoba, and of Rehob, and Ishtob, and Maacah, were by themselves in the field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2069,51 +2093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சீரியர் கைமிஞ்சுகிறதாயிருந்தால் நீ எனக்கு உதவிசெய்யவேண்டும்; அம்மோன் புத்திரர் கைமிஞ்சுகிறதாயிருந்தால் நான் உனக்கு உதவிசெய்ய வருவேன்.]]></a:t>
+              <a:t><![CDATA[9. When Joab saw that the front of the battle was against him before and behind, he chose of all the choice men of Israel, and put them in array against the Syrians:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2178,51 +2202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சீரியர் கைமிஞ்சுகிறதாயிருந்தால் நீ எனக்கு உதவிசெய்யவேண்டும்; அம்மோன் புத்திரர் கைமிஞ்சுகிறதாயிருந்தால் நான் உனக்கு உதவிசெய்ய வருவேன்.]]></a:t>
+              <a:t><![CDATA[9. When Joab saw that the front of the battle was against him before and behind, he chose of all the choice men of Israel, and put them in array against the Syrians:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2287,51 +2311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தைரியமாயிரு; நம்முடைய ஜனத்திற்காகவும், நம்முடைய தேவனுடைய பட்டணங்களுக்காகவும் சவுரியத்தைக் காட்டுவோம்; கர்த்தர் தமது பார்வைக்கு நலமானதைச் செய்வாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[9. When Joab saw that the front of the battle was against him before and behind, he chose of all the choice men of Israel, and put them in array against the Syrians:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2396,51 +2420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தைரியமாயிரு; நம்முடைய ஜனத்திற்காகவும், நம்முடைய தேவனுடைய பட்டணங்களுக்காகவும் சவுரியத்தைக் காட்டுவோம்; கர்த்தர் தமது பார்வைக்கு நலமானதைச் செய்வாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And the rest of the people he delivered into the hand of Abishai his brother, that he might put them in array against the children of Ammon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2505,51 +2529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. யோவாபும் அவனோடிருந்த ஜனமும் சீரியர்மேல் யுத்தம்பண்ணக் கிட்டினார்கள்; அவர்கள் அவனுக்கு முன்பாக முறிந்தோடினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And the rest of the people he delivered into the hand of Abishai his brother, that he might put them in array against the children of Ammon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2614,51 +2638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. யோவாபும் அவனோடிருந்த ஜனமும் சீரியர்மேல் யுத்தம்பண்ணக் கிட்டினார்கள்; அவர்கள் அவனுக்கு முன்பாக முறிந்தோடினார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And he said, If the Syrians be too strong for me, then you shall help me: but if the children of Ammon be too strong for you, then I will come and help you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2723,51 +2747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அதன்பின்பு அம்மோன் புத்திரரின் ராஜா மரித்துப்போனான்; அவன் குமாரனாகிய ஆனூன் அவன் பட்டத்திற்கு ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass after this, that the king of the children of Ammon died, and Hanun his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2832,51 +2856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சீரியர் முறிந்தோடுகிறதை அம்மோன் புத்திரர் கண்டபோது, அவர்களும் அபிசாயிக்கு முன்பாக முறிந்தோடிப் பட்டணத்திற்குள் புகுந்தார்கள்; அப்பொழுது யோவாப் அம்மோன் புத்திரரைவிட்டுத் திரும்பி எருசலேமுக்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[11. And he said, If the Syrians be too strong for me, then you shall help me: but if the children of Ammon be too strong for you, then I will come and help you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2941,51 +2965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சீரியர் முறிந்தோடுகிறதை அம்மோன் புத்திரர் கண்டபோது, அவர்களும் அபிசாயிக்கு முன்பாக முறிந்தோடிப் பட்டணத்திற்குள் புகுந்தார்கள்; அப்பொழுது யோவாப் அம்மோன் புத்திரரைவிட்டுத் திரும்பி எருசலேமுக்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[12. Be of good courage, and let us play the men for our people, and for the cities of our God: and the LORD do that which seems him good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3050,51 +3074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சீரியர் முறிந்தோடுகிறதை அம்மோன் புத்திரர் கண்டபோது, அவர்களும் அபிசாயிக்கு முன்பாக முறிந்தோடிப் பட்டணத்திற்குள் புகுந்தார்கள்; அப்பொழுது யோவாப் அம்மோன் புத்திரரைவிட்டுத் திரும்பி எருசலேமுக்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[12. Be of good courage, and let us play the men for our people, and for the cities of our God: and the LORD do that which seems him good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3159,51 +3183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தாங்கள் இஸ்ரவேலுக்கு முன்பாக முறிய அடிக்கப்பட்டதைச் சீரியர் கண்டபோது, ஒருமிக்கக் கூடினார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And Joab drew nigh, and the people that were with him, unto the battle against the Syrians: and they fled before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3268,51 +3292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தாங்கள் இஸ்ரவேலுக்கு முன்பாக முறிய அடிக்கப்பட்டதைச் சீரியர் கண்டபோது, ஒருமிக்கக் கூடினார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And Joab drew nigh, and the people that were with him, unto the battle against the Syrians: and they fled before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3377,51 +3401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆதாரேசர் நதிக்கு அப்பாலிருந்த சீரியரையும் அழைத்தனுப்பினான்; அவர்கள் ஏலாமுக்கு வந்தார்கள்; ஆதாரேசருடைய படைத்தலைவனாகிய சோபாக் அவர்களுக்கு முன்னாலே சென்றான்.]]></a:t>
+              <a:t><![CDATA[14. And when the children of Ammon saw that the Syrians were fled, then fled they also before Abishai, and entered into the city. So Joab returned from the children of Ammon, and came to Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3486,51 +3510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆதாரேசர் நதிக்கு அப்பாலிருந்த சீரியரையும் அழைத்தனுப்பினான்; அவர்கள் ஏலாமுக்கு வந்தார்கள்; ஆதாரேசருடைய படைத்தலைவனாகிய சோபாக் அவர்களுக்கு முன்னாலே சென்றான்.]]></a:t>
+              <a:t><![CDATA[14. And when the children of Ammon saw that the Syrians were fled, then fled they also before Abishai, and entered into the city. So Joab returned from the children of Ammon, and came to Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3595,51 +3619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அது தாவீதுக்கு அறிவிக்கப்பட்டபோது, அவன் இஸ்ரவேலையெல்லாம் கூட்டிக்கொண்டு, யோர்தானைக் கடந்து, ஏலாமுக்குப் போனான்; சீரியர் தாவீதுக்கு எதிராக இராணுவங்களை அணிவகுத்து நின்றார்கள்; அவனோடு யுத்தம்பண்ணுகிறபோது,]]></a:t>
+              <a:t><![CDATA[14. And when the children of Ammon saw that the Syrians were fled, then fled they also before Abishai, and entered into the city. So Joab returned from the children of Ammon, and came to Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3704,51 +3728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அது தாவீதுக்கு அறிவிக்கப்பட்டபோது, அவன் இஸ்ரவேலையெல்லாம் கூட்டிக்கொண்டு, யோர்தானைக் கடந்து, ஏலாமுக்குப் போனான்; சீரியர் தாவீதுக்கு எதிராக இராணுவங்களை அணிவகுத்து நின்றார்கள்; அவனோடு யுத்தம்பண்ணுகிறபோது,]]></a:t>
+              <a:t><![CDATA[15. And when the Syrians saw that they were smitten before Israel, they gathered themselves together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3813,51 +3837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சீரியர் இஸ்ரவேலுக்கு முன்பாக முறிந்தோடினார்கள்; தாவீது சீரியரில் எழுநூறு இரதவீரரையும் நாற்பதினாயிரம் குதிரைவீரரையும் கொன்று, அவர்களுடைய படைத்தலைவனாகிய சோபாகையும் சாகும்படி வெட்டிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[16. And Hadarezer sent, and brought out the Syrians that were beyond the river: and they came to Helam; and Shobach the captain of the host of Hadarezer went before them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3922,51 +3946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது தாவீது: ஆனூனின் தகப்பனாகிய நாகாஸ் எனக்குத் தயவுசெய்ததுபோல, அவன் குமாரனாகிய இவனுக்கு நான் தயைசெய்வேன் என்று சொல்லி, அவன் தகப்பனுக்காக அவனுக்கு ஆறுதல் சொல்ல, தன் ஊழியக்காரரை அனுப்பினான்; தாவீதின் ஊழியக்காரர் அம்மோன் புத்திரரின் தேசத்திலே வந்தபோது,]]></a:t>
+              <a:t><![CDATA[2. Then said David, I will show kindness unto Hanun the son of Nahash, as his father showed kindness unto me. And David sent to comfort him by the hand of his servants for his father. And David's servants came into the land of the children of Ammon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4031,51 +4055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சீரியர் இஸ்ரவேலுக்கு முன்பாக முறிந்தோடினார்கள்; தாவீது சீரியரில் எழுநூறு இரதவீரரையும் நாற்பதினாயிரம் குதிரைவீரரையும் கொன்று, அவர்களுடைய படைத்தலைவனாகிய சோபாகையும் சாகும்படி வெட்டிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[16. And Hadarezer sent, and brought out the Syrians that were beyond the river: and they came to Helam; and Shobach the captain of the host of Hadarezer went before them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4140,51 +4164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது ஆதாரேசரைச் சேவிக்கிற சகல ராஜாக்களும் தாங்கள் இஸ்ரவேலுக்கு முன்பாக முறிய அடிக்கப்பட்டதைக் கண்டு, இஸ்ரவேலரோடே சமாதானம்பண்ணி, அவர்களைச் சேவித்தார்கள். அப்புறம் அம்மோன் புத்திரருக்கு உதவிசெய்ய சீரியர் பயப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And when it was told David, he gathered all Israel together, and passed over Jordan, and came to Helam. And the Syrians set themselves in array against David, and fought with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4249,51 +4273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது ஆதாரேசரைச் சேவிக்கிற சகல ராஜாக்களும் தாங்கள் இஸ்ரவேலுக்கு முன்பாக முறிய அடிக்கப்பட்டதைக் கண்டு, இஸ்ரவேலரோடே சமாதானம்பண்ணி, அவர்களைச் சேவித்தார்கள். அப்புறம் அம்மோன் புத்திரருக்கு உதவிசெய்ய சீரியர் பயப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And when it was told David, he gathered all Israel together, and passed over Jordan, and came to Helam. And the Syrians set themselves in array against David, and fought with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4358,51 +4382,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது ஆதாரேசரைச் சேவிக்கிற சகல ராஜாக்களும் தாங்கள் இஸ்ரவேலுக்கு முன்பாக முறிய அடிக்கப்பட்டதைக் கண்டு, இஸ்ரவேலரோடே சமாதானம்பண்ணி, அவர்களைச் சேவித்தார்கள். அப்புறம் அம்மோன் புத்திரருக்கு உதவிசெய்ய சீரியர் பயப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And when it was told David, he gathered all Israel together, and passed over Jordan, and came to Helam. And the Syrians set themselves in array against David, and fought with him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. And the Syrians fled before Israel; and David slew the men of seven hundred chariots of the Syrians, and forty thousand horsemen, and stroke Shobach the captain of their host, who died there.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. And the Syrians fled before Israel; and David slew the men of seven hundred chariots of the Syrians, and forty thousand horsemen, and stroke Shobach the captain of their host, who died there.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. And the Syrians fled before Israel; and David slew the men of seven hundred chariots of the Syrians, and forty thousand horsemen, and stroke Shobach the captain of their host, who died there.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And when all the kings that were servants to Hadarezer saw that they were smitten before Israel, they made peace with Israel, and served them. So the Syrians feared to help the children of Ammon any more.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And when all the kings that were servants to Hadarezer saw that they were smitten before Israel, they made peace with Israel, and served them. So the Syrians feared to help the children of Ammon any more.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And when all the kings that were servants to Hadarezer saw that they were smitten before Israel, they made peace with Israel, and served them. So the Syrians feared to help the children of Ammon any more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4467,51 +5145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது தாவீது: ஆனூனின் தகப்பனாகிய நாகாஸ் எனக்குத் தயவுசெய்ததுபோல, அவன் குமாரனாகிய இவனுக்கு நான் தயைசெய்வேன் என்று சொல்லி, அவன் தகப்பனுக்காக அவனுக்கு ஆறுதல் சொல்ல, தன் ஊழியக்காரரை அனுப்பினான்; தாவீதின் ஊழியக்காரர் அம்மோன் புத்திரரின் தேசத்திலே வந்தபோது,]]></a:t>
+              <a:t><![CDATA[2. Then said David, I will show kindness unto Hanun the son of Nahash, as his father showed kindness unto me. And David sent to comfort him by the hand of his servants for his father. And David's servants came into the land of the children of Ammon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4576,51 +5254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது தாவீது: ஆனூனின் தகப்பனாகிய நாகாஸ் எனக்குத் தயவுசெய்ததுபோல, அவன் குமாரனாகிய இவனுக்கு நான் தயைசெய்வேன் என்று சொல்லி, அவன் தகப்பனுக்காக அவனுக்கு ஆறுதல் சொல்ல, தன் ஊழியக்காரரை அனுப்பினான்; தாவீதின் ஊழியக்காரர் அம்மோன் புத்திரரின் தேசத்திலே வந்தபோது,]]></a:t>
+              <a:t><![CDATA[2. Then said David, I will show kindness unto Hanun the son of Nahash, as his father showed kindness unto me. And David sent to comfort him by the hand of his servants for his father. And David's servants came into the land of the children of Ammon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4685,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அம்மோன் புத்திரரின் பிரபுக்கள் தங்கள் ஆண்டவனாகிய ஆனூனைப் பார்த்து தாவீது ஆறுதல் சொல்லுகிறவர்களை உம்மிடத்தில் அனுப்பினது, உம்முடைய தகப்பனைக் கனம்பண்ணுகிறதாய் உமக்குத் தோன்றுகிறதோ? இந்தப் பட்டணத்தை ஆராய்ந்து, உளவுபார்த்து அதைக் கவிழ்த்துப்போட அல்லவோ தாவீது தன் ஊழியக்காரரை உம்மிடத்திற்கு அனுப்பினான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And the princes of the children of Ammon said unto Hanun their lord, Think you that David does honour your father, that he has sent comforters unto you? has not David rather sent his servants unto you, to search the city, and to spy it out, and to overthrow it?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4794,51 +5472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அம்மோன் புத்திரரின் பிரபுக்கள் தங்கள் ஆண்டவனாகிய ஆனூனைப் பார்த்து தாவீது ஆறுதல் சொல்லுகிறவர்களை உம்மிடத்தில் அனுப்பினது, உம்முடைய தகப்பனைக் கனம்பண்ணுகிறதாய் உமக்குத் தோன்றுகிறதோ? இந்தப் பட்டணத்தை ஆராய்ந்து, உளவுபார்த்து அதைக் கவிழ்த்துப்போட அல்லவோ தாவீது தன் ஊழியக்காரரை உம்மிடத்திற்கு அனுப்பினான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And the princes of the children of Ammon said unto Hanun their lord, Think you that David does honour your father, that he has sent comforters unto you? has not David rather sent his servants unto you, to search the city, and to spy it out, and to overthrow it?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4903,51 +5581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அம்மோன் புத்திரரின் பிரபுக்கள் தங்கள் ஆண்டவனாகிய ஆனூனைப் பார்த்து தாவீது ஆறுதல் சொல்லுகிறவர்களை உம்மிடத்தில் அனுப்பினது, உம்முடைய தகப்பனைக் கனம்பண்ணுகிறதாய் உமக்குத் தோன்றுகிறதோ? இந்தப் பட்டணத்தை ஆராய்ந்து, உளவுபார்த்து அதைக் கவிழ்த்துப்போட அல்லவோ தாவீது தன் ஊழியக்காரரை உம்மிடத்திற்கு அனுப்பினான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And the princes of the children of Ammon said unto Hanun their lord, Think you that David does honour your father, that he has sent comforters unto you? has not David rather sent his servants unto you, to search the city, and to spy it out, and to overthrow it?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4982,51 +5660,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473434384" r:id="rId1"/>
+    <p:sldLayoutId id="2481564113" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5322,50 +6000,98 @@
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5506,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Wherefore Hanun took David's servants, and shaved off the one half of their beards, and cut off]]></a:t>
+              <a:t><![CDATA[அனுப்பினான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their garments in the middle, even to their buttocks, and sent them away.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது ஆனூன்: தாவீதின் ஊழியக்காரரைப் பிடித்து, அவர்களுடைய ஒருபக்கத்துத் தாடியைச் சிரைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. When they told it unto David, he sent to meet them, because the men were greatly ashamed: and the]]></a:t>
+              <a:t><![CDATA[அவர்களுடைய வஸ்திரங்களை இருப்பிடமட்டும் வைத்துவிட்டு மற்றப்பாதியைக் கத்தரித்துப்போட்டு, அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[king said, Tarry at Jericho until your beards be grown, and then return.]]></a:t>
+              <a:t><![CDATA[அனுப்பிவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And when the children of Ammon saw that they stank before David, the children of Ammon sent and]]></a:t>
+              <a:t><![CDATA[5. அது தாவீதுக்கு அறிவிக்கப்பட்டபோது, ராஜா, அந்த மனுஷர் மிகவும் வெட்கப்பட்டபடியினால், அவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hired the Syrians of Bethrehob and the Syrians of Zoba, twenty thousand footmen, and of king Maacah]]></a:t>
+              <a:t><![CDATA[எதிராக ஆட்களை அனுப்பி, உங்கள் தாடி வளருமட்டும் நீங்கள் எரிகோவிலிருந்து, பிற்பாடு வாருங்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[a thousand men, and of Ishtob twelve thousand men.]]></a:t>
+              <a:t><![CDATA[சொல்லச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And when David heard of it, he sent Joab, and all the host of the mighty men.]]></a:t>
+              <a:t><![CDATA[6. அம்மோன் புத்திரர் தாங்கள் தாவீதுக்கு அருவருப்பானதைக் கண்டபோது, ஸ்தானாபதிகளை அனுப்பி, பெத்ரேகோப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And the children of Ammon came out, and put the battle in array at the entering in of the gate:]]></a:t>
+              <a:t><![CDATA[தேசத்துச் சீரியரிலும், சோபாவிலிருக்கிற சீரியரிலும் இருபதினாயிரம் காலாட்களையும், மாக்காதேசத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the Syrians of Zoba, and of Rehob, and Ishtob, and Maacah, were by themselves in the field.]]></a:t>
+              <a:t><![CDATA[ராஜாவினிடத்தில் ஆயிரம்பேரையும், இஷ்தோபிலிருக்கிற பன்னீராயிரம்பேரையும் கூலிப்படையாக அழைப்பித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And it came to pass after this, that the king of the children of Ammon died, and Hanun his son]]></a:t>
+              <a:t><![CDATA[1. அதன்பின்பு அம்மோன் புத்திரரின் ராஜா மரித்துப்போனான்; அவன் குமாரனாகிய ஆனூன் அவன் பட்டத்திற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. When Joab saw that the front of the battle was against him before and behind, he chose of all the]]></a:t>
+              <a:t><![CDATA[7. அதை தாவீது கேள்விப்பட்டபோது, யோவாபையும் பராக்கிரமசாலிகளாகிய, சமஸ்த இராணுவத்தையும் அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[choice men of Israel, and put them in array against the Syrians:]]></a:t>
+              <a:t><![CDATA[8. அம்மோன் புத்திரர் புறப்பட்டு, ஒலிமுகவாசலண்டையிலே போர்செய்ய அணிவகுத்து நின்றார்கள்; ஆனாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the rest of the people he delivered into the hand of Abishai his brother, that he might put]]></a:t>
+              <a:t><![CDATA[சோபாவிலும் ரேகோபிலுமிருந்துவந்த சீரியரும், இஷ்தோபிலும், மாக்காவிலுமிருந்து வந்த மனுஷரும், வெளியிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them in array against the children of Ammon.]]></a:t>
+              <a:t><![CDATA[பிரத்தியேகமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And he said, If the Syrians be too strong for me, then you shall help me: but if the children of]]></a:t>
+              <a:t><![CDATA[9. யோவாபோ இராணுவங்களின் படைமுகம் தனக்கு முன்னும் பின்னும் இருக்கிறதைக் காண்கையில், அவன் இஸ்ரவேலிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Ammon be too strong for you, then I will come and help you.]]></a:t>
+              <a:t><![CDATA[தெரிந்துகொள்ளப்பட்ட எல்லா இராணுவங்களிலும் ஒரு பங்கைப் பிரித்தெடுத்து அதைச் சீரியருக்கு எதிராக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Be of good courage, and let us play the men for our people, and for the cities of our God: and]]></a:t>
+              <a:t><![CDATA[அணிவகுத்து நிறுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD do that which seems him good.]]></a:t>
+              <a:t><![CDATA[10. மற்ற ஜனத்தை அம்மோன் புத்திரருக்கு எதிராக அணிவகுத்து நிறுத்தும்படி தன் சகோதரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And Joab drew nigh, and the people that were with him, unto the battle against the Syrians: and]]></a:t>
+              <a:t><![CDATA[அபிசாயினிடத்தில் ஒப்புவித்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they fled before him.]]></a:t>
+              <a:t><![CDATA[11. சீரியர் கைமிஞ்சுகிறதாயிருந்தால் நீ எனக்கு உதவிசெய்யவேண்டும்; அம்மோன் புத்திரர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[reigned in his position.]]></a:t>
+              <a:t><![CDATA[ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And when the children of Ammon saw that the Syrians were fled, then fled they also before]]></a:t>
+              <a:t><![CDATA[கைமிஞ்சுகிறதாயிருந்தால் நான் உனக்கு உதவிசெய்ய வருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Abishai, and entered into the city. So Joab returned from the children of Ammon, and came to]]></a:t>
+              <a:t><![CDATA[12. தைரியமாயிரு; நம்முடைய ஜனத்திற்காகவும், நம்முடைய தேவனுடைய பட்டணங்களுக்காகவும் சவுரியத்தைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jerusalem.]]></a:t>
+              <a:t><![CDATA[காட்டுவோம்; கர்த்தர் தமது பார்வைக்கு நலமானதைச் செய்வாராக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And when the Syrians saw that they were smitten before Israel, they gathered themselves]]></a:t>
+              <a:t><![CDATA[13. யோவாபும் அவனோடிருந்த ஜனமும் சீரியர்மேல் யுத்தம்பண்ணக் கிட்டினார்கள்; அவர்கள் அவனுக்கு முன்பாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[together.]]></a:t>
+              <a:t><![CDATA[முறிந்தோடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And Hadarezer sent, and brought out the Syrians that were beyond the river: and they came to]]></a:t>
+              <a:t><![CDATA[14. சீரியர் முறிந்தோடுகிறதை அம்மோன் புத்திரர் கண்டபோது, அவர்களும் அபிசாயிக்கு முன்பாக முறிந்தோடிப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Helam; and Shobach the captain of the host of Hadarezer went before them.]]></a:t>
+              <a:t><![CDATA[பட்டணத்திற்குள் புகுந்தார்கள்; அப்பொழுது யோவாப் அம்மோன் புத்திரரைவிட்டுத் திரும்பி எருசலேமுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And when it was told David, he gathered all Israel together, and passed over Jordan, and came to]]></a:t>
+              <a:t><![CDATA[வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Helam. And the Syrians set themselves in array against David, and fought with him.]]></a:t>
+              <a:t><![CDATA[15. தாங்கள் இஸ்ரவேலுக்கு முன்பாக முறிய அடிக்கப்பட்டதைச் சீரியர் கண்டபோது, ஒருமிக்கக் கூடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And the Syrians fled before Israel; and David slew the men of seven hundred chariots of the]]></a:t>
+              <a:t><![CDATA[16. ஆதாரேசர் நதிக்கு அப்பாலிருந்த சீரியரையும் அழைத்தனுப்பினான்; அவர்கள் ஏலாமுக்கு வந்தார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Then said David, I will show kindness unto Hanun the son of Nahash, as his father showed kindness]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது தாவீது: ஆனூனின் தகப்பனாகிய நாகாஸ் எனக்குத் தயவுசெய்ததுபோல, அவன் குமாரனாகிய இவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Syrians, and forty thousand horsemen, and stroke Shobach the captain of their host, who died there.]]></a:t>
+              <a:t><![CDATA[ஆதாரேசருடைய படைத்தலைவனாகிய சோபாக் அவர்களுக்கு முன்னாலே சென்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And when all the kings that were servants to Hadarezer saw that they were smitten before Israel,]]></a:t>
+              <a:t><![CDATA[17. அது தாவீதுக்கு அறிவிக்கப்பட்டபோது, அவன் இஸ்ரவேலையெல்லாம் கூட்டிக்கொண்டு, யோர்தானைக் கடந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they made peace with Israel, and served them. So the Syrians feared to help the children of Ammon]]></a:t>
+              <a:t><![CDATA[ஏலாமுக்குப் போனான்; சீரியர் தாவீதுக்கு எதிராக இராணுவங்களை அணிவகுத்து நின்றார்கள்; அவனோடு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +10984,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[any more.]]></a:t>
+              <a:t><![CDATA[யுத்தம்பண்ணுகிறபோது,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. சீரியர் இஸ்ரவேலுக்கு முன்பாக முறிந்தோடினார்கள்; தாவீது சீரியரில் எழுநூறு இரதவீரரையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நாற்பதினாயிரம் குதிரைவீரரையும் கொன்று, அவர்களுடைய படைத்தலைவனாகிய சோபாகையும் சாகும்படி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெட்டிப்போட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. அப்பொழுது ஆதாரேசரைச் சேவிக்கிற சகல ராஜாக்களும் தாங்கள் இஸ்ரவேலுக்கு முன்பாக முறிய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அடிக்கப்பட்டதைக் கண்டு, இஸ்ரவேலரோடே சமாதானம்பண்ணி, அவர்களைச் சேவித்தார்கள். அப்புறம் அம்மோன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புத்திரருக்கு உதவிசெய்ய சீரியர் பயப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto me. And David sent to comfort him by the hand of his servants for his father. And David's]]></a:t>
+              <a:t><![CDATA[நான் தயைசெய்வேன் என்று சொல்லி, அவன் தகப்பனுக்காக அவனுக்கு ஆறுதல் சொல்ல, தன் ஊழியக்காரரை அனுப்பினான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[servants came into the land of the children of Ammon.]]></a:t>
+              <a:t><![CDATA[தாவீதின் ஊழியக்காரர் அம்மோன் புத்திரரின் தேசத்திலே வந்தபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And the princes of the children of Ammon said unto Hanun their lord, Think you that David does]]></a:t>
+              <a:t><![CDATA[3. அம்மோன் புத்திரரின் பிரபுக்கள் தங்கள் ஆண்டவனாகிய ஆனூனைப் பார்த்து தாவீது ஆறுதல் சொல்லுகிறவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[honour your father, that he has sent comforters unto you? has not David rather sent his servants]]></a:t>
+              <a:t><![CDATA[உம்மிடத்தில் அனுப்பினது, உம்முடைய தகப்பனைக் கனம்பண்ணுகிறதாய் உமக்குத் தோன்றுகிறதோ? இந்தப் பட்டணத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto you, to search the city, and to spy it out, and to overthrow it?]]></a:t>
+              <a:t><![CDATA[ஆராய்ந்து, உளவுபார்த்து அதைக் கவிழ்த்துப்போட அல்லவோ தாவீது தன் ஊழியக்காரரை உம்மிடத்திற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10979,91 +12497,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
   <a:themeElements>
-    <a:clrScheme name="Theme18">
+    <a:clrScheme name="Theme49">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme18">
+    <a:fontScheme name="Theme49">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11089,51 +12607,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme18">
+    <a:fmtScheme name="Theme49">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11264,51 +12782,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>43</Slides>
+  <Slides>49</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>