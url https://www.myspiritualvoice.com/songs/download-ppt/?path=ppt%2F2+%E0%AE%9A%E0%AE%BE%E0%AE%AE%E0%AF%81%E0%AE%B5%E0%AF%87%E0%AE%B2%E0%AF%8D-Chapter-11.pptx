--- v1 (2026-07-19)
+++ v2 (2026-10-22)
@@ -105,50 +105,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -186,50 +194,54 @@
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -384,53 +396,57 @@
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -490,51 +506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது தாவீது ஆள் அனுப்பி அவளை அழைத்துவரச்சொன்னான்; அவள் அவனிடத்தில் வந்தபோது, அவளோடே சயனித்தான்; பிற்பாடு அவள் தன் தீட்டு நீங்கும்படி சுத்திகரித்துக்கொண்டு தன் வீட்டுக்குப் போனாள்.]]></a:t>
+              <a:t><![CDATA[4. And David sent messengers, and took her; and she came in unto him, and he lay with her; for she was purified from her uncleanness: and she returned unto her house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -599,51 +615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது தாவீது ஆள் அனுப்பி அவளை அழைத்துவரச்சொன்னான்; அவள் அவனிடத்தில் வந்தபோது, அவளோடே சயனித்தான்; பிற்பாடு அவள் தன் தீட்டு நீங்கும்படி சுத்திகரித்துக்கொண்டு தன் வீட்டுக்குப் போனாள்.]]></a:t>
+              <a:t><![CDATA[4. And David sent messengers, and took her; and she came in unto him, and he lay with her; for she was purified from her uncleanness: and she returned unto her house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -708,51 +724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்த ஸ்திரீ கர்ப்பம் தரித்து, தான் கர்ப்பவதியென்று தாவீதுக்கு அறிவிக்கும்படி ஆள் அனுப்பினாள்.]]></a:t>
+              <a:t><![CDATA[5. And the woman conceived, and sent and told David, and said, I am with child.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -817,51 +833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது தாவீது: ஏத்தியனாகிய உரியாவை என்னிடத்தில் அனுப்பு என்று யோவாபினண்டைக்கு ஆள் அனுப்பினான்; அப்படியே யோவாப் உரியாவைத் தாவீதினிடத்திற்கு அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[6. And David sent to Joab, saying, Send me Uriah the Hittite. And Joab sent Uriah to David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -926,51 +942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உரியா அவனிடத்தில் வந்தபோது, தாவீது அவனைப் பார்த்து: யோவாப் சுகமாயிருக்கிறானா, ஜனங்கள் சுகமாயிருக்கிறார்களா, யுத்தத்தின் செய்தி நற்செய்தியா என்று விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[6. And David sent to Joab, saying, Send me Uriah the Hittite. And Joab sent Uriah to David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1035,51 +1051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உரியா அவனிடத்தில் வந்தபோது, தாவீது அவனைப் பார்த்து: யோவாப் சுகமாயிருக்கிறானா, ஜனங்கள் சுகமாயிருக்கிறார்களா, யுத்தத்தின் செய்தி நற்செய்தியா என்று விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[7. And when Uriah was come unto him, David demanded of him how Joab did, and how the people did, and how the war prospered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1144,51 +1160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்பு தாவீது உரியாவை நோக்கி: நீ உன் வீட்டிற்குப் போய், பாதசுத்தி செய் என்றான்; உரியா ராஜ அரமனையிலிருந்து புறப்பட்டபோது, ராஜாவினிடத்திலிருந்து உச்சிதமான பதார்த்தங்கள் அவன் பின்னாலே அனுப்பப்பட்டது.]]></a:t>
+              <a:t><![CDATA[7. And when Uriah was come unto him, David demanded of him how Joab did, and how the people did, and how the war prospered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1253,51 +1269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்பு தாவீது உரியாவை நோக்கி: நீ உன் வீட்டிற்குப் போய், பாதசுத்தி செய் என்றான்; உரியா ராஜ அரமனையிலிருந்து புறப்பட்டபோது, ராஜாவினிடத்திலிருந்து உச்சிதமான பதார்த்தங்கள் அவன் பின்னாலே அனுப்பப்பட்டது.]]></a:t>
+              <a:t><![CDATA[8. And David said to Uriah, Go down to your house, and wash your feet. And Uriah departed out of the king's house, and there followed him a portion of food from the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1362,51 +1378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆனாலும் உரியா தன் வீட்டிற்குப்போகாமல், ராஜ அரமனையின் வாசலிலே தன் ஆண்டவனுடைய எல்லாச் சேவகரோடுங்கூட படுத்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[8. And David said to Uriah, Go down to your house, and wash your feet. And Uriah departed out of the king's house, and there followed him a portion of food from the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1471,51 +1487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆனாலும் உரியா தன் வீட்டிற்குப்போகாமல், ராஜ அரமனையின் வாசலிலே தன் ஆண்டவனுடைய எல்லாச் சேவகரோடுங்கூட படுத்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[8. And David said to Uriah, Go down to your house, and wash your feet. And Uriah departed out of the king's house, and there followed him a portion of food from the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1580,51 +1596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மறுவருஷம் ராஜாக்கள் யுத்தத்திற்குப் புறப்படுங்காலம் வந்தபோது, தாவீது யோவாபையும், அவனோடேகூடத் தன் சேவகரையும், இஸ்ரவேல் அனைத்தையும், அம்மோன் புத்திரரை அழிக்கவும், ரப்பாவை முற்றிக்கைபோடவும் அனுப்பினான். தாவீதோ எருசலேமில் இருந்துவிட்டான்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass, after the year was expired, at the time when kings go forth to battle, that David sent Joab, and his servants with him, and all Israel; and they destroyed the children of Ammon, and besieged Rabbah. But David tarried still at Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1689,51 +1705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உரியா தன் வீட்டிற்குப் போகவில்லையென்று தாவீதுக்கு அறிவிக்கப்பட்டபோது, தாவீது உரியாவை நோக்கி: நீ பயணத்திலிருந்து வந்தவன் அல்லவா?, நீ உன் வீட்டிற்குப் போகாதிருக்கிறது என்ன என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[9. But Uriah slept at the door of the king's house with all the servants of his lord, and went not down to his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1798,51 +1814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உரியா தன் வீட்டிற்குப் போகவில்லையென்று தாவீதுக்கு அறிவிக்கப்பட்டபோது, தாவீது உரியாவை நோக்கி: நீ பயணத்திலிருந்து வந்தவன் அல்லவா?, நீ உன் வீட்டிற்குப் போகாதிருக்கிறது என்ன என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[9. But Uriah slept at the door of the king's house with all the servants of his lord, and went not down to his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1907,51 +1923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உரியா தாவீதை நோக்கி: பெட்டியும் இஸ்ரவேலும் யூதாவும் கூடாரங்களிலே தங்கி, என் ஆண்டவனாகிய யோவாபும், என் ஆண்டவனின் சேவகரும் வெளியிலே பாளயமிறங்கியிருக்கையில், நான் புசிக்கிறதற்கும், குடிக்கிறதற்கும், என் மனைவியோடே சயனிக்கிறதற்கும், என் வீட்டுக்குள் பிரவேசிப்பேனோ? நான் அப்படிச் செய்கிறதில்லை என்று உம்முடைய பேரிலும் உம்முடைய ஆத்துமாவின்பேரிலும் ஆணையிட்டுச் சொல்லுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And when they had told David, saying, Uriah went not down unto his house, David said unto Uriah, Came you not from your journey? why then did you not go down unto yours house?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2016,51 +2032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உரியா தாவீதை நோக்கி: பெட்டியும் இஸ்ரவேலும் யூதாவும் கூடாரங்களிலே தங்கி, என் ஆண்டவனாகிய யோவாபும், என் ஆண்டவனின் சேவகரும் வெளியிலே பாளயமிறங்கியிருக்கையில், நான் புசிக்கிறதற்கும், குடிக்கிறதற்கும், என் மனைவியோடே சயனிக்கிறதற்கும், என் வீட்டுக்குள் பிரவேசிப்பேனோ? நான் அப்படிச் செய்கிறதில்லை என்று உம்முடைய பேரிலும் உம்முடைய ஆத்துமாவின்பேரிலும் ஆணையிட்டுச் சொல்லுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And when they had told David, saying, Uriah went not down unto his house, David said unto Uriah, Came you not from your journey? why then did you not go down unto yours house?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2125,51 +2141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உரியா தாவீதை நோக்கி: பெட்டியும் இஸ்ரவேலும் யூதாவும் கூடாரங்களிலே தங்கி, என் ஆண்டவனாகிய யோவாபும், என் ஆண்டவனின் சேவகரும் வெளியிலே பாளயமிறங்கியிருக்கையில், நான் புசிக்கிறதற்கும், குடிக்கிறதற்கும், என் மனைவியோடே சயனிக்கிறதற்கும், என் வீட்டுக்குள் பிரவேசிப்பேனோ? நான் அப்படிச் செய்கிறதில்லை என்று உம்முடைய பேரிலும் உம்முடைய ஆத்துமாவின்பேரிலும் ஆணையிட்டுச் சொல்லுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And Uriah said unto David, The ark, and Israel, and Judah, abide in tents; and my lord Joab, and the servants of my lord, are encamped in the open fields; shall I then go into mine house, to eat and to drink, and to lie with my wife? as you live, and as your soul lives, I will not do this thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2234,51 +2250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உரியா தாவீதை நோக்கி: பெட்டியும் இஸ்ரவேலும் யூதாவும் கூடாரங்களிலே தங்கி, என் ஆண்டவனாகிய யோவாபும், என் ஆண்டவனின் சேவகரும் வெளியிலே பாளயமிறங்கியிருக்கையில், நான் புசிக்கிறதற்கும், குடிக்கிறதற்கும், என் மனைவியோடே சயனிக்கிறதற்கும், என் வீட்டுக்குள் பிரவேசிப்பேனோ? நான் அப்படிச் செய்கிறதில்லை என்று உம்முடைய பேரிலும் உம்முடைய ஆத்துமாவின்பேரிலும் ஆணையிட்டுச் சொல்லுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And Uriah said unto David, The ark, and Israel, and Judah, abide in tents; and my lord Joab, and the servants of my lord, are encamped in the open fields; shall I then go into mine house, to eat and to drink, and to lie with my wife? as you live, and as your soul lives, I will not do this thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2343,51 +2359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது தாவீது உரியாவை நோக்கி: இன்றைக்கும் நீ இங்கேயிரு; நாளைக்கு உன்னை அனுப்பிவிடுவேன் என்றான்; அப்படியே உரியா அன்றும் மறுநாளும் எருசலேமில் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[11. And Uriah said unto David, The ark, and Israel, and Judah, abide in tents; and my lord Joab, and the servants of my lord, are encamped in the open fields; shall I then go into mine house, to eat and to drink, and to lie with my wife? as you live, and as your soul lives, I will not do this thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2452,51 +2468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது தாவீது உரியாவை நோக்கி: இன்றைக்கும் நீ இங்கேயிரு; நாளைக்கு உன்னை அனுப்பிவிடுவேன் என்றான்; அப்படியே உரியா அன்றும் மறுநாளும் எருசலேமில் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[11. And Uriah said unto David, The ark, and Israel, and Judah, abide in tents; and my lord Joab, and the servants of my lord, are encamped in the open fields; shall I then go into mine house, to eat and to drink, and to lie with my wife? as you live, and as your soul lives, I will not do this thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2561,51 +2577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தாவீது அவனைத் தனக்கு முன்பாகப் புசித்துக் குடிக்கிறதற்கு அழைத்து, அவனை வெறிக்கப்பண்ணினான்; ஆனாலும் அவன் தன் வீட்டுக்குப் போகாமல், சாயங்காலத்திலே தன் ஆண்டவனின் சேவகரோடே தன் படுக்கையிலே படுத்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[12. And David said to Uriah, Tarry here to day also, and tomorrow I will let you depart. So Uriah abode in Jerusalem that day, and the next day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2670,51 +2686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தாவீது அவனைத் தனக்கு முன்பாகப் புசித்துக் குடிக்கிறதற்கு அழைத்து, அவனை வெறிக்கப்பண்ணினான்; ஆனாலும் அவன் தன் வீட்டுக்குப் போகாமல், சாயங்காலத்திலே தன் ஆண்டவனின் சேவகரோடே தன் படுக்கையிலே படுத்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[12. And David said to Uriah, Tarry here to day also, and tomorrow I will let you depart. So Uriah abode in Jerusalem that day, and the next day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2779,51 +2795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மறுவருஷம் ராஜாக்கள் யுத்தத்திற்குப் புறப்படுங்காலம் வந்தபோது, தாவீது யோவாபையும், அவனோடேகூடத் தன் சேவகரையும், இஸ்ரவேல் அனைத்தையும், அம்மோன் புத்திரரை அழிக்கவும், ரப்பாவை முற்றிக்கைபோடவும் அனுப்பினான். தாவீதோ எருசலேமில் இருந்துவிட்டான்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass, after the year was expired, at the time when kings go forth to battle, that David sent Joab, and his servants with him, and all Israel; and they destroyed the children of Ammon, and besieged Rabbah. But David tarried still at Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2888,51 +2904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. காலமே தாவீது யோவாபுக்கு ஒரு நிருபத்தை எழுதி, உரியாவின் கையில் கொடுத்து அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[13. And when David had called him, he did eat and drink before him; and he made him drunk: and at even he went out to lie on his bed with the servants of his lord, but went not down to his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2997,51 +3013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. காலமே தாவீது யோவாபுக்கு ஒரு நிருபத்தை எழுதி, உரியாவின் கையில் கொடுத்து அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[13. And when David had called him, he did eat and drink before him; and he made him drunk: and at even he went out to lie on his bed with the servants of his lord, but went not down to his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3106,51 +3122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்த நிருபத்திலே: மும்முரமாய் நடக்கிற போர்முகத்திலே நீங்கள் உரியாவை நிறுத்தி, அவன் வெட்டுண்டு சாகும்படிக்கு, அவனை விட்டுப் பின்வாங்குங்கள் என்று எழுதியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[13. And when David had called him, he did eat and drink before him; and he made him drunk: and at even he went out to lie on his bed with the servants of his lord, but went not down to his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3215,51 +3231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்த நிருபத்திலே: மும்முரமாய் நடக்கிற போர்முகத்திலே நீங்கள் உரியாவை நிறுத்தி, அவன் வெட்டுண்டு சாகும்படிக்கு, அவனை விட்டுப் பின்வாங்குங்கள் என்று எழுதியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[14. And it came to pass in the morning, that David wrote a letter to Joab, and sent it by the hand of Uriah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3324,51 +3340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்படியே யோவாப் அந்தப் பட்டணத்தைச் சூழக் காவல்போட்டிருக்கையில் பராக்கிரமசாலிகள் இருக்கிறார்களென்று தான் அறிந்த இடத்தில் உரியாவை நிறுத்தினான்.]]></a:t>
+              <a:t><![CDATA[15. And he wrote in the letter, saying, Set all of you Uriah in the forefront of the hottest battle, and retire all of you from him, that he may be smitten, and die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3433,51 +3449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்படியே யோவாப் அந்தப் பட்டணத்தைச் சூழக் காவல்போட்டிருக்கையில் பராக்கிரமசாலிகள் இருக்கிறார்களென்று தான் அறிந்த இடத்தில் உரியாவை நிறுத்தினான்.]]></a:t>
+              <a:t><![CDATA[15. And he wrote in the letter, saying, Set all of you Uriah in the forefront of the hottest battle, and retire all of you from him, that he may be smitten, and die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3542,51 +3558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பட்டணத்து மனுஷர் புறப்பட்டுவந்து யோவாபோடே யுத்தம்பண்ணுகையில், தாவீதின் சேவகராகிய ஜனத்தில் சிலர் பட்டார்கள்; ஏத்தியனாகிய உரியாவும் செத்தான்.]]></a:t>
+              <a:t><![CDATA[16. And it came to pass, when Joab observed the city, that he assigned Uriah unto a place where he knew that valiant men were.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3651,51 +3667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பட்டணத்து மனுஷர் புறப்பட்டுவந்து யோவாபோடே யுத்தம்பண்ணுகையில், தாவீதின் சேவகராகிய ஜனத்தில் சிலர் பட்டார்கள்; ஏத்தியனாகிய உரியாவும் செத்தான்.]]></a:t>
+              <a:t><![CDATA[16. And it came to pass, when Joab observed the city, that he assigned Uriah unto a place where he knew that valiant men were.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3760,51 +3776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது யோவாப் அந்த யுத்தத்தின் செய்திகளையெல்லாம் தாவீதுக்கு அறிவிக்க ஆள் அனுப்பி,]]></a:t>
+              <a:t><![CDATA[17. And the men of the city went out, and fought with Joab: and there fell some of the people of the servants of David; and Uriah the Hittite died also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3869,51 +3885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தான் அனுப்புகிற ஆளை நோக்கி: நீ யுத்தத்தின் செய்திகளையெல்லாம் ராஜாவுக்குச் சொல்லித் தீர்ந்தபோது,]]></a:t>
+              <a:t><![CDATA[17. And the men of the city went out, and fought with Joab: and there fell some of the people of the servants of David; and Uriah the Hittite died also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3978,51 +3994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மறுவருஷம் ராஜாக்கள் யுத்தத்திற்குப் புறப்படுங்காலம் வந்தபோது, தாவீது யோவாபையும், அவனோடேகூடத் தன் சேவகரையும், இஸ்ரவேல் அனைத்தையும், அம்மோன் புத்திரரை அழிக்கவும், ரப்பாவை முற்றிக்கைபோடவும் அனுப்பினான். தாவீதோ எருசலேமில் இருந்துவிட்டான்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass, after the year was expired, at the time when kings go forth to battle, that David sent Joab, and his servants with him, and all Israel; and they destroyed the children of Ammon, and besieged Rabbah. But David tarried still at Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4087,51 +4103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தான் அனுப்புகிற ஆளை நோக்கி: நீ யுத்தத்தின் செய்திகளையெல்லாம் ராஜாவுக்குச் சொல்லித் தீர்ந்தபோது,]]></a:t>
+              <a:t><![CDATA[18. Then Joab sent and told David all the things concerning the war;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4196,51 +4212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ராஜாவுக்குக் கோபம் எழும்பி, அவர்: நீங்கள் பட்டணத்திற்கு இத்தனை கிட்டப்போய் யுத்தம்பண்ணவேண்டியது என்ன? அலங்கத்தில் நின்று எய்வார்கள் என்று உங்களுக்குத் தெரியாதா?]]></a:t>
+              <a:t><![CDATA[19. And charged the messenger, saying, When you have made an end of telling the matters of the war unto the king,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4305,51 +4321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ராஜாவுக்குக் கோபம் எழும்பி, அவர்: நீங்கள் பட்டணத்திற்கு இத்தனை கிட்டப்போய் யுத்தம்பண்ணவேண்டியது என்ன? அலங்கத்தில் நின்று எய்வார்கள் என்று உங்களுக்குத் தெரியாதா?]]></a:t>
+              <a:t><![CDATA[20. And if so be that the king's wrath arise, and he say unto you, Wherefore approached all of you so nigh unto the city when all of you did fight? knew all of you not that they would shoot from the wall?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4414,51 +4430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ராஜாவுக்குக் கோபம் எழும்பி, அவர்: நீங்கள் பட்டணத்திற்கு இத்தனை கிட்டப்போய் யுத்தம்பண்ணவேண்டியது என்ன? அலங்கத்தில் நின்று எய்வார்கள் என்று உங்களுக்குத் தெரியாதா?]]></a:t>
+              <a:t><![CDATA[20. And if so be that the king's wrath arise, and he say unto you, Wherefore approached all of you so nigh unto the city when all of you did fight? knew all of you not that they would shoot from the wall?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4523,51 +4539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. எருப்பேசேத்தின் குமாரன் அபிமெலேக்கைக் கொன்றது யார்? தேபேசிலே ஒரு பெண்பிள்ளை அலங்கத்திலிருந்து ஒரு ஏந்திரக்கல்லின் துண்டை அவன்மேல் போட்டதினால் அல்லவோ அவன் செத்தான்; நீங்கள் அலங்கத்திற்கு இத்தனை கிட்டப்போனது என்ன என்று உன்னோடே சொன்னால், அப்பொழுது நீ, உம்முடைய சேவகனாகிய உரியா என்னும் ஏத்தியனும் செத்தான் என்று சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. Who stroke Abimelech the son of Jerubbesheth? did not a woman cast a piece of a millstone upon him from the wall, that he died in Thebez? why went all of you nigh the wall? then say you, Your servant Uriah the Hittite is dead also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4632,51 +4648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. எருப்பேசேத்தின் குமாரன் அபிமெலேக்கைக் கொன்றது யார்? தேபேசிலே ஒரு பெண்பிள்ளை அலங்கத்திலிருந்து ஒரு ஏந்திரக்கல்லின் துண்டை அவன்மேல் போட்டதினால் அல்லவோ அவன் செத்தான்; நீங்கள் அலங்கத்திற்கு இத்தனை கிட்டப்போனது என்ன என்று உன்னோடே சொன்னால், அப்பொழுது நீ, உம்முடைய சேவகனாகிய உரியா என்னும் ஏத்தியனும் செத்தான் என்று சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. Who stroke Abimelech the son of Jerubbesheth? did not a woman cast a piece of a millstone upon him from the wall, that he died in Thebez? why went all of you nigh the wall? then say you, Your servant Uriah the Hittite is dead also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4741,51 +4757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. எருப்பேசேத்தின் குமாரன் அபிமெலேக்கைக் கொன்றது யார்? தேபேசிலே ஒரு பெண்பிள்ளை அலங்கத்திலிருந்து ஒரு ஏந்திரக்கல்லின் துண்டை அவன்மேல் போட்டதினால் அல்லவோ அவன் செத்தான்; நீங்கள் அலங்கத்திற்கு இத்தனை கிட்டப்போனது என்ன என்று உன்னோடே சொன்னால், அப்பொழுது நீ, உம்முடைய சேவகனாகிய உரியா என்னும் ஏத்தியனும் செத்தான் என்று சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. Who stroke Abimelech the son of Jerubbesheth? did not a woman cast a piece of a millstone upon him from the wall, that he died in Thebez? why went all of you nigh the wall? then say you, Your servant Uriah the Hittite is dead also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4850,51 +4866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அந்த ஆள் போய், உட்பிரவேசித்து, யோவாப் தன்னிடத்தில் சொல்லியனுப்பின செய்திகளையெல்லாம் தாவீதுக்கு அறிவித்து,]]></a:t>
+              <a:t><![CDATA[21. Who stroke Abimelech the son of Jerubbesheth? did not a woman cast a piece of a millstone upon him from the wall, that he died in Thebez? why went all of you nigh the wall? then say you, Your servant Uriah the Hittite is dead also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4959,51 +4975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தாவீதைப் பார்த்து: அந்த மனுஷர் கைமிஞ்சி, அவர்கள் வெளியே எங்களுக்கு எதிராகப் புறப்பட்டு வந்தபோது, நாங்கள் பட்டணவாசல்மட்டும் அவர்களைத் துரத்தினோம்.]]></a:t>
+              <a:t><![CDATA[22. So the messenger went, and came and showed David all that Joab had sent him for.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5068,51 +5084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தாவீதைப் பார்த்து: அந்த மனுஷர் கைமிஞ்சி, அவர்கள் வெளியே எங்களுக்கு எதிராகப் புறப்பட்டு வந்தபோது, நாங்கள் பட்டணவாசல்மட்டும் அவர்களைத் துரத்தினோம்.]]></a:t>
+              <a:t><![CDATA[22. So the messenger went, and came and showed David all that Joab had sent him for.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5177,51 +5193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஒருநாள் சாயங்காலத்தில் தாவீது தன் படுக்கையிலிருந்து எழுந்து, அரமனை உப்பரிகையின்மேல் உலாத்திக்கொண்டிருக்கும்போது, ஸ்நானம்பண்ணுகிற ஒரு ஸ்திரீயை உப்பரிகையின்மேலிருந்து கண்டான்; அந்த ஸ்திரீ வெகு செளந்தரவதியாயிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[2. And it came to pass in an evening-time, that David arose from off his bed, and walked upon the roof of the king's house: and from the roof he saw a woman washing herself; and the woman was very beautiful to look upon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5286,51 +5302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது வில்வீரர் அலங்கத்திலிருந்து உம்முடைய சேவகரின்மேல் எய்ததினால், ராஜாவின் சேவகரில் சிலர் செத்தார்கள்; உம்முடைய சேவகனாகிய உரியா என்னும் ஏத்தியனும் செத்தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. And the messenger said unto David, Surely the men prevailed against us, and came out unto us into the field, and we were upon them even unto the entering of the gate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5395,51 +5411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது வில்வீரர் அலங்கத்திலிருந்து உம்முடைய சேவகரின்மேல் எய்ததினால், ராஜாவின் சேவகரில் சிலர் செத்தார்கள்; உம்முடைய சேவகனாகிய உரியா என்னும் ஏத்தியனும் செத்தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. And the messenger said unto David, Surely the men prevailed against us, and came out unto us into the field, and we were upon them even unto the entering of the gate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5504,51 +5520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது தாவீது அந்த ஆளை நோக்கி: நீ யோவாபினிடத்தில் போய், இந்தக் காரியத்தைப்பற்றி விசாரப்படவேண்டாம்; பட்டயம் ஒருவேளை ஒருவனையும், ஒருவேளை மற்றொருவனையும் பட்சிக்கும்; நீ யுத்தத்தைப் பலக்கப்பண்ணி பட்டணத்தை இடித்துப்போடு என்று அவனுக்குத் திடஞ்சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[24. And the shooters shot from off the wall upon your servants; and some of the king's servants be dead, and your servant Uriah the Hittite is dead also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5613,51 +5629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது தாவீது அந்த ஆளை நோக்கி: நீ யோவாபினிடத்தில் போய், இந்தக் காரியத்தைப்பற்றி விசாரப்படவேண்டாம்; பட்டயம் ஒருவேளை ஒருவனையும், ஒருவேளை மற்றொருவனையும் பட்சிக்கும்; நீ யுத்தத்தைப் பலக்கப்பண்ணி பட்டணத்தை இடித்துப்போடு என்று அவனுக்குத் திடஞ்சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[24. And the shooters shot from off the wall upon your servants; and some of the king's servants be dead, and your servant Uriah the Hittite is dead also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5722,51 +5738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது தாவீது அந்த ஆளை நோக்கி: நீ யோவாபினிடத்தில் போய், இந்தக் காரியத்தைப்பற்றி விசாரப்படவேண்டாம்; பட்டயம் ஒருவேளை ஒருவனையும், ஒருவேளை மற்றொருவனையும் பட்சிக்கும்; நீ யுத்தத்தைப் பலக்கப்பண்ணி பட்டணத்தை இடித்துப்போடு என்று அவனுக்குத் திடஞ்சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. Then David said unto the messenger, Thus shall you say unto Joab, Let not this thing displease you, for the sword devours one as well as another: make your battle more strong against the city, and overthrow it: and encourage you him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5831,51 +5847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. தன் புருஷனாகிய உரியா செத்தான் என்று அவன் மனைவி கேள்விப்பட்டபோது, அவள் தன் நாயகனுக்காக இழவு கொண்டாடினாள்.]]></a:t>
+              <a:t><![CDATA[25. Then David said unto the messenger, Thus shall you say unto Joab, Let not this thing displease you, for the sword devours one as well as another: make your battle more strong against the city, and overthrow it: and encourage you him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5940,51 +5956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. துக்கநாள் சென்றபின்பு, தாவீது அவளை அழைத்தனுப்பி, தன் வீட்டிலே சேர்த்துக்கொண்டான்; அவள் அவனுக்கு மனைவியாகி அவனுக்கு ஒரு குமாரனைப் பெற்றாள். தாவீது செய்த இந்தக் காரியம் கர்த்தரின் பார்வைக்குப் பொல்லாததாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[25. Then David said unto the messenger, Thus shall you say unto Joab, Let not this thing displease you, for the sword devours one as well as another: make your battle more strong against the city, and overthrow it: and encourage you him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6049,51 +6065,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. துக்கநாள் சென்றபின்பு, தாவீது அவளை அழைத்தனுப்பி, தன் வீட்டிலே சேர்த்துக்கொண்டான்; அவள் அவனுக்கு மனைவியாகி அவனுக்கு ஒரு குமாரனைப் பெற்றாள். தாவீது செய்த இந்தக் காரியம் கர்த்தரின் பார்வைக்குப் பொல்லாததாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[26. And when the wife of Uriah heard that Uriah her husband was dead, she mourned for her husband.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And when the wife of Uriah heard that Uriah her husband was dead, she mourned for her husband.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And when the mourning was past, David sent and fetched her to his house, and she became his wife, and bare him a son. But the thing that David had done displeased the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6158,51 +6392,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஒருநாள் சாயங்காலத்தில் தாவீது தன் படுக்கையிலிருந்து எழுந்து, அரமனை உப்பரிகையின்மேல் உலாத்திக்கொண்டிருக்கும்போது, ஸ்நானம்பண்ணுகிற ஒரு ஸ்திரீயை உப்பரிகையின்மேலிருந்து கண்டான்; அந்த ஸ்திரீ வெகு செளந்தரவதியாயிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[2. And it came to pass in an evening-time, that David arose from off his bed, and walked upon the roof of the king's house: and from the roof he saw a woman washing herself; and the woman was very beautiful to look upon.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And when the mourning was past, David sent and fetched her to his house, and she became his wife, and bare him a son. But the thing that David had done displeased the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And when the mourning was past, David sent and fetched her to his house, and she became his wife, and bare him a son. But the thing that David had done displeased the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6267,51 +6719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஒருநாள் சாயங்காலத்தில் தாவீது தன் படுக்கையிலிருந்து எழுந்து, அரமனை உப்பரிகையின்மேல் உலாத்திக்கொண்டிருக்கும்போது, ஸ்நானம்பண்ணுகிற ஒரு ஸ்திரீயை உப்பரிகையின்மேலிருந்து கண்டான்; அந்த ஸ்திரீ வெகு செளந்தரவதியாயிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[2. And it came to pass in an evening-time, that David arose from off his bed, and walked upon the roof of the king's house: and from the roof he saw a woman washing herself; and the woman was very beautiful to look upon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6376,51 +6828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது தாவீது, அந்த ஸ்திரீ யார் என்று விசாரிக்க ஆள் அனுப்பினான்; அவள் எலியாமின் குமாரத்தியும், ஏத்தியனான உரியாவின் மனைவியுமாகிய பத்சேபாள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And David sent and enquired after the woman. And one said, Is not this Bathsheba, the daughter of Eliam, the wife of Uriah the Hittite?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6485,51 +6937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது தாவீது, அந்த ஸ்திரீ யார் என்று விசாரிக்க ஆள் அனுப்பினான்; அவள் எலியாமின் குமாரத்தியும், ஏத்தியனான உரியாவின் மனைவியுமாகிய பத்சேபாள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And David sent and enquired after the woman. And one said, Is not this Bathsheba, the daughter of Eliam, the wife of Uriah the Hittite?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6564,51 +7016,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473434395" r:id="rId1"/>
+    <p:sldLayoutId id="2481564150" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7024,54 +7476,86 @@
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7200,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And David sent messengers, and took her; and she came in unto him, and he lay with her; for she]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது தாவீது ஆள் அனுப்பி அவளை அழைத்துவரச்சொன்னான்; அவள் அவனிடத்தில் வந்தபோது, அவளோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[was purified from her uncleanness: and she returned unto her house.]]></a:t>
+              <a:t><![CDATA[சயனித்தான்; பிற்பாடு அவள் தன் தீட்டு நீங்கும்படி சுத்திகரித்துக்கொண்டு தன் வீட்டுக்குப் போனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the woman conceived, and sent and told David, and said, I am with child.]]></a:t>
+              <a:t><![CDATA[5. அந்த ஸ்திரீ கர்ப்பம் தரித்து, தான் கர்ப்பவதியென்று தாவீதுக்கு அறிவிக்கும்படி ஆள் அனுப்பினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And David sent to Joab, saying, Send me Uriah the Hittite. And Joab sent Uriah to David.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது தாவீது: ஏத்தியனாகிய உரியாவை என்னிடத்தில் அனுப்பு என்று யோவாபினண்டைக்கு ஆள் அனுப்பினான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And when Uriah was come unto him, David demanded of him how Joab did, and how the people did, and]]></a:t>
+              <a:t><![CDATA[அப்படியே யோவாப் உரியாவைத் தாவீதினிடத்திற்கு அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[how the war prospered.]]></a:t>
+              <a:t><![CDATA[7. உரியா அவனிடத்தில் வந்தபோது, தாவீது அவனைப் பார்த்து: யோவாப் சுகமாயிருக்கிறானா, ஜனங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And David said to Uriah, Go down to your house, and wash your feet. And Uriah departed out of the]]></a:t>
+              <a:t><![CDATA[சுகமாயிருக்கிறார்களா, யுத்தத்தின் செய்தி நற்செய்தியா என்று விசாரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[king's house, and there followed him a portion of food from the king.]]></a:t>
+              <a:t><![CDATA[8. பின்பு தாவீது உரியாவை நோக்கி: நீ உன் வீட்டிற்குப் போய், பாதசுத்தி செய் என்றான்; உரியா ராஜ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. But Uriah slept at the door of the king's house with all the servants of his lord, and went not]]></a:t>
+              <a:t><![CDATA[அரமனையிலிருந்து புறப்பட்டபோது, ராஜாவினிடத்திலிருந்து உச்சிதமான பதார்த்தங்கள் அவன் பின்னாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[down to his house.]]></a:t>
+              <a:t><![CDATA[அனுப்பப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And it came to pass, after the year was expired, at the time when kings go forth to battle, that]]></a:t>
+              <a:t><![CDATA[1. மறுவருஷம் ராஜாக்கள் யுத்தத்திற்குப் புறப்படுங்காலம் வந்தபோது, தாவீது யோவாபையும், அவனோடேகூடத் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And when they had told David, saying, Uriah went not down unto his house, David said unto Uriah,]]></a:t>
+              <a:t><![CDATA[9. ஆனாலும் உரியா தன் வீட்டிற்குப்போகாமல், ராஜ அரமனையின் வாசலிலே தன் ஆண்டவனுடைய எல்லாச் சேவகரோடுங்கூட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Came you not from your journey? why then did you not go down unto yours house?]]></a:t>
+              <a:t><![CDATA[படுத்துக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And Uriah said unto David, The ark, and Israel, and Judah, abide in tents; and my lord Joab, and]]></a:t>
+              <a:t><![CDATA[10. உரியா தன் வீட்டிற்குப் போகவில்லையென்று தாவீதுக்கு அறிவிக்கப்பட்டபோது, தாவீது உரியாவை நோக்கி: நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the servants of my lord, are encamped in the open fields; shall I then go into mine house, to eat]]></a:t>
+              <a:t><![CDATA[பயணத்திலிருந்து வந்தவன் அல்லவா?, நீ உன் வீட்டிற்குப் போகாதிருக்கிறது என்ன என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and to drink, and to lie with my wife? as you live, and as your soul lives, I will not do this]]></a:t>
+              <a:t><![CDATA[11. உரியா தாவீதை நோக்கி: பெட்டியும் இஸ்ரவேலும் யூதாவும் கூடாரங்களிலே தங்கி, என் ஆண்டவனாகிய யோவாபும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thing.]]></a:t>
+              <a:t><![CDATA[என் ஆண்டவனின் சேவகரும் வெளியிலே பாளயமிறங்கியிருக்கையில், நான் புசிக்கிறதற்கும், குடிக்கிறதற்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And David said to Uriah, Tarry here to day also, and tomorrow I will let you depart. So Uriah]]></a:t>
+              <a:t><![CDATA[என் மனைவியோடே சயனிக்கிறதற்கும், என் வீட்டுக்குள் பிரவேசிப்பேனோ? நான் அப்படிச் செய்கிறதில்லை என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[abode in Jerusalem that day, and the next day.]]></a:t>
+              <a:t><![CDATA[உம்முடைய பேரிலும் உம்முடைய ஆத்துமாவின்பேரிலும் ஆணையிட்டுச் சொல்லுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And when David had called him, he did eat and drink before him; and he made him drunk: and at]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது தாவீது உரியாவை நோக்கி: இன்றைக்கும் நீ இங்கேயிரு; நாளைக்கு உன்னை அனுப்பிவிடுவேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[even he went out to lie on his bed with the servants of his lord, but went not down to his house.]]></a:t>
+              <a:t><![CDATA[என்றான்; அப்படியே உரியா அன்றும் மறுநாளும் எருசலேமில் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[David sent Joab, and his servants with him, and all Israel; and they destroyed the children of]]></a:t>
+              <a:t><![CDATA[சேவகரையும், இஸ்ரவேல் அனைத்தையும், அம்மோன் புத்திரரை அழிக்கவும், ரப்பாவை முற்றிக்கைபோடவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And it came to pass in the morning, that David wrote a letter to Joab, and sent it by the hand]]></a:t>
+              <a:t><![CDATA[13. தாவீது அவனைத் தனக்கு முன்பாகப் புசித்துக் குடிக்கிறதற்கு அழைத்து, அவனை வெறிக்கப்பண்ணினான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Uriah.]]></a:t>
+              <a:t><![CDATA[ஆனாலும் அவன் தன் வீட்டுக்குப் போகாமல், சாயங்காலத்திலே தன் ஆண்டவனின் சேவகரோடே தன் படுக்கையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And he wrote in the letter, saying, Set all of you Uriah in the forefront of the hottest battle,]]></a:t>
+              <a:t><![CDATA[படுத்துக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and retire all of you from him, that he may be smitten, and die.]]></a:t>
+              <a:t><![CDATA[14. காலமே தாவீது யோவாபுக்கு ஒரு நிருபத்தை எழுதி, உரியாவின் கையில் கொடுத்து அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And it came to pass, when Joab observed the city, that he assigned Uriah unto a place where he]]></a:t>
+              <a:t><![CDATA[15. அந்த நிருபத்திலே: மும்முரமாய் நடக்கிற போர்முகத்திலே நீங்கள் உரியாவை நிறுத்தி, அவன் வெட்டுண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[knew that valiant men were.]]></a:t>
+              <a:t><![CDATA[சாகும்படிக்கு, அவனை விட்டுப் பின்வாங்குங்கள் என்று எழுதியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the men of the city went out, and fought with Joab: and there fell some of the people of the]]></a:t>
+              <a:t><![CDATA[16. அப்படியே யோவாப் அந்தப் பட்டணத்தைச் சூழக் காவல்போட்டிருக்கையில் பராக்கிரமசாலிகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[servants of David; and Uriah the Hittite died also.]]></a:t>
+              <a:t><![CDATA[இருக்கிறார்களென்று தான் அறிந்த இடத்தில் உரியாவை நிறுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Then Joab sent and told David all the things concerning the war;]]></a:t>
+              <a:t><![CDATA[17. பட்டணத்து மனுஷர் புறப்பட்டுவந்து யோவாபோடே யுத்தம்பண்ணுகையில், தாவீதின் சேவகராகிய ஜனத்தில் சிலர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And charged the messenger, saying, When you have made an end of telling the matters of the war]]></a:t>
+              <a:t><![CDATA[பட்டார்கள்; ஏத்தியனாகிய உரியாவும் செத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Ammon, and besieged Rabbah. But David tarried still at Jerusalem.]]></a:t>
+              <a:t><![CDATA[அனுப்பினான். தாவீதோ எருசலேமில் இருந்துவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11556,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto the king,]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது யோவாப் அந்த யுத்தத்தின் செய்திகளையெல்லாம் தாவீதுக்கு அறிவிக்க ஆள் அனுப்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And if so be that the king's wrath arise, and he say unto you, Wherefore approached all of you]]></a:t>
+              <a:t><![CDATA[19. தான் அனுப்புகிற ஆளை நோக்கி: நீ யுத்தத்தின் செய்திகளையெல்லாம் ராஜாவுக்குச் சொல்லித் தீர்ந்தபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[so nigh unto the city when all of you did fight? knew all of you not that they would shoot from the]]></a:t>
+              <a:t><![CDATA[20. ராஜாவுக்குக் கோபம் எழும்பி, அவர்: நீங்கள் பட்டணத்திற்கு இத்தனை கிட்டப்போய் யுத்தம்பண்ணவேண்டியது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wall?]]></a:t>
+              <a:t><![CDATA[என்ன? அலங்கத்தில் நின்று எய்வார்கள் என்று உங்களுக்குத் தெரியாதா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Who stroke Abimelech the son of Jerubbesheth? did not a woman cast a piece of a millstone upon]]></a:t>
+              <a:t><![CDATA[21. எருப்பேசேத்தின் குமாரன் அபிமெலேக்கைக் கொன்றது யார்? தேபேசிலே ஒரு பெண்பிள்ளை அலங்கத்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him from the wall, that he died in Thebez? why went all of you nigh the wall? then say you, Your]]></a:t>
+              <a:t><![CDATA[ஒரு ஏந்திரக்கல்லின் துண்டை அவன்மேல் போட்டதினால் அல்லவோ அவன் செத்தான்; நீங்கள் அலங்கத்திற்கு இத்தனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[servant Uriah the Hittite is dead also.]]></a:t>
+              <a:t><![CDATA[கிட்டப்போனது என்ன என்று உன்னோடே சொன்னால், அப்பொழுது நீ, உம்முடைய சேவகனாகிய உரியா என்னும் ஏத்தியனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. So the messenger went, and came and showed David all that Joab had sent him for.]]></a:t>
+              <a:t><![CDATA[செத்தான் என்று சொல் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And the messenger said unto David, Surely the men prevailed against us, and came out unto us]]></a:t>
+              <a:t><![CDATA[22. அந்த ஆள் போய், உட்பிரவேசித்து, யோவாப் தன்னிடத்தில் சொல்லியனுப்பின செய்திகளையெல்லாம் தாவீதுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[into the field, and we were upon them even unto the entering of the gate.]]></a:t>
+              <a:t><![CDATA[அறிவித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And it came to pass in an evening-time, that David arose from off his bed, and walked upon the]]></a:t>
+              <a:t><![CDATA[2. ஒருநாள் சாயங்காலத்தில் தாவீது தன் படுக்கையிலிருந்து எழுந்து, அரமனை உப்பரிகையின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And the shooters shot from off the wall upon your servants; and some of the king's servants be]]></a:t>
+              <a:t><![CDATA[23. தாவீதைப் பார்த்து: அந்த மனுஷர் கைமிஞ்சி, அவர்கள் வெளியே எங்களுக்கு எதிராகப் புறப்பட்டு வந்தபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[dead, and your servant Uriah the Hittite is dead also.]]></a:t>
+              <a:t><![CDATA[நாங்கள் பட்டணவாசல்மட்டும் அவர்களைத் துரத்தினோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Then David said unto the messenger, Thus shall you say unto Joab, Let not this thing displease]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது வில்வீரர் அலங்கத்திலிருந்து உம்முடைய சேவகரின்மேல் எய்ததினால், ராஜாவின் சேவகரில் சிலர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you, for the sword devours one as well as another: make your battle more strong against the city,]]></a:t>
+              <a:t><![CDATA[செத்தார்கள்; உம்முடைய சேவகனாகிய உரியா என்னும் ஏத்தியனும் செத்தான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +14020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and overthrow it: and encourage you him.]]></a:t>
+              <a:t><![CDATA[25. அப்பொழுது தாவீது அந்த ஆளை நோக்கி: நீ யோவாபினிடத்தில் போய், இந்தக் காரியத்தைப்பற்றி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +14152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And when the wife of Uriah heard that Uriah her husband was dead, she mourned for her husband.]]></a:t>
+              <a:t><![CDATA[விசாரப்படவேண்டாம்; பட்டயம் ஒருவேளை ஒருவனையும், ஒருவேளை மற்றொருவனையும் பட்சிக்கும்; நீ யுத்தத்தைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +14284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And when the mourning was past, David sent and fetched her to his house, and she became his]]></a:t>
+              <a:t><![CDATA[பலக்கப்பண்ணி பட்டணத்தை இடித்துப்போடு என்று அவனுக்குத் திடஞ்சொல் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +14416,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wife, and bare him a son. But the thing that David had done displeased the LORD.]]></a:t>
+              <a:t><![CDATA[26. தன் புருஷனாகிய உரியா செத்தான் என்று அவன் மனைவி கேள்விப்பட்டபோது, அவள் தன் நாயகனுக்காக இழவு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கொண்டாடினாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. துக்கநாள் சென்றபின்பு, தாவீது அவளை அழைத்தனுப்பி, தன் வீட்டிலே சேர்த்துக்கொண்டான்; அவள் அவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +14812,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[roof of the king's house: and from the roof he saw a woman washing herself; and the woman was very]]></a:t>
+              <a:t><![CDATA[உலாத்திக்கொண்டிருக்கும்போது, ஸ்நானம்பண்ணுகிற ஒரு ஸ்திரீயை உப்பரிகையின்மேலிருந்து கண்டான்; அந்த]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மனைவியாகி அவனுக்கு ஒரு குமாரனைப் பெற்றாள். தாவீது செய்த இந்தக் காரியம் கர்த்தரின் பார்வைக்குப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பொல்லாததாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[beautiful to look upon.]]></a:t>
+              <a:t><![CDATA[ஸ்திரீ வெகு செளந்தரவதியாயிருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And David sent and enquired after the woman. And one said, Is not this Bathsheba, the daughter of]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது தாவீது, அந்த ஸ்திரீ யார் என்று விசாரிக்க ஆள் அனுப்பினான்; அவள் எலியாமின் குமாரத்தியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Eliam, the wife of Uriah the Hittite?]]></a:t>
+              <a:t><![CDATA[ஏத்தியனான உரியாவின் மனைவியுமாகிய பத்சேபாள் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14521,91 +15533,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
   <a:themeElements>
-    <a:clrScheme name="Theme14">
+    <a:clrScheme name="Theme33">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme14">
+    <a:fontScheme name="Theme33">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14631,51 +15643,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme14">
+    <a:fmtScheme name="Theme33">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14806,51 +15818,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>57</Slides>
+  <Slides>61</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>