--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -93,50 +93,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -168,50 +180,56 @@
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -360,53 +378,59 @@
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -575,51 +599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்த ஸ்திரீ கர்ப்பம் தரித்து, தான் கர்ப்பவதியென்று தாவீதுக்கு அறிவிக்கும்படி ஆள் அனுப்பினாள்.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது தாவீது ஆள் அனுப்பி அவளை அழைத்துவரச்சொன்னான்; அவள் அவனிடத்தில் வந்தபோது, அவளோடே சயனித்தான்; பிற்பாடு அவள் தன் தீட்டு நீங்கும்படி சுத்திகரித்துக்கொண்டு தன் வீட்டுக்குப் போனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -684,51 +708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது தாவீது: ஏத்தியனாகிய உரியாவை என்னிடத்தில் அனுப்பு என்று யோவாபினண்டைக்கு ஆள் அனுப்பினான்; அப்படியே யோவாப் உரியாவைத் தாவீதினிடத்திற்கு அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[5. அந்த ஸ்திரீ கர்ப்பம் தரித்து, தான் கர்ப்பவதியென்று தாவீதுக்கு அறிவிக்கும்படி ஆள் அனுப்பினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -793,51 +817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உரியா அவனிடத்தில் வந்தபோது, தாவீது அவனைப் பார்த்து: யோவாப் சுகமாயிருக்கிறானா, ஜனங்கள் சுகமாயிருக்கிறார்களா, யுத்தத்தின் செய்தி நற்செய்தியா என்று விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது தாவீது: ஏத்தியனாகிய உரியாவை என்னிடத்தில் அனுப்பு என்று யோவாபினண்டைக்கு ஆள் அனுப்பினான்; அப்படியே யோவாப் உரியாவைத் தாவீதினிடத்திற்கு அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -902,51 +926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்பு தாவீது உரியாவை நோக்கி: நீ உன் வீட்டிற்குப் போய், பாதசுத்தி செய் என்றான்; உரியா ராஜ அரமனையிலிருந்து புறப்பட்டபோது, ராஜாவினிடத்திலிருந்து உச்சிதமான பதார்த்தங்கள் அவன் பின்னாலே அனுப்பப்பட்டது.]]></a:t>
+              <a:t><![CDATA[7. உரியா அவனிடத்தில் வந்தபோது, தாவீது அவனைப் பார்த்து: யோவாப் சுகமாயிருக்கிறானா, ஜனங்கள் சுகமாயிருக்கிறார்களா, யுத்தத்தின் செய்தி நற்செய்தியா என்று விசாரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1011,51 +1035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்பு தாவீது உரியாவை நோக்கி: நீ உன் வீட்டிற்குப் போய், பாதசுத்தி செய் என்றான்; உரியா ராஜ அரமனையிலிருந்து புறப்பட்டபோது, ராஜாவினிடத்திலிருந்து உச்சிதமான பதார்த்தங்கள் அவன் பின்னாலே அனுப்பப்பட்டது.]]></a:t>
+              <a:t><![CDATA[7. உரியா அவனிடத்தில் வந்தபோது, தாவீது அவனைப் பார்த்து: யோவாப் சுகமாயிருக்கிறானா, ஜனங்கள் சுகமாயிருக்கிறார்களா, யுத்தத்தின் செய்தி நற்செய்தியா என்று விசாரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1120,51 +1144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆனாலும் உரியா தன் வீட்டிற்குப்போகாமல், ராஜ அரமனையின் வாசலிலே தன் ஆண்டவனுடைய எல்லாச் சேவகரோடுங்கூட படுத்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[8. பின்பு தாவீது உரியாவை நோக்கி: நீ உன் வீட்டிற்குப் போய், பாதசுத்தி செய் என்றான்; உரியா ராஜ அரமனையிலிருந்து புறப்பட்டபோது, ராஜாவினிடத்திலிருந்து உச்சிதமான பதார்த்தங்கள் அவன் பின்னாலே அனுப்பப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1229,51 +1253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆனாலும் உரியா தன் வீட்டிற்குப்போகாமல், ராஜ அரமனையின் வாசலிலே தன் ஆண்டவனுடைய எல்லாச் சேவகரோடுங்கூட படுத்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[8. பின்பு தாவீது உரியாவை நோக்கி: நீ உன் வீட்டிற்குப் போய், பாதசுத்தி செய் என்றான்; உரியா ராஜ அரமனையிலிருந்து புறப்பட்டபோது, ராஜாவினிடத்திலிருந்து உச்சிதமான பதார்த்தங்கள் அவன் பின்னாலே அனுப்பப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1338,51 +1362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உரியா தன் வீட்டிற்குப் போகவில்லையென்று தாவீதுக்கு அறிவிக்கப்பட்டபோது, தாவீது உரியாவை நோக்கி: நீ பயணத்திலிருந்து வந்தவன் அல்லவா?, நீ உன் வீட்டிற்குப் போகாதிருக்கிறது என்ன என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[9. ஆனாலும் உரியா தன் வீட்டிற்குப்போகாமல், ராஜ அரமனையின் வாசலிலே தன் ஆண்டவனுடைய எல்லாச் சேவகரோடுங்கூட படுத்துக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1447,51 +1471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உரியா தன் வீட்டிற்குப் போகவில்லையென்று தாவீதுக்கு அறிவிக்கப்பட்டபோது, தாவீது உரியாவை நோக்கி: நீ பயணத்திலிருந்து வந்தவன் அல்லவா?, நீ உன் வீட்டிற்குப் போகாதிருக்கிறது என்ன என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[9. ஆனாலும் உரியா தன் வீட்டிற்குப்போகாமல், ராஜ அரமனையின் வாசலிலே தன் ஆண்டவனுடைய எல்லாச் சேவகரோடுங்கூட படுத்துக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1665,51 +1689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உரியா தாவீதை நோக்கி: பெட்டியும் இஸ்ரவேலும் யூதாவும் கூடாரங்களிலே தங்கி, என் ஆண்டவனாகிய யோவாபும், என் ஆண்டவனின் சேவகரும் வெளியிலே பாளயமிறங்கியிருக்கையில், நான் புசிக்கிறதற்கும், குடிக்கிறதற்கும், என் மனைவியோடே சயனிக்கிறதற்கும், என் வீட்டுக்குள் பிரவேசிப்பேனோ? நான் அப்படிச் செய்கிறதில்லை என்று உம்முடைய பேரிலும் உம்முடைய ஆத்துமாவின்பேரிலும் ஆணையிட்டுச் சொல்லுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. உரியா தன் வீட்டிற்குப் போகவில்லையென்று தாவீதுக்கு அறிவிக்கப்பட்டபோது, தாவீது உரியாவை நோக்கி: நீ பயணத்திலிருந்து வந்தவன் அல்லவா?, நீ உன் வீட்டிற்குப் போகாதிருக்கிறது என்ன என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1774,51 +1798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உரியா தாவீதை நோக்கி: பெட்டியும் இஸ்ரவேலும் யூதாவும் கூடாரங்களிலே தங்கி, என் ஆண்டவனாகிய யோவாபும், என் ஆண்டவனின் சேவகரும் வெளியிலே பாளயமிறங்கியிருக்கையில், நான் புசிக்கிறதற்கும், குடிக்கிறதற்கும், என் மனைவியோடே சயனிக்கிறதற்கும், என் வீட்டுக்குள் பிரவேசிப்பேனோ? நான் அப்படிச் செய்கிறதில்லை என்று உம்முடைய பேரிலும் உம்முடைய ஆத்துமாவின்பேரிலும் ஆணையிட்டுச் சொல்லுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. உரியா தன் வீட்டிற்குப் போகவில்லையென்று தாவீதுக்கு அறிவிக்கப்பட்டபோது, தாவீது உரியாவை நோக்கி: நீ பயணத்திலிருந்து வந்தவன் அல்லவா?, நீ உன் வீட்டிற்குப் போகாதிருக்கிறது என்ன என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1992,51 +2016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது தாவீது உரியாவை நோக்கி: இன்றைக்கும் நீ இங்கேயிரு; நாளைக்கு உன்னை அனுப்பிவிடுவேன் என்றான்; அப்படியே உரியா அன்றும் மறுநாளும் எருசலேமில் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[11. உரியா தாவீதை நோக்கி: பெட்டியும் இஸ்ரவேலும் யூதாவும் கூடாரங்களிலே தங்கி, என் ஆண்டவனாகிய யோவாபும், என் ஆண்டவனின் சேவகரும் வெளியிலே பாளயமிறங்கியிருக்கையில், நான் புசிக்கிறதற்கும், குடிக்கிறதற்கும், என் மனைவியோடே சயனிக்கிறதற்கும், என் வீட்டுக்குள் பிரவேசிப்பேனோ? நான் அப்படிச் செய்கிறதில்லை என்று உம்முடைய பேரிலும் உம்முடைய ஆத்துமாவின்பேரிலும் ஆணையிட்டுச் சொல்லுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2101,51 +2125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது தாவீது உரியாவை நோக்கி: இன்றைக்கும் நீ இங்கேயிரு; நாளைக்கு உன்னை அனுப்பிவிடுவேன் என்றான்; அப்படியே உரியா அன்றும் மறுநாளும் எருசலேமில் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[11. உரியா தாவீதை நோக்கி: பெட்டியும் இஸ்ரவேலும் யூதாவும் கூடாரங்களிலே தங்கி, என் ஆண்டவனாகிய யோவாபும், என் ஆண்டவனின் சேவகரும் வெளியிலே பாளயமிறங்கியிருக்கையில், நான் புசிக்கிறதற்கும், குடிக்கிறதற்கும், என் மனைவியோடே சயனிக்கிறதற்கும், என் வீட்டுக்குள் பிரவேசிப்பேனோ? நான் அப்படிச் செய்கிறதில்லை என்று உம்முடைய பேரிலும் உம்முடைய ஆத்துமாவின்பேரிலும் ஆணையிட்டுச் சொல்லுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2210,51 +2234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தாவீது அவனைத் தனக்கு முன்பாகப் புசித்துக் குடிக்கிறதற்கு அழைத்து, அவனை வெறிக்கப்பண்ணினான்; ஆனாலும் அவன் தன் வீட்டுக்குப் போகாமல், சாயங்காலத்திலே தன் ஆண்டவனின் சேவகரோடே தன் படுக்கையிலே படுத்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[11. உரியா தாவீதை நோக்கி: பெட்டியும் இஸ்ரவேலும் யூதாவும் கூடாரங்களிலே தங்கி, என் ஆண்டவனாகிய யோவாபும், என் ஆண்டவனின் சேவகரும் வெளியிலே பாளயமிறங்கியிருக்கையில், நான் புசிக்கிறதற்கும், குடிக்கிறதற்கும், என் மனைவியோடே சயனிக்கிறதற்கும், என் வீட்டுக்குள் பிரவேசிப்பேனோ? நான் அப்படிச் செய்கிறதில்லை என்று உம்முடைய பேரிலும் உம்முடைய ஆத்துமாவின்பேரிலும் ஆணையிட்டுச் சொல்லுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2319,51 +2343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தாவீது அவனைத் தனக்கு முன்பாகப் புசித்துக் குடிக்கிறதற்கு அழைத்து, அவனை வெறிக்கப்பண்ணினான்; ஆனாலும் அவன் தன் வீட்டுக்குப் போகாமல், சாயங்காலத்திலே தன் ஆண்டவனின் சேவகரோடே தன் படுக்கையிலே படுத்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது தாவீது உரியாவை நோக்கி: இன்றைக்கும் நீ இங்கேயிரு; நாளைக்கு உன்னை அனுப்பிவிடுவேன் என்றான்; அப்படியே உரியா அன்றும் மறுநாளும் எருசலேமில் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2428,51 +2452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. காலமே தாவீது யோவாபுக்கு ஒரு நிருபத்தை எழுதி, உரியாவின் கையில் கொடுத்து அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது தாவீது உரியாவை நோக்கி: இன்றைக்கும் நீ இங்கேயிரு; நாளைக்கு உன்னை அனுப்பிவிடுவேன் என்றான்; அப்படியே உரியா அன்றும் மறுநாளும் எருசலேமில் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2537,51 +2561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. காலமே தாவீது யோவாபுக்கு ஒரு நிருபத்தை எழுதி, உரியாவின் கையில் கொடுத்து அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[13. தாவீது அவனைத் தனக்கு முன்பாகப் புசித்துக் குடிக்கிறதற்கு அழைத்து, அவனை வெறிக்கப்பண்ணினான்; ஆனாலும் அவன் தன் வீட்டுக்குப் போகாமல், சாயங்காலத்திலே தன் ஆண்டவனின் சேவகரோடே தன் படுக்கையிலே படுத்துக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2646,51 +2670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்த நிருபத்திலே: மும்முரமாய் நடக்கிற போர்முகத்திலே நீங்கள் உரியாவை நிறுத்தி, அவன் வெட்டுண்டு சாகும்படிக்கு, அவனை விட்டுப் பின்வாங்குங்கள் என்று எழுதியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[13. தாவீது அவனைத் தனக்கு முன்பாகப் புசித்துக் குடிக்கிறதற்கு அழைத்து, அவனை வெறிக்கப்பண்ணினான்; ஆனாலும் அவன் தன் வீட்டுக்குப் போகாமல், சாயங்காலத்திலே தன் ஆண்டவனின் சேவகரோடே தன் படுக்கையிலே படுத்துக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2864,51 +2888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்படியே யோவாப் அந்தப் பட்டணத்தைச் சூழக் காவல்போட்டிருக்கையில் பராக்கிரமசாலிகள் இருக்கிறார்களென்று தான் அறிந்த இடத்தில் உரியாவை நிறுத்தினான்.]]></a:t>
+              <a:t><![CDATA[14. காலமே தாவீது யோவாபுக்கு ஒரு நிருபத்தை எழுதி, உரியாவின் கையில் கொடுத்து அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2973,51 +2997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்படியே யோவாப் அந்தப் பட்டணத்தைச் சூழக் காவல்போட்டிருக்கையில் பராக்கிரமசாலிகள் இருக்கிறார்களென்று தான் அறிந்த இடத்தில் உரியாவை நிறுத்தினான்.]]></a:t>
+              <a:t><![CDATA[14. காலமே தாவீது யோவாபுக்கு ஒரு நிருபத்தை எழுதி, உரியாவின் கையில் கொடுத்து அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3082,51 +3106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பட்டணத்து மனுஷர் புறப்பட்டுவந்து யோவாபோடே யுத்தம்பண்ணுகையில், தாவீதின் சேவகராகிய ஜனத்தில் சிலர் பட்டார்கள்; ஏத்தியனாகிய உரியாவும் செத்தான்.]]></a:t>
+              <a:t><![CDATA[15. அந்த நிருபத்திலே: மும்முரமாய் நடக்கிற போர்முகத்திலே நீங்கள் உரியாவை நிறுத்தி, அவன் வெட்டுண்டு சாகும்படிக்கு, அவனை விட்டுப் பின்வாங்குங்கள் என்று எழுதியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3191,51 +3215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பட்டணத்து மனுஷர் புறப்பட்டுவந்து யோவாபோடே யுத்தம்பண்ணுகையில், தாவீதின் சேவகராகிய ஜனத்தில் சிலர் பட்டார்கள்; ஏத்தியனாகிய உரியாவும் செத்தான்.]]></a:t>
+              <a:t><![CDATA[15. அந்த நிருபத்திலே: மும்முரமாய் நடக்கிற போர்முகத்திலே நீங்கள் உரியாவை நிறுத்தி, அவன் வெட்டுண்டு சாகும்படிக்கு, அவனை விட்டுப் பின்வாங்குங்கள் என்று எழுதியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3300,51 +3324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது யோவாப் அந்த யுத்தத்தின் செய்திகளையெல்லாம் தாவீதுக்கு அறிவிக்க ஆள் அனுப்பி,]]></a:t>
+              <a:t><![CDATA[16. அப்படியே யோவாப் அந்தப் பட்டணத்தைச் சூழக் காவல்போட்டிருக்கையில் பராக்கிரமசாலிகள் இருக்கிறார்களென்று தான் அறிந்த இடத்தில் உரியாவை நிறுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3409,51 +3433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தான் அனுப்புகிற ஆளை நோக்கி: நீ யுத்தத்தின் செய்திகளையெல்லாம் ராஜாவுக்குச் சொல்லித் தீர்ந்தபோது,]]></a:t>
+              <a:t><![CDATA[16. அப்படியே யோவாப் அந்தப் பட்டணத்தைச் சூழக் காவல்போட்டிருக்கையில் பராக்கிரமசாலிகள் இருக்கிறார்களென்று தான் அறிந்த இடத்தில் உரியாவை நிறுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3518,51 +3542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தான் அனுப்புகிற ஆளை நோக்கி: நீ யுத்தத்தின் செய்திகளையெல்லாம் ராஜாவுக்குச் சொல்லித் தீர்ந்தபோது,]]></a:t>
+              <a:t><![CDATA[17. பட்டணத்து மனுஷர் புறப்பட்டுவந்து யோவாபோடே யுத்தம்பண்ணுகையில், தாவீதின் சேவகராகிய ஜனத்தில் சிலர் பட்டார்கள்; ஏத்தியனாகிய உரியாவும் செத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3627,51 +3651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ராஜாவுக்குக் கோபம் எழும்பி, அவர்: நீங்கள் பட்டணத்திற்கு இத்தனை கிட்டப்போய் யுத்தம்பண்ணவேண்டியது என்ன? அலங்கத்தில் நின்று எய்வார்கள் என்று உங்களுக்குத் தெரியாதா?]]></a:t>
+              <a:t><![CDATA[17. பட்டணத்து மனுஷர் புறப்பட்டுவந்து யோவாபோடே யுத்தம்பண்ணுகையில், தாவீதின் சேவகராகிய ஜனத்தில் சிலர் பட்டார்கள்; ஏத்தியனாகிய உரியாவும் செத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3736,51 +3760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. எருப்பேசேத்தின் குமாரன் அபிமெலேக்கைக் கொன்றது யார்? தேபேசிலே ஒரு பெண்பிள்ளை அலங்கத்திலிருந்து ஒரு ஏந்திரக்கல்லின் துண்டை அவன்மேல் போட்டதினால் அல்லவோ அவன் செத்தான்; நீங்கள் அலங்கத்திற்கு இத்தனை கிட்டப்போனது என்ன என்று உன்னோடே சொன்னால், அப்பொழுது நீ, உம்முடைய சேவகனாகிய உரியா என்னும் ஏத்தியனும் செத்தான் என்று சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது யோவாப் அந்த யுத்தத்தின் செய்திகளையெல்லாம் தாவீதுக்கு அறிவிக்க ஆள் அனுப்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3845,51 +3869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. எருப்பேசேத்தின் குமாரன் அபிமெலேக்கைக் கொன்றது யார்? தேபேசிலே ஒரு பெண்பிள்ளை அலங்கத்திலிருந்து ஒரு ஏந்திரக்கல்லின் துண்டை அவன்மேல் போட்டதினால் அல்லவோ அவன் செத்தான்; நீங்கள் அலங்கத்திற்கு இத்தனை கிட்டப்போனது என்ன என்று உன்னோடே சொன்னால், அப்பொழுது நீ, உம்முடைய சேவகனாகிய உரியா என்னும் ஏத்தியனும் செத்தான் என்று சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. தான் அனுப்புகிற ஆளை நோக்கி: நீ யுத்தத்தின் செய்திகளையெல்லாம் ராஜாவுக்குச் சொல்லித் தீர்ந்தபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4063,51 +4087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. எருப்பேசேத்தின் குமாரன் அபிமெலேக்கைக் கொன்றது யார்? தேபேசிலே ஒரு பெண்பிள்ளை அலங்கத்திலிருந்து ஒரு ஏந்திரக்கல்லின் துண்டை அவன்மேல் போட்டதினால் அல்லவோ அவன் செத்தான்; நீங்கள் அலங்கத்திற்கு இத்தனை கிட்டப்போனது என்ன என்று உன்னோடே சொன்னால், அப்பொழுது நீ, உம்முடைய சேவகனாகிய உரியா என்னும் ஏத்தியனும் செத்தான் என்று சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. தான் அனுப்புகிற ஆளை நோக்கி: நீ யுத்தத்தின் செய்திகளையெல்லாம் ராஜாவுக்குச் சொல்லித் தீர்ந்தபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4172,51 +4196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அந்த ஆள் போய், உட்பிரவேசித்து, யோவாப் தன்னிடத்தில் சொல்லியனுப்பின செய்திகளையெல்லாம் தாவீதுக்கு அறிவித்து,]]></a:t>
+              <a:t><![CDATA[20. ராஜாவுக்குக் கோபம் எழும்பி, அவர்: நீங்கள் பட்டணத்திற்கு இத்தனை கிட்டப்போய் யுத்தம்பண்ணவேண்டியது என்ன? அலங்கத்தில் நின்று எய்வார்கள் என்று உங்களுக்குத் தெரியாதா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4281,51 +4305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தாவீதைப் பார்த்து: அந்த மனுஷர் கைமிஞ்சி, அவர்கள் வெளியே எங்களுக்கு எதிராகப் புறப்பட்டு வந்தபோது, நாங்கள் பட்டணவாசல்மட்டும் அவர்களைத் துரத்தினோம்.]]></a:t>
+              <a:t><![CDATA[20. ராஜாவுக்குக் கோபம் எழும்பி, அவர்: நீங்கள் பட்டணத்திற்கு இத்தனை கிட்டப்போய் யுத்தம்பண்ணவேண்டியது என்ன? அலங்கத்தில் நின்று எய்வார்கள் என்று உங்களுக்குத் தெரியாதா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4390,51 +4414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தாவீதைப் பார்த்து: அந்த மனுஷர் கைமிஞ்சி, அவர்கள் வெளியே எங்களுக்கு எதிராகப் புறப்பட்டு வந்தபோது, நாங்கள் பட்டணவாசல்மட்டும் அவர்களைத் துரத்தினோம்.]]></a:t>
+              <a:t><![CDATA[20. ராஜாவுக்குக் கோபம் எழும்பி, அவர்: நீங்கள் பட்டணத்திற்கு இத்தனை கிட்டப்போய் யுத்தம்பண்ணவேண்டியது என்ன? அலங்கத்தில் நின்று எய்வார்கள் என்று உங்களுக்குத் தெரியாதா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4499,51 +4523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது வில்வீரர் அலங்கத்திலிருந்து உம்முடைய சேவகரின்மேல் எய்ததினால், ராஜாவின் சேவகரில் சிலர் செத்தார்கள்; உம்முடைய சேவகனாகிய உரியா என்னும் ஏத்தியனும் செத்தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. எருப்பேசேத்தின் குமாரன் அபிமெலேக்கைக் கொன்றது யார்? தேபேசிலே ஒரு பெண்பிள்ளை அலங்கத்திலிருந்து ஒரு ஏந்திரக்கல்லின் துண்டை அவன்மேல் போட்டதினால் அல்லவோ அவன் செத்தான்; நீங்கள் அலங்கத்திற்கு இத்தனை கிட்டப்போனது என்ன என்று உன்னோடே சொன்னால், அப்பொழுது நீ, உம்முடைய சேவகனாகிய உரியா என்னும் ஏத்தியனும் செத்தான் என்று சொல் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4608,51 +4632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது வில்வீரர் அலங்கத்திலிருந்து உம்முடைய சேவகரின்மேல் எய்ததினால், ராஜாவின் சேவகரில் சிலர் செத்தார்கள்; உம்முடைய சேவகனாகிய உரியா என்னும் ஏத்தியனும் செத்தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. எருப்பேசேத்தின் குமாரன் அபிமெலேக்கைக் கொன்றது யார்? தேபேசிலே ஒரு பெண்பிள்ளை அலங்கத்திலிருந்து ஒரு ஏந்திரக்கல்லின் துண்டை அவன்மேல் போட்டதினால் அல்லவோ அவன் செத்தான்; நீங்கள் அலங்கத்திற்கு இத்தனை கிட்டப்போனது என்ன என்று உன்னோடே சொன்னால், அப்பொழுது நீ, உம்முடைய சேவகனாகிய உரியா என்னும் ஏத்தியனும் செத்தான் என்று சொல் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4717,51 +4741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது தாவீது அந்த ஆளை நோக்கி: நீ யோவாபினிடத்தில் போய், இந்தக் காரியத்தைப்பற்றி விசாரப்படவேண்டாம்; பட்டயம் ஒருவேளை ஒருவனையும், ஒருவேளை மற்றொருவனையும் பட்சிக்கும்; நீ யுத்தத்தைப் பலக்கப்பண்ணி பட்டணத்தை இடித்துப்போடு என்று அவனுக்குத் திடஞ்சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. எருப்பேசேத்தின் குமாரன் அபிமெலேக்கைக் கொன்றது யார்? தேபேசிலே ஒரு பெண்பிள்ளை அலங்கத்திலிருந்து ஒரு ஏந்திரக்கல்லின் துண்டை அவன்மேல் போட்டதினால் அல்லவோ அவன் செத்தான்; நீங்கள் அலங்கத்திற்கு இத்தனை கிட்டப்போனது என்ன என்று உன்னோடே சொன்னால், அப்பொழுது நீ, உம்முடைய சேவகனாகிய உரியா என்னும் ஏத்தியனும் செத்தான் என்று சொல் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4826,51 +4850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது தாவீது அந்த ஆளை நோக்கி: நீ யோவாபினிடத்தில் போய், இந்தக் காரியத்தைப்பற்றி விசாரப்படவேண்டாம்; பட்டயம் ஒருவேளை ஒருவனையும், ஒருவேளை மற்றொருவனையும் பட்சிக்கும்; நீ யுத்தத்தைப் பலக்கப்பண்ணி பட்டணத்தை இடித்துப்போடு என்று அவனுக்குத் திடஞ்சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. அந்த ஆள் போய், உட்பிரவேசித்து, யோவாப் தன்னிடத்தில் சொல்லியனுப்பின செய்திகளையெல்லாம் தாவீதுக்கு அறிவித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4935,51 +4959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது தாவீது அந்த ஆளை நோக்கி: நீ யோவாபினிடத்தில் போய், இந்தக் காரியத்தைப்பற்றி விசாரப்படவேண்டாம்; பட்டயம் ஒருவேளை ஒருவனையும், ஒருவேளை மற்றொருவனையும் பட்சிக்கும்; நீ யுத்தத்தைப் பலக்கப்பண்ணி பட்டணத்தை இடித்துப்போடு என்று அவனுக்குத் திடஞ்சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. தாவீதைப் பார்த்து: அந்த மனுஷர் கைமிஞ்சி, அவர்கள் வெளியே எங்களுக்கு எதிராகப் புறப்பட்டு வந்தபோது, நாங்கள் பட்டணவாசல்மட்டும் அவர்களைத் துரத்தினோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5044,51 +5068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. தன் புருஷனாகிய உரியா செத்தான் என்று அவன் மனைவி கேள்விப்பட்டபோது, அவள் தன் நாயகனுக்காக இழவு கொண்டாடினாள்.]]></a:t>
+              <a:t><![CDATA[23. தாவீதைப் பார்த்து: அந்த மனுஷர் கைமிஞ்சி, அவர்கள் வெளியே எங்களுக்கு எதிராகப் புறப்பட்டு வந்தபோது, நாங்கள் பட்டணவாசல்மட்டும் அவர்களைத் துரத்தினோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5262,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. துக்கநாள் சென்றபின்பு, தாவீது அவளை அழைத்தனுப்பி, தன் வீட்டிலே சேர்த்துக்கொண்டான்; அவள் அவனுக்கு மனைவியாகி அவனுக்கு ஒரு குமாரனைப் பெற்றாள். தாவீது செய்த இந்தக் காரியம் கர்த்தரின் பார்வைக்குப் பொல்லாததாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது வில்வீரர் அலங்கத்திலிருந்து உம்முடைய சேவகரின்மேல் எய்ததினால், ராஜாவின் சேவகரில் சிலர் செத்தார்கள்; உம்முடைய சேவகனாகிய உரியா என்னும் ஏத்தியனும் செத்தான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5371,50 +5395,704 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[24. அப்பொழுது வில்வீரர் அலங்கத்திலிருந்து உம்முடைய சேவகரின்மேல் எய்ததினால், ராஜாவின் சேவகரில் சிலர் செத்தார்கள்; உம்முடைய சேவகனாகிய உரியா என்னும் ஏத்தியனும் செத்தான் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. அப்பொழுது தாவீது அந்த ஆளை நோக்கி: நீ யோவாபினிடத்தில் போய், இந்தக் காரியத்தைப்பற்றி விசாரப்படவேண்டாம்; பட்டயம் ஒருவேளை ஒருவனையும், ஒருவேளை மற்றொருவனையும் பட்சிக்கும்; நீ யுத்தத்தைப் பலக்கப்பண்ணி பட்டணத்தை இடித்துப்போடு என்று அவனுக்குத் திடஞ்சொல் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. அப்பொழுது தாவீது அந்த ஆளை நோக்கி: நீ யோவாபினிடத்தில் போய், இந்தக் காரியத்தைப்பற்றி விசாரப்படவேண்டாம்; பட்டயம் ஒருவேளை ஒருவனையும், ஒருவேளை மற்றொருவனையும் பட்சிக்கும்; நீ யுத்தத்தைப் பலக்கப்பண்ணி பட்டணத்தை இடித்துப்போடு என்று அவனுக்குத் திடஞ்சொல் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. அப்பொழுது தாவீது அந்த ஆளை நோக்கி: நீ யோவாபினிடத்தில் போய், இந்தக் காரியத்தைப்பற்றி விசாரப்படவேண்டாம்; பட்டயம் ஒருவேளை ஒருவனையும், ஒருவேளை மற்றொருவனையும் பட்சிக்கும்; நீ யுத்தத்தைப் பலக்கப்பண்ணி பட்டணத்தை இடித்துப்போடு என்று அவனுக்குத் திடஞ்சொல் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. தன் புருஷனாகிய உரியா செத்தான் என்று அவன் மனைவி கேள்விப்பட்டபோது, அவள் தன் நாயகனுக்காக இழவு கொண்டாடினாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. துக்கநாள் சென்றபின்பு, தாவீது அவளை அழைத்தனுப்பி, தன் வீட்டிலே சேர்த்துக்கொண்டான்; அவள் அவனுக்கு மனைவியாகி அவனுக்கு ஒரு குமாரனைப் பெற்றாள். தாவீது செய்த இந்தக் காரியம் கர்த்தரின் பார்வைக்குப் பொல்லாததாயிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[27. துக்கநாள் சென்றபின்பு, தாவீது அவளை அழைத்தனுப்பி, தன் வீட்டிலே சேர்த்துக்கொண்டான்; அவள் அவனுக்கு மனைவியாகி அவனுக்கு ஒரு குமாரனைப் பெற்றாள். தாவீது செய்த இந்தக் காரியம் கர்த்தரின் பார்வைக்குப் பொல்லாததாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -5589,51 +6267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது தாவீது, அந்த ஸ்திரீ யார் என்று விசாரிக்க ஆள் அனுப்பினான்; அவள் எலியாமின் குமாரத்தியும், ஏத்தியனான உரியாவின் மனைவியுமாகிய பத்சேபாள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. ஒருநாள் சாயங்காலத்தில் தாவீது தன் படுக்கையிலிருந்து எழுந்து, அரமனை உப்பரிகையின்மேல் உலாத்திக்கொண்டிருக்கும்போது, ஸ்நானம்பண்ணுகிற ஒரு ஸ்திரீயை உப்பரிகையின்மேலிருந்து கண்டான்; அந்த ஸ்திரீ வெகு செளந்தரவதியாயிருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5807,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது தாவீது ஆள் அனுப்பி அவளை அழைத்துவரச்சொன்னான்; அவள் அவனிடத்தில் வந்தபோது, அவளோடே சயனித்தான்; பிற்பாடு அவள் தன் தீட்டு நீங்கும்படி சுத்திகரித்துக்கொண்டு தன் வீட்டுக்குப் போனாள்.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது தாவீது, அந்த ஸ்திரீ யார் என்று விசாரிக்க ஆள் அனுப்பினான்; அவள் எலியாமின் குமாரத்தியும், ஏத்தியனான உரியாவின் மனைவியுமாகிய பத்சேபாள் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5886,51 +6564,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469515969" r:id="rId1"/>
+    <p:sldLayoutId id="2473434395" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6298,50 +6976,98 @@
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6474,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పోగొట్టుకొని ఆమె తన యింటికి మరల వచ్చెను.]]></a:t>
+              <a:t><![CDATA[4. And David sent messengers, and took her; and she came in unto him, and he lay with her; for she]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ఆ స్త్రీ గర్భవతియైనేను గర్భవతినైతినని దావీదునకు వర్తమానము పంపగా]]></a:t>
+              <a:t><![CDATA[was purified from her uncleanness: and she returned unto her house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. దావీదు హిత్తీయుడగు ఊరియాను నాయొద్దకు పంపుమని దూత ద్వారా యోవాబునకు ఆజ్ఞ ఇచ్చెను.]]></a:t>
+              <a:t><![CDATA[5. And the woman conceived, and sent and told David, and said, I am with child.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ఊరియా దావీదు నొద్దకు రాగా దావీదు యోవాబు యోగక్షేమ మును జనుల యోగక్షేమమును యుద్ధసమాచారమును అడి గెను.]]></a:t>
+              <a:t><![CDATA[6. And David sent to Joab, saying, Send me Uriah the Hittite. And Joab sent Uriah to David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. తరువాత దావీదుఇంటికి పోయి శ్రమ తీర్చుకొనుమని ఊరియాకు సెలవియ్యగా, ఊరియా రాజ నగరిలోనుండి]]></a:t>
+              <a:t><![CDATA[7. And when Uriah was come unto him, David demanded of him how Joab did, and how the people did, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బయలువెళ్లెను.]]></a:t>
+              <a:t><![CDATA[how the war prospered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. అతనివెనుక రాజు ఫలా హారము అతనియొద్దకు పంపించెను గాని ఊరియా తన యింటికి వెళ్లక తన యేలినవాని సేవకులతో]]></a:t>
+              <a:t><![CDATA[8. And David said to Uriah, Go down to your house, and wash your feet. And Uriah departed out of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కూడ రాజ నగరిద్వారమున పండుకొనెను.]]></a:t>
+              <a:t><![CDATA[king's house, and there followed him a portion of food from the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ఊరియా తన యింటికి పోలేదను మాట దావీదునకు వినబడినప్పుడు దావీదు ఊరి యాను పిలిపించినీవు ప్రయాణముచేసి]]></a:t>
+              <a:t><![CDATA[9. But Uriah slept at the door of the king's house with all the servants of his lord, and went not]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వచ్చితివి గదా; యింటికి వెళ్లకపోతివేమని యడుగగా]]></a:t>
+              <a:t><![CDATA[down to his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. వసంతకాలమున రాజులు యుద్ధమునకు బయలుదేరు సమయమున దావీదు యోవాబును అతనివారిని ఇశ్రా యేలీయులనందరిని]]></a:t>
+              <a:t><![CDATA[1. And it came to pass, after the year was expired, at the time when kings go forth to battle, that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ఊరియామందస మును ఇశ్రాయేలు వారును యూదావారును గుడారములలో నివసించుచుండగను, నా యధిపతియగు యోవా బును నా]]></a:t>
+              <a:t><![CDATA[10. And when they had told David, saying, Uriah went not down unto his house, David said unto Uriah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యేలినవాడవగు నీ సేవకులును బయట దండులో నుండగను, భోజనపానములు చేయుటకును నా భార్యయొద్ద పరుండుటకును నేను]]></a:t>
+              <a:t><![CDATA[Came you not from your journey? why then did you not go down unto yours house?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఇంటికిపోదునా? నీ తోడు నీ ప్రాణముతోడు నేనాలాగు చేయువాడను కానని దావీదుతో అనెను.]]></a:t>
+              <a:t><![CDATA[11. And Uriah said unto David, The ark, and Israel, and Judah, abide in tents; and my lord Joab, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. దావీదునేడును నీ విక్కడ నుండుము, రేపు నీకు సెలవిత్తునని ఊరియాతో అనగా ఊరియా నాడును మరునాడును]]></a:t>
+              <a:t><![CDATA[the servants of my lord, are encamped in the open fields; shall I then go into mine house, to eat]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యెరూషలేములో నిలి చెను.]]></a:t>
+              <a:t><![CDATA[and to drink, and to lie with my wife? as you live, and as your soul lives, I will not do this]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. అంతలో దావీదు అతనిని భోజనమునకు పిలిపించెను; అతడు బాగుగా తిని త్రాగిన తరువాత దావీదు అతని మత్తునిగా]]></a:t>
+              <a:t><![CDATA[thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేసెను; సాయంత్రమున అతడు బయలు వెళ్లి తన యింటికి పోక తన యేలినవాని సేవకుల మధ్య పడకమీద పండుకొనెను.]]></a:t>
+              <a:t><![CDATA[12. And David said to Uriah, Tarry here to day also, and tomorrow I will let you depart. So Uriah]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ఉదయమున దావీదు యుద్ధము మోపుగా జరుగుచున్నచోట ఊరియాను ముందుపెట్టి అతడు కొట్టబడి హతమగునట్లు నీవు]]></a:t>
+              <a:t><![CDATA[abode in Jerusalem that day, and the next day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అతని యొద్దనుండి వెళ్లి పొమ్మని]]></a:t>
+              <a:t><![CDATA[13. And when David had called him, he did eat and drink before him; and he made him drunk: and at]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. యోవాబునకు ఉత్తరము వ్రాయించి ఊరియాచేత పంపించెను.]]></a:t>
+              <a:t><![CDATA[even he went out to lie on his bed with the servants of his lord, but went not down to his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పంపగా వారు అమ్మోనీయులను సంహ రించి రబ్బా పట్టణమును ముట్టడివేసిరి; అయితే దావీదు యెరూషలేమునందు]]></a:t>
+              <a:t><![CDATA[David sent Joab, and his servants with him, and all Israel; and they destroyed the children of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. యోవాబు పట్ట ణమును ముట్టడివేయు చుండగా, ధైర్యవంతులుండు స్థల మును గుర్తించి ఆ స్థలమునకు ఊరియాను]]></a:t>
+              <a:t><![CDATA[14. And it came to pass in the morning, that David wrote a letter to Joab, and sent it by the hand]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పంపెను.]]></a:t>
+              <a:t><![CDATA[of Uriah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ​ఆ పట్టణపువారు బయలుదేరి యోవాబుతో యుద్ధమునకు రాగా దావీదు సేవకులలో కొందరు కూలిరి, హిత్తీయుడగు]]></a:t>
+              <a:t><![CDATA[15. And he wrote in the letter, saying, Set all of you Uriah in the forefront of the hottest battle,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఊరియాయును హతమాయెను.]]></a:t>
+              <a:t><![CDATA[and retire all of you from him, that he may be smitten, and die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. కాబట్టి యోవాబు యుద్ధ సమాచార మంతయు దావీదునొద్దకు పంపి దూతతో ఇట్లనెను]]></a:t>
+              <a:t><![CDATA[16. And it came to pass, when Joab observed the city, that he assigned Uriah unto a place where he]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. యుద్ధసమాచారము నీవు రాజుతో చెప్పి చాలించిన తరువాత రాజు కోపము తెచ్చుకొనియుద్ధము చేయునప్పుడు]]></a:t>
+              <a:t><![CDATA[knew that valiant men were.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మీరెందుకు పట్టణము దగ్గరకు పోతిరి?]]></a:t>
+              <a:t><![CDATA[17. And the men of the city went out, and fought with Joab: and there fell some of the people of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. గోడమీదనుండి వారు అంబులు వేయుదురని మీకు తెలి యక పోయెనా?]]></a:t>
+              <a:t><![CDATA[servants of David; and Uriah the Hittite died also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ​ఎరుబ్బెషెతు కుమారుడైన అబీమెలెకు ఏలాగు హతమాయెను? ఒక స్త్రీ తిరుగటిరాతి తునకఎత్తి గోడమీదనుండి]]></a:t>
+              <a:t><![CDATA[18. Then Joab sent and told David all the things concerning the war;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అతని మీద వేసినందున అతడు తేబేసుదగ్గర హతమాయెను గదా? ప్రాకారముదగ్గరకు మీరెందుకు పోతిరని నిన్నడిగినయెడల]]></a:t>
+              <a:t><![CDATA[19. And charged the messenger, saying, When you have made an end of telling the matters of the war]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నిలిచెను.]]></a:t>
+              <a:t><![CDATA[Ammon, and besieged Rabbah. But David tarried still at Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నీవుతమరి సేవకు డగు ఊరియాయు హతమాయెనని చెప్పుమని బోధించి దూతను పంపెను.]]></a:t>
+              <a:t><![CDATA[unto the king,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ​దూత పోయి యోవాబు పంపిన వర్తమానమంతయు దావీదునకు తెలియజేసెను.]]></a:t>
+              <a:t><![CDATA[20. And if so be that the king's wrath arise, and he say unto you, Wherefore approached all of you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ​​ఎట్లనగా ఆ మనుష్యులు మమ్మును ఓడించుచు పొలములోనికి మాకెదురు రాగా మేము వారిని గుమ్మమువరకు వెంటాడి]]></a:t>
+              <a:t><![CDATA[so nigh unto the city when all of you did fight? knew all of you not that they would shoot from the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గెలిచితివిు.]]></a:t>
+              <a:t><![CDATA[wall?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ​​అప్పుడు ప్రాకారముమీదనుండి విలుకాండ్రు తమ సేవకులమీద అంబులువేయగా రాజు సేవ కులలో కొందరు హతమైరి,]]></a:t>
+              <a:t><![CDATA[21. Who stroke Abimelech the son of Jerubbesheth? did not a woman cast a piece of a millstone upon]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తమరి సేవకుడైన హిత్తీయుడగు ఊరియాకూడ హతమాయెను.]]></a:t>
+              <a:t><![CDATA[him from the wall, that he died in Thebez? why went all of you nigh the wall? then say you, Your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. అందుకు దావీదునీవు యోవాబుతో ఈ మాట చెప్పుముఆ సంగతినిబట్టి నీవు చింతపడకుము; ఖడ్గము ఒకప్పుడు]]></a:t>
+              <a:t><![CDATA[servant Uriah the Hittite is dead also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఒకనిమీదను ఒకప్పుడు మరియొకనిమీదను పడుట కద్దు; పట్టణముమీద యుద్ధము మరి బలముగా జరిపి దానిని పడగొట్టుమని]]></a:t>
+              <a:t><![CDATA[22. So the messenger went, and came and showed David all that Joab had sent him for.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పి, నీవు యోవాబును ధైర్యపరచి చెప్పుమని ఆ దూతకు ఆజ్ఞ ఇచ్చి పంపెను.]]></a:t>
+              <a:t><![CDATA[23. And the messenger said unto David, Surely the men prevailed against us, and came out unto us]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ఊరియా భార్య తన భర్తయగు ఊరియా హత మైన సంగతి విని తన భర్తకొరకు అంగలార్చెను.]]></a:t>
+              <a:t><![CDATA[into the field, and we were upon them even unto the entering of the gate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ఒకానొక దినమున ప్రొద్దు గ్రుంకువేళ దావీదు పడకమీదనుండి లేచి రాజనగరి మిద్దెమీద నడుచుచు పైనుండి]]></a:t>
+              <a:t><![CDATA[2. And it came to pass in an evening-time, that David arose from off his bed, and walked upon the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. అంగ లార్పుకాలము తీరిన తరువాత దావీదు దూతలను పంపి ఆమెను తన నగరికి తెప్పించుకొనగా ఆమె అతనికి భార్య]]></a:t>
+              <a:t><![CDATA[24. And the shooters shot from off the wall upon your servants; and some of the king's servants be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +13140,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యయి అతనికొక కుమారుని కనెను. అయితే దావీదు చేసినది యెహోవా దృష్టికి దుష్కార్యముగా ఉండెను.]]></a:t>
+              <a:t><![CDATA[dead, and your servant Uriah the Hittite is dead also.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. Then David said unto the messenger, Thus shall you say unto Joab, Let not this thing displease]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[you, for the sword devours one as well as another: make your battle more strong against the city,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[and overthrow it: and encourage you him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And when the wife of Uriah heard that Uriah her husband was dead, she mourned for her husband.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And when the mourning was past, David sent and fetched her to his house, and she became his]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[wife, and bare him a son. But the thing that David had done displeased the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చూచుచుండగా స్నానముచేయు ఒక స్త్రీ కనబడెను.]]></a:t>
+              <a:t><![CDATA[roof of the king's house: and from the roof he saw a woman washing herself; and the woman was very]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ఆమె బహు సౌందర్యవతియై యుండుట చూచి దావీదు దాని సమాచారము తెలిసికొనుటకై యొక దూతను పంపెను, అతడు]]></a:t>
+              <a:t><![CDATA[beautiful to look upon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వచ్చిఆమె ఏలీయాము కుమార్తెయు హిత్తీయుడగు ఊరియాకు భార్యయునైన బత్షెబ అని తెలియజేయగా]]></a:t>
+              <a:t><![CDATA[3. And David sent and enquired after the woman. And one said, Is not this Bathsheba, the daughter of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. దావీదు దూతలచేత ఆమెనుపిలువనంపెను. ఆమె అతని యొద్దకు రాగా అతడు ఆమెతో శయనించెను; కలిగిన అపవిత్రత]]></a:t>
+              <a:t><![CDATA[Eliam, the wife of Uriah the Hittite?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13003,91 +14521,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme55">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
   <a:themeElements>
-    <a:clrScheme name="Theme55">
+    <a:clrScheme name="Theme14">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme55">
+    <a:fontScheme name="Theme14">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13113,51 +14631,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme55">
+    <a:fmtScheme name="Theme14">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13288,51 +14806,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>51</Slides>
+  <Slides>57</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>