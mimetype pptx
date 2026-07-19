--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -119,50 +119,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -207,50 +217,55 @@
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -412,53 +427,58 @@
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
-  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -518,51 +538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்த ஐசுவரியவானிடத்தில் வழிப்போக்கன் ஒருவன் வந்தான்; அவன் தன்னிடத்தில் வந்த வழிப்போக்கனுக்குச் சமையல் பண்ணுவிக்க, தன்னுடைய ஆடுமாடுகளில் ஒன்றைப் பிடிக்க மனதில்லாமல், அந்தத் தரித்திரனுடைய ஆட்டுக்குட்டியைப் பிடித்து, அதைத் தன்னிடத்தில் வந்த மனுஷனுக்குச் சமையல்பண்ணுவித்தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. நீ ஒளிப்பிடத்தில் அதைச் செய்தாய்; நானோ இந்தக் காரியத்தை இஸ்ரவேலர் எல்லாருக்கு முன்பாகவும், சூரியனுக்கு முன்பாகவும் செய்விப்பேன் என்றார் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -627,51 +647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது தாவீது: அந்த மனுஷன்மேல் மிகவும் கோபமூண்டவனாகி, நாத்தானைப் பார்த்து: இந்தக் காரியத்தைச் செய்த மனுஷன் மரணத்திற்குப்பாத்திரன் என்று கர்த்தருடைய ஜீவனைக்கொண்டு சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது தாவீது நாத்தானிடத்தில்: நான் கர்த்தருக்கு விரோதமாய்ப் பாவஞ்செய்தேன் என்றான். நாத்தான் தாவீதை நோக்கி: நீ சாகாதபடிக்கு, கர்த்தர் உன் பாவம் நீங்கச்செய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -736,51 +756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது தாவீது: அந்த மனுஷன்மேல் மிகவும் கோபமூண்டவனாகி, நாத்தானைப் பார்த்து: இந்தக் காரியத்தைச் செய்த மனுஷன் மரணத்திற்குப்பாத்திரன் என்று கர்த்தருடைய ஜீவனைக்கொண்டு சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது தாவீது நாத்தானிடத்தில்: நான் கர்த்தருக்கு விரோதமாய்ப் பாவஞ்செய்தேன் என்றான். நாத்தான் தாவீதை நோக்கி: நீ சாகாதபடிக்கு, கர்த்தர் உன் பாவம் நீங்கச்செய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -845,51 +865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் இரக்கமற்றவனாயிருந்து, இந்தக் காரியத்தைச் செய்தபடியினால், அந்த ஆட்டுக்குட்டிக்காக நாலத்தனை திரும்பச் செலுத்தவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. ஆனாலும் இந்தக் காரியத்தினாலே கர்த்தருடைய சத்துருக்கள் தூஷிக்க நீ காரணமாயிருந்தபடியினால் உனக்குப் பிறந்த பிள்ளை நிச்சயமாய் சாகும் என்று சொல்லி, நாத்தான் தன் வீட்டுக்குப்போய்விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -954,51 +974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் இரக்கமற்றவனாயிருந்து, இந்தக் காரியத்தைச் செய்தபடியினால், அந்த ஆட்டுக்குட்டிக்காக நாலத்தனை திரும்பச் செலுத்தவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. ஆனாலும் இந்தக் காரியத்தினாலே கர்த்தருடைய சத்துருக்கள் தூஷிக்க நீ காரணமாயிருந்தபடியினால் உனக்குப் பிறந்த பிள்ளை நிச்சயமாய் சாகும் என்று சொல்லி, நாத்தான் தன் வீட்டுக்குப்போய்விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1063,51 +1083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது நாத்தான் தாவீதை நோக்கி: நீயே அந்த மனுஷன்; இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது, என்னவென்றால், நான் உன்னை இஸ்ரவேலின்மேல் ராஜாவாக அபிஷேகம்பண்ணி, உன்னைச் சவுலின் கைக்குத் தப்புவித்து,]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது கர்த்தர் உரியாவின் மனைவி தாவீதுக்குப் பெற்ற ஆண்பிள்ளையை அடித்தார்; அது வியாதிப்பட்டுக் கேவலமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1172,51 +1192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது நாத்தான் தாவீதை நோக்கி: நீயே அந்த மனுஷன்; இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது, என்னவென்றால், நான் உன்னை இஸ்ரவேலின்மேல் ராஜாவாக அபிஷேகம்பண்ணி, உன்னைச் சவுலின் கைக்குத் தப்புவித்து,]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது கர்த்தர் உரியாவின் மனைவி தாவீதுக்குப் பெற்ற ஆண்பிள்ளையை அடித்தார்; அது வியாதிப்பட்டுக் கேவலமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1281,51 +1301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது நாத்தான் தாவீதை நோக்கி: நீயே அந்த மனுஷன்; இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது, என்னவென்றால், நான் உன்னை இஸ்ரவேலின்மேல் ராஜாவாக அபிஷேகம்பண்ணி, உன்னைச் சவுலின் கைக்குத் தப்புவித்து,]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது தாவீது அந்தப் பிள்ளைக்காக தேவனிடத்தில் பிரார்த்தனைபண்ணி, உபவாசித்து, உள்ளேபோய், இராமுழுதும் தரையிலே கிடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1390,51 +1410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உன் ஆண்டவனுடைய வீட்டை உனக்குக் கொடுத்து, உன் ஆண்டவனுடைய ஸ்திரீகளையும் உன் மடியிலே தந்து, இஸ்ரவேல் வம்சத்தையும், யூதாவம்சத்தையும் உனக்குக் கையளித்தேன்; இது போதாதிருந்தால், இன்னும் உனக்கு வேண்டியதைத் தருவேன்.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது தாவீது அந்தப் பிள்ளைக்காக தேவனிடத்தில் பிரார்த்தனைபண்ணி, உபவாசித்து, உள்ளேபோய், இராமுழுதும் தரையிலே கிடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1499,51 +1519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உன் ஆண்டவனுடைய வீட்டை உனக்குக் கொடுத்து, உன் ஆண்டவனுடைய ஸ்திரீகளையும் உன் மடியிலே தந்து, இஸ்ரவேல் வம்சத்தையும், யூதாவம்சத்தையும் உனக்குக் கையளித்தேன்; இது போதாதிருந்தால், இன்னும் உனக்கு வேண்டியதைத் தருவேன்.]]></a:t>
+              <a:t><![CDATA[17. அவனைத் தரையிலிருந்து எழுந்திருக்கப்பண்ண, அவன் வீட்டிலுள்ள மூப்பரானவர்கள் எழுந்து, அவனண்டையில் வந்தாலும், அவன் மாட்டேன் என்று சொல்லி, அவர்களோடே அப்பம் சாப்பிடாமல் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1608,51 +1628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் நாத்தானைத் தாவீதினிடத்தில் அனுப்பினார்; இவன் அவனிடத்தில் வந்து, அவனை நோக்கி: ஒரு பட்டணத்தில் இரண்டு மனுஷர் இருந்தார்கள், ஒருவன் ஐசுவரியவான், மற்றவன் தரித்திரன்.]]></a:t>
+              <a:t><![CDATA[9. கர்த்தருடைய பார்வைக்குப் பொல்லாப்பான இந்தக் காரியத்தைச் செய்து, அவருடைய வார்த்தையை நீ அசட்டை பண்ணினது என்ன? ஏத்தியனாகிய உரியாவை நீ பட்டயத்தால் மடிவித்து, அவன் மனைவியை உனக்கு மனைவியாக எடுத்துக்கொண்டு, அவனை அம்மோன்புத்திரரின் பட்டயத்தாலே கொன்றுபோட்டாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1717,51 +1737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தருடைய பார்வைக்குப் பொல்லாப்பான இந்தக் காரியத்தைச் செய்து, அவருடைய வார்த்தையை நீ அசட்டை பண்ணினது என்ன? ஏத்தியனாகிய உரியாவை நீ பட்டயத்தால் மடிவித்து, அவன் மனைவியை உனக்கு மனைவியாக எடுத்துக்கொண்டு, அவனை அம்மோன்புத்திரரின் பட்டயத்தாலே கொன்றுபோட்டாய்.]]></a:t>
+              <a:t><![CDATA[17. அவனைத் தரையிலிருந்து எழுந்திருக்கப்பண்ண, அவன் வீட்டிலுள்ள மூப்பரானவர்கள் எழுந்து, அவனண்டையில் வந்தாலும், அவன் மாட்டேன் என்று சொல்லி, அவர்களோடே அப்பம் சாப்பிடாமல் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1826,51 +1846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தருடைய பார்வைக்குப் பொல்லாப்பான இந்தக் காரியத்தைச் செய்து, அவருடைய வார்த்தையை நீ அசட்டை பண்ணினது என்ன? ஏத்தியனாகிய உரியாவை நீ பட்டயத்தால் மடிவித்து, அவன் மனைவியை உனக்கு மனைவியாக எடுத்துக்கொண்டு, அவனை அம்மோன்புத்திரரின் பட்டயத்தாலே கொன்றுபோட்டாய்.]]></a:t>
+              <a:t><![CDATA[18. ஏழாம்நாளில், பிள்ளை செத்துப்போயிற்று. பிள்ளை செத்துப்போயிற்று என்று தாவீதின் ஊழியக்காரர் அவனுக்கு அறிவிக்க ஐயப்பட்டார்கள்; பிள்ளை உயிரோடிருக்கையில், நாம் அவரோடே பேசுகிறபோது, அவர் நம்முடைய சொற்கேட்கவில்லை; பிள்ளை செத்துப்போயிற்று என்று அவரோடே எப்படிச் சொல்லுவோம்? அதிகமாக வியாகுலப்படுவாரே என்று பேசிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1935,51 +1955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தருடைய பார்வைக்குப் பொல்லாப்பான இந்தக் காரியத்தைச் செய்து, அவருடைய வார்த்தையை நீ அசட்டை பண்ணினது என்ன? ஏத்தியனாகிய உரியாவை நீ பட்டயத்தால் மடிவித்து, அவன் மனைவியை உனக்கு மனைவியாக எடுத்துக்கொண்டு, அவனை அம்மோன்புத்திரரின் பட்டயத்தாலே கொன்றுபோட்டாய்.]]></a:t>
+              <a:t><![CDATA[18. ஏழாம்நாளில், பிள்ளை செத்துப்போயிற்று. பிள்ளை செத்துப்போயிற்று என்று தாவீதின் ஊழியக்காரர் அவனுக்கு அறிவிக்க ஐயப்பட்டார்கள்; பிள்ளை உயிரோடிருக்கையில், நாம் அவரோடே பேசுகிறபோது, அவர் நம்முடைய சொற்கேட்கவில்லை; பிள்ளை செத்துப்போயிற்று என்று அவரோடே எப்படிச் சொல்லுவோம்? அதிகமாக வியாகுலப்படுவாரே என்று பேசிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2044,51 +2064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்போதும் நீ என்னை அசட்டைபண்ணி, ஏத்தியனாகிய உரியாவின் மனைவியை உனக்கு மனைவியாக எடுத்துக்கொண்டபடியினால, பட்டயம் என்றைக்கும் உன் வீட்டைவிட்டு விலகாதிருக்கும்.]]></a:t>
+              <a:t><![CDATA[18. ஏழாம்நாளில், பிள்ளை செத்துப்போயிற்று. பிள்ளை செத்துப்போயிற்று என்று தாவீதின் ஊழியக்காரர் அவனுக்கு அறிவிக்க ஐயப்பட்டார்கள்; பிள்ளை உயிரோடிருக்கையில், நாம் அவரோடே பேசுகிறபோது, அவர் நம்முடைய சொற்கேட்கவில்லை; பிள்ளை செத்துப்போயிற்று என்று அவரோடே எப்படிச் சொல்லுவோம்? அதிகமாக வியாகுலப்படுவாரே என்று பேசிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2153,51 +2173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்போதும் நீ என்னை அசட்டைபண்ணி, ஏத்தியனாகிய உரியாவின் மனைவியை உனக்கு மனைவியாக எடுத்துக்கொண்டபடியினால, பட்டயம் என்றைக்கும் உன் வீட்டைவிட்டு விலகாதிருக்கும்.]]></a:t>
+              <a:t><![CDATA[18. ஏழாம்நாளில், பிள்ளை செத்துப்போயிற்று. பிள்ளை செத்துப்போயிற்று என்று தாவீதின் ஊழியக்காரர் அவனுக்கு அறிவிக்க ஐயப்பட்டார்கள்; பிள்ளை உயிரோடிருக்கையில், நாம் அவரோடே பேசுகிறபோது, அவர் நம்முடைய சொற்கேட்கவில்லை; பிள்ளை செத்துப்போயிற்று என்று அவரோடே எப்படிச் சொல்லுவோம்? அதிகமாக வியாகுலப்படுவாரே என்று பேசிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2262,51 +2282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தர் சொல்லுகிறது என்னவென்றால், இதோ, நான் உன் வீட்டிலே பொல்லாப்பை உன்மேல் எழும்பப்பண்ணி உன் கண்கள் பார்க்க, உன் ஸ்திரீகளை எடுத்து, உனக்கு அடுத்தவனுக்குக் கொடுப்பேன்; அவன் இந்தச் சூரியனுடைய வெளிச்சத்திலே உன் ஸ்திரீகளோடே சயனிப்பான்.]]></a:t>
+              <a:t><![CDATA[19. தாவீது தன் ஊழியக்காரர் இரகசியமாய்ப் பேசிக்கொள்ளுகிறதைக்கண்டு, பிள்ளை செத்துப்போயிற்று என்று அறிந்து, தன் ஊழியக்காரரை நோக்கி: பிள்ளை செத்துப்போயிற்றோ என்று கேட்டான்; செத்துப்போயிற்று என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2371,51 +2391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தர் சொல்லுகிறது என்னவென்றால், இதோ, நான் உன் வீட்டிலே பொல்லாப்பை உன்மேல் எழும்பப்பண்ணி உன் கண்கள் பார்க்க, உன் ஸ்திரீகளை எடுத்து, உனக்கு அடுத்தவனுக்குக் கொடுப்பேன்; அவன் இந்தச் சூரியனுடைய வெளிச்சத்திலே உன் ஸ்திரீகளோடே சயனிப்பான்.]]></a:t>
+              <a:t><![CDATA[19. தாவீது தன் ஊழியக்காரர் இரகசியமாய்ப் பேசிக்கொள்ளுகிறதைக்கண்டு, பிள்ளை செத்துப்போயிற்று என்று அறிந்து, தன் ஊழியக்காரரை நோக்கி: பிள்ளை செத்துப்போயிற்றோ என்று கேட்டான்; செத்துப்போயிற்று என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2480,51 +2500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ ஒளிப்பிடத்தில் அதைச் செய்தாய்; நானோ இந்தக் காரியத்தை இஸ்ரவேலர் எல்லாருக்கு முன்பாகவும், சூரியனுக்கு முன்பாகவும் செய்விப்பேன் என்றார் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது தாவீது தரையைவிட்டு எழுந்து, ஸ்நானம்பண்ணி, எண்ணைபூசிக்கொண்டு, தன் வஸ்திரங்களைமாற்றி, கர்த்தருடைய ஆலயத்தில் பிரவேசித்து, பணிந்துகொண்டு, தன் வீட்டுக்குவந்து, போஜனம் கேட்டான்; அவன்முன்னே அதை வைத்தாபோது புசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2589,51 +2609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ ஒளிப்பிடத்தில் அதைச் செய்தாய்; நானோ இந்தக் காரியத்தை இஸ்ரவேலர் எல்லாருக்கு முன்பாகவும், சூரியனுக்கு முன்பாகவும் செய்விப்பேன் என்றார் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது தாவீது தரையைவிட்டு எழுந்து, ஸ்நானம்பண்ணி, எண்ணைபூசிக்கொண்டு, தன் வஸ்திரங்களைமாற்றி, கர்த்தருடைய ஆலயத்தில் பிரவேசித்து, பணிந்துகொண்டு, தன் வீட்டுக்குவந்து, போஜனம் கேட்டான்; அவன்முன்னே அதை வைத்தாபோது புசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2698,51 +2718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது தாவீது நாத்தானிடத்தில்: நான் கர்த்தருக்கு விரோதமாய்ப் பாவஞ்செய்தேன் என்றான். நாத்தான் தாவீதை நோக்கி: நீ சாகாதபடிக்கு, கர்த்தர் உன் பாவம் நீங்கச்செய்தார்.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது தாவீது தரையைவிட்டு எழுந்து, ஸ்நானம்பண்ணி, எண்ணைபூசிக்கொண்டு, தன் வஸ்திரங்களைமாற்றி, கர்த்தருடைய ஆலயத்தில் பிரவேசித்து, பணிந்துகொண்டு, தன் வீட்டுக்குவந்து, போஜனம் கேட்டான்; அவன்முன்னே அதை வைத்தாபோது புசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2807,51 +2827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் நாத்தானைத் தாவீதினிடத்தில் அனுப்பினார்; இவன் அவனிடத்தில் வந்து, அவனை நோக்கி: ஒரு பட்டணத்தில் இரண்டு மனுஷர் இருந்தார்கள், ஒருவன் ஐசுவரியவான், மற்றவன் தரித்திரன்.]]></a:t>
+              <a:t><![CDATA[9. கர்த்தருடைய பார்வைக்குப் பொல்லாப்பான இந்தக் காரியத்தைச் செய்து, அவருடைய வார்த்தையை நீ அசட்டை பண்ணினது என்ன? ஏத்தியனாகிய உரியாவை நீ பட்டயத்தால் மடிவித்து, அவன் மனைவியை உனக்கு மனைவியாக எடுத்துக்கொண்டு, அவனை அம்மோன்புத்திரரின் பட்டயத்தாலே கொன்றுபோட்டாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2916,51 +2936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆனாலும் இந்தக் காரியத்தினாலே கர்த்தருடைய சத்துருக்கள் தூஷிக்க நீ காரணமாயிருந்தபடியினால் உனக்குப் பிறந்த பிள்ளை நிச்சயமாய் சாகும் என்று சொல்லி, நாத்தான் தன் வீட்டுக்குப்போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது அவன் ஊழியக்காரர் அவனை நோக்கி: நீர் செய்கிற இந்தக் காரியம் என்ன? பிள்ளை உயிரோடிருக்கையில் உபவாசித்து அழுதீர்; பிள்ளை மரித்தபின்பு, எழுந்திருந்து அசனம்பண்ணுகிறீரே என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3025,51 +3045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது கர்த்தர் உரியாவின் மனைவி தாவீதுக்குப் பெற்ற ஆண்பிள்ளையை அடித்தார்; அது வியாதிப்பட்டுக் கேவலமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது அவன் ஊழியக்காரர் அவனை நோக்கி: நீர் செய்கிற இந்தக் காரியம் என்ன? பிள்ளை உயிரோடிருக்கையில் உபவாசித்து அழுதீர்; பிள்ளை மரித்தபின்பு, எழுந்திருந்து அசனம்பண்ணுகிறீரே என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3134,51 +3154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது தாவீது அந்தப் பிள்ளைக்காக தேவனிடத்தில் பிரார்த்தனைபண்ணி, உபவாசித்து, உள்ளேபோய், இராமுழுதும் தரையிலே கிடந்தான்.]]></a:t>
+              <a:t><![CDATA[22. அதற்கு அவன்: பிள்ளை இன்னும் உயிரோடிருக்கையில், பிள்ளை பிழைக்கும்படிக்குக் கர்த்தர் எனக்கு இரங்குவாரோ, எப்படியோ யாருக்குத் தெரியும் என்று உபவாசித்து அழுதேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3243,51 +3263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவனைத் தரையிலிருந்து எழுந்திருக்கப்பண்ண, அவன் வீட்டிலுள்ள மூப்பரானவர்கள் எழுந்து, அவனண்டையில் வந்தாலும், அவன் மாட்டேன் என்று சொல்லி, அவர்களோடே அப்பம் சாப்பிடாமல் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[22. அதற்கு அவன்: பிள்ளை இன்னும் உயிரோடிருக்கையில், பிள்ளை பிழைக்கும்படிக்குக் கர்த்தர் எனக்கு இரங்குவாரோ, எப்படியோ யாருக்குத் தெரியும் என்று உபவாசித்து அழுதேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3352,51 +3372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவனைத் தரையிலிருந்து எழுந்திருக்கப்பண்ண, அவன் வீட்டிலுள்ள மூப்பரானவர்கள் எழுந்து, அவனண்டையில் வந்தாலும், அவன் மாட்டேன் என்று சொல்லி, அவர்களோடே அப்பம் சாப்பிடாமல் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[23. அது மரித்திருக்கிற இப்போது நான் உபவாசிக்கவேண்டியது என்ன? இனி நான் அதைத் திரும்பிவரப்பண்ணக்கூடுமோ? நான் அதினிடத்துக்குப் போவேனே அல்லாமல், அது என்னிடத்துக்குத் திரும்பி வரப்போகிறது இல்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3461,51 +3481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவனைத் தரையிலிருந்து எழுந்திருக்கப்பண்ண, அவன் வீட்டிலுள்ள மூப்பரானவர்கள் எழுந்து, அவனண்டையில் வந்தாலும், அவன் மாட்டேன் என்று சொல்லி, அவர்களோடே அப்பம் சாப்பிடாமல் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[23. அது மரித்திருக்கிற இப்போது நான் உபவாசிக்கவேண்டியது என்ன? இனி நான் அதைத் திரும்பிவரப்பண்ணக்கூடுமோ? நான் அதினிடத்துக்குப் போவேனே அல்லாமல், அது என்னிடத்துக்குத் திரும்பி வரப்போகிறது இல்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3570,51 +3590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஏழாம்நாளில், பிள்ளை செத்துப்போயிற்று. பிள்ளை செத்துப்போயிற்று என்று தாவீதின் ஊழியக்காரர் அவனுக்கு அறிவிக்க ஐயப்பட்டார்கள்; பிள்ளை உயிரோடிருக்கையில், நாம் அவரோடே பேசுகிறபோது, அவர் நம்முடைய சொற்கேட்கவில்லை; பிள்ளை செத்துப்போயிற்று என்று அவரோடே எப்படிச் சொல்லுவோம்? அதிகமாக வியாகுலப்படுவாரே என்று பேசிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[24. பின்பு தாவீது தன் மனைவியாகிய பத்சேபாளுக்கு ஆறுதல் சொல்லி, அவளிடத்தில் போய், அவளோடே சயனித்தான்; அவள் ஒரு குமாரனைப் பெற்றாள்; அவனுக்குச் சாலொமோன் என்று பேரிட்டான்; அவனிடத்தில் கர்த்தர் அன்பாயிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3679,51 +3699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஏழாம்நாளில், பிள்ளை செத்துப்போயிற்று. பிள்ளை செத்துப்போயிற்று என்று தாவீதின் ஊழியக்காரர் அவனுக்கு அறிவிக்க ஐயப்பட்டார்கள்; பிள்ளை உயிரோடிருக்கையில், நாம் அவரோடே பேசுகிறபோது, அவர் நம்முடைய சொற்கேட்கவில்லை; பிள்ளை செத்துப்போயிற்று என்று அவரோடே எப்படிச் சொல்லுவோம்? அதிகமாக வியாகுலப்படுவாரே என்று பேசிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[24. பின்பு தாவீது தன் மனைவியாகிய பத்சேபாளுக்கு ஆறுதல் சொல்லி, அவளிடத்தில் போய், அவளோடே சயனித்தான்; அவள் ஒரு குமாரனைப் பெற்றாள்; அவனுக்குச் சாலொமோன் என்று பேரிட்டான்; அவனிடத்தில் கர்த்தர் அன்பாயிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3788,51 +3808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தாவீது தன் ஊழியக்காரர் இரகசியமாய்ப் பேசிக்கொள்ளுகிறதைக்கண்டு, பிள்ளை செத்துப்போயிற்று என்று அறிந்து, தன் ஊழியக்காரரை நோக்கி: பிள்ளை செத்துப்போயிற்றோ என்று கேட்டான்; செத்துப்போயிற்று என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[25. அவர் தீர்க்கதரிசியாகிய நாத்தானை அனுப்ப, அவன் கர்த்தரின் நிமித்தம் அவனுக்கு யெதிதியா என்று பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3897,51 +3917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தாவீது தன் ஊழியக்காரர் இரகசியமாய்ப் பேசிக்கொள்ளுகிறதைக்கண்டு, பிள்ளை செத்துப்போயிற்று என்று அறிந்து, தன் ஊழியக்காரரை நோக்கி: பிள்ளை செத்துப்போயிற்றோ என்று கேட்டான்; செத்துப்போயிற்று என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[25. அவர் தீர்க்கதரிசியாகிய நாத்தானை அனுப்ப, அவன் கர்த்தரின் நிமித்தம் அவனுக்கு யெதிதியா என்று பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4006,51 +4026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஐசுவரியவானுக்கு ஆடுமாடுகள் வெகு திரளாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[9. கர்த்தருடைய பார்வைக்குப் பொல்லாப்பான இந்தக் காரியத்தைச் செய்து, அவருடைய வார்த்தையை நீ அசட்டை பண்ணினது என்ன? ஏத்தியனாகிய உரியாவை நீ பட்டயத்தால் மடிவித்து, அவன் மனைவியை உனக்கு மனைவியாக எடுத்துக்கொண்டு, அவனை அம்மோன்புத்திரரின் பட்டயத்தாலே கொன்றுபோட்டாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4115,51 +4135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தாவீது தன் ஊழியக்காரர் இரகசியமாய்ப் பேசிக்கொள்ளுகிறதைக்கண்டு, பிள்ளை செத்துப்போயிற்று என்று அறிந்து, தன் ஊழியக்காரரை நோக்கி: பிள்ளை செத்துப்போயிற்றோ என்று கேட்டான்; செத்துப்போயிற்று என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[26. அதற்குள்ளே யோவாப் அம்மோன் புத்திரருடைய ரப்பா பட்டணத்தின்மேல் யுத்தம்பண்ணி, ராஜதானியைப் பிடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4224,51 +4244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது தாவீது தரையைவிட்டு எழுந்து, ஸ்நானம்பண்ணி, எண்ணைபூசிக்கொண்டு, தன் வஸ்திரங்களைமாற்றி, கர்த்தருடைய ஆலயத்தில் பிரவேசித்து, பணிந்துகொண்டு, தன் வீட்டுக்குவந்து, போஜனம் கேட்டான்; அவன்முன்னே அதை வைத்தாபோது புசித்தான்.]]></a:t>
+              <a:t><![CDATA[27. தாவீதினிடத்தில் ஆள் அனுப்பி, நான் ரப்பாவின்மேல் யுத்தம்பண்ணி, தண்ணீர் ஓரமான பட்டணத்தைப் பிடித்துக்கொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4333,51 +4353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது தாவீது தரையைவிட்டு எழுந்து, ஸ்நானம்பண்ணி, எண்ணைபூசிக்கொண்டு, தன் வஸ்திரங்களைமாற்றி, கர்த்தருடைய ஆலயத்தில் பிரவேசித்து, பணிந்துகொண்டு, தன் வீட்டுக்குவந்து, போஜனம் கேட்டான்; அவன்முன்னே அதை வைத்தாபோது புசித்தான்.]]></a:t>
+              <a:t><![CDATA[27. தாவீதினிடத்தில் ஆள் அனுப்பி, நான் ரப்பாவின்மேல் யுத்தம்பண்ணி, தண்ணீர் ஓரமான பட்டணத்தைப் பிடித்துக்கொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4442,51 +4462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது தாவீது தரையைவிட்டு எழுந்து, ஸ்நானம்பண்ணி, எண்ணைபூசிக்கொண்டு, தன் வஸ்திரங்களைமாற்றி, கர்த்தருடைய ஆலயத்தில் பிரவேசித்து, பணிந்துகொண்டு, தன் வீட்டுக்குவந்து, போஜனம் கேட்டான்; அவன்முன்னே அதை வைத்தாபோது புசித்தான்.]]></a:t>
+              <a:t><![CDATA[28. நான் பட்டணத்தைப் பிடிக்கிறதினால், என் பேர் வழங்காதபடிக்கு, நீர் மற்ற ஜனங்களைக் கூட்டிக்கொண்டுவந்து, பட்டணத்தை முற்றிக்கைபோட்டு, பிடிக்கவேண்டும் என்று சொல்லச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4551,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது அவன் ஊழியக்காரர் அவனை நோக்கி: நீர் செய்கிற இந்தக் காரியம் என்ன? பிள்ளை உயிரோடிருக்கையில் உபவாசித்து அழுதீர்; பிள்ளை மரித்தபின்பு, எழுந்திருந்து அசனம்பண்ணுகிறீரே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[28. நான் பட்டணத்தைப் பிடிக்கிறதினால், என் பேர் வழங்காதபடிக்கு, நீர் மற்ற ஜனங்களைக் கூட்டிக்கொண்டுவந்து, பட்டணத்தை முற்றிக்கைபோட்டு, பிடிக்கவேண்டும் என்று சொல்லச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4660,51 +4680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது அவன் ஊழியக்காரர் அவனை நோக்கி: நீர் செய்கிற இந்தக் காரியம் என்ன? பிள்ளை உயிரோடிருக்கையில் உபவாசித்து அழுதீர்; பிள்ளை மரித்தபின்பு, எழுந்திருந்து அசனம்பண்ணுகிறீரே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[29. அப்படியே தாவீது ஜனங்களையெல்லாம் கூட்டிக்கொண்டு, ரப்பாவுக்குப்போய், அதின்மேல் யுத்தம்பண்ணி, அதைப் பிடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4769,51 +4789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்கு அவன்: பிள்ளை இன்னும் உயிரோடிருக்கையில், பிள்ளை பிழைக்கும்படிக்குக் கர்த்தர் எனக்கு இரங்குவாரோ, எப்படியோ யாருக்குத் தெரியும் என்று உபவாசித்து அழுதேன்.]]></a:t>
+              <a:t><![CDATA[29. அப்படியே தாவீது ஜனங்களையெல்லாம் கூட்டிக்கொண்டு, ரப்பாவுக்குப்போய், அதின்மேல் யுத்தம்பண்ணி, அதைப் பிடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4878,51 +4898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்கு அவன்: பிள்ளை இன்னும் உயிரோடிருக்கையில், பிள்ளை பிழைக்கும்படிக்குக் கர்த்தர் எனக்கு இரங்குவாரோ, எப்படியோ யாருக்குத் தெரியும் என்று உபவாசித்து அழுதேன்.]]></a:t>
+              <a:t><![CDATA[30. அவர்களுடைய ராஜாவின் தலைமேலிருந்த கிரீடத்தை எடுத்துக்கொண்டான்; அது ஒரு தாலந்து நிறைபொன்னும், இரத்தினங்கள் பதித்ததுமாயிருந்தது; அது தாவீதினுடைய தலையில் வைக்கப்பட்டது; பட்டணத்திலிருந்து ஏராளமான கொள்ளையைக் கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4987,51 +5007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அது மரித்திருக்கிற இப்போது நான் உபவாசிக்கவேண்டியது என்ன? இனி நான் அதைத் திரும்பிவரப்பண்ணக்கூடுமோ? நான் அதினிடத்துக்குப் போவேனே அல்லாமல், அது என்னிடத்துக்குத் திரும்பி வரப்போகிறது இல்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[30. அவர்களுடைய ராஜாவின் தலைமேலிருந்த கிரீடத்தை எடுத்துக்கொண்டான்; அது ஒரு தாலந்து நிறைபொன்னும், இரத்தினங்கள் பதித்ததுமாயிருந்தது; அது தாவீதினுடைய தலையில் வைக்கப்பட்டது; பட்டணத்திலிருந்து ஏராளமான கொள்ளையைக் கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5096,51 +5116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அது மரித்திருக்கிற இப்போது நான் உபவாசிக்கவேண்டியது என்ன? இனி நான் அதைத் திரும்பிவரப்பண்ணக்கூடுமோ? நான் அதினிடத்துக்குப் போவேனே அல்லாமல், அது என்னிடத்துக்குத் திரும்பி வரப்போகிறது இல்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[30. அவர்களுடைய ராஜாவின் தலைமேலிருந்த கிரீடத்தை எடுத்துக்கொண்டான்; அது ஒரு தாலந்து நிறைபொன்னும், இரத்தினங்கள் பதித்ததுமாயிருந்தது; அது தாவீதினுடைய தலையில் வைக்கப்பட்டது; பட்டணத்திலிருந்து ஏராளமான கொள்ளையைக் கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5205,51 +5225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தரித்திரனுக்கோ தான் கொண்டு வளர்த்த ஒரே ஒரு சின்ன ஆட்டுக்குட்டியைத்தவிர வேறொன்றும் இல்லாதிருந்தது; அது அவனோடும் அவன் பிள்ளைகளோடுங்கூட இருந்து வளர்ந்து, அவன் வாயின் அப்பத்தைத் தின்று, அவன் பாத்திரத்திலே குடித்து, அவன் மடியிலே படுத்துக்கொண்டு, அவனுக்கு ஒரு மகளைப்போல இருந்தது.]]></a:t>
+              <a:t><![CDATA[10. இப்போதும் நீ என்னை அசட்டைபண்ணி, ஏத்தியனாகிய உரியாவின் மனைவியை உனக்கு மனைவியாக எடுத்துக்கொண்டபடியினால, பட்டயம் என்றைக்கும் உன் வீட்டைவிட்டு விலகாதிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5314,51 +5334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்பு தாவீது தன் மனைவியாகிய பத்சேபாளுக்கு ஆறுதல் சொல்லி, அவளிடத்தில் போய், அவளோடே சயனித்தான்; அவள் ஒரு குமாரனைப் பெற்றாள்; அவனுக்குச் சாலொமோன் என்று பேரிட்டான்; அவனிடத்தில் கர்த்தர் அன்பாயிருந்தார்.]]></a:t>
+              <a:t><![CDATA[31. பின்பு அதிலிருந்த ஜனங்களை அவன் வெளியே கொண்டுபோய் அவர்களை வாள்களுக்கும், இருப்புப் பாரைகளுக்கும், இருப்புக் கோடரிகளுக்கும் உட்படுத்தி, அவர்களைச் செங்கற்சூளையையும் கடக்கப்பண்ணினான்; இப்படி அம்மோன் புத்திரரின் பட்டணங்களுக்கெல்லாம் செய்து, தாவீது எல்லா ஜனத்தோடுங்கூட எருசலேமுக்குத் திரும்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5423,51 +5443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்பு தாவீது தன் மனைவியாகிய பத்சேபாளுக்கு ஆறுதல் சொல்லி, அவளிடத்தில் போய், அவளோடே சயனித்தான்; அவள் ஒரு குமாரனைப் பெற்றாள்; அவனுக்குச் சாலொமோன் என்று பேரிட்டான்; அவனிடத்தில் கர்த்தர் அன்பாயிருந்தார்.]]></a:t>
+              <a:t><![CDATA[31. பின்பு அதிலிருந்த ஜனங்களை அவன் வெளியே கொண்டுபோய் அவர்களை வாள்களுக்கும், இருப்புப் பாரைகளுக்கும், இருப்புக் கோடரிகளுக்கும் உட்படுத்தி, அவர்களைச் செங்கற்சூளையையும் கடக்கப்பண்ணினான்; இப்படி அம்மோன் புத்திரரின் பட்டணங்களுக்கெல்லாம் செய்து, தாவீது எல்லா ஜனத்தோடுங்கூட எருசலேமுக்குத் திரும்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5532,51 +5552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவர் தீர்க்கதரிசியாகிய நாத்தானை அனுப்ப, அவன் கர்த்தரின் நிமித்தம் அவனுக்கு யெதிதியா என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[31. பின்பு அதிலிருந்த ஜனங்களை அவன் வெளியே கொண்டுபோய் அவர்களை வாள்களுக்கும், இருப்புப் பாரைகளுக்கும், இருப்புக் கோடரிகளுக்கும் உட்படுத்தி, அவர்களைச் செங்கற்சூளையையும் கடக்கப்பண்ணினான்; இப்படி அம்மோன் புத்திரரின் பட்டணங்களுக்கெல்லாம் செய்து, தாவீது எல்லா ஜனத்தோடுங்கூட எருசலேமுக்குத் திரும்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5641,51 +5661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவர் தீர்க்கதரிசியாகிய நாத்தானை அனுப்ப, அவன் கர்த்தரின் நிமித்தம் அவனுக்கு யெதிதியா என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் நாத்தானைத் தாவீதினிடத்தில் அனுப்பினார்; இவன் அவனிடத்தில் வந்து, அவனை நோக்கி: ஒரு பட்டணத்தில் இரண்டு மனுஷர் இருந்தார்கள், ஒருவன் ஐசுவரியவான், மற்றவன் தரித்திரன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5750,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதற்குள்ளே யோவாப் அம்மோன் புத்திரருடைய ரப்பா பட்டணத்தின்மேல் யுத்தம்பண்ணி, ராஜதானியைப் பிடித்து,]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் நாத்தானைத் தாவீதினிடத்தில் அனுப்பினார்; இவன் அவனிடத்தில் வந்து, அவனை நோக்கி: ஒரு பட்டணத்தில் இரண்டு மனுஷர் இருந்தார்கள், ஒருவன் ஐசுவரியவான், மற்றவன் தரித்திரன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5859,51 +5879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தாவீதினிடத்தில் ஆள் அனுப்பி, நான் ரப்பாவின்மேல் யுத்தம்பண்ணி, தண்ணீர் ஓரமான பட்டணத்தைப் பிடித்துக்கொண்டேன்.]]></a:t>
+              <a:t><![CDATA[2. ஐசுவரியவானுக்கு ஆடுமாடுகள் வெகு திரளாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5968,51 +5988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நான் பட்டணத்தைப் பிடிக்கிறதினால், என் பேர் வழங்காதபடிக்கு, நீர் மற்ற ஜனங்களைக் கூட்டிக்கொண்டுவந்து, பட்டணத்தை முற்றிக்கைபோட்டு, பிடிக்கவேண்டும் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[3. தரித்திரனுக்கோ தான் கொண்டு வளர்த்த ஒரே ஒரு சின்ன ஆட்டுக்குட்டியைத்தவிர வேறொன்றும் இல்லாதிருந்தது; அது அவனோடும் அவன் பிள்ளைகளோடுங்கூட இருந்து வளர்ந்து, அவன் வாயின் அப்பத்தைத் தின்று, அவன் பாத்திரத்திலே குடித்து, அவன் மடியிலே படுத்துக்கொண்டு, அவனுக்கு ஒரு மகளைப்போல இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6077,51 +6097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நான் பட்டணத்தைப் பிடிக்கிறதினால், என் பேர் வழங்காதபடிக்கு, நீர் மற்ற ஜனங்களைக் கூட்டிக்கொண்டுவந்து, பட்டணத்தை முற்றிக்கைபோட்டு, பிடிக்கவேண்டும் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[3. தரித்திரனுக்கோ தான் கொண்டு வளர்த்த ஒரே ஒரு சின்ன ஆட்டுக்குட்டியைத்தவிர வேறொன்றும் இல்லாதிருந்தது; அது அவனோடும் அவன் பிள்ளைகளோடுங்கூட இருந்து வளர்ந்து, அவன் வாயின் அப்பத்தைத் தின்று, அவன் பாத்திரத்திலே குடித்து, அவன் மடியிலே படுத்துக்கொண்டு, அவனுக்கு ஒரு மகளைப்போல இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6186,51 +6206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்படியே தாவீது ஜனங்களையெல்லாம் கூட்டிக்கொண்டு, ரப்பாவுக்குப்போய், அதின்மேல் யுத்தம்பண்ணி, அதைப் பிடித்தான்.]]></a:t>
+              <a:t><![CDATA[3. தரித்திரனுக்கோ தான் கொண்டு வளர்த்த ஒரே ஒரு சின்ன ஆட்டுக்குட்டியைத்தவிர வேறொன்றும் இல்லாதிருந்தது; அது அவனோடும் அவன் பிள்ளைகளோடுங்கூட இருந்து வளர்ந்து, அவன் வாயின் அப்பத்தைத் தின்று, அவன் பாத்திரத்திலே குடித்து, அவன் மடியிலே படுத்துக்கொண்டு, அவனுக்கு ஒரு மகளைப்போல இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6295,51 +6315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்படியே தாவீது ஜனங்களையெல்லாம் கூட்டிக்கொண்டு, ரப்பாவுக்குப்போய், அதின்மேல் யுத்தம்பண்ணி, அதைப் பிடித்தான்.]]></a:t>
+              <a:t><![CDATA[4. அந்த ஐசுவரியவானிடத்தில் வழிப்போக்கன் ஒருவன் வந்தான்; அவன் தன்னிடத்தில் வந்த வழிப்போக்கனுக்குச் சமையல் பண்ணுவிக்க, தன்னுடைய ஆடுமாடுகளில் ஒன்றைப் பிடிக்க மனதில்லாமல், அந்தத் தரித்திரனுடைய ஆட்டுக்குட்டியைப் பிடித்து, அதைத் தன்னிடத்தில் வந்த மனுஷனுக்குச் சமையல்பண்ணுவித்தான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6404,51 +6424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தரித்திரனுக்கோ தான் கொண்டு வளர்த்த ஒரே ஒரு சின்ன ஆட்டுக்குட்டியைத்தவிர வேறொன்றும் இல்லாதிருந்தது; அது அவனோடும் அவன் பிள்ளைகளோடுங்கூட இருந்து வளர்ந்து, அவன் வாயின் அப்பத்தைத் தின்று, அவன் பாத்திரத்திலே குடித்து, அவன் மடியிலே படுத்துக்கொண்டு, அவனுக்கு ஒரு மகளைப்போல இருந்தது.]]></a:t>
+              <a:t><![CDATA[10. இப்போதும் நீ என்னை அசட்டைபண்ணி, ஏத்தியனாகிய உரியாவின் மனைவியை உனக்கு மனைவியாக எடுத்துக்கொண்டபடியினால, பட்டயம் என்றைக்கும் உன் வீட்டைவிட்டு விலகாதிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6513,51 +6533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்படியே தாவீது ஜனங்களையெல்லாம் கூட்டிக்கொண்டு, ரப்பாவுக்குப்போய், அதின்மேல் யுத்தம்பண்ணி, அதைப் பிடித்தான்.]]></a:t>
+              <a:t><![CDATA[4. அந்த ஐசுவரியவானிடத்தில் வழிப்போக்கன் ஒருவன் வந்தான்; அவன் தன்னிடத்தில் வந்த வழிப்போக்கனுக்குச் சமையல் பண்ணுவிக்க, தன்னுடைய ஆடுமாடுகளில் ஒன்றைப் பிடிக்க மனதில்லாமல், அந்தத் தரித்திரனுடைய ஆட்டுக்குட்டியைப் பிடித்து, அதைத் தன்னிடத்தில் வந்த மனுஷனுக்குச் சமையல்பண்ணுவித்தான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6622,51 +6642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவர்களுடைய ராஜாவின் தலைமேலிருந்த கிரீடத்தை எடுத்துக்கொண்டான்; அது ஒரு தாலந்து நிறைபொன்னும், இரத்தினங்கள் பதித்ததுமாயிருந்தது; அது தாவீதினுடைய தலையில் வைக்கப்பட்டது; பட்டணத்திலிருந்து ஏராளமான கொள்ளையைக் கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[4. அந்த ஐசுவரியவானிடத்தில் வழிப்போக்கன் ஒருவன் வந்தான்; அவன் தன்னிடத்தில் வந்த வழிப்போக்கனுக்குச் சமையல் பண்ணுவிக்க, தன்னுடைய ஆடுமாடுகளில் ஒன்றைப் பிடிக்க மனதில்லாமல், அந்தத் தரித்திரனுடைய ஆட்டுக்குட்டியைப் பிடித்து, அதைத் தன்னிடத்தில் வந்த மனுஷனுக்குச் சமையல்பண்ணுவித்தான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6731,51 +6751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பின்பு அதிலிருந்த ஜனங்களை அவன் வெளியே கொண்டுபோய் அவர்களை வாள்களுக்கும், இருப்புப் பாரைகளுக்கும், இருப்புக் கோடரிகளுக்கும் உட்படுத்தி, அவர்களைச் செங்கற்சூளையையும் கடக்கப்பண்ணினான்; இப்படி அம்மோன் புத்திரரின் பட்டணங்களுக்கெல்லாம் செய்து, தாவீது எல்லா ஜனத்தோடுங்கூட எருசலேமுக்குத் திரும்பினான்.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது தாவீது: அந்த மனுஷன்மேல் மிகவும் கோபமூண்டவனாகி, நாத்தானைப் பார்த்து: இந்தக் காரியத்தைச் செய்த மனுஷன் மரணத்திற்குப்பாத்திரன் என்று கர்த்தருடைய ஜீவனைக்கொண்டு சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6840,51 +6860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பின்பு அதிலிருந்த ஜனங்களை அவன் வெளியே கொண்டுபோய் அவர்களை வாள்களுக்கும், இருப்புப் பாரைகளுக்கும், இருப்புக் கோடரிகளுக்கும் உட்படுத்தி, அவர்களைச் செங்கற்சூளையையும் கடக்கப்பண்ணினான்; இப்படி அம்மோன் புத்திரரின் பட்டணங்களுக்கெல்லாம் செய்து, தாவீது எல்லா ஜனத்தோடுங்கூட எருசலேமுக்குத் திரும்பினான்.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது தாவீது: அந்த மனுஷன்மேல் மிகவும் கோபமூண்டவனாகி, நாத்தானைப் பார்த்து: இந்தக் காரியத்தைச் செய்த மனுஷன் மரணத்திற்குப்பாத்திரன் என்று கர்த்தருடைய ஜீவனைக்கொண்டு சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6949,51 +6969,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பின்பு அதிலிருந்த ஜனங்களை அவன் வெளியே கொண்டுபோய் அவர்களை வாள்களுக்கும், இருப்புப் பாரைகளுக்கும், இருப்புக் கோடரிகளுக்கும் உட்படுத்தி, அவர்களைச் செங்கற்சூளையையும் கடக்கப்பண்ணினான்; இப்படி அம்மோன் புத்திரரின் பட்டணங்களுக்கெல்லாம் செய்து, தாவீது எல்லா ஜனத்தோடுங்கூட எருசலேமுக்குத் திரும்பினான்.]]></a:t>
+              <a:t><![CDATA[6. அவன் இரக்கமற்றவனாயிருந்து, இந்தக் காரியத்தைச் செய்தபடியினால், அந்த ஆட்டுக்குட்டிக்காக நாலத்தனை திரும்பச் செலுத்தவேண்டும் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. அப்பொழுது நாத்தான் தாவீதை நோக்கி: நீயே அந்த மனுஷன்; இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது, என்னவென்றால், நான் உன்னை இஸ்ரவேலின்மேல் ராஜாவாக அபிஷேகம்பண்ணி, உன்னைச் சவுலின் கைக்குத் தப்புவித்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. அப்பொழுது நாத்தான் தாவீதை நோக்கி: நீயே அந்த மனுஷன்; இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது, என்னவென்றால், நான் உன்னை இஸ்ரவேலின்மேல் ராஜாவாக அபிஷேகம்பண்ணி, உன்னைச் சவுலின் கைக்குத் தப்புவித்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. உன் ஆண்டவனுடைய வீட்டை உனக்குக் கொடுத்து, உன் ஆண்டவனுடைய ஸ்திரீகளையும் உன் மடியிலே தந்து, இஸ்ரவேல் வம்சத்தையும், யூதாவம்சத்தையும் உனக்குக் கையளித்தேன்; இது போதாதிருந்தால், இன்னும் உனக்கு வேண்டியதைத் தருவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. உன் ஆண்டவனுடைய வீட்டை உனக்குக் கொடுத்து, உன் ஆண்டவனுடைய ஸ்திரீகளையும் உன் மடியிலே தந்து, இஸ்ரவேல் வம்சத்தையும், யூதாவம்சத்தையும் உனக்குக் கையளித்தேன்; இது போதாதிருந்தால், இன்னும் உனக்கு வேண்டியதைத் தருவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. உன் ஆண்டவனுடைய வீட்டை உனக்குக் கொடுத்து, உன் ஆண்டவனுடைய ஸ்திரீகளையும் உன் மடியிலே தந்து, இஸ்ரவேல் வம்சத்தையும், யூதாவம்சத்தையும் உனக்குக் கையளித்தேன்; இது போதாதிருந்தால், இன்னும் உனக்கு வேண்டியதைத் தருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7058,51 +7623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தரித்திரனுக்கோ தான் கொண்டு வளர்த்த ஒரே ஒரு சின்ன ஆட்டுக்குட்டியைத்தவிர வேறொன்றும் இல்லாதிருந்தது; அது அவனோடும் அவன் பிள்ளைகளோடுங்கூட இருந்து வளர்ந்து, அவன் வாயின் அப்பத்தைத் தின்று, அவன் பாத்திரத்திலே குடித்து, அவன் மடியிலே படுத்துக்கொண்டு, அவனுக்கு ஒரு மகளைப்போல இருந்தது.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தர் சொல்லுகிறது என்னவென்றால், இதோ, நான் உன் வீட்டிலே பொல்லாப்பை உன்மேல் எழும்பப்பண்ணி உன் கண்கள் பார்க்க, உன் ஸ்திரீகளை எடுத்து, உனக்கு அடுத்தவனுக்குக் கொடுப்பேன்; அவன் இந்தச் சூரியனுடைய வெளிச்சத்திலே உன் ஸ்திரீகளோடே சயனிப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7167,51 +7732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்த ஐசுவரியவானிடத்தில் வழிப்போக்கன் ஒருவன் வந்தான்; அவன் தன்னிடத்தில் வந்த வழிப்போக்கனுக்குச் சமையல் பண்ணுவிக்க, தன்னுடைய ஆடுமாடுகளில் ஒன்றைப் பிடிக்க மனதில்லாமல், அந்தத் தரித்திரனுடைய ஆட்டுக்குட்டியைப் பிடித்து, அதைத் தன்னிடத்தில் வந்த மனுஷனுக்குச் சமையல்பண்ணுவித்தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தர் சொல்லுகிறது என்னவென்றால், இதோ, நான் உன் வீட்டிலே பொல்லாப்பை உன்மேல் எழும்பப்பண்ணி உன் கண்கள் பார்க்க, உன் ஸ்திரீகளை எடுத்து, உனக்கு அடுத்தவனுக்குக் கொடுப்பேன்; அவன் இந்தச் சூரியனுடைய வெளிச்சத்திலே உன் ஸ்திரீகளோடே சயனிப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7276,51 +7841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்த ஐசுவரியவானிடத்தில் வழிப்போக்கன் ஒருவன் வந்தான்; அவன் தன்னிடத்தில் வந்த வழிப்போக்கனுக்குச் சமையல் பண்ணுவிக்க, தன்னுடைய ஆடுமாடுகளில் ஒன்றைப் பிடிக்க மனதில்லாமல், அந்தத் தரித்திரனுடைய ஆட்டுக்குட்டியைப் பிடித்து, அதைத் தன்னிடத்தில் வந்த மனுஷனுக்குச் சமையல்பண்ணுவித்தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தர் சொல்லுகிறது என்னவென்றால், இதோ, நான் உன் வீட்டிலே பொல்லாப்பை உன்மேல் எழும்பப்பண்ணி உன் கண்கள் பார்க்க, உன் ஸ்திரீகளை எடுத்து, உனக்கு அடுத்தவனுக்குக் கொடுப்பேன்; அவன் இந்தச் சூரியனுடைய வெளிச்சத்திலே உன் ஸ்திரீகளோடே சயனிப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7355,51 +7920,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469515942" r:id="rId1"/>
+    <p:sldLayoutId id="2473434397" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7879,50 +8444,90 @@
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8047,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తన యొద్దకు వచ్చినవానికి ఆయత్తము చేసెను.]]></a:t>
+              <a:t><![CDATA[12. For you did it secretly: but I will do this thing before all Israel, and before the sun.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ​దావీదు ఈ మాట విని ఆ మనుష్యునిమీద బహుగా కోపించు కొనియెహోవా జీవముతోడు నిశ్చయముగా ఈ కార్యము]]></a:t>
+              <a:t><![CDATA[13. And David said unto Nathan, I have sinned against the LORD. And Nathan said unto David, The LORD]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేసినవాడు మరణపాత్రుడు.]]></a:t>
+              <a:t><![CDATA[also has put away your sin; you shall not die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ​వాడు కని కరము లేక యీ కార్యము చేసెను గనుక ఆ గొఱ్ఱ పిల్లకు ప్రతిగా నాలుగు గొఱ్ఱపిల్లల నియ్యవలెనని]]></a:t>
+              <a:t><![CDATA[14. Nevertheless, because by this deed you have given great occasion to the enemies of the LORD to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నాతానుతో అనెను.]]></a:t>
+              <a:t><![CDATA[blaspheme, the child also that is born unto you shall surely die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. నాతాను దావీదును చూచిఆ మనుష్యుడవు నీవే. ఇశ్రాయేలీయుల దేవుడైన యెహోవా సెలవిచ్చునదేమ]]></a:t>
+              <a:t><![CDATA[15. And Nathan departed unto his house. And the LORD struck the child that Uriah's wife bare unto]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నగాఇశ్రాయేలీయులమీద నేను నిన్ను రాజుగా పట్టాభిషేకముచేసి సౌలు చేతిలోనుండి నిన్ను విడిపించి నీ యజమానుని]]></a:t>
+              <a:t><![CDATA[David, and it was very sick.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నగరిని నీకను గ్రహించి]]></a:t>
+              <a:t><![CDATA[16. David therefore besought God for the child; and David fasted, and went in, and lay all night]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ​నీ యజమానుని స్త్రీలను నీ కౌగిట చేర్చి ఇశ్రాయేలువారిని యూదా వారిని నీ కప్పగించితిని. ఇది చాలదని]]></a:t>
+              <a:t><![CDATA[upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నీవనుకొనినయెడల నేను మరి ఎక్కువగా నీకిచ్చియుందును.]]></a:t>
+              <a:t><![CDATA[17. And the elders of his house arose, and went to him, to raise him up from the earth: but he would]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. కావున యెహోవా నాతానును దావీదునొద్దకు పంపెను; అతడు వచ్చి దావీదుతో ఇట్లనెనుఒకానొక పట్టణమందు ఇద్దరు]]></a:t>
+              <a:t><![CDATA[9. Wherefore have you despised the commandment of the LORD, to do evil in his sight? you have killed]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ​నీవు యెహోవా మాటను తృణీకరించి ఆయన దృష్టికి చెడుతనము చేసితి వేమి? హిత్తీయుడగు ఊరియాను కత్తిచేత]]></a:t>
+              <a:t><![CDATA[not, neither did he eat bread with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చంపించి అతని భార్యను నీకు భార్య యగునట్లుగా నీవు పట్టుకొని యున్నావు; అమ్మోనీయులచేత నీవతని చంపించితివి]]></a:t>
+              <a:t><![CDATA[18. And it came to pass on the seventh day, that the child died. And the servants of David feared to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గదా?]]></a:t>
+              <a:t><![CDATA[tell him that the child was dead: for they said, Behold, while the child was yet alive, we spoke]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ​​నీవు నన్ను లక్ష్యము చేయక హిత్తీయుడగు ఊరియా భార్యను నీకు భార్య యగునట్లు తీసికొనినందున నీ]]></a:t>
+              <a:t><![CDATA[unto him, and he would not hearken unto our voice: how will he then vex himself, if we tell him that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యింటివారికి సదాకాలము యుద్ధము కలుగును.]]></a:t>
+              <a:t><![CDATA[the child is dead?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ​నా మాట ఆలకించుము; యెహోవానగు నేను సెలవిచ్చున దేమనగానీ యింటివారి మూలముననే నేను నీకు అపా యము]]></a:t>
+              <a:t><![CDATA[19. But when David saw that his servants whispered, David perceived that the child was dead:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పుట్టింతును; నీవు చూచుచుండగా నేను నీ భార్యలను తీసి నీ చేరువ వానికప్పగించెదను.]]></a:t>
+              <a:t><![CDATA[therefore David said unto his servants, Is the child dead? And they said, He is dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ​పగటియందు వాడు వారితో శయనించును. నీవు ఈ కార్యము రహస్యముగా చేసితివిగాని ఇశ్రాయేలీయులందరు]]></a:t>
+              <a:t><![CDATA[20. Then David arose from the earth, and washed, and anointed himself, and changed his apparel, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చూచుచుండగా పగటియందే నేను చెప్పినదానిని చేయింతును అనెను.]]></a:t>
+              <a:t><![CDATA[came into the house of the LORD, and worshipped: then he came to his own house; and when he]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. నేను పాపముచేసితినని దావీదు నాతానుతో అనగా నాతానునీవు చావకుండునట్లు యెహోవా నీ పాపమును పరిహరించెను.]]></a:t>
+              <a:t><![CDATA[required, they set bread before him, and he did eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మనుష్యులు ఉండిరి.]]></a:t>
+              <a:t><![CDATA[Uriah the Hittite with the sword, and have taken his wife to be your wife, and have slain him with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. అయితే ఈ కార్యము వలన యెహోవాను దూషించుటకు ఆయన శత్రువులకు నీవు గొప్ప హేతువు కలుగజేసితివి]]></a:t>
+              <a:t><![CDATA[21. Then said his servants unto him, What thing is this that you have done? you did fast and weep]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. గనుక నీకు పుట్టిన బిడ్డ నిశ్చయముగా చచ్చునని దావీదుతో చెప్పి తన యింటికి వెళ్లెను.]]></a:t>
+              <a:t><![CDATA[for the child, while it was alive; but when the child was dead, you did rise and eat bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. యెహోవా ఊరియా భార్య దావీదునకు కనిన బిడ్డను మొత్తినందున అది బహు జబ్బుపడెను.]]></a:t>
+              <a:t><![CDATA[22. And he said, While the child was yet alive, I fasted and wept: for I said, Who can tell whether]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. దావీదు ఉప వాసముండి లోపలికి పోయి రాత్రి అంతయు నేలపడి యుండి బిడ్డకొరకు దేవుని బతిమాలగా, ఇంటిలో]]></a:t>
+              <a:t><![CDATA[GOD will be gracious to me, that the child may live?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఎన్నిక యైనవారు లేచి అతనిని నేలనుండి లేవనెత్తుటకు వచ్చిరిగాని అతడు సమ్మతింపక వారితోకూడ భోజనము చేయక]]></a:t>
+              <a:t><![CDATA[23. But now he is dead, wherefore should I fast? can I bring him back again? I shall go to him, but]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యుండెను.]]></a:t>
+              <a:t><![CDATA[he shall not return to me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ఏడవ దినమున బిడ్డ చావగాబిడ్డ ప్రాణముతో ఉండగా మేము అతనితో మాటిలాడినప్పుడు అతడు మా మాటలు వినక]]></a:t>
+              <a:t><![CDATA[24. And David comforted Bathsheba his wife, and went in unto her, and lay with her: and she bare a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యుండెను.]]></a:t>
+              <a:t><![CDATA[son, and he called his name Solomon: and the LORD loved him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ఇప్పుడు బిడ్డ చనిపోయెనని మనము అతనితో చెప్పినయెడల తనకుతాను హాని చేసికొనునేమో యనుకొని, దావీదు]]></a:t>
+              <a:t><![CDATA[25. And he sent by the hand of Nathan the prophet; and he called his name Jedidiah, because of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సేవకులు బిడ్డ చనిపోయెనను సంగతి అతనితో చెప్ప వెరచిరి. అయితే దావీదు తన సేవకులు గుసగుసలాడుట చూచి బిడ్డ]]></a:t>
+              <a:t><![CDATA[LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ఒకడు ఐశ్వర్య వంతుడు ఒకడు దరిద్రుడు. ఐశ్వర్యవంతునికి విస్తారమైన గొఱ్ఱలును గొడ్లును కలిగియుండెను.]]></a:t>
+              <a:t><![CDATA[the sword of the children of Ammon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చని పోయెనను సంగతి గ్రహించిబిడ్డ చనిపోయెనా అని తన సేవకుల నడుగగా వారుచని పోయెననిరి.]]></a:t>
+              <a:t><![CDATA[26. And Joab fought against Rabbah of the children of Ammon, and took the royal city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +13140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. అప్పుడు దావీదు నేలనుండి లేచి స్నానముచేసి తైలము పూసికొని వేరు వస్త్రములు ధరించి యెహోవా మందిరములో]]></a:t>
+              <a:t><![CDATA[27. And Joab sent messengers to David, and said, I have fought against Rabbah, and have taken the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +13272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రవేశించి మ్రొక్కి తన యింటికి తిరిగి వచ్చి భోజనము తెమ్మనగా వారు వడ్డించిరి; అప్పుడు అతడు భోజనము]]></a:t>
+              <a:t><![CDATA[city of waters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +13404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేసెను.]]></a:t>
+              <a:t><![CDATA[28. Now therefore gather the rest of the people together, and camp against the city, and take it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +13536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ​అతని సేవకులుబిడ్డ జీవముతో ఉండగా ఉప వాసముండి దానికొరకు ఏడ్చుచుంటివి గాని అది మరణ మైనప్పుడు లేచి]]></a:t>
+              <a:t><![CDATA[lest I take the city, and it be called after my name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +13668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[భోజనము చేసితివి. నీవీలాగున చేయుట ఏమని దావీదు నడుగగా]]></a:t>
+              <a:t><![CDATA[29. And David gathered all the people together, and went to Rabbah, and fought against it, and took]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +13800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. అతడుబిడ్డ ప్రాణముతో ఉన్నప్పుడు దేవుడు నాయందు కనికరించి వాని బ్రదికించునేమో యనుకొని నేను]]></a:t>
+              <a:t><![CDATA[it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13327,51 +13932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఉపవాసముండి యేడ్చు చుంటిని.]]></a:t>
+              <a:t><![CDATA[30. And he took their king's crown from off his head, the weight whereof was a talent of gold with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13459,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ఇప్పుడు చనిపోయెను గనుక నేనెందుకు ఉప వాసముండవలెను? వానిని తిరిగి రప్పించగలనా? నేను వానియొద్దకు]]></a:t>
+              <a:t><![CDATA[the precious stones: and it was set on David's head. And he brought forth the spoil of the city in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13591,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పోవుదును గాని వాడు నాయొద్దకు మరల రాడని వారితో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[great abundance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13723,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. అయితే ఆ దరిద్రునికి తాను కొనుక్కొనిన యొక చిన్న ఆడు గొఱ్ఱ పిల్ల తప్ప ఏమియు లేకపోయెను. వాడు దానిని]]></a:t>
+              <a:t><![CDATA[10. Now therefore the sword shall never depart from yours house; because you have despised me, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13855,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. తరువాత దావీదు తన భార్యయైన బత్షెబను ఓదార్చి ఆమెయొద్దకు పోయి ఆమెను కూడగా ఆమె యొక కుమారుని కనెను.]]></a:t>
+              <a:t><![CDATA[31. And he brought forth the people that were therein, and put them under saws, and under harrows of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13987,51 +14592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దావీదు అతనికి సొలొమోను అని పేరు పెట్టెను.]]></a:t>
+              <a:t><![CDATA[iron, and under axes of iron, and made them pass through the brick-kiln: and thus did he unto all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14119,51 +14724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. యెహోవా అతనిని ప్రేమించి నాతాను అను ప్రవక్తను పంపగా అతడు యెహోవా ఆజ్ఞనుబట్టి యదీద్యా1 అని అతనికి]]></a:t>
+              <a:t><![CDATA[the cities of the children of Ammon. So David and all the people returned unto Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14251,51 +14856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పేరు పెట్టెను.]]></a:t>
+              <a:t><![CDATA[1. And the LORD sent Nathan unto David. And he came unto him, and said unto him, There were two men]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14383,51 +14988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. యోవాబు రబ్బా అను అమ్మోనీయుల పట్టణముమీద యుద్ధము చేసి రాజనగరిని పట్టుకొనెను.]]></a:t>
+              <a:t><![CDATA[in one city; the one rich, and the other poor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14515,51 +15120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ​దావీదునొద్దకు అతడు దూతలను పంపినేను రబ్బామీద యుద్ధముచేసి జలములమీది పట్టణమును పట్టుకొంటిని;]]></a:t>
+              <a:t><![CDATA[2. The rich man had exceeding many flocks and herds:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14647,51 +15252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. నేను పట్టణమును పట్టుకొని నా పేరు దానికి పెట్టకుండునట్లు మిగిలిన దండువారిని సమకూర్చి నీవు]]></a:t>
+              <a:t><![CDATA[3. But the poor man had nothing, save one little ewe lamb, which he had bought and nourished up: and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14779,51 +15384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పట్టణమును పట్టుకొనవలెనని వర్తమానము చేయగా]]></a:t>
+              <a:t><![CDATA[it grew up together with him, and with his children; it did eat of his own food, and drank of his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14911,51 +15516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. దావీదు యోధులను సమకూర్చి రబ్బాకు వచ్చి దానిమీద యుద్ధముచేసి దానిని పట్టుకొని, వారి రాజు కిరీటమును]]></a:t>
+              <a:t><![CDATA[own cup, and lay in his bosom, and was unto him as a daughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15043,51 +15648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అతని తలమీదనుండి తీయించగా అది దావీదు తలమీద పెట్టబడెను. అది విలువగల రత్నములు చెక్కినదై రెండు బంగారు]]></a:t>
+              <a:t><![CDATA[4. And there came a traveller unto the rich man, and he spared to take of his own flock and of his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15175,51 +15780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పెంచు కొనుచుండగా అది వానియొద్దను వాని బిడ్డలయొద్దను ఉండి పెరిగి వాని చేతిముద్దలు తినుచు వాని]]></a:t>
+              <a:t><![CDATA[have taken the wife of Uriah the Hittite to be your wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15307,51 +15912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మనుగులంత యెత్తుండెను.]]></a:t>
+              <a:t><![CDATA[own herd, to dress for the travelling man that was come unto him; but took the poor man's lamb, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15439,51 +16044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. మరియు అతడు పట్టణములోనుండి బహు విస్తారమైన దోపుసొమ్ము పట్టుకొని పోయెను.]]></a:t>
+              <a:t><![CDATA[dressed it for the man that was come to him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15571,51 +16176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ​పట్టణములో ఉన్నవారిని బయటికి తెప్పించి రంపములచేతను పదును గల యినుప పనిముట్లచేతను ఇనుప]]></a:t>
+              <a:t><![CDATA[5. And David's anger was greatly kindled against the man; and he said to Nathan, As the LORD lives,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15703,51 +16308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గొడ్డండ్లచేతను వారిని తుత్తునియలుగా చేయించి వారిని ఇటుక ఆవములో వేసెను. అమ్మోనీయుల పట్టణములన్నిటికి]]></a:t>
+              <a:t><![CDATA[the man that has done this thing shall surely die:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15835,51 +16440,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అతడు ఈలాగు చేసెను. ఆ తరువాత దావీదును జనులందరును తిరిగి యెరూషలేమునకు వచ్చిరి.]]></a:t>
+              <a:t><![CDATA[6. And he shall restore the lamb fourfold, because he did this thing, and because he had no pity.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. And Nathan said to David, You are the man. Thus says the LORD God of Israel, I anointed you king]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[over Israel, and I delivered you out of the hand of Saul;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. And I gave you your master's house, and your master's wives into your bosom, and gave you the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[house of Israel and of Judah; and if that had been too little, I would moreover have given unto you]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[such and such things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15967,51 +17232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గిన్నెలోనిది త్రాగుచు వాని కౌగిట పండుకొనుచు వానికి కుమార్తెవలె ఉండెను.]]></a:t>
+              <a:t><![CDATA[11. Thus says the LORD, Behold, I will raise up evil against you out of yours own house, and I will]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16099,51 +17364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. అట్లుండగా మార్గస్థుడొకడు ఐశ్వర్యవంతుని యొద్దకు వచ్చెను. అతడు తనయొద్దకు వచ్చిన మార్గస్థునికి]]></a:t>
+              <a:t><![CDATA[take your wives before yours eyes, and give them unto your neighbour, and he shall lie with your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16231,51 +17496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆయత్తము చేయుటకు తన గొఱ్ఱలలోగాని గొడ్లలోగాని దేనిని ముట్టనొల్లక, ఆ దరిద్రుని గొఱ్ఱపిల్లను పట్టుకొని,]]></a:t>
+              <a:t><![CDATA[wives in the sight of this sun.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16292,91 +17557,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
   <a:themeElements>
-    <a:clrScheme name="Theme60">
+    <a:clrScheme name="Theme33">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme60">
+    <a:fontScheme name="Theme33">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16402,51 +17667,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme60">
+    <a:fmtScheme name="Theme33">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16577,51 +17842,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>64</Slides>
+  <Slides>69</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>