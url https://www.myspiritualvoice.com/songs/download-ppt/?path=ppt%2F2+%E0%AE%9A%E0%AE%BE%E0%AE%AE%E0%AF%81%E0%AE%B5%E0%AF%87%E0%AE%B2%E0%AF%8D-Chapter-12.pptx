--- v1 (2026-07-19)
+++ v2 (2026-10-21)
@@ -129,50 +129,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -222,50 +234,56 @@
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -432,53 +450,59 @@
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
-  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -538,51 +562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ ஒளிப்பிடத்தில் அதைச் செய்தாய்; நானோ இந்தக் காரியத்தை இஸ்ரவேலர் எல்லாருக்கு முன்பாகவும், சூரியனுக்கு முன்பாகவும் செய்விப்பேன் என்றார் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[4. And there came a traveller unto the rich man, and he spared to take of his own flock and of his own herd, to dress for the travelling man that was come unto him; but took the poor man's lamb, and dressed it for the man that was come to him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -647,51 +671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது தாவீது நாத்தானிடத்தில்: நான் கர்த்தருக்கு விரோதமாய்ப் பாவஞ்செய்தேன் என்றான். நாத்தான் தாவீதை நோக்கி: நீ சாகாதபடிக்கு, கர்த்தர் உன் பாவம் நீங்கச்செய்தார்.]]></a:t>
+              <a:t><![CDATA[5. And David's anger was greatly kindled against the man; and he said to Nathan, As the LORD lives, the man that has done this thing shall surely die:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -756,51 +780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது தாவீது நாத்தானிடத்தில்: நான் கர்த்தருக்கு விரோதமாய்ப் பாவஞ்செய்தேன் என்றான். நாத்தான் தாவீதை நோக்கி: நீ சாகாதபடிக்கு, கர்த்தர் உன் பாவம் நீங்கச்செய்தார்.]]></a:t>
+              <a:t><![CDATA[5. And David's anger was greatly kindled against the man; and he said to Nathan, As the LORD lives, the man that has done this thing shall surely die:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -865,51 +889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆனாலும் இந்தக் காரியத்தினாலே கர்த்தருடைய சத்துருக்கள் தூஷிக்க நீ காரணமாயிருந்தபடியினால் உனக்குப் பிறந்த பிள்ளை நிச்சயமாய் சாகும் என்று சொல்லி, நாத்தான் தன் வீட்டுக்குப்போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[6. And he shall restore the lamb fourfold, because he did this thing, and because he had no pity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -974,51 +998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆனாலும் இந்தக் காரியத்தினாலே கர்த்தருடைய சத்துருக்கள் தூஷிக்க நீ காரணமாயிருந்தபடியினால் உனக்குப் பிறந்த பிள்ளை நிச்சயமாய் சாகும் என்று சொல்லி, நாத்தான் தன் வீட்டுக்குப்போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[6. And he shall restore the lamb fourfold, because he did this thing, and because he had no pity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1083,51 +1107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது கர்த்தர் உரியாவின் மனைவி தாவீதுக்குப் பெற்ற ஆண்பிள்ளையை அடித்தார்; அது வியாதிப்பட்டுக் கேவலமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[7. And Nathan said to David, You are the man. Thus says the LORD God of Israel, I anointed you king over Israel, and I delivered you out of the hand of Saul;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1192,51 +1216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது கர்த்தர் உரியாவின் மனைவி தாவீதுக்குப் பெற்ற ஆண்பிள்ளையை அடித்தார்; அது வியாதிப்பட்டுக் கேவலமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[7. And Nathan said to David, You are the man. Thus says the LORD God of Israel, I anointed you king over Israel, and I delivered you out of the hand of Saul;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1301,51 +1325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது தாவீது அந்தப் பிள்ளைக்காக தேவனிடத்தில் பிரார்த்தனைபண்ணி, உபவாசித்து, உள்ளேபோய், இராமுழுதும் தரையிலே கிடந்தான்.]]></a:t>
+              <a:t><![CDATA[8. And I gave you your master's house, and your master's wives into your bosom, and gave you the house of Israel and of Judah; and if that had been too little, I would moreover have given unto you such and such things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1410,51 +1434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது தாவீது அந்தப் பிள்ளைக்காக தேவனிடத்தில் பிரார்த்தனைபண்ணி, உபவாசித்து, உள்ளேபோய், இராமுழுதும் தரையிலே கிடந்தான்.]]></a:t>
+              <a:t><![CDATA[8. And I gave you your master's house, and your master's wives into your bosom, and gave you the house of Israel and of Judah; and if that had been too little, I would moreover have given unto you such and such things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1519,51 +1543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவனைத் தரையிலிருந்து எழுந்திருக்கப்பண்ண, அவன் வீட்டிலுள்ள மூப்பரானவர்கள் எழுந்து, அவனண்டையில் வந்தாலும், அவன் மாட்டேன் என்று சொல்லி, அவர்களோடே அப்பம் சாப்பிடாமல் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[8. And I gave you your master's house, and your master's wives into your bosom, and gave you the house of Israel and of Judah; and if that had been too little, I would moreover have given unto you such and such things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1628,51 +1652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தருடைய பார்வைக்குப் பொல்லாப்பான இந்தக் காரியத்தைச் செய்து, அவருடைய வார்த்தையை நீ அசட்டை பண்ணினது என்ன? ஏத்தியனாகிய உரியாவை நீ பட்டயத்தால் மடிவித்து, அவன் மனைவியை உனக்கு மனைவியாக எடுத்துக்கொண்டு, அவனை அம்மோன்புத்திரரின் பட்டயத்தாலே கொன்றுபோட்டாய்.]]></a:t>
+              <a:t><![CDATA[1. And the LORD sent Nathan unto David. And he came unto him, and said unto him, There were two men in one city; the one rich, and the other poor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1737,51 +1761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவனைத் தரையிலிருந்து எழுந்திருக்கப்பண்ண, அவன் வீட்டிலுள்ள மூப்பரானவர்கள் எழுந்து, அவனண்டையில் வந்தாலும், அவன் மாட்டேன் என்று சொல்லி, அவர்களோடே அப்பம் சாப்பிடாமல் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[9. Wherefore have you despised the commandment of the LORD, to do evil in his sight? you have killed Uriah the Hittite with the sword, and have taken his wife to be your wife, and have slain him with the sword of the children of Ammon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1846,51 +1870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஏழாம்நாளில், பிள்ளை செத்துப்போயிற்று. பிள்ளை செத்துப்போயிற்று என்று தாவீதின் ஊழியக்காரர் அவனுக்கு அறிவிக்க ஐயப்பட்டார்கள்; பிள்ளை உயிரோடிருக்கையில், நாம் அவரோடே பேசுகிறபோது, அவர் நம்முடைய சொற்கேட்கவில்லை; பிள்ளை செத்துப்போயிற்று என்று அவரோடே எப்படிச் சொல்லுவோம்? அதிகமாக வியாகுலப்படுவாரே என்று பேசிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Wherefore have you despised the commandment of the LORD, to do evil in his sight? you have killed Uriah the Hittite with the sword, and have taken his wife to be your wife, and have slain him with the sword of the children of Ammon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1955,51 +1979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஏழாம்நாளில், பிள்ளை செத்துப்போயிற்று. பிள்ளை செத்துப்போயிற்று என்று தாவீதின் ஊழியக்காரர் அவனுக்கு அறிவிக்க ஐயப்பட்டார்கள்; பிள்ளை உயிரோடிருக்கையில், நாம் அவரோடே பேசுகிறபோது, அவர் நம்முடைய சொற்கேட்கவில்லை; பிள்ளை செத்துப்போயிற்று என்று அவரோடே எப்படிச் சொல்லுவோம்? அதிகமாக வியாகுலப்படுவாரே என்று பேசிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Wherefore have you despised the commandment of the LORD, to do evil in his sight? you have killed Uriah the Hittite with the sword, and have taken his wife to be your wife, and have slain him with the sword of the children of Ammon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2064,51 +2088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஏழாம்நாளில், பிள்ளை செத்துப்போயிற்று. பிள்ளை செத்துப்போயிற்று என்று தாவீதின் ஊழியக்காரர் அவனுக்கு அறிவிக்க ஐயப்பட்டார்கள்; பிள்ளை உயிரோடிருக்கையில், நாம் அவரோடே பேசுகிறபோது, அவர் நம்முடைய சொற்கேட்கவில்லை; பிள்ளை செத்துப்போயிற்று என்று அவரோடே எப்படிச் சொல்லுவோம்? அதிகமாக வியாகுலப்படுவாரே என்று பேசிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Now therefore the sword shall never depart from yours house; because you have despised me, and have taken the wife of Uriah the Hittite to be your wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2173,51 +2197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஏழாம்நாளில், பிள்ளை செத்துப்போயிற்று. பிள்ளை செத்துப்போயிற்று என்று தாவீதின் ஊழியக்காரர் அவனுக்கு அறிவிக்க ஐயப்பட்டார்கள்; பிள்ளை உயிரோடிருக்கையில், நாம் அவரோடே பேசுகிறபோது, அவர் நம்முடைய சொற்கேட்கவில்லை; பிள்ளை செத்துப்போயிற்று என்று அவரோடே எப்படிச் சொல்லுவோம்? அதிகமாக வியாகுலப்படுவாரே என்று பேசிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Now therefore the sword shall never depart from yours house; because you have despised me, and have taken the wife of Uriah the Hittite to be your wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2282,51 +2306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தாவீது தன் ஊழியக்காரர் இரகசியமாய்ப் பேசிக்கொள்ளுகிறதைக்கண்டு, பிள்ளை செத்துப்போயிற்று என்று அறிந்து, தன் ஊழியக்காரரை நோக்கி: பிள்ளை செத்துப்போயிற்றோ என்று கேட்டான்; செத்துப்போயிற்று என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Thus says the LORD, Behold, I will raise up evil against you out of yours own house, and I will take your wives before yours eyes, and give them unto your neighbour, and he shall lie with your wives in the sight of this sun.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2391,51 +2415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தாவீது தன் ஊழியக்காரர் இரகசியமாய்ப் பேசிக்கொள்ளுகிறதைக்கண்டு, பிள்ளை செத்துப்போயிற்று என்று அறிந்து, தன் ஊழியக்காரரை நோக்கி: பிள்ளை செத்துப்போயிற்றோ என்று கேட்டான்; செத்துப்போயிற்று என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Thus says the LORD, Behold, I will raise up evil against you out of yours own house, and I will take your wives before yours eyes, and give them unto your neighbour, and he shall lie with your wives in the sight of this sun.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2500,51 +2524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது தாவீது தரையைவிட்டு எழுந்து, ஸ்நானம்பண்ணி, எண்ணைபூசிக்கொண்டு, தன் வஸ்திரங்களைமாற்றி, கர்த்தருடைய ஆலயத்தில் பிரவேசித்து, பணிந்துகொண்டு, தன் வீட்டுக்குவந்து, போஜனம் கேட்டான்; அவன்முன்னே அதை வைத்தாபோது புசித்தான்.]]></a:t>
+              <a:t><![CDATA[11. Thus says the LORD, Behold, I will raise up evil against you out of yours own house, and I will take your wives before yours eyes, and give them unto your neighbour, and he shall lie with your wives in the sight of this sun.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2609,51 +2633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது தாவீது தரையைவிட்டு எழுந்து, ஸ்நானம்பண்ணி, எண்ணைபூசிக்கொண்டு, தன் வஸ்திரங்களைமாற்றி, கர்த்தருடைய ஆலயத்தில் பிரவேசித்து, பணிந்துகொண்டு, தன் வீட்டுக்குவந்து, போஜனம் கேட்டான்; அவன்முன்னே அதை வைத்தாபோது புசித்தான்.]]></a:t>
+              <a:t><![CDATA[12. For you did it secretly: but I will do this thing before all Israel, and before the sun.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2718,51 +2742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது தாவீது தரையைவிட்டு எழுந்து, ஸ்நானம்பண்ணி, எண்ணைபூசிக்கொண்டு, தன் வஸ்திரங்களைமாற்றி, கர்த்தருடைய ஆலயத்தில் பிரவேசித்து, பணிந்துகொண்டு, தன் வீட்டுக்குவந்து, போஜனம் கேட்டான்; அவன்முன்னே அதை வைத்தாபோது புசித்தான்.]]></a:t>
+              <a:t><![CDATA[12. For you did it secretly: but I will do this thing before all Israel, and before the sun.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2827,51 +2851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தருடைய பார்வைக்குப் பொல்லாப்பான இந்தக் காரியத்தைச் செய்து, அவருடைய வார்த்தையை நீ அசட்டை பண்ணினது என்ன? ஏத்தியனாகிய உரியாவை நீ பட்டயத்தால் மடிவித்து, அவன் மனைவியை உனக்கு மனைவியாக எடுத்துக்கொண்டு, அவனை அம்மோன்புத்திரரின் பட்டயத்தாலே கொன்றுபோட்டாய்.]]></a:t>
+              <a:t><![CDATA[1. And the LORD sent Nathan unto David. And he came unto him, and said unto him, There were two men in one city; the one rich, and the other poor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2936,51 +2960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது அவன் ஊழியக்காரர் அவனை நோக்கி: நீர் செய்கிற இந்தக் காரியம் என்ன? பிள்ளை உயிரோடிருக்கையில் உபவாசித்து அழுதீர்; பிள்ளை மரித்தபின்பு, எழுந்திருந்து அசனம்பண்ணுகிறீரே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And David said unto Nathan, I have sinned against the LORD. And Nathan said unto David, The LORD also has put away your sin; you shall not die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3045,51 +3069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது அவன் ஊழியக்காரர் அவனை நோக்கி: நீர் செய்கிற இந்தக் காரியம் என்ன? பிள்ளை உயிரோடிருக்கையில் உபவாசித்து அழுதீர்; பிள்ளை மரித்தபின்பு, எழுந்திருந்து அசனம்பண்ணுகிறீரே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And David said unto Nathan, I have sinned against the LORD. And Nathan said unto David, The LORD also has put away your sin; you shall not die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3154,51 +3178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்கு அவன்: பிள்ளை இன்னும் உயிரோடிருக்கையில், பிள்ளை பிழைக்கும்படிக்குக் கர்த்தர் எனக்கு இரங்குவாரோ, எப்படியோ யாருக்குத் தெரியும் என்று உபவாசித்து அழுதேன்.]]></a:t>
+              <a:t><![CDATA[14. Nevertheless, because by this deed you have given great occasion to the enemies of the LORD to blaspheme, the child also that is born unto you shall surely die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3263,51 +3287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்கு அவன்: பிள்ளை இன்னும் உயிரோடிருக்கையில், பிள்ளை பிழைக்கும்படிக்குக் கர்த்தர் எனக்கு இரங்குவாரோ, எப்படியோ யாருக்குத் தெரியும் என்று உபவாசித்து அழுதேன்.]]></a:t>
+              <a:t><![CDATA[14. Nevertheless, because by this deed you have given great occasion to the enemies of the LORD to blaspheme, the child also that is born unto you shall surely die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3372,51 +3396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அது மரித்திருக்கிற இப்போது நான் உபவாசிக்கவேண்டியது என்ன? இனி நான் அதைத் திரும்பிவரப்பண்ணக்கூடுமோ? நான் அதினிடத்துக்குப் போவேனே அல்லாமல், அது என்னிடத்துக்குத் திரும்பி வரப்போகிறது இல்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And Nathan departed unto his house. And the LORD struck the child that Uriah's wife bare unto David, and it was very sick.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3481,51 +3505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அது மரித்திருக்கிற இப்போது நான் உபவாசிக்கவேண்டியது என்ன? இனி நான் அதைத் திரும்பிவரப்பண்ணக்கூடுமோ? நான் அதினிடத்துக்குப் போவேனே அல்லாமல், அது என்னிடத்துக்குத் திரும்பி வரப்போகிறது இல்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And Nathan departed unto his house. And the LORD struck the child that Uriah's wife bare unto David, and it was very sick.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3590,51 +3614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்பு தாவீது தன் மனைவியாகிய பத்சேபாளுக்கு ஆறுதல் சொல்லி, அவளிடத்தில் போய், அவளோடே சயனித்தான்; அவள் ஒரு குமாரனைப் பெற்றாள்; அவனுக்குச் சாலொமோன் என்று பேரிட்டான்; அவனிடத்தில் கர்த்தர் அன்பாயிருந்தார்.]]></a:t>
+              <a:t><![CDATA[16. David therefore besought God for the child; and David fasted, and went in, and lay all night upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3699,51 +3723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்பு தாவீது தன் மனைவியாகிய பத்சேபாளுக்கு ஆறுதல் சொல்லி, அவளிடத்தில் போய், அவளோடே சயனித்தான்; அவள் ஒரு குமாரனைப் பெற்றாள்; அவனுக்குச் சாலொமோன் என்று பேரிட்டான்; அவனிடத்தில் கர்த்தர் அன்பாயிருந்தார்.]]></a:t>
+              <a:t><![CDATA[16. David therefore besought God for the child; and David fasted, and went in, and lay all night upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3808,51 +3832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவர் தீர்க்கதரிசியாகிய நாத்தானை அனுப்ப, அவன் கர்த்தரின் நிமித்தம் அவனுக்கு யெதிதியா என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[17. And the elders of his house arose, and went to him, to raise him up from the earth: but he would not, neither did he eat bread with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3917,51 +3941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவர் தீர்க்கதரிசியாகிய நாத்தானை அனுப்ப, அவன் கர்த்தரின் நிமித்தம் அவனுக்கு யெதிதியா என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[17. And the elders of his house arose, and went to him, to raise him up from the earth: but he would not, neither did he eat bread with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4026,51 +4050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தருடைய பார்வைக்குப் பொல்லாப்பான இந்தக் காரியத்தைச் செய்து, அவருடைய வார்த்தையை நீ அசட்டை பண்ணினது என்ன? ஏத்தியனாகிய உரியாவை நீ பட்டயத்தால் மடிவித்து, அவன் மனைவியை உனக்கு மனைவியாக எடுத்துக்கொண்டு, அவனை அம்மோன்புத்திரரின் பட்டயத்தாலே கொன்றுபோட்டாய்.]]></a:t>
+              <a:t><![CDATA[2. The rich man had exceeding many flocks and herds:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4135,51 +4159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதற்குள்ளே யோவாப் அம்மோன் புத்திரருடைய ரப்பா பட்டணத்தின்மேல் யுத்தம்பண்ணி, ராஜதானியைப் பிடித்து,]]></a:t>
+              <a:t><![CDATA[18. And it came to pass on the seventh day, that the child died. And the servants of David feared to tell him that the child was dead: for they said, Behold, while the child was yet alive, we spoke unto him, and he would not hearken unto our voice: how will he then vex himself, if we tell him that the child is dead?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4244,51 +4268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தாவீதினிடத்தில் ஆள் அனுப்பி, நான் ரப்பாவின்மேல் யுத்தம்பண்ணி, தண்ணீர் ஓரமான பட்டணத்தைப் பிடித்துக்கொண்டேன்.]]></a:t>
+              <a:t><![CDATA[18. And it came to pass on the seventh day, that the child died. And the servants of David feared to tell him that the child was dead: for they said, Behold, while the child was yet alive, we spoke unto him, and he would not hearken unto our voice: how will he then vex himself, if we tell him that the child is dead?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4353,51 +4377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தாவீதினிடத்தில் ஆள் அனுப்பி, நான் ரப்பாவின்மேல் யுத்தம்பண்ணி, தண்ணீர் ஓரமான பட்டணத்தைப் பிடித்துக்கொண்டேன்.]]></a:t>
+              <a:t><![CDATA[18. And it came to pass on the seventh day, that the child died. And the servants of David feared to tell him that the child was dead: for they said, Behold, while the child was yet alive, we spoke unto him, and he would not hearken unto our voice: how will he then vex himself, if we tell him that the child is dead?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4462,51 +4486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நான் பட்டணத்தைப் பிடிக்கிறதினால், என் பேர் வழங்காதபடிக்கு, நீர் மற்ற ஜனங்களைக் கூட்டிக்கொண்டுவந்து, பட்டணத்தை முற்றிக்கைபோட்டு, பிடிக்கவேண்டும் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[18. And it came to pass on the seventh day, that the child died. And the servants of David feared to tell him that the child was dead: for they said, Behold, while the child was yet alive, we spoke unto him, and he would not hearken unto our voice: how will he then vex himself, if we tell him that the child is dead?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4571,51 +4595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நான் பட்டணத்தைப் பிடிக்கிறதினால், என் பேர் வழங்காதபடிக்கு, நீர் மற்ற ஜனங்களைக் கூட்டிக்கொண்டுவந்து, பட்டணத்தை முற்றிக்கைபோட்டு, பிடிக்கவேண்டும் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[19. But when David saw that his servants whispered, David perceived that the child was dead: therefore David said unto his servants, Is the child dead? And they said, He is dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4680,51 +4704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்படியே தாவீது ஜனங்களையெல்லாம் கூட்டிக்கொண்டு, ரப்பாவுக்குப்போய், அதின்மேல் யுத்தம்பண்ணி, அதைப் பிடித்தான்.]]></a:t>
+              <a:t><![CDATA[19. But when David saw that his servants whispered, David perceived that the child was dead: therefore David said unto his servants, Is the child dead? And they said, He is dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4789,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்படியே தாவீது ஜனங்களையெல்லாம் கூட்டிக்கொண்டு, ரப்பாவுக்குப்போய், அதின்மேல் யுத்தம்பண்ணி, அதைப் பிடித்தான்.]]></a:t>
+              <a:t><![CDATA[19. But when David saw that his servants whispered, David perceived that the child was dead: therefore David said unto his servants, Is the child dead? And they said, He is dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4898,51 +4922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவர்களுடைய ராஜாவின் தலைமேலிருந்த கிரீடத்தை எடுத்துக்கொண்டான்; அது ஒரு தாலந்து நிறைபொன்னும், இரத்தினங்கள் பதித்ததுமாயிருந்தது; அது தாவீதினுடைய தலையில் வைக்கப்பட்டது; பட்டணத்திலிருந்து ஏராளமான கொள்ளையைக் கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[20. Then David arose from the earth, and washed, and anointed himself, and changed his apparel, and came into the house of the LORD, and worshipped: then he came to his own house; and when he required, they set bread before him, and he did eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5007,51 +5031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவர்களுடைய ராஜாவின் தலைமேலிருந்த கிரீடத்தை எடுத்துக்கொண்டான்; அது ஒரு தாலந்து நிறைபொன்னும், இரத்தினங்கள் பதித்ததுமாயிருந்தது; அது தாவீதினுடைய தலையில் வைக்கப்பட்டது; பட்டணத்திலிருந்து ஏராளமான கொள்ளையைக் கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[20. Then David arose from the earth, and washed, and anointed himself, and changed his apparel, and came into the house of the LORD, and worshipped: then he came to his own house; and when he required, they set bread before him, and he did eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5116,51 +5140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவர்களுடைய ராஜாவின் தலைமேலிருந்த கிரீடத்தை எடுத்துக்கொண்டான்; அது ஒரு தாலந்து நிறைபொன்னும், இரத்தினங்கள் பதித்ததுமாயிருந்தது; அது தாவீதினுடைய தலையில் வைக்கப்பட்டது; பட்டணத்திலிருந்து ஏராளமான கொள்ளையைக் கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[20. Then David arose from the earth, and washed, and anointed himself, and changed his apparel, and came into the house of the LORD, and worshipped: then he came to his own house; and when he required, they set bread before him, and he did eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5225,51 +5249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்போதும் நீ என்னை அசட்டைபண்ணி, ஏத்தியனாகிய உரியாவின் மனைவியை உனக்கு மனைவியாக எடுத்துக்கொண்டபடியினால, பட்டயம் என்றைக்கும் உன் வீட்டைவிட்டு விலகாதிருக்கும்.]]></a:t>
+              <a:t><![CDATA[3. But the poor man had nothing, save one little ewe lamb, which he had bought and nourished up: and it grew up together with him, and with his children; it did eat of his own food, and drank of his own cup, and lay in his bosom, and was unto him as a daughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5334,51 +5358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பின்பு அதிலிருந்த ஜனங்களை அவன் வெளியே கொண்டுபோய் அவர்களை வாள்களுக்கும், இருப்புப் பாரைகளுக்கும், இருப்புக் கோடரிகளுக்கும் உட்படுத்தி, அவர்களைச் செங்கற்சூளையையும் கடக்கப்பண்ணினான்; இப்படி அம்மோன் புத்திரரின் பட்டணங்களுக்கெல்லாம் செய்து, தாவீது எல்லா ஜனத்தோடுங்கூட எருசலேமுக்குத் திரும்பினான்.]]></a:t>
+              <a:t><![CDATA[21. Then said his servants unto him, What thing is this that you have done? you did fast and weep for the child, while it was alive; but when the child was dead, you did rise and eat bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5443,51 +5467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பின்பு அதிலிருந்த ஜனங்களை அவன் வெளியே கொண்டுபோய் அவர்களை வாள்களுக்கும், இருப்புப் பாரைகளுக்கும், இருப்புக் கோடரிகளுக்கும் உட்படுத்தி, அவர்களைச் செங்கற்சூளையையும் கடக்கப்பண்ணினான்; இப்படி அம்மோன் புத்திரரின் பட்டணங்களுக்கெல்லாம் செய்து, தாவீது எல்லா ஜனத்தோடுங்கூட எருசலேமுக்குத் திரும்பினான்.]]></a:t>
+              <a:t><![CDATA[21. Then said his servants unto him, What thing is this that you have done? you did fast and weep for the child, while it was alive; but when the child was dead, you did rise and eat bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5552,51 +5576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பின்பு அதிலிருந்த ஜனங்களை அவன் வெளியே கொண்டுபோய் அவர்களை வாள்களுக்கும், இருப்புப் பாரைகளுக்கும், இருப்புக் கோடரிகளுக்கும் உட்படுத்தி, அவர்களைச் செங்கற்சூளையையும் கடக்கப்பண்ணினான்; இப்படி அம்மோன் புத்திரரின் பட்டணங்களுக்கெல்லாம் செய்து, தாவீது எல்லா ஜனத்தோடுங்கூட எருசலேமுக்குத் திரும்பினான்.]]></a:t>
+              <a:t><![CDATA[21. Then said his servants unto him, What thing is this that you have done? you did fast and weep for the child, while it was alive; but when the child was dead, you did rise and eat bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5661,51 +5685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் நாத்தானைத் தாவீதினிடத்தில் அனுப்பினார்; இவன் அவனிடத்தில் வந்து, அவனை நோக்கி: ஒரு பட்டணத்தில் இரண்டு மனுஷர் இருந்தார்கள், ஒருவன் ஐசுவரியவான், மற்றவன் தரித்திரன்.]]></a:t>
+              <a:t><![CDATA[22. And he said, While the child was yet alive, I fasted and wept: for I said, Who can tell whether GOD will be gracious to me, that the child may live?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5770,51 +5794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் நாத்தானைத் தாவீதினிடத்தில் அனுப்பினார்; இவன் அவனிடத்தில் வந்து, அவனை நோக்கி: ஒரு பட்டணத்தில் இரண்டு மனுஷர் இருந்தார்கள், ஒருவன் ஐசுவரியவான், மற்றவன் தரித்திரன்.]]></a:t>
+              <a:t><![CDATA[22. And he said, While the child was yet alive, I fasted and wept: for I said, Who can tell whether GOD will be gracious to me, that the child may live?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5879,51 +5903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஐசுவரியவானுக்கு ஆடுமாடுகள் வெகு திரளாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[23. But now he is dead, wherefore should I fast? can I bring him back again? I shall go to him, but he shall not return to me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5988,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தரித்திரனுக்கோ தான் கொண்டு வளர்த்த ஒரே ஒரு சின்ன ஆட்டுக்குட்டியைத்தவிர வேறொன்றும் இல்லாதிருந்தது; அது அவனோடும் அவன் பிள்ளைகளோடுங்கூட இருந்து வளர்ந்து, அவன் வாயின் அப்பத்தைத் தின்று, அவன் பாத்திரத்திலே குடித்து, அவன் மடியிலே படுத்துக்கொண்டு, அவனுக்கு ஒரு மகளைப்போல இருந்தது.]]></a:t>
+              <a:t><![CDATA[23. But now he is dead, wherefore should I fast? can I bring him back again? I shall go to him, but he shall not return to me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6097,51 +6121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தரித்திரனுக்கோ தான் கொண்டு வளர்த்த ஒரே ஒரு சின்ன ஆட்டுக்குட்டியைத்தவிர வேறொன்றும் இல்லாதிருந்தது; அது அவனோடும் அவன் பிள்ளைகளோடுங்கூட இருந்து வளர்ந்து, அவன் வாயின் அப்பத்தைத் தின்று, அவன் பாத்திரத்திலே குடித்து, அவன் மடியிலே படுத்துக்கொண்டு, அவனுக்கு ஒரு மகளைப்போல இருந்தது.]]></a:t>
+              <a:t><![CDATA[23. But now he is dead, wherefore should I fast? can I bring him back again? I shall go to him, but he shall not return to me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6206,51 +6230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தரித்திரனுக்கோ தான் கொண்டு வளர்த்த ஒரே ஒரு சின்ன ஆட்டுக்குட்டியைத்தவிர வேறொன்றும் இல்லாதிருந்தது; அது அவனோடும் அவன் பிள்ளைகளோடுங்கூட இருந்து வளர்ந்து, அவன் வாயின் அப்பத்தைத் தின்று, அவன் பாத்திரத்திலே குடித்து, அவன் மடியிலே படுத்துக்கொண்டு, அவனுக்கு ஒரு மகளைப்போல இருந்தது.]]></a:t>
+              <a:t><![CDATA[24. And David comforted Bathsheba his wife, and went in unto her, and lay with her: and she bare a son, and he called his name Solomon: and the LORD loved him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6315,51 +6339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்த ஐசுவரியவானிடத்தில் வழிப்போக்கன் ஒருவன் வந்தான்; அவன் தன்னிடத்தில் வந்த வழிப்போக்கனுக்குச் சமையல் பண்ணுவிக்க, தன்னுடைய ஆடுமாடுகளில் ஒன்றைப் பிடிக்க மனதில்லாமல், அந்தத் தரித்திரனுடைய ஆட்டுக்குட்டியைப் பிடித்து, அதைத் தன்னிடத்தில் வந்த மனுஷனுக்குச் சமையல்பண்ணுவித்தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[24. And David comforted Bathsheba his wife, and went in unto her, and lay with her: and she bare a son, and he called his name Solomon: and the LORD loved him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6424,51 +6448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்போதும் நீ என்னை அசட்டைபண்ணி, ஏத்தியனாகிய உரியாவின் மனைவியை உனக்கு மனைவியாக எடுத்துக்கொண்டபடியினால, பட்டயம் என்றைக்கும் உன் வீட்டைவிட்டு விலகாதிருக்கும்.]]></a:t>
+              <a:t><![CDATA[3. But the poor man had nothing, save one little ewe lamb, which he had bought and nourished up: and it grew up together with him, and with his children; it did eat of his own food, and drank of his own cup, and lay in his bosom, and was unto him as a daughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6533,51 +6557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்த ஐசுவரியவானிடத்தில் வழிப்போக்கன் ஒருவன் வந்தான்; அவன் தன்னிடத்தில் வந்த வழிப்போக்கனுக்குச் சமையல் பண்ணுவிக்க, தன்னுடைய ஆடுமாடுகளில் ஒன்றைப் பிடிக்க மனதில்லாமல், அந்தத் தரித்திரனுடைய ஆட்டுக்குட்டியைப் பிடித்து, அதைத் தன்னிடத்தில் வந்த மனுஷனுக்குச் சமையல்பண்ணுவித்தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[24. And David comforted Bathsheba his wife, and went in unto her, and lay with her: and she bare a son, and he called his name Solomon: and the LORD loved him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6642,51 +6666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்த ஐசுவரியவானிடத்தில் வழிப்போக்கன் ஒருவன் வந்தான்; அவன் தன்னிடத்தில் வந்த வழிப்போக்கனுக்குச் சமையல் பண்ணுவிக்க, தன்னுடைய ஆடுமாடுகளில் ஒன்றைப் பிடிக்க மனதில்லாமல், அந்தத் தரித்திரனுடைய ஆட்டுக்குட்டியைப் பிடித்து, அதைத் தன்னிடத்தில் வந்த மனுஷனுக்குச் சமையல்பண்ணுவித்தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. And he sent by the hand of Nathan the prophet; and he called his name Jedidiah, because of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6751,51 +6775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது தாவீது: அந்த மனுஷன்மேல் மிகவும் கோபமூண்டவனாகி, நாத்தானைப் பார்த்து: இந்தக் காரியத்தைச் செய்த மனுஷன் மரணத்திற்குப்பாத்திரன் என்று கர்த்தருடைய ஜீவனைக்கொண்டு சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[25. And he sent by the hand of Nathan the prophet; and he called his name Jedidiah, because of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6860,51 +6884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது தாவீது: அந்த மனுஷன்மேல் மிகவும் கோபமூண்டவனாகி, நாத்தானைப் பார்த்து: இந்தக் காரியத்தைச் செய்த மனுஷன் மரணத்திற்குப்பாத்திரன் என்று கர்த்தருடைய ஜீவனைக்கொண்டு சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[26. And Joab fought against Rabbah of the children of Ammon, and took the royal city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6969,51 +6993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் இரக்கமற்றவனாயிருந்து, இந்தக் காரியத்தைச் செய்தபடியினால், அந்த ஆட்டுக்குட்டிக்காக நாலத்தனை திரும்பச் செலுத்தவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[27. And Joab sent messengers to David, and said, I have fought against Rabbah, and have taken the city of waters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7078,51 +7102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது நாத்தான் தாவீதை நோக்கி: நீயே அந்த மனுஷன்; இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது, என்னவென்றால், நான் உன்னை இஸ்ரவேலின்மேல் ராஜாவாக அபிஷேகம்பண்ணி, உன்னைச் சவுலின் கைக்குத் தப்புவித்து,]]></a:t>
+              <a:t><![CDATA[27. And Joab sent messengers to David, and said, I have fought against Rabbah, and have taken the city of waters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7187,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது நாத்தான் தாவீதை நோக்கி: நீயே அந்த மனுஷன்; இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது, என்னவென்றால், நான் உன்னை இஸ்ரவேலின்மேல் ராஜாவாக அபிஷேகம்பண்ணி, உன்னைச் சவுலின் கைக்குத் தப்புவித்து,]]></a:t>
+              <a:t><![CDATA[28. Now therefore gather the rest of the people together, and camp against the city, and take it: lest I take the city, and it be called after my name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7296,51 +7320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உன் ஆண்டவனுடைய வீட்டை உனக்குக் கொடுத்து, உன் ஆண்டவனுடைய ஸ்திரீகளையும் உன் மடியிலே தந்து, இஸ்ரவேல் வம்சத்தையும், யூதாவம்சத்தையும் உனக்குக் கையளித்தேன்; இது போதாதிருந்தால், இன்னும் உனக்கு வேண்டியதைத் தருவேன்.]]></a:t>
+              <a:t><![CDATA[28. Now therefore gather the rest of the people together, and camp against the city, and take it: lest I take the city, and it be called after my name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7405,51 +7429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உன் ஆண்டவனுடைய வீட்டை உனக்குக் கொடுத்து, உன் ஆண்டவனுடைய ஸ்திரீகளையும் உன் மடியிலே தந்து, இஸ்ரவேல் வம்சத்தையும், யூதாவம்சத்தையும் உனக்குக் கையளித்தேன்; இது போதாதிருந்தால், இன்னும் உனக்கு வேண்டியதைத் தருவேன்.]]></a:t>
+              <a:t><![CDATA[29. And David gathered all the people together, and went to Rabbah, and fought against it, and took it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7514,51 +7538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உன் ஆண்டவனுடைய வீட்டை உனக்குக் கொடுத்து, உன் ஆண்டவனுடைய ஸ்திரீகளையும் உன் மடியிலே தந்து, இஸ்ரவேல் வம்சத்தையும், யூதாவம்சத்தையும் உனக்குக் கையளித்தேன்; இது போதாதிருந்தால், இன்னும் உனக்கு வேண்டியதைத் தருவேன்.]]></a:t>
+              <a:t><![CDATA[29. And David gathered all the people together, and went to Rabbah, and fought against it, and took it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7623,51 +7647,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தர் சொல்லுகிறது என்னவென்றால், இதோ, நான் உன் வீட்டிலே பொல்லாப்பை உன்மேல் எழும்பப்பண்ணி உன் கண்கள் பார்க்க, உன் ஸ்திரீகளை எடுத்து, உனக்கு அடுத்தவனுக்குக் கொடுப்பேன்; அவன் இந்தச் சூரியனுடைய வெளிச்சத்திலே உன் ஸ்திரீகளோடே சயனிப்பான்.]]></a:t>
+              <a:t><![CDATA[3. But the poor man had nothing, save one little ewe lamb, which he had bought and nourished up: and it grew up together with him, and with his children; it did eat of his own food, and drank of his own cup, and lay in his bosom, and was unto him as a daughter.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And he took their king's crown from off his head, the weight whereof was a talent of gold with the precious stones: and it was set on David's head. And he brought forth the spoil of the city in great abundance.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And he took their king's crown from off his head, the weight whereof was a talent of gold with the precious stones: and it was set on David's head. And he brought forth the spoil of the city in great abundance.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And he took their king's crown from off his head, the weight whereof was a talent of gold with the precious stones: and it was set on David's head. And he brought forth the spoil of the city in great abundance.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And he brought forth the people that were therein, and put them under saws, and under harrows of iron, and under axes of iron, and made them pass through the brick-kiln: and thus did he unto all the cities of the children of Ammon. So David and all the people returned unto Jerusalem.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And he brought forth the people that were therein, and put them under saws, and under harrows of iron, and under axes of iron, and made them pass through the brick-kiln: and thus did he unto all the cities of the children of Ammon. So David and all the people returned unto Jerusalem.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And he brought forth the people that were therein, and put them under saws, and under harrows of iron, and under axes of iron, and made them pass through the brick-kiln: and thus did he unto all the cities of the children of Ammon. So David and all the people returned unto Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7732,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தர் சொல்லுகிறது என்னவென்றால், இதோ, நான் உன் வீட்டிலே பொல்லாப்பை உன்மேல் எழும்பப்பண்ணி உன் கண்கள் பார்க்க, உன் ஸ்திரீகளை எடுத்து, உனக்கு அடுத்தவனுக்குக் கொடுப்பேன்; அவன் இந்தச் சூரியனுடைய வெளிச்சத்திலே உன் ஸ்திரீகளோடே சயனிப்பான்.]]></a:t>
+              <a:t><![CDATA[4. And there came a traveller unto the rich man, and he spared to take of his own flock and of his own herd, to dress for the travelling man that was come unto him; but took the poor man's lamb, and dressed it for the man that was come to him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7841,51 +8519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தர் சொல்லுகிறது என்னவென்றால், இதோ, நான் உன் வீட்டிலே பொல்லாப்பை உன்மேல் எழும்பப்பண்ணி உன் கண்கள் பார்க்க, உன் ஸ்திரீகளை எடுத்து, உனக்கு அடுத்தவனுக்குக் கொடுப்பேன்; அவன் இந்தச் சூரியனுடைய வெளிச்சத்திலே உன் ஸ்திரீகளோடே சயனிப்பான்.]]></a:t>
+              <a:t><![CDATA[4. And there came a traveller unto the rich man, and he spared to take of his own flock and of his own herd, to dress for the travelling man that was come unto him; but took the poor man's lamb, and dressed it for the man that was come to him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7920,51 +8598,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473434397" r:id="rId1"/>
+    <p:sldLayoutId id="2481564139" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8492,50 +9170,98 @@
 
 <file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8652,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. For you did it secretly: but I will do this thing before all Israel, and before the sun.]]></a:t>
+              <a:t><![CDATA[ஆட்டுக்குட்டியைப் பிடித்து, அதைத் தன்னிடத்தில் வந்த மனுஷனுக்குச் சமையல்பண்ணுவித்தான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And David said unto Nathan, I have sinned against the LORD. And Nathan said unto David, The LORD]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது தாவீது: அந்த மனுஷன்மேல் மிகவும் கோபமூண்டவனாகி, நாத்தானைப் பார்த்து: இந்தக் காரியத்தைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[also has put away your sin; you shall not die.]]></a:t>
+              <a:t><![CDATA[செய்த மனுஷன் மரணத்திற்குப்பாத்திரன் என்று கர்த்தருடைய ஜீவனைக்கொண்டு சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Nevertheless, because by this deed you have given great occasion to the enemies of the LORD to]]></a:t>
+              <a:t><![CDATA[6. அவன் இரக்கமற்றவனாயிருந்து, இந்தக் காரியத்தைச் செய்தபடியினால், அந்த ஆட்டுக்குட்டிக்காக நாலத்தனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[blaspheme, the child also that is born unto you shall surely die.]]></a:t>
+              <a:t><![CDATA[திரும்பச் செலுத்தவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And Nathan departed unto his house. And the LORD struck the child that Uriah's wife bare unto]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது நாத்தான் தாவீதை நோக்கி: நீயே அந்த மனுஷன்; இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[David, and it was very sick.]]></a:t>
+              <a:t><![CDATA[என்னவென்றால், நான் உன்னை இஸ்ரவேலின்மேல் ராஜாவாக அபிஷேகம்பண்ணி, உன்னைச் சவுலின் கைக்குத் தப்புவித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. David therefore besought God for the child; and David fasted, and went in, and lay all night]]></a:t>
+              <a:t><![CDATA[8. உன் ஆண்டவனுடைய வீட்டை உனக்குக் கொடுத்து, உன் ஆண்டவனுடைய ஸ்திரீகளையும் உன் மடியிலே தந்து, இஸ்ரவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upon the earth.]]></a:t>
+              <a:t><![CDATA[வம்சத்தையும், யூதாவம்சத்தையும் உனக்குக் கையளித்தேன்; இது போதாதிருந்தால், இன்னும் உனக்கு வேண்டியதைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the elders of his house arose, and went to him, to raise him up from the earth: but he would]]></a:t>
+              <a:t><![CDATA[தருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Wherefore have you despised the commandment of the LORD, to do evil in his sight? you have killed]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் நாத்தானைத் தாவீதினிடத்தில் அனுப்பினார்; இவன் அவனிடத்தில் வந்து, அவனை நோக்கி: ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not, neither did he eat bread with them.]]></a:t>
+              <a:t><![CDATA[9. கர்த்தருடைய பார்வைக்குப் பொல்லாப்பான இந்தக் காரியத்தைச் செய்து, அவருடைய வார்த்தையை நீ அசட்டை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And it came to pass on the seventh day, that the child died. And the servants of David feared to]]></a:t>
+              <a:t><![CDATA[பண்ணினது என்ன? ஏத்தியனாகிய உரியாவை நீ பட்டயத்தால் மடிவித்து, அவன் மனைவியை உனக்கு மனைவியாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tell him that the child was dead: for they said, Behold, while the child was yet alive, we spoke]]></a:t>
+              <a:t><![CDATA[எடுத்துக்கொண்டு, அவனை அம்மோன்புத்திரரின் பட்டயத்தாலே கொன்றுபோட்டாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto him, and he would not hearken unto our voice: how will he then vex himself, if we tell him that]]></a:t>
+              <a:t><![CDATA[10. இப்போதும் நீ என்னை அசட்டைபண்ணி, ஏத்தியனாகிய உரியாவின் மனைவியை உனக்கு மனைவியாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the child is dead?]]></a:t>
+              <a:t><![CDATA[எடுத்துக்கொண்டபடியினால, பட்டயம் என்றைக்கும் உன் வீட்டைவிட்டு விலகாதிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. But when David saw that his servants whispered, David perceived that the child was dead:]]></a:t>
+              <a:t><![CDATA[11. கர்த்தர் சொல்லுகிறது என்னவென்றால், இதோ, நான் உன் வீட்டிலே பொல்லாப்பை உன்மேல் எழும்பப்பண்ணி உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[therefore David said unto his servants, Is the child dead? And they said, He is dead.]]></a:t>
+              <a:t><![CDATA[கண்கள் பார்க்க, உன் ஸ்திரீகளை எடுத்து, உனக்கு அடுத்தவனுக்குக் கொடுப்பேன்; அவன் இந்தச் சூரியனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Then David arose from the earth, and washed, and anointed himself, and changed his apparel, and]]></a:t>
+              <a:t><![CDATA[வெளிச்சத்திலே உன் ஸ்திரீகளோடே சயனிப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[came into the house of the LORD, and worshipped: then he came to his own house; and when he]]></a:t>
+              <a:t><![CDATA[12. நீ ஒளிப்பிடத்தில் அதைச் செய்தாய்; நானோ இந்தக் காரியத்தை இஸ்ரவேலர் எல்லாருக்கு முன்பாகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[required, they set bread before him, and he did eat.]]></a:t>
+              <a:t><![CDATA[சூரியனுக்கு முன்பாகவும் செய்விப்பேன் என்றார் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Uriah the Hittite with the sword, and have taken his wife to be your wife, and have slain him with]]></a:t>
+              <a:t><![CDATA[பட்டணத்தில் இரண்டு மனுஷர் இருந்தார்கள், ஒருவன் ஐசுவரியவான், மற்றவன் தரித்திரன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11556,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Then said his servants unto him, What thing is this that you have done? you did fast and weep]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது தாவீது நாத்தானிடத்தில்: நான் கர்த்தருக்கு விரோதமாய்ப் பாவஞ்செய்தேன் என்றான். நாத்தான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for the child, while it was alive; but when the child was dead, you did rise and eat bread.]]></a:t>
+              <a:t><![CDATA[தாவீதை நோக்கி: நீ சாகாதபடிக்கு, கர்த்தர் உன் பாவம் நீங்கச்செய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And he said, While the child was yet alive, I fasted and wept: for I said, Who can tell whether]]></a:t>
+              <a:t><![CDATA[14. ஆனாலும் இந்தக் காரியத்தினாலே கர்த்தருடைய சத்துருக்கள் தூஷிக்க நீ காரணமாயிருந்தபடியினால் உனக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[GOD will be gracious to me, that the child may live?]]></a:t>
+              <a:t><![CDATA[பிறந்த பிள்ளை நிச்சயமாய் சாகும் என்று சொல்லி, நாத்தான் தன் வீட்டுக்குப்போய்விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. But now he is dead, wherefore should I fast? can I bring him back again? I shall go to him, but]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது கர்த்தர் உரியாவின் மனைவி தாவீதுக்குப் பெற்ற ஆண்பிள்ளையை அடித்தார்; அது வியாதிப்பட்டுக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he shall not return to me.]]></a:t>
+              <a:t><![CDATA[கேவலமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And David comforted Bathsheba his wife, and went in unto her, and lay with her: and she bare a]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது தாவீது அந்தப் பிள்ளைக்காக தேவனிடத்தில் பிரார்த்தனைபண்ணி, உபவாசித்து, உள்ளேபோய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[son, and he called his name Solomon: and the LORD loved him.]]></a:t>
+              <a:t><![CDATA[இராமுழுதும் தரையிலே கிடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And he sent by the hand of Nathan the prophet; and he called his name Jedidiah, because of the]]></a:t>
+              <a:t><![CDATA[17. அவனைத் தரையிலிருந்து எழுந்திருக்கப்பண்ண, அவன் வீட்டிலுள்ள மூப்பரானவர்கள் எழுந்து, அவனண்டையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD.]]></a:t>
+              <a:t><![CDATA[வந்தாலும், அவன் மாட்டேன் என்று சொல்லி, அவர்களோடே அப்பம் சாப்பிடாமல் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the sword of the children of Ammon.]]></a:t>
+              <a:t><![CDATA[2. ஐசுவரியவானுக்கு ஆடுமாடுகள் வெகு திரளாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And Joab fought against Rabbah of the children of Ammon, and took the royal city.]]></a:t>
+              <a:t><![CDATA[18. ஏழாம்நாளில், பிள்ளை செத்துப்போயிற்று. பிள்ளை செத்துப்போயிற்று என்று தாவீதின் ஊழியக்காரர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And Joab sent messengers to David, and said, I have fought against Rabbah, and have taken the]]></a:t>
+              <a:t><![CDATA[அவனுக்கு அறிவிக்க ஐயப்பட்டார்கள்; பிள்ளை உயிரோடிருக்கையில், நாம் அவரோடே பேசுகிறபோது, அவர் நம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[city of waters.]]></a:t>
+              <a:t><![CDATA[சொற்கேட்கவில்லை; பிள்ளை செத்துப்போயிற்று என்று அவரோடே எப்படிச் சொல்லுவோம்? அதிகமாக வியாகுலப்படுவாரே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Now therefore gather the rest of the people together, and camp against the city, and take it:]]></a:t>
+              <a:t><![CDATA[என்று பேசிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[lest I take the city, and it be called after my name.]]></a:t>
+              <a:t><![CDATA[19. தாவீது தன் ஊழியக்காரர் இரகசியமாய்ப் பேசிக்கொள்ளுகிறதைக்கண்டு, பிள்ளை செத்துப்போயிற்று என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And David gathered all the people together, and went to Rabbah, and fought against it, and took]]></a:t>
+              <a:t><![CDATA[அறிந்து, தன் ஊழியக்காரரை நோக்கி: பிள்ளை செத்துப்போயிற்றோ என்று கேட்டான்; செத்துப்போயிற்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it.]]></a:t>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And he took their king's crown from off his head, the weight whereof was a talent of gold with]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது தாவீது தரையைவிட்டு எழுந்து, ஸ்நானம்பண்ணி, எண்ணைபூசிக்கொண்டு, தன் வஸ்திரங்களைமாற்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the precious stones: and it was set on David's head. And he brought forth the spoil of the city in]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய ஆலயத்தில் பிரவேசித்து, பணிந்துகொண்டு, தன் வீட்டுக்குவந்து, போஜனம் கேட்டான்; அவன்முன்னே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[great abundance.]]></a:t>
+              <a:t><![CDATA[அதை வைத்தாபோது புசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +15054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Now therefore the sword shall never depart from yours house; because you have despised me, and]]></a:t>
+              <a:t><![CDATA[3. தரித்திரனுக்கோ தான் கொண்டு வளர்த்த ஒரே ஒரு சின்ன ஆட்டுக்குட்டியைத்தவிர வேறொன்றும் இல்லாதிருந்தது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +15186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And he brought forth the people that were therein, and put them under saws, and under harrows of]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது அவன் ஊழியக்காரர் அவனை நோக்கி: நீர் செய்கிற இந்தக் காரியம் என்ன? பிள்ளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14592,51 +15318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[iron, and under axes of iron, and made them pass through the brick-kiln: and thus did he unto all]]></a:t>
+              <a:t><![CDATA[உயிரோடிருக்கையில் உபவாசித்து அழுதீர்; பிள்ளை மரித்தபின்பு, எழுந்திருந்து அசனம்பண்ணுகிறீரே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14724,51 +15450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the cities of the children of Ammon. So David and all the people returned unto Jerusalem.]]></a:t>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14856,51 +15582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the LORD sent Nathan unto David. And he came unto him, and said unto him, There were two men]]></a:t>
+              <a:t><![CDATA[22. அதற்கு அவன்: பிள்ளை இன்னும் உயிரோடிருக்கையில், பிள்ளை பிழைக்கும்படிக்குக் கர்த்தர் எனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14988,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in one city; the one rich, and the other poor.]]></a:t>
+              <a:t><![CDATA[இரங்குவாரோ, எப்படியோ யாருக்குத் தெரியும் என்று உபவாசித்து அழுதேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15120,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. The rich man had exceeding many flocks and herds:]]></a:t>
+              <a:t><![CDATA[23. அது மரித்திருக்கிற இப்போது நான் உபவாசிக்கவேண்டியது என்ன? இனி நான் அதைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15252,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. But the poor man had nothing, save one little ewe lamb, which he had bought and nourished up: and]]></a:t>
+              <a:t><![CDATA[திரும்பிவரப்பண்ணக்கூடுமோ? நான் அதினிடத்துக்குப் போவேனே அல்லாமல், அது என்னிடத்துக்குத் திரும்பி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15384,51 +16110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it grew up together with him, and with his children; it did eat of his own food, and drank of his]]></a:t>
+              <a:t><![CDATA[வரப்போகிறது இல்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15516,51 +16242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[own cup, and lay in his bosom, and was unto him as a daughter.]]></a:t>
+              <a:t><![CDATA[24. பின்பு தாவீது தன் மனைவியாகிய பத்சேபாளுக்கு ஆறுதல் சொல்லி, அவளிடத்தில் போய், அவளோடே சயனித்தான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15648,51 +16374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And there came a traveller unto the rich man, and he spared to take of his own flock and of his]]></a:t>
+              <a:t><![CDATA[அவள் ஒரு குமாரனைப் பெற்றாள்; அவனுக்குச் சாலொமோன் என்று பேரிட்டான்; அவனிடத்தில் கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15780,51 +16506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[have taken the wife of Uriah the Hittite to be your wife.]]></a:t>
+              <a:t><![CDATA[அது அவனோடும் அவன் பிள்ளைகளோடுங்கூட இருந்து வளர்ந்து, அவன் வாயின் அப்பத்தைத் தின்று, அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15912,51 +16638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[own herd, to dress for the travelling man that was come unto him; but took the poor man's lamb, and]]></a:t>
+              <a:t><![CDATA[அன்பாயிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16044,51 +16770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[dressed it for the man that was come to him.]]></a:t>
+              <a:t><![CDATA[25. அவர் தீர்க்கதரிசியாகிய நாத்தானை அனுப்ப, அவன் கர்த்தரின் நிமித்தம் அவனுக்கு யெதிதியா என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16176,51 +16902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And David's anger was greatly kindled against the man; and he said to Nathan, As the LORD lives,]]></a:t>
+              <a:t><![CDATA[பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16308,51 +17034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the man that has done this thing shall surely die:]]></a:t>
+              <a:t><![CDATA[26. அதற்குள்ளே யோவாப் அம்மோன் புத்திரருடைய ரப்பா பட்டணத்தின்மேல் யுத்தம்பண்ணி, ராஜதானியைப் பிடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16440,51 +17166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And he shall restore the lamb fourfold, because he did this thing, and because he had no pity.]]></a:t>
+              <a:t><![CDATA[27. தாவீதினிடத்தில் ஆள் அனுப்பி, நான் ரப்பாவின்மேல் யுத்தம்பண்ணி, தண்ணீர் ஓரமான பட்டணத்தைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16572,51 +17298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And Nathan said to David, You are the man. Thus says the LORD God of Israel, I anointed you king]]></a:t>
+              <a:t><![CDATA[பிடித்துக்கொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16704,51 +17430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[over Israel, and I delivered you out of the hand of Saul;]]></a:t>
+              <a:t><![CDATA[28. நான் பட்டணத்தைப் பிடிக்கிறதினால், என் பேர் வழங்காதபடிக்கு, நீர் மற்ற ஜனங்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16836,51 +17562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And I gave you your master's house, and your master's wives into your bosom, and gave you the]]></a:t>
+              <a:t><![CDATA[கூட்டிக்கொண்டுவந்து, பட்டணத்தை முற்றிக்கைபோட்டு, பிடிக்கவேண்டும் என்று சொல்லச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16968,51 +17694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[house of Israel and of Judah; and if that had been too little, I would moreover have given unto you]]></a:t>
+              <a:t><![CDATA[29. அப்படியே தாவீது ஜனங்களையெல்லாம் கூட்டிக்கொண்டு, ரப்பாவுக்குப்போய், அதின்மேல் யுத்தம்பண்ணி, அதைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17100,51 +17826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[such and such things.]]></a:t>
+              <a:t><![CDATA[பிடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17232,51 +17958,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Thus says the LORD, Behold, I will raise up evil against you out of yours own house, and I will]]></a:t>
+              <a:t><![CDATA[பாத்திரத்திலே குடித்து, அவன் மடியிலே படுத்துக்கொண்டு, அவனுக்கு ஒரு மகளைப்போல இருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. அவர்களுடைய ராஜாவின் தலைமேலிருந்த கிரீடத்தை எடுத்துக்கொண்டான்; அது ஒரு தாலந்து நிறைபொன்னும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இரத்தினங்கள் பதித்ததுமாயிருந்தது; அது தாவீதினுடைய தலையில் வைக்கப்பட்டது; பட்டணத்திலிருந்து ஏராளமான]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கொள்ளையைக் கொண்டுபோனான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. பின்பு அதிலிருந்த ஜனங்களை அவன் வெளியே கொண்டுபோய் அவர்களை வாள்களுக்கும், இருப்புப் பாரைகளுக்கும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இருப்புக் கோடரிகளுக்கும் உட்படுத்தி, அவர்களைச் செங்கற்சூளையையும் கடக்கப்பண்ணினான்; இப்படி அம்மோன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புத்திரரின் பட்டணங்களுக்கெல்லாம் செய்து, தாவீது எல்லா ஜனத்தோடுங்கூட எருசலேமுக்குத் திரும்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17364,51 +18882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[take your wives before yours eyes, and give them unto your neighbour, and he shall lie with your]]></a:t>
+              <a:t><![CDATA[4. அந்த ஐசுவரியவானிடத்தில் வழிப்போக்கன் ஒருவன் வந்தான்; அவன் தன்னிடத்தில் வந்த வழிப்போக்கனுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17496,51 +19014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wives in the sight of this sun.]]></a:t>
+              <a:t><![CDATA[சமையல் பண்ணுவிக்க, தன்னுடைய ஆடுமாடுகளில் ஒன்றைப் பிடிக்க மனதில்லாமல், அந்தத் தரித்திரனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17557,91 +19075,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
   <a:themeElements>
-    <a:clrScheme name="Theme33">
+    <a:clrScheme name="Theme19">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme33">
+    <a:fontScheme name="Theme19">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17667,51 +19185,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme33">
+    <a:fmtScheme name="Theme19">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17842,51 +19360,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>69</Slides>
+  <Slides>75</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>