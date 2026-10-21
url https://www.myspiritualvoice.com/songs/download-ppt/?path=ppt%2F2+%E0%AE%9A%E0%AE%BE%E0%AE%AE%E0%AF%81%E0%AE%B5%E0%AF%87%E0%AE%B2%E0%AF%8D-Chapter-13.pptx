--- v1 (2026-07-19)
+++ v2 (2026-10-21)
@@ -149,50 +149,68 @@
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -252,50 +270,59 @@
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
+    <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
+    <p:sldId id="337" r:id="rId84"/>
+    <p:sldId id="338" r:id="rId85"/>
+    <p:sldId id="339" r:id="rId86"/>
+    <p:sldId id="340" r:id="rId87"/>
+    <p:sldId id="341" r:id="rId88"/>
+    <p:sldId id="342" r:id="rId89"/>
+    <p:sldId id="343" r:id="rId90"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -472,53 +499,62 @@
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
-  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -578,51 +614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது யோனதாப் அவனைப்பார்த்து: நீ வியாதிக்காரனைப்போல உன்படுக்கையின்மேல் படுத்துக்கொள்; உன்னைப் பார்க்கிறதற்கு உன் தகப்பனார் வரும்போது, நீ, என் சகோதரியாகிய தாமார் வந்து, எனக்குப் போஜனம்கொடுத்து, அவள் கையினாலே சாப்பிடும்படிக்கு நான் பார்க்க, என் கண்களுக்கு முன்பாக உட்காரும்படி தயவுசெய்யவேண்டும் என்று சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And he said unto him, Why are you, being the king's son, lean from day to day? will you not tell me? And Amnon said unto him, I love Tamar, my brother Absalom's sister.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -687,51 +723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது யோனதாப் அவனைப்பார்த்து: நீ வியாதிக்காரனைப்போல உன்படுக்கையின்மேல் படுத்துக்கொள்; உன்னைப் பார்க்கிறதற்கு உன் தகப்பனார் வரும்போது, நீ, என் சகோதரியாகிய தாமார் வந்து, எனக்குப் போஜனம்கொடுத்து, அவள் கையினாலே சாப்பிடும்படிக்கு நான் பார்க்க, என் கண்களுக்கு முன்பாக உட்காரும்படி தயவுசெய்யவேண்டும் என்று சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. And Jonadab said unto him, Lay you down on your bed, and make yourself sick: and when your father comes to see you, say unto him, I pray you, let my sister Tamar come, and give me food, and dress the food in my sight, that I may see it, and eat it at her hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -796,51 +832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது யோனதாப் அவனைப்பார்த்து: நீ வியாதிக்காரனைப்போல உன்படுக்கையின்மேல் படுத்துக்கொள்; உன்னைப் பார்க்கிறதற்கு உன் தகப்பனார் வரும்போது, நீ, என் சகோதரியாகிய தாமார் வந்து, எனக்குப் போஜனம்கொடுத்து, அவள் கையினாலே சாப்பிடும்படிக்கு நான் பார்க்க, என் கண்களுக்கு முன்பாக உட்காரும்படி தயவுசெய்யவேண்டும் என்று சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. And Jonadab said unto him, Lay you down on your bed, and make yourself sick: and when your father comes to see you, say unto him, I pray you, let my sister Tamar come, and give me food, and dress the food in my sight, that I may see it, and eat it at her hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -905,51 +941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்படியே அம்னோன் வியாதிக்காரன்போல் படுத்துக்கொண்டு, ராஜா தன்னைப் பார்க்கவந்தபோது, ராஜாவை நோக்கி: என் சகோதரியாகிய தாமார் வந்து நான் அவள் கையினாலே சாப்பிடும்படிக்கு, என் கண்களுக்கு முன்பாக இரண்டு நல்ல பணியாரங்களைப் பண்ணும்படி உத்தரவு கொடுக்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. And Jonadab said unto him, Lay you down on your bed, and make yourself sick: and when your father comes to see you, say unto him, I pray you, let my sister Tamar come, and give me food, and dress the food in my sight, that I may see it, and eat it at her hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1014,51 +1050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்படியே அம்னோன் வியாதிக்காரன்போல் படுத்துக்கொண்டு, ராஜா தன்னைப் பார்க்கவந்தபோது, ராஜாவை நோக்கி: என் சகோதரியாகிய தாமார் வந்து நான் அவள் கையினாலே சாப்பிடும்படிக்கு, என் கண்களுக்கு முன்பாக இரண்டு நல்ல பணியாரங்களைப் பண்ணும்படி உத்தரவு கொடுக்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. And Jonadab said unto him, Lay you down on your bed, and make yourself sick: and when your father comes to see you, say unto him, I pray you, let my sister Tamar come, and give me food, and dress the food in my sight, that I may see it, and eat it at her hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1123,51 +1159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்படியே அம்னோன் வியாதிக்காரன்போல் படுத்துக்கொண்டு, ராஜா தன்னைப் பார்க்கவந்தபோது, ராஜாவை நோக்கி: என் சகோதரியாகிய தாமார் வந்து நான் அவள் கையினாலே சாப்பிடும்படிக்கு, என் கண்களுக்கு முன்பாக இரண்டு நல்ல பணியாரங்களைப் பண்ணும்படி உத்தரவு கொடுக்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. So Amnon lay down, and made himself sick: and when the king was come to see him, Amnon said unto the king, I pray you, let Tamar my sister come, and make me a couple of cakes in my sight, that I may eat at her hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1232,51 +1268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது தாவீது, வீட்டுக்குத் தாமாரிடத்தில் ஆள் அனுப்பி, நீ உன் சகோதரனாகிய அம்னோன் வீட்டுக்குப்போய், அவனுக்கு சமையல் பண்ணிக்கொடு என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[6. So Amnon lay down, and made himself sick: and when the king was come to see him, Amnon said unto the king, I pray you, let Tamar my sister come, and make me a couple of cakes in my sight, that I may eat at her hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1341,51 +1377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தாமார் தன் சகோதரனாகிய அம்னோன் படுத்துக்கொண்டிருக்கிற வீட்டுக்குப் போய், மாவெடுத்துப் பிசைந்து, அவன் கண்களுக்கு முன்பாகத் தட்டி பணியாரங்களைச் சுட்டு,]]></a:t>
+              <a:t><![CDATA[6. So Amnon lay down, and made himself sick: and when the king was come to see him, Amnon said unto the king, I pray you, let Tamar my sister come, and make me a couple of cakes in my sight, that I may eat at her hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1450,51 +1486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தாமார் தன் சகோதரனாகிய அம்னோன் படுத்துக்கொண்டிருக்கிற வீட்டுக்குப் போய், மாவெடுத்துப் பிசைந்து, அவன் கண்களுக்கு முன்பாகத் தட்டி பணியாரங்களைச் சுட்டு,]]></a:t>
+              <a:t><![CDATA[7. Then David sent home to Tamar, saying, Go now to your brother Amnon's house, and dress him food.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1559,51 +1595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சட்டியை எடுத்து, அவனுக்கு முன்பாக அவைகளை வைத்தாள்; ஆனாலும் அவன் சாப்பிடமாட்டேன் என்றான்; பின்பு அம்னோன் எல்லாரும் என்னைவிட்டு வெளியே போகட்டும் என்றான்; எல்லாரும் அவனை விட்டு வெளியே போனார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Then David sent home to Tamar, saying, Go now to your brother Amnon's house, and dress him food.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1668,51 +1704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இதற்குப்பின்பு தாவீதின் குமாரனாகிய அப்சலோமுக்குத் தாமார் என்னும் பேருள்ள சவுந்தரியமுள்ள சகோதரி இருந்தாள்; அவள்மேல் தாவீதின் குமாரன் அம்னோன் மோகம்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass after this, that Absalom the son of David had a fair sister, whose name was Tamar; and Amnon the son of David loved her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1777,51 +1813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சட்டியை எடுத்து, அவனுக்கு முன்பாக அவைகளை வைத்தாள்; ஆனாலும் அவன் சாப்பிடமாட்டேன் என்றான்; பின்பு அம்னோன் எல்லாரும் என்னைவிட்டு வெளியே போகட்டும் என்றான்; எல்லாரும் அவனை விட்டு வெளியே போனார்கள்.]]></a:t>
+              <a:t><![CDATA[8. So Tamar went to her brother Amnon's house; and he was laid down. And she took flour, and kneaded it, and made cakes in his sight, and did bake the cakes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1886,51 +1922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது அம்னோன் தாமாரைப்பார்த்து: நான் உன் கையினாலே சாப்பிடும்படிக்கு, அந்தப் பலகாரத்தை அறைவீட்டிலே கொண்டுவா என்றான்; அப்படியே தாமார் தான் செய்த பணியாரங்களை அறைவீட்டில் இருக்கிற தன் சகோதரனாகிய அம்னோனிடத்தில் கொண்டுபோனாள்.]]></a:t>
+              <a:t><![CDATA[8. So Tamar went to her brother Amnon's house; and he was laid down. And she took flour, and kneaded it, and made cakes in his sight, and did bake the cakes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1995,51 +2031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது அம்னோன் தாமாரைப்பார்த்து: நான் உன் கையினாலே சாப்பிடும்படிக்கு, அந்தப் பலகாரத்தை அறைவீட்டிலே கொண்டுவா என்றான்; அப்படியே தாமார் தான் செய்த பணியாரங்களை அறைவீட்டில் இருக்கிற தன் சகோதரனாகிய அம்னோனிடத்தில் கொண்டுபோனாள்.]]></a:t>
+              <a:t><![CDATA[9. And she took a pan, and poured them out before him; but he refused to eat. And Amnon said, Have out all men from me. And they went out every man from him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2104,51 +2140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவன் சாப்பிடும்படிக்கு அவள் அவைகளைக் கிட்ட கொண்டுவருகையில், அவன் அவளைப் பிடித்து, அவளைப்பார்த்து: என் சகோதரியே, நீ வந்து என்னோடே சயனி என்றான்.]]></a:t>
+              <a:t><![CDATA[9. And she took a pan, and poured them out before him; but he refused to eat. And Amnon said, Have out all men from me. And they went out every man from him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2213,51 +2249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவன் சாப்பிடும்படிக்கு அவள் அவைகளைக் கிட்ட கொண்டுவருகையில், அவன் அவளைப் பிடித்து, அவளைப்பார்த்து: என் சகோதரியே, நீ வந்து என்னோடே சயனி என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And Amnon said unto Tamar, Bring the food into the chamber, that I may eat of yours hand. And Tamar took the cakes which she had made, and brought them into the chamber to Amnon her brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2322,51 +2358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு அவள்: வேண்டாம், என் சகோதரனே, என்னை அவமானப்படுத்தாதே, இஸ்ரவேலிலே இப்படிச் செய்யத்தகாது; இப்படிப்பட்ட மதிகேடான காரியத்தைச் செய்யவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[10. And Amnon said unto Tamar, Bring the food into the chamber, that I may eat of yours hand. And Tamar took the cakes which she had made, and brought them into the chamber to Amnon her brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2431,51 +2467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு அவள்: வேண்டாம், என் சகோதரனே, என்னை அவமானப்படுத்தாதே, இஸ்ரவேலிலே இப்படிச் செய்யத்தகாது; இப்படிப்பட்ட மதிகேடான காரியத்தைச் செய்யவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[10. And Amnon said unto Tamar, Bring the food into the chamber, that I may eat of yours hand. And Tamar took the cakes which she had made, and brought them into the chamber to Amnon her brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2540,51 +2576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் என் வெட்கத்தோடே எங்கே போவேன்? நீயும் இஸ்ரவேலிலே மதிகெட்டவர்களில் ஒருவனைப்போல ஆவாய்; இப்போதும் நீ ராஜாவோடே பேசு, அவர் என்னை உனக்குத் தராமல் மறுக்கமாட்டார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[11. And when she had brought them unto him to eat, he took hold of her, and said unto her, Come lie with me, my sister.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2649,51 +2685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் என் வெட்கத்தோடே எங்கே போவேன்? நீயும் இஸ்ரவேலிலே மதிகெட்டவர்களில் ஒருவனைப்போல ஆவாய்; இப்போதும் நீ ராஜாவோடே பேசு, அவர் என்னை உனக்குத் தராமல் மறுக்கமாட்டார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[11. And when she had brought them unto him to eat, he took hold of her, and said unto her, Come lie with me, my sister.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2758,51 +2794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவன் அவள் சொல்லைக் கேட்கமாட்டேன் என்று அவளைப் பலவந்தமாய்ப் பிடித்து, அவளோடே சயனித்து, அவளைக் கற்பழித்தான்.]]></a:t>
+              <a:t><![CDATA[12. And she answered him, Nay, my brother, do not force me; for no such thing ought to be done in Israel: do not you this folly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2867,51 +2903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இதற்குப்பின்பு தாவீதின் குமாரனாகிய அப்சலோமுக்குத் தாமார் என்னும் பேருள்ள சவுந்தரியமுள்ள சகோதரி இருந்தாள்; அவள்மேல் தாவீதின் குமாரன் அம்னோன் மோகம்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass after this, that Absalom the son of David had a fair sister, whose name was Tamar; and Amnon the son of David loved her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2976,51 +3012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவன் அவள் சொல்லைக் கேட்கமாட்டேன் என்று அவளைப் பலவந்தமாய்ப் பிடித்து, அவளோடே சயனித்து, அவளைக் கற்பழித்தான்.]]></a:t>
+              <a:t><![CDATA[12. And she answered him, Nay, my brother, do not force me; for no such thing ought to be done in Israel: do not you this folly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3085,51 +3121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பிற்பாடு அம்னோன் அவளை மிகவும் வெறுத்தான்; அவன் அவளை விரும்பின விருப்பத்தைப் பார்க்கிலும், அவளை வெறுத்த வெறுப்பு அதிகமாயிருந்தது. ஆகையால்: நீ எழுந்து போய்விடு என்று அம்னோன் அவளோடே சொன்னான்.]]></a:t>
+              <a:t><![CDATA[13. And I, where shall I cause my shame to go? and as for you, you shall be as one of the fools in Israel. Now therefore, I pray you, speak unto the king; for he will not withhold me from you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3194,51 +3230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பிற்பாடு அம்னோன் அவளை மிகவும் வெறுத்தான்; அவன் அவளை விரும்பின விருப்பத்தைப் பார்க்கிலும், அவளை வெறுத்த வெறுப்பு அதிகமாயிருந்தது. ஆகையால்: நீ எழுந்து போய்விடு என்று அம்னோன் அவளோடே சொன்னான்.]]></a:t>
+              <a:t><![CDATA[13. And I, where shall I cause my shame to go? and as for you, you shall be as one of the fools in Israel. Now therefore, I pray you, speak unto the king; for he will not withhold me from you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3303,51 +3339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது அவள்: நீ எனக்கு முந்தி செய்த அநியாயத்தைப்பார்க்கிலும், இப்பொழுது என்னைத் துரத்திவிடுகிற அந்த அநியாயம் கொடுமையாயிருக்கிறது என்றாள்; ஆனாலும் அவன் அவள் சொல்லைக் கேட்க மனதில்லாமல்,]]></a:t>
+              <a:t><![CDATA[14. Nevertheless he would not hearken unto her voice: but, being stronger than she, forced her, and lay with her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3412,51 +3448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது அவள்: நீ எனக்கு முந்தி செய்த அநியாயத்தைப்பார்க்கிலும், இப்பொழுது என்னைத் துரத்திவிடுகிற அந்த அநியாயம் கொடுமையாயிருக்கிறது என்றாள்; ஆனாலும் அவன் அவள் சொல்லைக் கேட்க மனதில்லாமல்,]]></a:t>
+              <a:t><![CDATA[14. Nevertheless he would not hearken unto her voice: but, being stronger than she, forced her, and lay with her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3521,51 +3557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தன்னிடத்தில் சேவிக்கிற தன்வேலைக்காரனைக் கூப்பிட்டு: நீ இவளை, என்னை விட்டு வெளியே தள்ளி, கதவைப்பூட்டு என்றான்.]]></a:t>
+              <a:t><![CDATA[15. Then Amnon hated her exceedingly; so that the hatred wherewith he hated her was greater than the love wherewith he had loved her. And Amnon said unto her, Arise, be gone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3630,51 +3666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தன்னிடத்தில் சேவிக்கிற தன்வேலைக்காரனைக் கூப்பிட்டு: நீ இவளை, என்னை விட்டு வெளியே தள்ளி, கதவைப்பூட்டு என்றான்.]]></a:t>
+              <a:t><![CDATA[15. Then Amnon hated her exceedingly; so that the hatred wherewith he hated her was greater than the love wherewith he had loved her. And Amnon said unto her, Arise, be gone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3739,51 +3775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்படியே அவனிடத்தில் சேவிக்கிறவன் அவளை வெளியே தள்ளி, கதவைப் பூட்டினான்; அவள் பலவருணமான வஸ்திரத்தை உடுத்திக்கொண்டிருந்தாள்; ராஜகுமாரத்திகளாகிய கன்னிகைகள் இப்படிக்கொத்த, சால்வைகளைத் தரித்துக்கொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And she said unto him, There is no cause: this evil in sending me away is greater than the other that you did unto me. But he would not hearken unto her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3848,51 +3884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்படியே அவனிடத்தில் சேவிக்கிறவன் அவளை வெளியே தள்ளி, கதவைப் பூட்டினான்; அவள் பலவருணமான வஸ்திரத்தை உடுத்திக்கொண்டிருந்தாள்; ராஜகுமாரத்திகளாகிய கன்னிகைகள் இப்படிக்கொத்த, சால்வைகளைத் தரித்துக்கொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And she said unto him, There is no cause: this evil in sending me away is greater than the other that you did unto me. But he would not hearken unto her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3957,51 +3993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது தாமார்: தன் தலையின்மேல் சாம்பலை வாரிப்போட்டுக்கொண்டு, தான் தரித்திருந்த பலவருணமான வஸ்திரத்தைக் கிழித்து, தன் கையைத் தன் தலையின்மேல் வைத்து, சத்தமிட்டு அழுதுகொண்டுபோனாள்.]]></a:t>
+              <a:t><![CDATA[16. And she said unto him, There is no cause: this evil in sending me away is greater than the other that you did unto me. But he would not hearken unto her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4066,51 +4102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தன் சகோதரியாகிய தாமாரினிமித்தம் ஏக்கங்கொண்டு வியாதிப்பட்டான்; அவள் கன்னியாஸ்திரீயாயிருந்தாள்; அவளுக்குப் பொல்லாப்புச் செய்ய, அம்னோனுக்கு வருத்தமாய்க் கண்டது.]]></a:t>
+              <a:t><![CDATA[2. And Amnon was so vexed, that he fell sick for his sister Tamar; for she was a virgin; and Amnon thought it hard for him to do anything to her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4175,51 +4211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது தாமார்: தன் தலையின்மேல் சாம்பலை வாரிப்போட்டுக்கொண்டு, தான் தரித்திருந்த பலவருணமான வஸ்திரத்தைக் கிழித்து, தன் கையைத் தன் தலையின்மேல் வைத்து, சத்தமிட்டு அழுதுகொண்டுபோனாள்.]]></a:t>
+              <a:t><![CDATA[17. Then he called his servant that ministered unto him, and said, Put now this woman out from me, and bolt the door after her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4284,51 +4320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது அவள் சகோதரனாகிய அப்சலோம் அவளைப் பார்த்து: உன் சகோதரனாகிய அம்னோன் உன்னோடிருந்தானோ? இப்போதும் என் சகோதரியே, நீ மவுனமாயிரு; அவன் உன்னுடைய சகோதரன்; இந்தக் காரியத்தை உன்மனதிலே வைக்காதே என்றான்; அப்படியே தாமார் தன் சகோதரனாகிய அப்சலோமின் வீட்டில் தனித்துக் கிலேசப்பட்டுக்கொண்டிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[17. Then he called his servant that ministered unto him, and said, Put now this woman out from me, and bolt the door after her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4393,51 +4429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது அவள் சகோதரனாகிய அப்சலோம் அவளைப் பார்த்து: உன் சகோதரனாகிய அம்னோன் உன்னோடிருந்தானோ? இப்போதும் என் சகோதரியே, நீ மவுனமாயிரு; அவன் உன்னுடைய சகோதரன்; இந்தக் காரியத்தை உன்மனதிலே வைக்காதே என்றான்; அப்படியே தாமார் தன் சகோதரனாகிய அப்சலோமின் வீட்டில் தனித்துக் கிலேசப்பட்டுக்கொண்டிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[18. And she had a garment of divers colours upon her: for with such robes were the king's daughters that were virgins apparelled. Then his servant brought her out, and bolted the door after her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4502,51 +4538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது அவள் சகோதரனாகிய அப்சலோம் அவளைப் பார்த்து: உன் சகோதரனாகிய அம்னோன் உன்னோடிருந்தானோ? இப்போதும் என் சகோதரியே, நீ மவுனமாயிரு; அவன் உன்னுடைய சகோதரன்; இந்தக் காரியத்தை உன்மனதிலே வைக்காதே என்றான்; அப்படியே தாமார் தன் சகோதரனாகிய அப்சலோமின் வீட்டில் தனித்துக் கிலேசப்பட்டுக்கொண்டிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[18. And she had a garment of divers colours upon her: for with such robes were the king's daughters that were virgins apparelled. Then his servant brought her out, and bolted the door after her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4611,51 +4647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தாவீதுராஜா இந்தச் செய்திகளையெல்லாம் கேள்விப்பட்டபோது, வெகுகோபமாயெரிந்தான்.]]></a:t>
+              <a:t><![CDATA[18. And she had a garment of divers colours upon her: for with such robes were the king's daughters that were virgins apparelled. Then his servant brought her out, and bolted the door after her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4720,51 +4756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்சலோம் அம்னோனோடே நன்மையாகிலும் தீமையாகிலும் பேசவில்லை; தன் சகோதரியாகிய தாமாரை அம்னோன் கற்பழித்த காரியத்தினிமித்தம் அப்சலோம் அவனைப் பகைத்தான்.]]></a:t>
+              <a:t><![CDATA[19. And Tamar put ashes on her head, and rent her garment of divers colours that was on her, and laid her hand on her head, and went on crying.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4829,51 +4865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்சலோம் அம்னோனோடே நன்மையாகிலும் தீமையாகிலும் பேசவில்லை; தன் சகோதரியாகிய தாமாரை அம்னோன் கற்பழித்த காரியத்தினிமித்தம் அப்சலோம் அவனைப் பகைத்தான்.]]></a:t>
+              <a:t><![CDATA[19. And Tamar put ashes on her head, and rent her garment of divers colours that was on her, and laid her hand on her head, and went on crying.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4938,51 +4974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இரண்டு வருஷம் சென்றபின்பு, அப்சலோம் எப்பிராயீமுக்குச் சமீபமான பாலாத்சோரிலே ஆட்களை வைத்து, ஆடுகளை மயிர்கத்தரிக்கிற வேலையில் இருந்தான்; அங்கே ராஜகுமாரர் எல்லாரையும் விருந்துக்கு அழைத்தான்.]]></a:t>
+              <a:t><![CDATA[20. And Absalom her brother said unto her, Has Amnon your brother been with you? but hold now your peace, my sister: he is your brother; regard not this thing. So Tamar remained desolate in her brother Absalom's house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5047,51 +5083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இரண்டு வருஷம் சென்றபின்பு, அப்சலோம் எப்பிராயீமுக்குச் சமீபமான பாலாத்சோரிலே ஆட்களை வைத்து, ஆடுகளை மயிர்கத்தரிக்கிற வேலையில் இருந்தான்; அங்கே ராஜகுமாரர் எல்லாரையும் விருந்துக்கு அழைத்தான்.]]></a:t>
+              <a:t><![CDATA[20. And Absalom her brother said unto her, Has Amnon your brother been with you? but hold now your peace, my sister: he is your brother; regard not this thing. So Tamar remained desolate in her brother Absalom's house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5156,51 +5192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவன் ராஜாவினிடத்தில் போய், ஆட்களை வைத்து ஆடுகளை மயிர்கத்தரிக்கிறேன்; ராஜாவும் அவருடைய ஊழியக்காரரும் உமது அடியானோடே வரும்படிவேண்டிக்கொள்ளுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And Absalom her brother said unto her, Has Amnon your brother been with you? but hold now your peace, my sister: he is your brother; regard not this thing. So Tamar remained desolate in her brother Absalom's house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5265,51 +5301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தன் சகோதரியாகிய தாமாரினிமித்தம் ஏக்கங்கொண்டு வியாதிப்பட்டான்; அவள் கன்னியாஸ்திரீயாயிருந்தாள்; அவளுக்குப் பொல்லாப்புச் செய்ய, அம்னோனுக்கு வருத்தமாய்க் கண்டது.]]></a:t>
+              <a:t><![CDATA[2. And Amnon was so vexed, that he fell sick for his sister Tamar; for she was a virgin; and Amnon thought it hard for him to do anything to her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5374,51 +5410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவன் ராஜாவினிடத்தில் போய், ஆட்களை வைத்து ஆடுகளை மயிர்கத்தரிக்கிறேன்; ராஜாவும் அவருடைய ஊழியக்காரரும் உமது அடியானோடே வரும்படிவேண்டிக்கொள்ளுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. But when king David heard of all these things, he was very angry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5483,51 +5519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ராஜா அப்சலோமைப் பார்த்து: அப்படி வேண்டாம், என் மகனே; நாங்கள் எல்லாரும் வருவோமாகில் உனக்கு வெகுசெலவுண்டாகும் என்றான்; அவனை வருந்திக்கேட்டாலும், அவன் போக மனதில்லாமல், அவனை ஆசீர்வதித்தான்.]]></a:t>
+              <a:t><![CDATA[22. And Absalom spoke unto his brother Amnon neither good nor bad: for Absalom hated Amnon, because he had forced his sister Tamar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5592,51 +5628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ராஜா அப்சலோமைப் பார்த்து: அப்படி வேண்டாம், என் மகனே; நாங்கள் எல்லாரும் வருவோமாகில் உனக்கு வெகுசெலவுண்டாகும் என்றான்; அவனை வருந்திக்கேட்டாலும், அவன் போக மனதில்லாமல், அவனை ஆசீர்வதித்தான்.]]></a:t>
+              <a:t><![CDATA[22. And Absalom spoke unto his brother Amnon neither good nor bad: for Absalom hated Amnon, because he had forced his sister Tamar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5701,51 +5737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது அப்சலோம்: அது கூடாதிருந்தால், என் சகோதரனாகிய அம்னோனாவது எங்களோடே வரும்படி அவனுக்கு உத்தரவு செய்யும் என்றான். அதற்கு ராஜா: அவன் உன்னோடே வரவேண்டியது என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[23. And it came to pass after two full years, that Absalom had sheepshearers in Baalhazor, which is beside Ephraim: and Absalom invited all the king's sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5810,51 +5846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது அப்சலோம்: அது கூடாதிருந்தால், என் சகோதரனாகிய அம்னோனாவது எங்களோடே வரும்படி அவனுக்கு உத்தரவு செய்யும் என்றான். அதற்கு ராஜா: அவன் உன்னோடே வரவேண்டியது என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[23. And it came to pass after two full years, that Absalom had sheepshearers in Baalhazor, which is beside Ephraim: and Absalom invited all the king's sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5919,51 +5955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்சலோம் பின்னையும் அவனை வருந்திக் கேட்டுக்கொண்டபடியினால், அவன் அம்னோனையும், ராஜாவின் குமாரர் அனைவரையும் அவனோடே போகவிட்டான்.]]></a:t>
+              <a:t><![CDATA[24. And Absalom came to the king, and said, Behold now, your servant has sheepshearers; let the king, I plead to you, and his servants go with your servant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6028,51 +6064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்சலோம் தன் வேலைக்காரரை நோக்கி: அம்னோன் திராட்சரசம் குடித்துக் களித்திருக்கும் சமயத்தை நன்றாய்ப்பார்த்திருங்கள்; அப்பொழுது நான்: அம்னோனை அடியுங்கள் என்று சொல்லுவேன், உடனே நீங்கள் பயப்படாமல் அவனைக் கொன்றுபோடுங்கள்; நான் அல்லவோ அதை உங்களுக்குக் கட்டளையிடுகிறேன்; திடன்கொண்டு தைரியமாயிருங்கள் என்று சொல்லியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[24. And Absalom came to the king, and said, Behold now, your servant has sheepshearers; let the king, I plead to you, and his servants go with your servant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6137,51 +6173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்சலோம் தன் வேலைக்காரரை நோக்கி: அம்னோன் திராட்சரசம் குடித்துக் களித்திருக்கும் சமயத்தை நன்றாய்ப்பார்த்திருங்கள்; அப்பொழுது நான்: அம்னோனை அடியுங்கள் என்று சொல்லுவேன், உடனே நீங்கள் பயப்படாமல் அவனைக் கொன்றுபோடுங்கள்; நான் அல்லவோ அதை உங்களுக்குக் கட்டளையிடுகிறேன்; திடன்கொண்டு தைரியமாயிருங்கள் என்று சொல்லியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[25. And the king said to Absalom, Nay, my son, let us not all now go, lest we be chargeable unto you. And he pressed him: nevertheless he would not go, but blessed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6246,51 +6282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்சலோம் தன் வேலைக்காரரை நோக்கி: அம்னோன் திராட்சரசம் குடித்துக் களித்திருக்கும் சமயத்தை நன்றாய்ப்பார்த்திருங்கள்; அப்பொழுது நான்: அம்னோனை அடியுங்கள் என்று சொல்லுவேன், உடனே நீங்கள் பயப்படாமல் அவனைக் கொன்றுபோடுங்கள்; நான் அல்லவோ அதை உங்களுக்குக் கட்டளையிடுகிறேன்; திடன்கொண்டு தைரியமாயிருங்கள் என்று சொல்லியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[25. And the king said to Absalom, Nay, my son, let us not all now go, lest we be chargeable unto you. And he pressed him: nevertheless he would not go, but blessed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6355,51 +6391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்சலோம் கற்பித்தபடியே அப்சலோமின் வேலைக்காரர் அம்னோனுக்குச் செய்தார்கள்; அப்பொழுது ராஜகுமாரர் எல்லாரும் எழுந்திருந்து, அவரவர் தம்தம் கோவேறு கழுதையின்மேல் ஏறி ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[26. Then said Absalom, If not, I pray you, let my brother Amnon go with us. And the king said unto him, Why should he go with you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6464,51 +6500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அம்னோனுக்குத் தாவீதுடைய தமையன் சிமியாவின் குமாரனாகிய யோனதாப் என்னும் பேருள்ள ஒரு சிநேகிதன் இருந்தான்; அந்த யோனதாப் மகா தந்திரவாதி.]]></a:t>
+              <a:t><![CDATA[3. But Amnon had a friend, whose name was Jonadab, the son of Shimeah David's brother: and Jonadab was a very subtle man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6573,51 +6609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்சலோம் கற்பித்தபடியே அப்சலோமின் வேலைக்காரர் அம்னோனுக்குச் செய்தார்கள்; அப்பொழுது ராஜகுமாரர் எல்லாரும் எழுந்திருந்து, அவரவர் தம்தம் கோவேறு கழுதையின்மேல் ஏறி ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[26. Then said Absalom, If not, I pray you, let my brother Amnon go with us. And the king said unto him, Why should he go with you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6682,51 +6718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவர்கள் வழியில் இருக்கிறபோதே, அப்சலோம் ராஜகுமாரரையெல்லாம் அடித்துக் கொன்றுபோட்டான், அவர்களில் ஒருவரும் மீந்திருக்க விடவில்லை என்கிறதாய், தாவீதுக்குச் செய்தி வந்தது.]]></a:t>
+              <a:t><![CDATA[27. But Absalom pressed him, that he let Amnon and all the king's sons go with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6791,51 +6827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவர்கள் வழியில் இருக்கிறபோதே, அப்சலோம் ராஜகுமாரரையெல்லாம் அடித்துக் கொன்றுபோட்டான், அவர்களில் ஒருவரும் மீந்திருக்க விடவில்லை என்கிறதாய், தாவீதுக்குச் செய்தி வந்தது.]]></a:t>
+              <a:t><![CDATA[27. But Absalom pressed him, that he let Amnon and all the king's sons go with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6900,51 +6936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது ராஜா எழுந்திருந்து, தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு, தரையிலே விழுந்துகிடந்தான்; அவன் ஊழியக்காரர் எல்லாரும் தங்கள் வஸ்திரங்களைக் கிழித்துக்கொண்டு நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[28. Now Absalom had commanded his servants, saying, Mark all of you now when Amnon's heart is merry with wine, and when I say unto you, Strike Amnon; then kill him, fear not: have not I commanded you? be courageous, and be valiant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7009,51 +7045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது ராஜா எழுந்திருந்து, தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு, தரையிலே விழுந்துகிடந்தான்; அவன் ஊழியக்காரர் எல்லாரும் தங்கள் வஸ்திரங்களைக் கிழித்துக்கொண்டு நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[28. Now Absalom had commanded his servants, saying, Mark all of you now when Amnon's heart is merry with wine, and when I say unto you, Strike Amnon; then kill him, fear not: have not I commanded you? be courageous, and be valiant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7118,51 +7154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது தாவீதின் தமையனாகிய சிமியாவின் குமாரன் யோனதாப் வந்து: ராஜகுமாரரான வாலிபரையெல்லாம் கொன்றுபோட்டார்கள் என்று என் ஆண்டவன் நினைக்கவேண்டாம்; அம்னோன்மாத்திரம் செத்துப்போனான்; அவன் தன் சகோதரியாகிய தாமாரைக் கற்பழித்த நாள்முதற்கொண்டு, அது அப்சலோமின் நெஞ்சில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[28. Now Absalom had commanded his servants, saying, Mark all of you now when Amnon's heart is merry with wine, and when I say unto you, Strike Amnon; then kill him, fear not: have not I commanded you? be courageous, and be valiant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7227,51 +7263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது தாவீதின் தமையனாகிய சிமியாவின் குமாரன் யோனதாப் வந்து: ராஜகுமாரரான வாலிபரையெல்லாம் கொன்றுபோட்டார்கள் என்று என் ஆண்டவன் நினைக்கவேண்டாம்; அம்னோன்மாத்திரம் செத்துப்போனான்; அவன் தன் சகோதரியாகிய தாமாரைக் கற்பழித்த நாள்முதற்கொண்டு, அது அப்சலோமின் நெஞ்சில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[28. Now Absalom had commanded his servants, saying, Mark all of you now when Amnon's heart is merry with wine, and when I say unto you, Strike Amnon; then kill him, fear not: have not I commanded you? be courageous, and be valiant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7336,51 +7372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது தாவீதின் தமையனாகிய சிமியாவின் குமாரன் யோனதாப் வந்து: ராஜகுமாரரான வாலிபரையெல்லாம் கொன்றுபோட்டார்கள் என்று என் ஆண்டவன் நினைக்கவேண்டாம்; அம்னோன்மாத்திரம் செத்துப்போனான்; அவன் தன் சகோதரியாகிய தாமாரைக் கற்பழித்த நாள்முதற்கொண்டு, அது அப்சலோமின் நெஞ்சில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[29. And the servants of Absalom did unto Amnon as Absalom had commanded. Then all the king's sons arose, and every man got him up upon his mule, and fled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7445,51 +7481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இப்போதும் ராஜகுமாரர்கள் எல்லாரும் செத்தார்கள் என்கிற பேச்சை ராஜாவாகிய என் ஆண்டவன் தம்முடைய மனதிலே வைக்கவேண்டாம்; அம்னோன் ஒருவனே செத்தான் என்றான்; அப்சலோம் ஓடிப்போனான்.]]></a:t>
+              <a:t><![CDATA[29. And the servants of Absalom did unto Amnon as Absalom had commanded. Then all the king's sons arose, and every man got him up upon his mule, and fled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7554,51 +7590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இப்போதும் ராஜகுமாரர்கள் எல்லாரும் செத்தார்கள் என்கிற பேச்சை ராஜாவாகிய என் ஆண்டவன் தம்முடைய மனதிலே வைக்கவேண்டாம்; அம்னோன் ஒருவனே செத்தான் என்றான்; அப்சலோம் ஓடிப்போனான்.]]></a:t>
+              <a:t><![CDATA[30. And it came to pass, while they were in the way, that tidings came to David, saying, Absalom has slain all the king's sons, and there is not one of them left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7663,51 +7699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அம்னோனுக்குத் தாவீதுடைய தமையன் சிமியாவின் குமாரனாகிய யோனதாப் என்னும் பேருள்ள ஒரு சிநேகிதன் இருந்தான்; அந்த யோனதாப் மகா தந்திரவாதி.]]></a:t>
+              <a:t><![CDATA[3. But Amnon had a friend, whose name was Jonadab, the son of Shimeah David's brother: and Jonadab was a very subtle man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7772,51 +7808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஜாமக்காரச் சேவகன் தன் கண்களை ஏறெடுத்துப் பார்த்தபோது, இதோ, அநேகம் ஜனங்கள் தனக்குப் பின்னாலே மலை ஓரமாய் வருகிறதைக் கண்டான்.]]></a:t>
+              <a:t><![CDATA[30. And it came to pass, while they were in the way, that tidings came to David, saying, Absalom has slain all the king's sons, and there is not one of them left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7881,51 +7917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஜாமக்காரச் சேவகன் தன் கண்களை ஏறெடுத்துப் பார்த்தபோது, இதோ, அநேகம் ஜனங்கள் தனக்குப் பின்னாலே மலை ஓரமாய் வருகிறதைக் கண்டான்.]]></a:t>
+              <a:t><![CDATA[31. Then the king arose, and tare his garments, and lay on the earth; and all his servants stood by with their clothes rent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7990,51 +8026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அப்பொழுது யோனதாப் ராஜாவைப் பார்த்து: இதோ, ராஜகுமாரர் வருகிறார்கள்; உமது அடியேன் சொன்னபடியே ஆயிற்று என்றான்.]]></a:t>
+              <a:t><![CDATA[31. Then the king arose, and tare his garments, and lay on the earth; and all his servants stood by with their clothes rent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8099,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அவன் பேசி முடிந்தபோது, ராஜகுமாரர் வந்து, சத்தமிட்டு அழுதார்கள்; ராஜாவும் அவனுடைய எல்லா ஊழியக்காரரும் மிகவும் புலம்பி அழுதார்கள்.]]></a:t>
+              <a:t><![CDATA[32. And Jonadab, the son of Shimeah David's brother, answered and said, Let not my lord suppose that they have slain all the young men the king's sons; for Amnon only is dead: for by the appointment of Absalom this has been determined from the day that he forced his sister Tamar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8208,51 +8244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அவன் பேசி முடிந்தபோது, ராஜகுமாரர் வந்து, சத்தமிட்டு அழுதார்கள்; ராஜாவும் அவனுடைய எல்லா ஊழியக்காரரும் மிகவும் புலம்பி அழுதார்கள்.]]></a:t>
+              <a:t><![CDATA[32. And Jonadab, the son of Shimeah David's brother, answered and said, Let not my lord suppose that they have slain all the young men the king's sons; for Amnon only is dead: for by the appointment of Absalom this has been determined from the day that he forced his sister Tamar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8317,51 +8353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அப்சலோமோ அம்மியூதின் குமாரனாகிய தல்மாய் என்னும் கேசூரின் ராஜாவினிடத்திற்கு ஓடிப்போனான். தாவீது தினந்தோறும் தன் குமாரனுக்காகத் துக்கித்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[32. And Jonadab, the son of Shimeah David's brother, answered and said, Let not my lord suppose that they have slain all the young men the king's sons; for Amnon only is dead: for by the appointment of Absalom this has been determined from the day that he forced his sister Tamar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8426,51 +8462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அப்சலோமோ அம்மியூதின் குமாரனாகிய தல்மாய் என்னும் கேசூரின் ராஜாவினிடத்திற்கு ஓடிப்போனான். தாவீது தினந்தோறும் தன் குமாரனுக்காகத் துக்கித்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[33. Now therefore let not my lord the king take the thing to his heart, to think that all the king's sons are dead: for Amnon only is dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8535,51 +8571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அப்சலோம் கேசூருக்கு ஓடிப்போய் அங்கே மூன்று வருஷம் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[33. Now therefore let not my lord the king take the thing to his heart, to think that all the king's sons are dead: for Amnon only is dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8644,51 +8680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. தாவீதுராஜா அம்னோன் செத்தபடியினால், அவனுக்காகத் துக்கித்து ஆறுதலடைந்தபோது அப்சலோமைப் பின்தொடரும் நினைவை விட்டுவிட்டான்.]]></a:t>
+              <a:t><![CDATA[34. But Absalom fled. And the young man that kept the watch lifted up his eyes, and looked, and, behold, there came much people by the way of the hill side behind him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8753,51 +8789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. தாவீதுராஜா அம்னோன் செத்தபடியினால், அவனுக்காகத் துக்கித்து ஆறுதலடைந்தபோது அப்சலோமைப் பின்தொடரும் நினைவை விட்டுவிட்டான்.]]></a:t>
+              <a:t><![CDATA[34. But Absalom fled. And the young man that kept the watch lifted up his eyes, and looked, and, behold, there came much people by the way of the hill side behind him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8862,51 +8898,1032 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் இவனைப் பார்த்து: ராஜகுமாரனாகிய நீ, நாளுக்குநாள் எதினால் இப்படி மெலிந்துபோகிறாய், எனக்குச்சொல்லமாட்டாயா என்றான். அதற்கு அம்னோன்: என் சகோதரன் அப்சலோமின் சகோதரியாகிய தாமாரின்மேல் நான் ஆசைவைத்திருக்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And he said unto him, Why are you, being the king's son, lean from day to day? will you not tell me? And Amnon said unto him, I love Tamar, my brother Absalom's sister.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And Jonadab said unto the king, Behold, the king's sons come: as your servant said, so it is.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And Jonadab said unto the king, Behold, the king's sons come: as your servant said, so it is.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. And it came to pass, as soon as he had made an end of speaking, that, behold, the king's sons came, and lifted up their voice and wept: and the king also and all his servants wept very sore.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. And it came to pass, as soon as he had made an end of speaking, that, behold, the king's sons came, and lifted up their voice and wept: and the king also and all his servants wept very sore.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. But Absalom fled, and went to Talmai, the son of Ammihud, king of Geshur. And David mourned for his son every day.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. But Absalom fled, and went to Talmai, the son of Ammihud, king of Geshur. And David mourned for his son every day.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. So Absalom fled, and went to Geshur, and was there three years.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. And the soul of king David longed to go forth unto Absalom: for he was comforted concerning Amnon, seeing he was dead.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. And the soul of king David longed to go forth unto Absalom: for he was comforted concerning Amnon, seeing he was dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8971,51 +9988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் இவனைப் பார்த்து: ராஜகுமாரனாகிய நீ, நாளுக்குநாள் எதினால் இப்படி மெலிந்துபோகிறாய், எனக்குச்சொல்லமாட்டாயா என்றான். அதற்கு அம்னோன்: என் சகோதரன் அப்சலோமின் சகோதரியாகிய தாமாரின்மேல் நான் ஆசைவைத்திருக்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And he said unto him, Why are you, being the king's son, lean from day to day? will you not tell me? And Amnon said unto him, I love Tamar, my brother Absalom's sister.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9050,51 +10067,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473434339" r:id="rId1"/>
+    <p:sldLayoutId id="2481564044" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9710,50 +10727,122 @@
 
 <file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide87.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide88.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide88.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -9862,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And Jonadab said unto him, Lay you down on your bed, and make yourself sick: and when your father]]></a:t>
+              <a:t><![CDATA[ஆசைவைத்திருக்கிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[comes to see you, say unto him, I pray you, let my sister Tamar come, and give me food, and dress]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது யோனதாப் அவனைப்பார்த்து: நீ வியாதிக்காரனைப்போல உன்படுக்கையின்மேல் படுத்துக்கொள்; உன்னைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the food in my sight, that I may see it, and eat it at her hand.]]></a:t>
+              <a:t><![CDATA[பார்க்கிறதற்கு உன் தகப்பனார் வரும்போது, நீ, என் சகோதரியாகிய தாமார் வந்து, எனக்குப் போஜனம்கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. So Amnon lay down, and made himself sick: and when the king was come to see him, Amnon said unto]]></a:t>
+              <a:t><![CDATA[அவள் கையினாலே சாப்பிடும்படிக்கு நான் பார்க்க, என் கண்களுக்கு முன்பாக உட்காரும்படி தயவுசெய்யவேண்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the king, I pray you, let Tamar my sister come, and make me a couple of cakes in my sight, that I]]></a:t>
+              <a:t><![CDATA[என்று சொல் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[may eat at her hand.]]></a:t>
+              <a:t><![CDATA[6. அப்படியே அம்னோன் வியாதிக்காரன்போல் படுத்துக்கொண்டு, ராஜா தன்னைப் பார்க்கவந்தபோது, ராஜாவை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Then David sent home to Tamar, saying, Go now to your brother Amnon's house, and dress him food.]]></a:t>
+              <a:t><![CDATA[என் சகோதரியாகிய தாமார் வந்து நான் அவள் கையினாலே சாப்பிடும்படிக்கு, என் கண்களுக்கு முன்பாக இரண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. So Tamar went to her brother Amnon's house; and he was laid down. And she took flour, and kneaded]]></a:t>
+              <a:t><![CDATA[நல்ல பணியாரங்களைப் பண்ணும்படி உத்தரவு கொடுக்கவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it, and made cakes in his sight, and did bake the cakes.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது தாவீது, வீட்டுக்குத் தாமாரிடத்தில் ஆள் அனுப்பி, நீ உன் சகோதரனாகிய அம்னோன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11050,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And she took a pan, and poured them out before him; but he refused to eat. And Amnon said, Have]]></a:t>
+              <a:t><![CDATA[வீட்டுக்குப்போய், அவனுக்கு சமையல் பண்ணிக்கொடு என்று சொல்லச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11182,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And it came to pass after this, that Absalom the son of David had a fair sister, whose name was]]></a:t>
+              <a:t><![CDATA[1. இதற்குப்பின்பு தாவீதின் குமாரனாகிய அப்சலோமுக்குத் தாமார் என்னும் பேருள்ள சவுந்தரியமுள்ள சகோதரி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11314,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[out all men from me. And they went out every man from him.]]></a:t>
+              <a:t><![CDATA[8. தாமார் தன் சகோதரனாகிய அம்னோன் படுத்துக்கொண்டிருக்கிற வீட்டுக்குப் போய், மாவெடுத்துப் பிசைந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And Amnon said unto Tamar, Bring the food into the chamber, that I may eat of yours hand. And]]></a:t>
+              <a:t><![CDATA[அவன் கண்களுக்கு முன்பாகத் தட்டி பணியாரங்களைச் சுட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Tamar took the cakes which she had made, and brought them into the chamber to Amnon her brother.]]></a:t>
+              <a:t><![CDATA[9. சட்டியை எடுத்து, அவனுக்கு முன்பாக அவைகளை வைத்தாள்; ஆனாலும் அவன் சாப்பிடமாட்டேன் என்றான்; பின்பு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And when she had brought them unto him to eat, he took hold of her, and said unto her, Come lie]]></a:t>
+              <a:t><![CDATA[அம்னோன் எல்லாரும் என்னைவிட்டு வெளியே போகட்டும் என்றான்; எல்லாரும் அவனை விட்டு வெளியே போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with me, my sister.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது அம்னோன் தாமாரைப்பார்த்து: நான் உன் கையினாலே சாப்பிடும்படிக்கு, அந்தப் பலகாரத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And she answered him, Nay, my brother, do not force me; for no such thing ought to be done in]]></a:t>
+              <a:t><![CDATA[அறைவீட்டிலே கொண்டுவா என்றான்; அப்படியே தாமார் தான் செய்த பணியாரங்களை அறைவீட்டில் இருக்கிற தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel: do not you this folly.]]></a:t>
+              <a:t><![CDATA[சகோதரனாகிய அம்னோனிடத்தில் கொண்டுபோனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +13327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And I, where shall I cause my shame to go? and as for you, you shall be as one of the fools in]]></a:t>
+              <a:t><![CDATA[11. அவன் சாப்பிடும்படிக்கு அவள் அவைகளைக் கிட்ட கொண்டுவருகையில், அவன் அவளைப் பிடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +13459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel. Now therefore, I pray you, speak unto the king; for he will not withhold me from you.]]></a:t>
+              <a:t><![CDATA[அவளைப்பார்த்து: என் சகோதரியே, நீ வந்து என்னோடே சயனி என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +13591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Nevertheless he would not hearken unto her voice: but, being stronger than she, forced her, and]]></a:t>
+              <a:t><![CDATA[12. அதற்கு அவள்: வேண்டாம், என் சகோதரனே, என்னை அவமானப்படுத்தாதே, இஸ்ரவேலிலே இப்படிச் செய்யத்தகாது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +13723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Tamar; and Amnon the son of David loved her.]]></a:t>
+              <a:t><![CDATA[இருந்தாள்; அவள்மேல் தாவீதின் குமாரன் அம்னோன் மோகம்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +13855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[lay with her.]]></a:t>
+              <a:t><![CDATA[இப்படிப்பட்ட மதிகேடான காரியத்தைச் செய்யவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,51 +13987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Then Amnon hated her exceedingly; so that the hatred wherewith he hated her was greater than the]]></a:t>
+              <a:t><![CDATA[13. நான் என் வெட்கத்தோடே எங்கே போவேன்? நீயும் இஸ்ரவேலிலே மதிகெட்டவர்களில் ஒருவனைப்போல ஆவாய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13030,51 +14119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[love wherewith he had loved her. And Amnon said unto her, Arise, be gone.]]></a:t>
+              <a:t><![CDATA[இப்போதும் நீ ராஜாவோடே பேசு, அவர் என்னை உனக்குத் தராமல் மறுக்கமாட்டார் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13162,51 +14251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And she said unto him, There is no cause: this evil in sending me away is greater than the other]]></a:t>
+              <a:t><![CDATA[14. அவன் அவள் சொல்லைக் கேட்கமாட்டேன் என்று அவளைப் பலவந்தமாய்ப் பிடித்து, அவளோடே சயனித்து, அவளைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13294,51 +14383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that you did unto me. But he would not hearken unto her.]]></a:t>
+              <a:t><![CDATA[கற்பழித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13426,51 +14515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Then he called his servant that ministered unto him, and said, Put now this woman out from me,]]></a:t>
+              <a:t><![CDATA[15. பிற்பாடு அம்னோன் அவளை மிகவும் வெறுத்தான்; அவன் அவளை விரும்பின விருப்பத்தைப் பார்க்கிலும், அவளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +14647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and bolt the door after her.]]></a:t>
+              <a:t><![CDATA[வெறுத்த வெறுப்பு அதிகமாயிருந்தது. ஆகையால்: நீ எழுந்து போய்விடு என்று அம்னோன் அவளோடே சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +14779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And she had a garment of divers colours upon her: for with such robes were the king's daughters]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது அவள்: நீ எனக்கு முந்தி செய்த அநியாயத்தைப்பார்க்கிலும், இப்பொழுது என்னைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +14911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that were virgins apparelled. Then his servant brought her out, and bolted the door after her.]]></a:t>
+              <a:t><![CDATA[துரத்திவிடுகிற அந்த அநியாயம் கொடுமையாயிருக்கிறது என்றாள்; ஆனாலும் அவன் அவள் சொல்லைக் கேட்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +15043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And Tamar put ashes on her head, and rent her garment of divers colours that was on her, and]]></a:t>
+              <a:t><![CDATA[மனதில்லாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14086,51 +15175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And Amnon was so vexed, that he fell sick for his sister Tamar; for she was a virgin; and Amnon]]></a:t>
+              <a:t><![CDATA[2. தன் சகோதரியாகிய தாமாரினிமித்தம் ஏக்கங்கொண்டு வியாதிப்பட்டான்; அவள் கன்னியாஸ்திரீயாயிருந்தாள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14218,51 +15307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[laid her hand on her head, and went on crying.]]></a:t>
+              <a:t><![CDATA[17. தன்னிடத்தில் சேவிக்கிற தன்வேலைக்காரனைக் கூப்பிட்டு: நீ இவளை, என்னை விட்டு வெளியே தள்ளி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14350,51 +15439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And Absalom her brother said unto her, Has Amnon your brother been with you? but hold now your]]></a:t>
+              <a:t><![CDATA[கதவைப்பூட்டு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14482,51 +15571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[peace, my sister: he is your brother; regard not this thing. So Tamar remained desolate in her]]></a:t>
+              <a:t><![CDATA[18. அப்படியே அவனிடத்தில் சேவிக்கிறவன் அவளை வெளியே தள்ளி, கதவைப் பூட்டினான்; அவள் பலவருணமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14614,51 +15703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brother Absalom's house.]]></a:t>
+              <a:t><![CDATA[வஸ்திரத்தை உடுத்திக்கொண்டிருந்தாள்; ராஜகுமாரத்திகளாகிய கன்னிகைகள் இப்படிக்கொத்த, சால்வைகளைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14746,51 +15835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. But when king David heard of all these things, he was very angry.]]></a:t>
+              <a:t><![CDATA[தரித்துக்கொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14878,51 +15967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And Absalom spoke unto his brother Amnon neither good nor bad: for Absalom hated Amnon, because]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது தாமார்: தன் தலையின்மேல் சாம்பலை வாரிப்போட்டுக்கொண்டு, தான் தரித்திருந்த பலவருணமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15010,51 +16099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he had forced his sister Tamar.]]></a:t>
+              <a:t><![CDATA[வஸ்திரத்தைக் கிழித்து, தன் கையைத் தன் தலையின்மேல் வைத்து, சத்தமிட்டு அழுதுகொண்டுபோனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15142,51 +16231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And it came to pass after two full years, that Absalom had sheepshearers in Baalhazor, which is]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது அவள் சகோதரனாகிய அப்சலோம் அவளைப் பார்த்து: உன் சகோதரனாகிய அம்னோன் உன்னோடிருந்தானோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15274,51 +16363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[beside Ephraim: and Absalom invited all the king's sons.]]></a:t>
+              <a:t><![CDATA[இப்போதும் என் சகோதரியே, நீ மவுனமாயிரு; அவன் உன்னுடைய சகோதரன்; இந்தக் காரியத்தை உன்மனதிலே வைக்காதே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15406,51 +16495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And Absalom came to the king, and said, Behold now, your servant has sheepshearers; let the]]></a:t>
+              <a:t><![CDATA[என்றான்; அப்படியே தாமார் தன் சகோதரனாகிய அப்சலோமின் வீட்டில் தனித்துக் கிலேசப்பட்டுக்கொண்டிருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15538,51 +16627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thought it hard for him to do anything to her.]]></a:t>
+              <a:t><![CDATA[அவளுக்குப் பொல்லாப்புச் செய்ய, அம்னோனுக்கு வருத்தமாய்க் கண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15670,51 +16759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[king, I plead to you, and his servants go with your servant.]]></a:t>
+              <a:t><![CDATA[21. தாவீதுராஜா இந்தச் செய்திகளையெல்லாம் கேள்விப்பட்டபோது, வெகுகோபமாயெரிந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15802,51 +16891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And the king said to Absalom, Nay, my son, let us not all now go, lest we be chargeable unto]]></a:t>
+              <a:t><![CDATA[22. அப்சலோம் அம்னோனோடே நன்மையாகிலும் தீமையாகிலும் பேசவில்லை; தன் சகோதரியாகிய தாமாரை அம்னோன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15934,51 +17023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you. And he pressed him: nevertheless he would not go, but blessed him.]]></a:t>
+              <a:t><![CDATA[கற்பழித்த காரியத்தினிமித்தம் அப்சலோம் அவனைப் பகைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16066,51 +17155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Then said Absalom, If not, I pray you, let my brother Amnon go with us. And the king said unto]]></a:t>
+              <a:t><![CDATA[23. இரண்டு வருஷம் சென்றபின்பு, அப்சலோம் எப்பிராயீமுக்குச் சமீபமான பாலாத்சோரிலே ஆட்களை வைத்து, ஆடுகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16198,51 +17287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him, Why should he go with you?]]></a:t>
+              <a:t><![CDATA[மயிர்கத்தரிக்கிற வேலையில் இருந்தான்; அங்கே ராஜகுமாரர் எல்லாரையும் விருந்துக்கு அழைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16330,51 +17419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. But Absalom pressed him, that he let Amnon and all the king's sons go with him.]]></a:t>
+              <a:t><![CDATA[24. அவன் ராஜாவினிடத்தில் போய், ஆட்களை வைத்து ஆடுகளை மயிர்கத்தரிக்கிறேன்; ராஜாவும் அவருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16462,51 +17551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Now Absalom had commanded his servants, saying, Mark all of you now when Amnon's heart is merry]]></a:t>
+              <a:t><![CDATA[ஊழியக்காரரும் உமது அடியானோடே வரும்படிவேண்டிக்கொள்ளுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16594,51 +17683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with wine, and when I say unto you, Strike Amnon; then kill him, fear not: have not I commanded you?]]></a:t>
+              <a:t><![CDATA[25. ராஜா அப்சலோமைப் பார்த்து: அப்படி வேண்டாம், என் மகனே; நாங்கள் எல்லாரும் வருவோமாகில் உனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16726,51 +17815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[be courageous, and be valiant.]]></a:t>
+              <a:t><![CDATA[வெகுசெலவுண்டாகும் என்றான்; அவனை வருந்திக்கேட்டாலும், அவன் போக மனதில்லாமல், அவனை ஆசீர்வதித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16858,51 +17947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And the servants of Absalom did unto Amnon as Absalom had commanded. Then all the king's sons]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது அப்சலோம்: அது கூடாதிருந்தால், என் சகோதரனாகிய அம்னோனாவது எங்களோடே வரும்படி அவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16990,51 +18079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. But Amnon had a friend, whose name was Jonadab, the son of Shimeah David's brother: and Jonadab]]></a:t>
+              <a:t><![CDATA[3. அம்னோனுக்குத் தாவீதுடைய தமையன் சிமியாவின் குமாரனாகிய யோனதாப் என்னும் பேருள்ள ஒரு சிநேகிதன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17122,51 +18211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[arose, and every man got him up upon his mule, and fled.]]></a:t>
+              <a:t><![CDATA[உத்தரவு செய்யும் என்றான். அதற்கு ராஜா: அவன் உன்னோடே வரவேண்டியது என்ன என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17254,51 +18343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And it came to pass, while they were in the way, that tidings came to David, saying, Absalom has]]></a:t>
+              <a:t><![CDATA[27. அப்சலோம் பின்னையும் அவனை வருந்திக் கேட்டுக்கொண்டபடியினால், அவன் அம்னோனையும், ராஜாவின் குமாரர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17386,51 +18475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[slain all the king's sons, and there is not one of them left.]]></a:t>
+              <a:t><![CDATA[அனைவரையும் அவனோடே போகவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17518,51 +18607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Then the king arose, and tare his garments, and lay on the earth; and all his servants stood by]]></a:t>
+              <a:t><![CDATA[28. அப்சலோம் தன் வேலைக்காரரை நோக்கி: அம்னோன் திராட்சரசம் குடித்துக் களித்திருக்கும் சமயத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17650,51 +18739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with their clothes rent.]]></a:t>
+              <a:t><![CDATA[நன்றாய்ப்பார்த்திருங்கள்; அப்பொழுது நான்: அம்னோனை அடியுங்கள் என்று சொல்லுவேன், உடனே நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17782,51 +18871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And Jonadab, the son of Shimeah David's brother, answered and said, Let not my lord suppose that]]></a:t>
+              <a:t><![CDATA[பயப்படாமல் அவனைக் கொன்றுபோடுங்கள்; நான் அல்லவோ அதை உங்களுக்குக் கட்டளையிடுகிறேன்; திடன்கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17914,51 +19003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they have slain all the young men the king's sons; for Amnon only is dead: for by the appointment of]]></a:t>
+              <a:t><![CDATA[தைரியமாயிருங்கள் என்று சொல்லியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18046,51 +19135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Absalom this has been determined from the day that he forced his sister Tamar.]]></a:t>
+              <a:t><![CDATA[29. அப்சலோம் கற்பித்தபடியே அப்சலோமின் வேலைக்காரர் அம்னோனுக்குச் செய்தார்கள்; அப்பொழுது ராஜகுமாரர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18178,51 +19267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. Now therefore let not my lord the king take the thing to his heart, to think that all the king's]]></a:t>
+              <a:t><![CDATA[எல்லாரும் எழுந்திருந்து, அவரவர் தம்தம் கோவேறு கழுதையின்மேல் ஏறி ஓடிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18310,51 +19399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sons are dead: for Amnon only is dead.]]></a:t>
+              <a:t><![CDATA[30. அவர்கள் வழியில் இருக்கிறபோதே, அப்சலோம் ராஜகுமாரரையெல்லாம் அடித்துக் கொன்றுபோட்டான், அவர்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18442,51 +19531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[was a very subtle man.]]></a:t>
+              <a:t><![CDATA[இருந்தான்; அந்த யோனதாப் மகா தந்திரவாதி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18574,51 +19663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. But Absalom fled. And the young man that kept the watch lifted up his eyes, and looked, and,]]></a:t>
+              <a:t><![CDATA[ஒருவரும் மீந்திருக்க விடவில்லை என்கிறதாய், தாவீதுக்குச் செய்தி வந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18706,51 +19795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[behold, there came much people by the way of the hill side behind him.]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது ராஜா எழுந்திருந்து, தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு, தரையிலே விழுந்துகிடந்தான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18838,51 +19927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And Jonadab said unto the king, Behold, the king's sons come: as your servant said, so it is.]]></a:t>
+              <a:t><![CDATA[அவன் ஊழியக்காரர் எல்லாரும் தங்கள் வஸ்திரங்களைக் கிழித்துக்கொண்டு நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18970,51 +20059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And it came to pass, as soon as he had made an end of speaking, that, behold, the king's sons]]></a:t>
+              <a:t><![CDATA[32. அப்பொழுது தாவீதின் தமையனாகிய சிமியாவின் குமாரன் யோனதாப் வந்து: ராஜகுமாரரான வாலிபரையெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19102,51 +20191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[came, and lifted up their voice and wept: and the king also and all his servants wept very sore.]]></a:t>
+              <a:t><![CDATA[கொன்றுபோட்டார்கள் என்று என் ஆண்டவன் நினைக்கவேண்டாம்; அம்னோன்மாத்திரம் செத்துப்போனான்; அவன் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19234,51 +20323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. But Absalom fled, and went to Talmai, the son of Ammihud, king of Geshur. And David mourned for]]></a:t>
+              <a:t><![CDATA[சகோதரியாகிய தாமாரைக் கற்பழித்த நாள்முதற்கொண்டு, அது அப்சலோமின் நெஞ்சில் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19366,51 +20455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his son every day.]]></a:t>
+              <a:t><![CDATA[33. இப்போதும் ராஜகுமாரர்கள் எல்லாரும் செத்தார்கள் என்கிற பேச்சை ராஜாவாகிய என் ஆண்டவன் தம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19498,51 +20587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. So Absalom fled, and went to Geshur, and was there three years.]]></a:t>
+              <a:t><![CDATA[மனதிலே வைக்கவேண்டாம்; அம்னோன் ஒருவனே செத்தான் என்றான்; அப்சலோம் ஓடிப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19630,51 +20719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And the soul of king David longed to go forth unto Absalom: for he was comforted concerning]]></a:t>
+              <a:t><![CDATA[34. ஜாமக்காரச் சேவகன் தன் கண்களை ஏறெடுத்துப் பார்த்தபோது, இதோ, அநேகம் ஜனங்கள் தனக்குப் பின்னாலே மலை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19762,51 +20851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Amnon, seeing he was dead.]]></a:t>
+              <a:t><![CDATA[ஓரமாய் வருகிறதைக் கண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19894,51 +20983,1239 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And he said unto him, Why are you, being the king's son, lean from day to day? will you not tell]]></a:t>
+              <a:t><![CDATA[4. அவன் இவனைப் பார்த்து: ராஜகுமாரனாகிய நீ, நாளுக்குநாள் எதினால் இப்படி மெலிந்துபோகிறாய்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. அப்பொழுது யோனதாப் ராஜாவைப் பார்த்து: இதோ, ராஜகுமாரர் வருகிறார்கள்; உமது அடியேன் சொன்னபடியே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆயிற்று என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. அவன் பேசி முடிந்தபோது, ராஜகுமாரர் வந்து, சத்தமிட்டு அழுதார்கள்; ராஜாவும் அவனுடைய எல்லா]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஊழியக்காரரும் மிகவும் புலம்பி அழுதார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. அப்சலோமோ அம்மியூதின் குமாரனாகிய தல்மாய் என்னும் கேசூரின் ராஜாவினிடத்திற்கு ஓடிப்போனான். தாவீது]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தினந்தோறும் தன் குமாரனுக்காகத் துக்கித்துக்கொண்டிருந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. அப்சலோம் கேசூருக்கு ஓடிப்போய் அங்கே மூன்று வருஷம் இருந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. தாவீதுராஜா அம்னோன் செத்தபடியினால், அவனுக்காகத் துக்கித்து ஆறுதலடைந்தபோது அப்சலோமைப் பின்தொடரும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நினைவை விட்டுவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20026,51 +22303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[me? And Amnon said unto him, I love Tamar, my brother Absalom's sister.]]></a:t>
+              <a:t><![CDATA[எனக்குச்சொல்லமாட்டாயா என்றான். அதற்கு அம்னோன்: என் சகோதரன் அப்சலோமின் சகோதரியாகிய தாமாரின்மேல் நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20087,91 +22364,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme72">
   <a:themeElements>
-    <a:clrScheme name="Theme91">
+    <a:clrScheme name="Theme72">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme91">
+    <a:fontScheme name="Theme72">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -20197,51 +22474,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme91">
+    <a:fmtScheme name="Theme72">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -20372,51 +22649,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>79</Slides>
+  <Slides>88</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>