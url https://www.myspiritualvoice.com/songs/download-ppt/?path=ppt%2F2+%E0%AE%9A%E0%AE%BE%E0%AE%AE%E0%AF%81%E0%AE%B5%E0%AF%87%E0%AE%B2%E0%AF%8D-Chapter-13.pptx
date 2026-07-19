--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -905,51 +905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது யோனதாப் அவனைப்பார்த்து: நீ வியாதிக்காரனைப்போல உன்படுக்கையின்மேல் படுத்துக்கொள்; உன்னைப் பார்க்கிறதற்கு உன் தகப்பனார் வரும்போது, நீ, என் சகோதரியாகிய தாமார் வந்து, எனக்குப் போஜனம்கொடுத்து, அவள் கையினாலே சாப்பிடும்படிக்கு நான் பார்க்க, என் கண்களுக்கு முன்பாக உட்காரும்படி தயவுசெய்யவேண்டும் என்று சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. அப்படியே அம்னோன் வியாதிக்காரன்போல் படுத்துக்கொண்டு, ராஜா தன்னைப் பார்க்கவந்தபோது, ராஜாவை நோக்கி: என் சகோதரியாகிய தாமார் வந்து நான் அவள் கையினாலே சாப்பிடும்படிக்கு, என் கண்களுக்கு முன்பாக இரண்டு நல்ல பணியாரங்களைப் பண்ணும்படி உத்தரவு கொடுக்கவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1341,51 +1341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது தாவீது, வீட்டுக்குத் தாமாரிடத்தில் ஆள் அனுப்பி, நீ உன் சகோதரனாகிய அம்னோன் வீட்டுக்குப்போய், அவனுக்கு சமையல் பண்ணிக்கொடு என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[8. தாமார் தன் சகோதரனாகிய அம்னோன் படுத்துக்கொண்டிருக்கிற வீட்டுக்குப் போய், மாவெடுத்துப் பிசைந்து, அவன் கண்களுக்கு முன்பாகத் தட்டி பணியாரங்களைச் சுட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2649,51 +2649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவன் அவள் சொல்லைக் கேட்கமாட்டேன் என்று அவளைப் பலவந்தமாய்ப் பிடித்து, அவளோடே சயனித்து, அவளைக் கற்பழித்தான்.]]></a:t>
+              <a:t><![CDATA[13. நான் என் வெட்கத்தோடே எங்கே போவேன்? நீயும் இஸ்ரவேலிலே மதிகெட்டவர்களில் ஒருவனைப்போல ஆவாய்; இப்போதும் நீ ராஜாவோடே பேசு, அவர் என்னை உனக்குத் தராமல் மறுக்கமாட்டார் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2976,51 +2976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பிற்பாடு அம்னோன் அவளை மிகவும் வெறுத்தான்; அவன் அவளை விரும்பின விருப்பத்தைப் பார்க்கிலும், அவளை வெறுத்த வெறுப்பு அதிகமாயிருந்தது. ஆகையால்: நீ எழுந்து போய்விடு என்று அம்னோன் அவளோடே சொன்னான்.]]></a:t>
+              <a:t><![CDATA[14. அவன் அவள் சொல்லைக் கேட்கமாட்டேன் என்று அவளைப் பலவந்தமாய்ப் பிடித்து, அவளோடே சயனித்து, அவளைக் கற்பழித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3194,51 +3194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது அவள்: நீ எனக்கு முந்தி செய்த அநியாயத்தைப்பார்க்கிலும், இப்பொழுது என்னைத் துரத்திவிடுகிற அந்த அநியாயம் கொடுமையாயிருக்கிறது என்றாள்; ஆனாலும் அவன் அவள் சொல்லைக் கேட்க மனதில்லாமல்,]]></a:t>
+              <a:t><![CDATA[15. பிற்பாடு அம்னோன் அவளை மிகவும் வெறுத்தான்; அவன் அவளை விரும்பின விருப்பத்தைப் பார்க்கிலும், அவளை வெறுத்த வெறுப்பு அதிகமாயிருந்தது. ஆகையால்: நீ எழுந்து போய்விடு என்று அம்னோன் அவளோடே சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3303,51 +3303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தன்னிடத்தில் சேவிக்கிற தன்வேலைக்காரனைக் கூப்பிட்டு: நீ இவளை, என்னை விட்டு வெளியே தள்ளி, கதவைப்பூட்டு என்றான்.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது அவள்: நீ எனக்கு முந்தி செய்த அநியாயத்தைப்பார்க்கிலும், இப்பொழுது என்னைத் துரத்திவிடுகிற அந்த அநியாயம் கொடுமையாயிருக்கிறது என்றாள்; ஆனாலும் அவன் அவள் சொல்லைக் கேட்க மனதில்லாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3412,51 +3412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தன்னிடத்தில் சேவிக்கிற தன்வேலைக்காரனைக் கூப்பிட்டு: நீ இவளை, என்னை விட்டு வெளியே தள்ளி, கதவைப்பூட்டு என்றான்.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது அவள்: நீ எனக்கு முந்தி செய்த அநியாயத்தைப்பார்க்கிலும், இப்பொழுது என்னைத் துரத்திவிடுகிற அந்த அநியாயம் கொடுமையாயிருக்கிறது என்றாள்; ஆனாலும் அவன் அவள் சொல்லைக் கேட்க மனதில்லாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3521,51 +3521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்படியே அவனிடத்தில் சேவிக்கிறவன் அவளை வெளியே தள்ளி, கதவைப் பூட்டினான்; அவள் பலவருணமான வஸ்திரத்தை உடுத்திக்கொண்டிருந்தாள்; ராஜகுமாரத்திகளாகிய கன்னிகைகள் இப்படிக்கொத்த, சால்வைகளைத் தரித்துக்கொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[17. தன்னிடத்தில் சேவிக்கிற தன்வேலைக்காரனைக் கூப்பிட்டு: நீ இவளை, என்னை விட்டு வெளியே தள்ளி, கதவைப்பூட்டு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3630,51 +3630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்படியே அவனிடத்தில் சேவிக்கிறவன் அவளை வெளியே தள்ளி, கதவைப் பூட்டினான்; அவள் பலவருணமான வஸ்திரத்தை உடுத்திக்கொண்டிருந்தாள்; ராஜகுமாரத்திகளாகிய கன்னிகைகள் இப்படிக்கொத்த, சால்வைகளைத் தரித்துக்கொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[17. தன்னிடத்தில் சேவிக்கிற தன்வேலைக்காரனைக் கூப்பிட்டு: நீ இவளை, என்னை விட்டு வெளியே தள்ளி, கதவைப்பூட்டு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3739,51 +3739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது தாமார்: தன் தலையின்மேல் சாம்பலை வாரிப்போட்டுக்கொண்டு, தான் தரித்திருந்த பலவருணமான வஸ்திரத்தைக் கிழித்து, தன் கையைத் தன் தலையின்மேல் வைத்து, சத்தமிட்டு அழுதுகொண்டுபோனாள்.]]></a:t>
+              <a:t><![CDATA[18. அப்படியே அவனிடத்தில் சேவிக்கிறவன் அவளை வெளியே தள்ளி, கதவைப் பூட்டினான்; அவள் பலவருணமான வஸ்திரத்தை உடுத்திக்கொண்டிருந்தாள்; ராஜகுமாரத்திகளாகிய கன்னிகைகள் இப்படிக்கொத்த, சால்வைகளைத் தரித்துக்கொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3848,51 +3848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது தாமார்: தன் தலையின்மேல் சாம்பலை வாரிப்போட்டுக்கொண்டு, தான் தரித்திருந்த பலவருணமான வஸ்திரத்தைக் கிழித்து, தன் கையைத் தன் தலையின்மேல் வைத்து, சத்தமிட்டு அழுதுகொண்டுபோனாள்.]]></a:t>
+              <a:t><![CDATA[18. அப்படியே அவனிடத்தில் சேவிக்கிறவன் அவளை வெளியே தள்ளி, கதவைப் பூட்டினான்; அவள் பலவருணமான வஸ்திரத்தை உடுத்திக்கொண்டிருந்தாள்; ராஜகுமாரத்திகளாகிய கன்னிகைகள் இப்படிக்கொத்த, சால்வைகளைத் தரித்துக்கொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3957,51 +3957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது அவள் சகோதரனாகிய அப்சலோம் அவளைப் பார்த்து: உன் சகோதரனாகிய அம்னோன் உன்னோடிருந்தானோ? இப்போதும் என் சகோதரியே, நீ மவுனமாயிரு; அவன் உன்னுடைய சகோதரன்; இந்தக் காரியத்தை உன்மனதிலே வைக்காதே என்றான்; அப்படியே தாமார் தன் சகோதரனாகிய அப்சலோமின் வீட்டில் தனித்துக் கிலேசப்பட்டுக்கொண்டிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது தாமார்: தன் தலையின்மேல் சாம்பலை வாரிப்போட்டுக்கொண்டு, தான் தரித்திருந்த பலவருணமான வஸ்திரத்தைக் கிழித்து, தன் கையைத் தன் தலையின்மேல் வைத்து, சத்தமிட்டு அழுதுகொண்டுபோனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4175,51 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது அவள் சகோதரனாகிய அப்சலோம் அவளைப் பார்த்து: உன் சகோதரனாகிய அம்னோன் உன்னோடிருந்தானோ? இப்போதும் என் சகோதரியே, நீ மவுனமாயிரு; அவன் உன்னுடைய சகோதரன்; இந்தக் காரியத்தை உன்மனதிலே வைக்காதே என்றான்; அப்படியே தாமார் தன் சகோதரனாகிய அப்சலோமின் வீட்டில் தனித்துக் கிலேசப்பட்டுக்கொண்டிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது தாமார்: தன் தலையின்மேல் சாம்பலை வாரிப்போட்டுக்கொண்டு, தான் தரித்திருந்த பலவருணமான வஸ்திரத்தைக் கிழித்து, தன் கையைத் தன் தலையின்மேல் வைத்து, சத்தமிட்டு அழுதுகொண்டுபோனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4393,51 +4393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தாவீதுராஜா இந்தச் செய்திகளையெல்லாம் கேள்விப்பட்டபோது, வெகுகோபமாயெரிந்தான்.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது அவள் சகோதரனாகிய அப்சலோம் அவளைப் பார்த்து: உன் சகோதரனாகிய அம்னோன் உன்னோடிருந்தானோ? இப்போதும் என் சகோதரியே, நீ மவுனமாயிரு; அவன் உன்னுடைய சகோதரன்; இந்தக் காரியத்தை உன்மனதிலே வைக்காதே என்றான்; அப்படியே தாமார் தன் சகோதரனாகிய அப்சலோமின் வீட்டில் தனித்துக் கிலேசப்பட்டுக்கொண்டிருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4502,51 +4502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்சலோம் அம்னோனோடே நன்மையாகிலும் தீமையாகிலும் பேசவில்லை; தன் சகோதரியாகிய தாமாரை அம்னோன் கற்பழித்த காரியத்தினிமித்தம் அப்சலோம் அவனைப் பகைத்தான்.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது அவள் சகோதரனாகிய அப்சலோம் அவளைப் பார்த்து: உன் சகோதரனாகிய அம்னோன் உன்னோடிருந்தானோ? இப்போதும் என் சகோதரியே, நீ மவுனமாயிரு; அவன் உன்னுடைய சகோதரன்; இந்தக் காரியத்தை உன்மனதிலே வைக்காதே என்றான்; அப்படியே தாமார் தன் சகோதரனாகிய அப்சலோமின் வீட்டில் தனித்துக் கிலேசப்பட்டுக்கொண்டிருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4611,51 +4611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்சலோம் அம்னோனோடே நன்மையாகிலும் தீமையாகிலும் பேசவில்லை; தன் சகோதரியாகிய தாமாரை அம்னோன் கற்பழித்த காரியத்தினிமித்தம் அப்சலோம் அவனைப் பகைத்தான்.]]></a:t>
+              <a:t><![CDATA[21. தாவீதுராஜா இந்தச் செய்திகளையெல்லாம் கேள்விப்பட்டபோது, வெகுகோபமாயெரிந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4720,51 +4720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இரண்டு வருஷம் சென்றபின்பு, அப்சலோம் எப்பிராயீமுக்குச் சமீபமான பாலாத்சோரிலே ஆட்களை வைத்து, ஆடுகளை மயிர்கத்தரிக்கிற வேலையில் இருந்தான்; அங்கே ராஜகுமாரர் எல்லாரையும் விருந்துக்கு அழைத்தான்.]]></a:t>
+              <a:t><![CDATA[22. அப்சலோம் அம்னோனோடே நன்மையாகிலும் தீமையாகிலும் பேசவில்லை; தன் சகோதரியாகிய தாமாரை அம்னோன் கற்பழித்த காரியத்தினிமித்தம் அப்சலோம் அவனைப் பகைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4829,51 +4829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இரண்டு வருஷம் சென்றபின்பு, அப்சலோம் எப்பிராயீமுக்குச் சமீபமான பாலாத்சோரிலே ஆட்களை வைத்து, ஆடுகளை மயிர்கத்தரிக்கிற வேலையில் இருந்தான்; அங்கே ராஜகுமாரர் எல்லாரையும் விருந்துக்கு அழைத்தான்.]]></a:t>
+              <a:t><![CDATA[22. அப்சலோம் அம்னோனோடே நன்மையாகிலும் தீமையாகிலும் பேசவில்லை; தன் சகோதரியாகிய தாமாரை அம்னோன் கற்பழித்த காரியத்தினிமித்தம் அப்சலோம் அவனைப் பகைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4938,51 +4938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவன் ராஜாவினிடத்தில் போய், ஆட்களை வைத்து ஆடுகளை மயிர்கத்தரிக்கிறேன்; ராஜாவும் அவருடைய ஊழியக்காரரும் உமது அடியானோடே வரும்படிவேண்டிக்கொள்ளுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. இரண்டு வருஷம் சென்றபின்பு, அப்சலோம் எப்பிராயீமுக்குச் சமீபமான பாலாத்சோரிலே ஆட்களை வைத்து, ஆடுகளை மயிர்கத்தரிக்கிற வேலையில் இருந்தான்; அங்கே ராஜகுமாரர் எல்லாரையும் விருந்துக்கு அழைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5047,51 +5047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவன் ராஜாவினிடத்தில் போய், ஆட்களை வைத்து ஆடுகளை மயிர்கத்தரிக்கிறேன்; ராஜாவும் அவருடைய ஊழியக்காரரும் உமது அடியானோடே வரும்படிவேண்டிக்கொள்ளுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. இரண்டு வருஷம் சென்றபின்பு, அப்சலோம் எப்பிராயீமுக்குச் சமீபமான பாலாத்சோரிலே ஆட்களை வைத்து, ஆடுகளை மயிர்கத்தரிக்கிற வேலையில் இருந்தான்; அங்கே ராஜகுமாரர் எல்லாரையும் விருந்துக்கு அழைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5156,51 +5156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ராஜா அப்சலோமைப் பார்த்து: அப்படி வேண்டாம், என் மகனே; நாங்கள் எல்லாரும் வருவோமாகில் உனக்கு வெகுசெலவுண்டாகும் என்றான்; அவனை வருந்திக்கேட்டாலும், அவன் போக மனதில்லாமல், அவனை ஆசீர்வதித்தான்.]]></a:t>
+              <a:t><![CDATA[24. அவன் ராஜாவினிடத்தில் போய், ஆட்களை வைத்து ஆடுகளை மயிர்கத்தரிக்கிறேன்; ராஜாவும் அவருடைய ஊழியக்காரரும் உமது அடியானோடே வரும்படிவேண்டிக்கொள்ளுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5374,51 +5374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ராஜா அப்சலோமைப் பார்த்து: அப்படி வேண்டாம், என் மகனே; நாங்கள் எல்லாரும் வருவோமாகில் உனக்கு வெகுசெலவுண்டாகும் என்றான்; அவனை வருந்திக்கேட்டாலும், அவன் போக மனதில்லாமல், அவனை ஆசீர்வதித்தான்.]]></a:t>
+              <a:t><![CDATA[24. அவன் ராஜாவினிடத்தில் போய், ஆட்களை வைத்து ஆடுகளை மயிர்கத்தரிக்கிறேன்; ராஜாவும் அவருடைய ஊழியக்காரரும் உமது அடியானோடே வரும்படிவேண்டிக்கொள்ளுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5483,51 +5483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது அப்சலோம்: அது கூடாதிருந்தால், என் சகோதரனாகிய அம்னோனாவது எங்களோடே வரும்படி அவனுக்கு உத்தரவு செய்யும் என்றான். அதற்கு ராஜா: அவன் உன்னோடே வரவேண்டியது என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[25. ராஜா அப்சலோமைப் பார்த்து: அப்படி வேண்டாம், என் மகனே; நாங்கள் எல்லாரும் வருவோமாகில் உனக்கு வெகுசெலவுண்டாகும் என்றான்; அவனை வருந்திக்கேட்டாலும், அவன் போக மனதில்லாமல், அவனை ஆசீர்வதித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5592,51 +5592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது அப்சலோம்: அது கூடாதிருந்தால், என் சகோதரனாகிய அம்னோனாவது எங்களோடே வரும்படி அவனுக்கு உத்தரவு செய்யும் என்றான். அதற்கு ராஜா: அவன் உன்னோடே வரவேண்டியது என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[25. ராஜா அப்சலோமைப் பார்த்து: அப்படி வேண்டாம், என் மகனே; நாங்கள் எல்லாரும் வருவோமாகில் உனக்கு வெகுசெலவுண்டாகும் என்றான்; அவனை வருந்திக்கேட்டாலும், அவன் போக மனதில்லாமல், அவனை ஆசீர்வதித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5701,51 +5701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்சலோம் பின்னையும் அவனை வருந்திக் கேட்டுக்கொண்டபடியினால், அவன் அம்னோனையும், ராஜாவின் குமாரர் அனைவரையும் அவனோடே போகவிட்டான்.]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது அப்சலோம்: அது கூடாதிருந்தால், என் சகோதரனாகிய அம்னோனாவது எங்களோடே வரும்படி அவனுக்கு உத்தரவு செய்யும் என்றான். அதற்கு ராஜா: அவன் உன்னோடே வரவேண்டியது என்ன என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5810,51 +5810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்சலோம் பின்னையும் அவனை வருந்திக் கேட்டுக்கொண்டபடியினால், அவன் அம்னோனையும், ராஜாவின் குமாரர் அனைவரையும் அவனோடே போகவிட்டான்.]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது அப்சலோம்: அது கூடாதிருந்தால், என் சகோதரனாகிய அம்னோனாவது எங்களோடே வரும்படி அவனுக்கு உத்தரவு செய்யும் என்றான். அதற்கு ராஜா: அவன் உன்னோடே வரவேண்டியது என்ன என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5919,51 +5919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்சலோம் தன் வேலைக்காரரை நோக்கி: அம்னோன் திராட்சரசம் குடித்துக் களித்திருக்கும் சமயத்தை நன்றாய்ப்பார்த்திருங்கள்; அப்பொழுது நான்: அம்னோனை அடியுங்கள் என்று சொல்லுவேன், உடனே நீங்கள் பயப்படாமல் அவனைக் கொன்றுபோடுங்கள்; நான் அல்லவோ அதை உங்களுக்குக் கட்டளையிடுகிறேன்; திடன்கொண்டு தைரியமாயிருங்கள் என்று சொல்லியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[27. அப்சலோம் பின்னையும் அவனை வருந்திக் கேட்டுக்கொண்டபடியினால், அவன் அம்னோனையும், ராஜாவின் குமாரர் அனைவரையும் அவனோடே போகவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6246,51 +6246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்சலோம் கற்பித்தபடியே அப்சலோமின் வேலைக்காரர் அம்னோனுக்குச் செய்தார்கள்; அப்பொழுது ராஜகுமாரர் எல்லாரும் எழுந்திருந்து, அவரவர் தம்தம் கோவேறு கழுதையின்மேல் ஏறி ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[28. அப்சலோம் தன் வேலைக்காரரை நோக்கி: அம்னோன் திராட்சரசம் குடித்துக் களித்திருக்கும் சமயத்தை நன்றாய்ப்பார்த்திருங்கள்; அப்பொழுது நான்: அம்னோனை அடியுங்கள் என்று சொல்லுவேன், உடனே நீங்கள் பயப்படாமல் அவனைக் கொன்றுபோடுங்கள்; நான் அல்லவோ அதை உங்களுக்குக் கட்டளையிடுகிறேன்; திடன்கொண்டு தைரியமாயிருங்கள் என்று சொல்லியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6355,51 +6355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவர்கள் வழியில் இருக்கிறபோதே, அப்சலோம் ராஜகுமாரரையெல்லாம் அடித்துக் கொன்றுபோட்டான், அவர்களில் ஒருவரும் மீந்திருக்க விடவில்லை என்கிறதாய், தாவீதுக்குச் செய்தி வந்தது.]]></a:t>
+              <a:t><![CDATA[29. அப்சலோம் கற்பித்தபடியே அப்சலோமின் வேலைக்காரர் அம்னோனுக்குச் செய்தார்கள்; அப்பொழுது ராஜகுமாரர் எல்லாரும் எழுந்திருந்து, அவரவர் தம்தம் கோவேறு கழுதையின்மேல் ஏறி ஓடிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6573,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவர்கள் வழியில் இருக்கிறபோதே, அப்சலோம் ராஜகுமாரரையெல்லாம் அடித்துக் கொன்றுபோட்டான், அவர்களில் ஒருவரும் மீந்திருக்க விடவில்லை என்கிறதாய், தாவீதுக்குச் செய்தி வந்தது.]]></a:t>
+              <a:t><![CDATA[29. அப்சலோம் கற்பித்தபடியே அப்சலோமின் வேலைக்காரர் அம்னோனுக்குச் செய்தார்கள்; அப்பொழுது ராஜகுமாரர் எல்லாரும் எழுந்திருந்து, அவரவர் தம்தம் கோவேறு கழுதையின்மேல் ஏறி ஓடிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6682,51 +6682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது ராஜா எழுந்திருந்து, தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு, தரையிலே விழுந்துகிடந்தான்; அவன் ஊழியக்காரர் எல்லாரும் தங்கள் வஸ்திரங்களைக் கிழித்துக்கொண்டு நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[30. அவர்கள் வழியில் இருக்கிறபோதே, அப்சலோம் ராஜகுமாரரையெல்லாம் அடித்துக் கொன்றுபோட்டான், அவர்களில் ஒருவரும் மீந்திருக்க விடவில்லை என்கிறதாய், தாவீதுக்குச் செய்தி வந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6791,51 +6791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது ராஜா எழுந்திருந்து, தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு, தரையிலே விழுந்துகிடந்தான்; அவன் ஊழியக்காரர் எல்லாரும் தங்கள் வஸ்திரங்களைக் கிழித்துக்கொண்டு நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[30. அவர்கள் வழியில் இருக்கிறபோதே, அப்சலோம் ராஜகுமாரரையெல்லாம் அடித்துக் கொன்றுபோட்டான், அவர்களில் ஒருவரும் மீந்திருக்க விடவில்லை என்கிறதாய், தாவீதுக்குச் செய்தி வந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6900,51 +6900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது தாவீதின் தமையனாகிய சிமியாவின் குமாரன் யோனதாப் வந்து: ராஜகுமாரரான வாலிபரையெல்லாம் கொன்றுபோட்டார்கள் என்று என் ஆண்டவன் நினைக்கவேண்டாம்; அம்னோன்மாத்திரம் செத்துப்போனான்; அவன் தன் சகோதரியாகிய தாமாரைக் கற்பழித்த நாள்முதற்கொண்டு, அது அப்சலோமின் நெஞ்சில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது ராஜா எழுந்திருந்து, தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு, தரையிலே விழுந்துகிடந்தான்; அவன் ஊழியக்காரர் எல்லாரும் தங்கள் வஸ்திரங்களைக் கிழித்துக்கொண்டு நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7009,51 +7009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது தாவீதின் தமையனாகிய சிமியாவின் குமாரன் யோனதாப் வந்து: ராஜகுமாரரான வாலிபரையெல்லாம் கொன்றுபோட்டார்கள் என்று என் ஆண்டவன் நினைக்கவேண்டாம்; அம்னோன்மாத்திரம் செத்துப்போனான்; அவன் தன் சகோதரியாகிய தாமாரைக் கற்பழித்த நாள்முதற்கொண்டு, அது அப்சலோமின் நெஞ்சில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது ராஜா எழுந்திருந்து, தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு, தரையிலே விழுந்துகிடந்தான்; அவன் ஊழியக்காரர் எல்லாரும் தங்கள் வஸ்திரங்களைக் கிழித்துக்கொண்டு நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7336,51 +7336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இப்போதும் ராஜகுமாரர்கள் எல்லாரும் செத்தார்கள் என்கிற பேச்சை ராஜாவாகிய என் ஆண்டவன் தம்முடைய மனதிலே வைக்கவேண்டாம்; அம்னோன் ஒருவனே செத்தான் என்றான்; அப்சலோம் ஓடிப்போனான்.]]></a:t>
+              <a:t><![CDATA[32. அப்பொழுது தாவீதின் தமையனாகிய சிமியாவின் குமாரன் யோனதாப் வந்து: ராஜகுமாரரான வாலிபரையெல்லாம் கொன்றுபோட்டார்கள் என்று என் ஆண்டவன் நினைக்கவேண்டாம்; அம்னோன்மாத்திரம் செத்துப்போனான்; அவன் தன் சகோதரியாகிய தாமாரைக் கற்பழித்த நாள்முதற்கொண்டு, அது அப்சலோமின் நெஞ்சில் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7554,51 +7554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஜாமக்காரச் சேவகன் தன் கண்களை ஏறெடுத்துப் பார்த்தபோது, இதோ, அநேகம் ஜனங்கள் தனக்குப் பின்னாலே மலை ஓரமாய் வருகிறதைக் கண்டான்.]]></a:t>
+              <a:t><![CDATA[33. இப்போதும் ராஜகுமாரர்கள் எல்லாரும் செத்தார்கள் என்கிற பேச்சை ராஜாவாகிய என் ஆண்டவன் தம்முடைய மனதிலே வைக்கவேண்டாம்; அம்னோன் ஒருவனே செத்தான் என்றான்; அப்சலோம் ஓடிப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7881,51 +7881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அப்பொழுது யோனதாப் ராஜாவைப் பார்த்து: இதோ, ராஜகுமாரர் வருகிறார்கள்; உமது அடியேன் சொன்னபடியே ஆயிற்று என்றான்.]]></a:t>
+              <a:t><![CDATA[34. ஜாமக்காரச் சேவகன் தன் கண்களை ஏறெடுத்துப் பார்த்தபோது, இதோ, அநேகம் ஜனங்கள் தனக்குப் பின்னாலே மலை ஓரமாய் வருகிறதைக் கண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9050,51 +9050,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469515650" r:id="rId1"/>
+    <p:sldLayoutId id="2473434339" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9862,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ​యెహోనాదాబు­నీవు రోగివైనట్టువేషము వేసికొని నీ మంచముమీద పండుకొనియుండుము. నీ తండ్రి నిన్ను చూచుటకు]]></a:t>
+              <a:t><![CDATA[5. And Jonadab said unto him, Lay you down on your bed, and make yourself sick: and when your father]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వచ్చినప్పుడు నీవు­నా చెల్లెలైన తామారుచేత సిద్ధపరచబడిన భోజనము నేను భుజించునట్లు ఆమె వచ్చి నేను]]></a:t>
+              <a:t><![CDATA[comes to see you, say unto him, I pray you, let my sister Tamar come, and give me food, and dress]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చూచుచుండగా దానిని సిద్ధము చేసి నాకు పెట్టునట్లు సెలవిమ్మని అడుగుమని అతనికి బోధింపగా అమ్నోను పడకమీద]]></a:t>
+              <a:t><![CDATA[the food in my sight, that I may see it, and eat it at her hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పండుకొనెను.]]></a:t>
+              <a:t><![CDATA[6. So Amnon lay down, and made himself sick: and when the king was come to see him, Amnon said unto]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. అమ్నోను కాయిలాపడెనని రాజు అతని చూడ వచ్చినప్పుడు అమ్నోనునా చెల్లెలగు తామారు చేతి వంటకము నేను]]></a:t>
+              <a:t><![CDATA[the king, I pray you, let Tamar my sister come, and make me a couple of cakes in my sight, that I]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[భుజించునట్లు ఆమె వచ్చి నేను చూచుచుండగా నాకొరకు రెండు అప్పములు చేయుటకు సెల విమ్మని రాజుతో మనవి చేయగా]]></a:t>
+              <a:t><![CDATA[may eat at her hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ​దావీదునీ అన్నయగు అమ్నోను ఇంటికి పోయి అతనికొరకు భోజనము సిద్ధము చేయుమని తామారు ఇంటికి వర్తమానము]]></a:t>
+              <a:t><![CDATA[7. Then David sent home to Tamar, saying, Go now to your brother Amnon's house, and dress him food.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పంపెను.]]></a:t>
+              <a:t><![CDATA[8. So Tamar went to her brother Amnon's house; and he was laid down. And she took flour, and kneaded]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. కాబట్టి తామారు తన అన్నయగు అమ్నోను ఇంటికి పోయెను.]]></a:t>
+              <a:t><![CDATA[it, and made cakes in his sight, and did bake the cakes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11050,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. అతడు పండుకొనియుండగా ఆమె పిండితీసికొని కలిపి అతని యెదుట అప్పములు చేసి వాటిని కాల్చి బొరుసు]]></a:t>
+              <a:t><![CDATA[9. And she took a pan, and poured them out before him; but he refused to eat. And Amnon said, Have]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11182,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. తరువాత దావీదు కుమారుడగు అబ్షాలోమునకు తామారను నొక సుందరవతియగు సహోదరియుండగా దావీదు కుమారుడగు]]></a:t>
+              <a:t><![CDATA[1. And it came to pass after this, that Absalom the son of David had a fair sister, whose name was]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11314,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పట్టుకొని అతనికి వడ్డింపగా అతడునాకు వద్దని చెప్పిఉన్నవారందరు నాయొద్ద నుండి అవతలకు పొండ నెను.]]></a:t>
+              <a:t><![CDATA[out all men from me. And they went out every man from him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. వారందరు బయటికి పోయిన తరువాత అమ్నోనునీచేతి వంటకము నేను భుజించునట్లు దానిని గదిలోనికి తెమ్మనగా,]]></a:t>
+              <a:t><![CDATA[10. And Amnon said unto Tamar, Bring the food into the chamber, that I may eat of yours hand. And]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తామారు తాను చేసిన అప్పములను తీసికొని గదిలోపలనున్న తన అన్నయగు అమ్నోను నొద్దకు వచ్చెను.]]></a:t>
+              <a:t><![CDATA[Tamar took the cakes which she had made, and brought them into the chamber to Amnon her brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. అయితే అతడు భుజింపవలెనని ఆమె వాటిని తీసికొనివచ్చినప్పుడు అతడు ఆమెను పట్టుకొనినా చెల్లీ రమ్ము,]]></a:t>
+              <a:t><![CDATA[11. And when she had brought them unto him to eat, he took hold of her, and said unto her, Come lie]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నాతో శయనించుము అని చెప్పగా]]></a:t>
+              <a:t><![CDATA[with me, my sister.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ఆమెనా అన్నా, నన్ను అవమానపరచకుము; ఈలాగు చేయుట ఇశ్రాయేలీయులకు తగదు, ఇట్టి జారకార్యము నీవు]]></a:t>
+              <a:t><![CDATA[12. And she answered him, Nay, my brother, do not force me; for no such thing ought to be done in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేయవద్దు, నా యవమానము నేనెక్కడ దాచు కొందును?]]></a:t>
+              <a:t><![CDATA[Israel: do not you this folly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ​నీవును ఇశ్రాయేలీయులలో దుర్మార్గుడవగు దువు; అయితే ఇందునుగూర్చి రాజుతో మాటలాడుము;]]></a:t>
+              <a:t><![CDATA[13. And I, where shall I cause my shame to go? and as for you, you shall be as one of the fools in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. అతడు నన్ను నీకియ్యక పోడు అని చెప్పినను అతడు ఆమె మాట వినక ఆమెను బలవంతముచేసి అవమానపరచి ఆమెతో]]></a:t>
+              <a:t><![CDATA[Israel. Now therefore, I pray you, speak unto the king; for he will not withhold me from you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[శయనించెను.]]></a:t>
+              <a:t><![CDATA[14. Nevertheless he would not hearken unto her voice: but, being stronger than she, forced her, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అమ్నోను ఆమెను మోహించెను.]]></a:t>
+              <a:t><![CDATA[Tamar; and Amnon the son of David loved her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +12766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. అమ్నోను ఈలాగు చేసిన తరువాత ఆమెయెడల అత్యధికమైన ద్వేషము పుట్టి అదివరకు ఆమెను ప్రేమించినంతకంటె అతడు]]></a:t>
+              <a:t><![CDATA[lay with her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,51 +12898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మరి యెక్కువగా ఆమెను ద్వేషించి లేచి పొమ్మని ఆమెతో చెప్పగా]]></a:t>
+              <a:t><![CDATA[15. Then Amnon hated her exceedingly; so that the hatred wherewith he hated her was greater than the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13030,51 +13030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ఆమెనన్ను బయటకు తోసివేయుటవలన నాకు నీవిప్పుడు చేసిన కీడుకంటె మరి యెక్కువకీడు చేయకుమని చెప్పినను]]></a:t>
+              <a:t><![CDATA[love wherewith he had loved her. And Amnon said unto her, Arise, be gone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13162,51 +13162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. అతడు ఆమె మాట వినక తన పని వారిలో ఒకని పిలిచిదీనిని నాయొద్దనుండి వెళ్లగొట్టి తలుపు గడియ వేయుమని]]></a:t>
+              <a:t><![CDATA[16. And she said unto him, There is no cause: this evil in sending me away is greater than the other]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13294,51 +13294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పెను.]]></a:t>
+              <a:t><![CDATA[that you did unto me. But he would not hearken unto her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13426,51 +13426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. కన్యకలైన రాజకుమార్తెలు వివిధ వర్ణములుగల చీరలు ధరించువారు ఆమె యట్టి చీరయొకటి ధరించి యుండెను.]]></a:t>
+              <a:t><![CDATA[17. Then he called his servant that ministered unto him, and said, Put now this woman out from me,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పనివాడు ఆమెను బయటికి వెళ్లగొట్టి మరల రాకుండునట్లు తలుపు గడియవేసెను.]]></a:t>
+              <a:t><![CDATA[and bolt the door after her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. అప్పుడు తామారు నెత్తిమీద బుగ్గిపోసికొని తాను కట్టుకొనిన వివిధ వర్ణములుగల చీరను చింపి నెత్తి మీద]]></a:t>
+              <a:t><![CDATA[18. And she had a garment of divers colours upon her: for with such robes were the king's daughters]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెయ్యిపెట్టుకొని యేడ్చుచు పోగా]]></a:t>
+              <a:t><![CDATA[that were virgins apparelled. Then his servant brought her out, and bolted the door after her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ఆమె అన్నయగు అబ్షాలోము ఆమెను చూచినీ అన్నయగు అమ్నోను నిన్ను కూడినాడు గదా? నా చెల్లీ నీవు ఊర]]></a:t>
+              <a:t><![CDATA[19. And Tamar put ashes on her head, and rent her garment of divers colours that was on her, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14086,51 +14086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. తామారు కన్యయైనందున ఆమెకు ఏమి చేయవలెనన్నను దుర్లభమని అమ్నోను గ్రహించి చింతాక్రాంతుడై తన చెల్లెలైన]]></a:t>
+              <a:t><![CDATA[2. And Amnon was so vexed, that he fell sick for his sister Tamar; for she was a virgin; and Amnon]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14218,51 +14218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కుండుము; అతడు నీ అన్నే గదా, యిందునుగూర్చి చింతపడవద్దనెను. కావున తామారు చెరుపబడినదై తన అన్నయగు]]></a:t>
+              <a:t><![CDATA[laid her hand on her head, and went on crying.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14350,51 +14350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అబ్షాలోము ఇంట నుండెను.]]></a:t>
+              <a:t><![CDATA[20. And Absalom her brother said unto her, Has Amnon your brother been with you? but hold now your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14482,51 +14482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ఈ సంగతి రాజగు దావీదునకు వినబడినప్పుడు అతడు బహురౌద్రము తెచ్చుకొనెను.]]></a:t>
+              <a:t><![CDATA[peace, my sister: he is your brother; regard not this thing. So Tamar remained desolate in her]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14614,51 +14614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. అబ్షాలోము తన అన్నయగు అమ్నోనుతో మంచి చెడ్డ లేమియు మాటలాడక ఊరకుండెను గాని, తన సహోదరియగు తామారును]]></a:t>
+              <a:t><![CDATA[brother Absalom's house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14746,51 +14746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బలవంతము చేసి నందుకై అతనిమీద పగయుంచెను.]]></a:t>
+              <a:t><![CDATA[21. But when king David heard of all these things, he was very angry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14878,51 +14878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. రెండు సంవత్సరములైన తరువాత ఎఫ్రాయిమునకు సమీపమందుండు బయల్దాసోరులో అబ్షాలోము గొఱ్ఱల బొచ్చు]]></a:t>
+              <a:t><![CDATA[22. And Absalom spoke unto his brother Amnon neither good nor bad: for Absalom hated Amnon, because]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15010,51 +15010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కత్తిరించుకాలము రాగా అబ్షాలోము రాజకుమారుల నందరిని విందునకు పిలిచెను.]]></a:t>
+              <a:t><![CDATA[he had forced his sister Tamar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15142,51 +15142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ​అబ్షాలోము రాజునొద్దకు వచ్చిచిత్తగించుము, నీ దాసుడనైన నాకు గొఱ్ఱ బొచ్చు కత్తిరించు కాలము]]></a:t>
+              <a:t><![CDATA[23. And it came to pass after two full years, that Absalom had sheepshearers in Baalhazor, which is]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15274,51 +15274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వచ్చెను; రాజవైన నీవును నీ సేవకులును విందునకు రావలెనని నీ దాసుడనైన నేను కోరుచున్నానని మనవి చేయగా]]></a:t>
+              <a:t><![CDATA[beside Ephraim: and Absalom invited all the king's sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15406,51 +15406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. రాజునా కుమారుడా, మమ్మును పిలువవద్దు; మేము నీకు అధిక భారముగా ఉందుము; మేమందరము రాతగదని చెప్పినను]]></a:t>
+              <a:t><![CDATA[24. And Absalom came to the king, and said, Behold now, your servant has sheepshearers; let the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15538,51 +15538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తామారునుబట్టి చిక్కిపోయెను.]]></a:t>
+              <a:t><![CDATA[thought it hard for him to do anything to her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15670,51 +15670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అబ్షాలోము రాజును బలవంతము చేసెను.]]></a:t>
+              <a:t><![CDATA[king, I plead to you, and his servants go with your servant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15802,51 +15802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. అయితే దావీదు వెళ్ల నొల్లక అబ్షాలోమును దీవించి పంపగా అబ్షాలోమునీవు రాకపోయిన యెడల నా అన్నయగు]]></a:t>
+              <a:t><![CDATA[25. And the king said to Absalom, Nay, my son, let us not all now go, lest we be chargeable unto]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15934,51 +15934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అమ్నోను మాతోకూడ వచ్చునట్లు సెలవిమ్మని రాజుతో మనవి చేసెను. అతడు నీయొద్దకు ఎందుకు రావలెనని రాజు అడుగగా]]></a:t>
+              <a:t><![CDATA[you. And he pressed him: nevertheless he would not go, but blessed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16066,51 +16066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ​అబ్షాలోము అతని బతిమాలినందున రాజు అమ్నోనును తన కుమారులందరును అతని యొద్దకు పోవచ్చు నని]]></a:t>
+              <a:t><![CDATA[26. Then said Absalom, If not, I pray you, let my brother Amnon go with us. And the king said unto]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16198,51 +16198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సెలవిచ్చెను.]]></a:t>
+              <a:t><![CDATA[him, Why should he go with you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16330,51 +16330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. అంతలో అబ్షాలోము తన పనివారిని పిలిచి, అమ్నోను ద్రాక్షారసమువలన సంతోషియై యుండుట మీరు కనిపెట్టియుండి]]></a:t>
+              <a:t><![CDATA[27. But Absalom pressed him, that he let Amnon and all the king's sons go with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16462,51 +16462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అమ్నోనును హతము చేయుడని నేను మీతో చెప్పు నప్పుడు భయపడక అతని చంపుడి, నేను గదా మీకు ఆజ్ఞ ఇచ్చి]]></a:t>
+              <a:t><![CDATA[28. Now Absalom had commanded his servants, saying, Mark all of you now when Amnon's heart is merry]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16594,51 +16594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యున్నాను, ధైర్యము తెచ్చుకొని పౌరుషము చూపుడి అని గట్టిగా ఆజ్ఞ ఇచ్చెను.]]></a:t>
+              <a:t><![CDATA[with wine, and when I say unto you, Strike Amnon; then kill him, fear not: have not I commanded you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16726,51 +16726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. అబ్షాలోము ఇచ్చిన ఆజ్ఞచొప్పునవారు చేయగా రాజకుమారులందరును లేచి తమ కంచరగాడిదల నెక్కి పారిపోయిరి.]]></a:t>
+              <a:t><![CDATA[be courageous, and be valiant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16858,51 +16858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. వారు మార్గములో ఉండగానే యొకడును లేకుండ రాజకుమారులను అందరిని అబ్షాలోము హతముచేసెనని దావీదునకు వార్త]]></a:t>
+              <a:t><![CDATA[29. And the servants of Absalom did unto Amnon as Absalom had commanded. Then all the king's sons]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16990,51 +16990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. అమ్నోనునకు మిత్రుడొకడుండెను. అతడు దావీదు సహోదరుడైన షిమ్యా కుమారుడు, అతని పేరు యెహోనాదాబు. ఈ]]></a:t>
+              <a:t><![CDATA[3. But Amnon had a friend, whose name was Jonadab, the son of Shimeah David's brother: and Jonadab]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17122,51 +17122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రాగా]]></a:t>
+              <a:t><![CDATA[arose, and every man got him up upon his mule, and fled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17254,51 +17254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. అతడు లేచి వస్త్రములు చింపుకొని నేలపడియుండెను; మరియు అతని సేవకులందరు వస్త్రములు చింపుకొని దగ్గర]]></a:t>
+              <a:t><![CDATA[30. And it came to pass, while they were in the way, that tidings came to David, saying, Absalom has]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17386,51 +17386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నిలువబడియుండిరి.]]></a:t>
+              <a:t><![CDATA[slain all the king's sons, and there is not one of them left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17518,51 +17518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. దావీదు సహోదరుడైన షిమ్యాకు పుట్టిన యెహోనాదాబు దీనిని చూచిరాజకుమారులైన ¸°వ నులనందరిని వారు చంపిరని]]></a:t>
+              <a:t><![CDATA[31. Then the king arose, and tare his garments, and lay on the earth; and all his servants stood by]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17650,51 +17650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నా యేలినవాడవగు నీవు తలంచవద్దు; అమ్నోను మాత్రమే మరణమాయెను; ఏల యనగా అతడు అబ్షాలోము చెల్లెలైన తామారును]]></a:t>
+              <a:t><![CDATA[with their clothes rent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17782,51 +17782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బలవంతము చేసిననాటనుండి అబ్షా లోము అతని చంపవలెనను తాత్పర్యముతో ఉండెనని అతని నోటి మాటనుబట్టి నిశ్చ]]></a:t>
+              <a:t><![CDATA[32. And Jonadab, the son of Shimeah David's brother, answered and said, Let not my lord suppose that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17914,51 +17914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యించుకొనవచ్చును.]]></a:t>
+              <a:t><![CDATA[they have slain all the young men the king's sons; for Amnon only is dead: for by the appointment of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18046,51 +18046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. కాబట్టి నా యేలినవాడవగు నీవు రాజకుమారులందరును మరణమైరని తలచి విచారపడవద్దు; అమ్నోను మాత్రమే]]></a:t>
+              <a:t><![CDATA[Absalom this has been determined from the day that he forced his sister Tamar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18178,51 +18178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మరణమాయెననెను.]]></a:t>
+              <a:t><![CDATA[33. Now therefore let not my lord the king take the thing to his heart, to think that all the king's]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18310,51 +18310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. అబ్షాలోము ఇంతకు ముందు పారిపోయి యుండెను. కావలియున్న పని వాడు ఎదురుచూచుచున్నప్పుడు తన వెనుక కొండ]]></a:t>
+              <a:t><![CDATA[sons are dead: for Amnon only is dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18442,51 +18442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యెహోనాదాబు బహు కపటముగలవాడు. అతడు]]></a:t>
+              <a:t><![CDATA[was a very subtle man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18574,51 +18574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రక్కనున్న మార్గమున వచ్చుచున్న అనేక జనులు కనబడిరి.]]></a:t>
+              <a:t><![CDATA[34. But Absalom fled. And the young man that kept the watch lifted up his eyes, and looked, and,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18706,51 +18706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. యెహోనాదాబు అదిగో రాజకుమారులు వచ్చియున్నారు; నీ దాసుడనైన నేను చెప్పిన ప్రకారము గానే ఆయెనని రాజుతో]]></a:t>
+              <a:t><![CDATA[behold, there came much people by the way of the hill side behind him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18838,51 +18838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పెను.]]></a:t>
+              <a:t><![CDATA[35. And Jonadab said unto the king, Behold, the king's sons come: as your servant said, so it is.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18970,51 +18970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. అతడు ఆమాటలాడ చాలింపగానే రాజకుమారులు వచ్చి బిగ్గరగా ఏడ్వ సాగిరి, రాజును అతని సేవకులందరును దీనిని]]></a:t>
+              <a:t><![CDATA[36. And it came to pass, as soon as he had made an end of speaking, that, behold, the king's sons]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19102,51 +19102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చూచి బహుగా ఏడ్చిరి.]]></a:t>
+              <a:t><![CDATA[came, and lifted up their voice and wept: and the king also and all his servants wept very sore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19234,51 +19234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. అయితే అబ్షాలోము పారిపోయి అమీహూదు కుమారుడైన తల్మయి అను గెషూరు రాజునొద్ద చేరెను. దావీదు అనుదినమును]]></a:t>
+              <a:t><![CDATA[37. But Absalom fled, and went to Talmai, the son of Ammihud, king of Geshur. And David mourned for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19366,51 +19366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తన కుమారునికొరకు అంగలార్చుచుండెను.]]></a:t>
+              <a:t><![CDATA[his son every day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19498,51 +19498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. అబ్షాలోము పారిపోయి గెషూరునకు వచ్చి అక్కడ మూడు సంవత్సరములున్న తరువాత]]></a:t>
+              <a:t><![CDATA[38. So Absalom fled, and went to Geshur, and was there three years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19630,51 +19630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. రాజైన దావీదు అమ్నోను మరణమాయెననుకొని అతనినిగూర్చి యోదార్పు నొందినవాడై అబ్షాలోమును పట్టుకొనవలెనన్న]]></a:t>
+              <a:t><![CDATA[39. And the soul of king David longed to go forth unto Absalom: for he was comforted concerning]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19762,51 +19762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆలోచన మానెను.]]></a:t>
+              <a:t><![CDATA[Amnon, seeing he was dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19894,51 +19894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. రాజకుమారుడవైన నీవు నానాటికి చిక్కిపోవుటకు హేతువేమి? సంగతి నాకు తెలియజెప్పవా అని అమ్నోనుతో అనగా]]></a:t>
+              <a:t><![CDATA[4. And he said unto him, Why are you, being the king's son, lean from day to day? will you not tell]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20026,51 +20026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అమ్నోనునా తమ్ముడగు అబ్షాలోము సహోదరియైన తామారును నేను మోహించియున్నానని అతనితో అనెను.]]></a:t>
+              <a:t><![CDATA[me? And Amnon said unto him, I love Tamar, my brother Absalom's sister.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20087,91 +20087,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme95">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
   <a:themeElements>
-    <a:clrScheme name="Theme95">
+    <a:clrScheme name="Theme91">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme95">
+    <a:fontScheme name="Theme91">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -20197,51 +20197,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme95">
+    <a:fmtScheme name="Theme91">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>