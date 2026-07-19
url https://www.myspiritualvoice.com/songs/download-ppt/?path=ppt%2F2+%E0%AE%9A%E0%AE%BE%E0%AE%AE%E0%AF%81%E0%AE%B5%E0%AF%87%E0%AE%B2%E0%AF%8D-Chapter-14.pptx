--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -119,50 +119,72 @@
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -207,50 +229,61 @@
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -412,53 +445,64 @@
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
-  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -518,51 +562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. வம்சத்தார் எல்லாரும் உம்முடைய அடியாளுக்கு விரோதமாய் எழும்பி, தன் சகோதரரைக் கொன்றுபோட்டவனை ஒப்பி; அவன் கொன்ற அவன் சகோதரனுடைய பிராணனுக்காக நாங்கள் அவனைக் கொன்றுபோடுவோம்; சுதந்தரவாளனாயினும் அவனையும் அழித்துப்போடுவோம் என்கிறார்கள். இப்படி என் புருஷனுக்குப் பேரும் நீதியும் பூமியின்மேல் வைக்கப்படாதபடிக்கு, எனக்கு இன்னும் மீதியாயிருக்கிற பொறியையும் அவித்துப்போட மனதாயிருக்கிறார்கள் என்றாள்.]]></a:t>
+              <a:t><![CDATA[5. ராஜா அவளைப் பார்த்து உனக்கு என்ன வேண்டும் என்றதற்கு, அவள்: நான் விதவையானவள், என் புருஷன் சென்றுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -627,51 +671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. வம்சத்தார் எல்லாரும் உம்முடைய அடியாளுக்கு விரோதமாய் எழும்பி, தன் சகோதரரைக் கொன்றுபோட்டவனை ஒப்பி; அவன் கொன்ற அவன் சகோதரனுடைய பிராணனுக்காக நாங்கள் அவனைக் கொன்றுபோடுவோம்; சுதந்தரவாளனாயினும் அவனையும் அழித்துப்போடுவோம் என்கிறார்கள். இப்படி என் புருஷனுக்குப் பேரும் நீதியும் பூமியின்மேல் வைக்கப்படாதபடிக்கு, எனக்கு இன்னும் மீதியாயிருக்கிற பொறியையும் அவித்துப்போட மனதாயிருக்கிறார்கள் என்றாள்.]]></a:t>
+              <a:t><![CDATA[6. உமது அடியாளுக்கு இரண்டு குமாரர் இருந்தார்கள்; அவர்கள் இருவரும் வெளியிலே சண்டைபண்ணி, அவர்களை விலக்க ஒருவரும் இல்லாதபடியினால், ஒருவன் மற்றவனை அடித்துக் கொன்றுபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -736,51 +780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. வம்சத்தார் எல்லாரும் உம்முடைய அடியாளுக்கு விரோதமாய் எழும்பி, தன் சகோதரரைக் கொன்றுபோட்டவனை ஒப்பி; அவன் கொன்ற அவன் சகோதரனுடைய பிராணனுக்காக நாங்கள் அவனைக் கொன்றுபோடுவோம்; சுதந்தரவாளனாயினும் அவனையும் அழித்துப்போடுவோம் என்கிறார்கள். இப்படி என் புருஷனுக்குப் பேரும் நீதியும் பூமியின்மேல் வைக்கப்படாதபடிக்கு, எனக்கு இன்னும் மீதியாயிருக்கிற பொறியையும் அவித்துப்போட மனதாயிருக்கிறார்கள் என்றாள்.]]></a:t>
+              <a:t><![CDATA[6. உமது அடியாளுக்கு இரண்டு குமாரர் இருந்தார்கள்; அவர்கள் இருவரும் வெளியிலே சண்டைபண்ணி, அவர்களை விலக்க ஒருவரும் இல்லாதபடியினால், ஒருவன் மற்றவனை அடித்துக் கொன்றுபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -845,51 +889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ராஜா அந்த ஸ்திரீயைப் பார்த்து: நீ உன் வீட்டுக்குப் போ, உன் காரியத்தைக்குறித்து உத்தரவு கொடுப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. வம்சத்தார் எல்லாரும் உம்முடைய அடியாளுக்கு விரோதமாய் எழும்பி, தன் சகோதரரைக் கொன்றுபோட்டவனை ஒப்பி; அவன் கொன்ற அவன் சகோதரனுடைய பிராணனுக்காக நாங்கள் அவனைக் கொன்றுபோடுவோம்; சுதந்தரவாளனாயினும் அவனையும் அழித்துப்போடுவோம் என்கிறார்கள். இப்படி என் புருஷனுக்குப் பேரும் நீதியும் பூமியின்மேல் வைக்கப்படாதபடிக்கு, எனக்கு இன்னும் மீதியாயிருக்கிற பொறியையும் அவித்துப்போட மனதாயிருக்கிறார்கள் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -954,51 +998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்னும் அந்தத் தெக்கோவாவூர் ஸ்திரீ ராஜாவைப் பார்த்து: ராஜாவாகிய என் ஆண்டவனே, ராஜாவின்மேலும் அவர் சிங்காசனத்தின்மேலும் குற்றமில்லாதபடிக்கு, அந்தப் பழி என்மேலும் என் தகப்பன் வீட்டின்மேலும் சுமரக்கடவது என்றாள்.]]></a:t>
+              <a:t><![CDATA[7. வம்சத்தார் எல்லாரும் உம்முடைய அடியாளுக்கு விரோதமாய் எழும்பி, தன் சகோதரரைக் கொன்றுபோட்டவனை ஒப்பி; அவன் கொன்ற அவன் சகோதரனுடைய பிராணனுக்காக நாங்கள் அவனைக் கொன்றுபோடுவோம்; சுதந்தரவாளனாயினும் அவனையும் அழித்துப்போடுவோம் என்கிறார்கள். இப்படி என் புருஷனுக்குப் பேரும் நீதியும் பூமியின்மேல் வைக்கப்படாதபடிக்கு, எனக்கு இன்னும் மீதியாயிருக்கிற பொறியையும் அவித்துப்போட மனதாயிருக்கிறார்கள் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1063,51 +1107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்னும் அந்தத் தெக்கோவாவூர் ஸ்திரீ ராஜாவைப் பார்த்து: ராஜாவாகிய என் ஆண்டவனே, ராஜாவின்மேலும் அவர் சிங்காசனத்தின்மேலும் குற்றமில்லாதபடிக்கு, அந்தப் பழி என்மேலும் என் தகப்பன் வீட்டின்மேலும் சுமரக்கடவது என்றாள்.]]></a:t>
+              <a:t><![CDATA[7. வம்சத்தார் எல்லாரும் உம்முடைய அடியாளுக்கு விரோதமாய் எழும்பி, தன் சகோதரரைக் கொன்றுபோட்டவனை ஒப்பி; அவன் கொன்ற அவன் சகோதரனுடைய பிராணனுக்காக நாங்கள் அவனைக் கொன்றுபோடுவோம்; சுதந்தரவாளனாயினும் அவனையும் அழித்துப்போடுவோம் என்கிறார்கள். இப்படி என் புருஷனுக்குப் பேரும் நீதியும் பூமியின்மேல் வைக்கப்படாதபடிக்கு, எனக்கு இன்னும் மீதியாயிருக்கிற பொறியையும் அவித்துப்போட மனதாயிருக்கிறார்கள் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1172,51 +1216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு ராஜா: உனக்கு விரோதமாப் பேசுகிறவனை என்னிடத்தில் கொண்டுவா; அப்பொழுது அவன் இனி உன்னைத் தொடராதிருப்பான் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. வம்சத்தார் எல்லாரும் உம்முடைய அடியாளுக்கு விரோதமாய் எழும்பி, தன் சகோதரரைக் கொன்றுபோட்டவனை ஒப்பி; அவன் கொன்ற அவன் சகோதரனுடைய பிராணனுக்காக நாங்கள் அவனைக் கொன்றுபோடுவோம்; சுதந்தரவாளனாயினும் அவனையும் அழித்துப்போடுவோம் என்கிறார்கள். இப்படி என் புருஷனுக்குப் பேரும் நீதியும் பூமியின்மேல் வைக்கப்படாதபடிக்கு, எனக்கு இன்னும் மீதியாயிருக்கிற பொறியையும் அவித்துப்போட மனதாயிருக்கிறார்கள் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1281,51 +1325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு ராஜா: உனக்கு விரோதமாப் பேசுகிறவனை என்னிடத்தில் கொண்டுவா; அப்பொழுது அவன் இனி உன்னைத் தொடராதிருப்பான் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. ராஜா அந்த ஸ்திரீயைப் பார்த்து: நீ உன் வீட்டுக்குப் போ, உன் காரியத்தைக்குறித்து உத்தரவு கொடுப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1390,51 +1434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்னும் அவள்: இரத்தப்பழிவாங்குகிறவர்கள் அழிம்புசெய்து, என் குமாரனை அதம்பண்ணப் பெருகிப்போகாதபடிக்கு, ராஜாவானவர் தம்முடைய தேவனாகிய கர்த்தரை நினைப்பாராக என்றாள். அதற்கு ராஜா: உன் குமாரனுடைய மயிரில் ஒன்றாவது தரையில் விழுவதில்லை என்று கர்த்தரின் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. பின்னும் அந்தத் தெக்கோவாவூர் ஸ்திரீ ராஜாவைப் பார்த்து: ராஜாவாகிய என் ஆண்டவனே, ராஜாவின்மேலும் அவர் சிங்காசனத்தின்மேலும் குற்றமில்லாதபடிக்கு, அந்தப் பழி என்மேலும் என் தகப்பன் வீட்டின்மேலும் சுமரக்கடவது என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1499,51 +1543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்னும் அவள்: இரத்தப்பழிவாங்குகிறவர்கள் அழிம்புசெய்து, என் குமாரனை அதம்பண்ணப் பெருகிப்போகாதபடிக்கு, ராஜாவானவர் தம்முடைய தேவனாகிய கர்த்தரை நினைப்பாராக என்றாள். அதற்கு ராஜா: உன் குமாரனுடைய மயிரில் ஒன்றாவது தரையில் விழுவதில்லை என்று கர்த்தரின் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. பின்னும் அந்தத் தெக்கோவாவூர் ஸ்திரீ ராஜாவைப் பார்த்து: ராஜாவாகிய என் ஆண்டவனே, ராஜாவின்மேலும் அவர் சிங்காசனத்தின்மேலும் குற்றமில்லாதபடிக்கு, அந்தப் பழி என்மேலும் என் தகப்பன் வீட்டின்மேலும் சுமரக்கடவது என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1717,51 +1761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்னும் அவள்: இரத்தப்பழிவாங்குகிறவர்கள் அழிம்புசெய்து, என் குமாரனை அதம்பண்ணப் பெருகிப்போகாதபடிக்கு, ராஜாவானவர் தம்முடைய தேவனாகிய கர்த்தரை நினைப்பாராக என்றாள். அதற்கு ராஜா: உன் குமாரனுடைய மயிரில் ஒன்றாவது தரையில் விழுவதில்லை என்று கர்த்தரின் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. அதற்கு ராஜா: உனக்கு விரோதமாப் பேசுகிறவனை என்னிடத்தில் கொண்டுவா; அப்பொழுது அவன் இனி உன்னைத் தொடராதிருப்பான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1826,51 +1870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது அந்த ஸ்திரீ: ராஜாவாகிய என் ஆண்டவனோடே உமது அடியாள் ஒரு வார்த்தைசொல்ல உத்தரவாகவேண்டும் என்றாள். அவன்: சொல்லு என்றான்.]]></a:t>
+              <a:t><![CDATA[10. அதற்கு ராஜா: உனக்கு விரோதமாப் பேசுகிறவனை என்னிடத்தில் கொண்டுவா; அப்பொழுது அவன் இனி உன்னைத் தொடராதிருப்பான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1935,51 +1979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது அந்த ஸ்திரீ: ராஜாவாகிய என் ஆண்டவனோடே உமது அடியாள் ஒரு வார்த்தைசொல்ல உத்தரவாகவேண்டும் என்றாள். அவன்: சொல்லு என்றான்.]]></a:t>
+              <a:t><![CDATA[11. பின்னும் அவள்: இரத்தப்பழிவாங்குகிறவர்கள் அழிம்புசெய்து, என் குமாரனை அதம்பண்ணப் பெருகிப்போகாதபடிக்கு, ராஜாவானவர் தம்முடைய தேவனாகிய கர்த்தரை நினைப்பாராக என்றாள். அதற்கு ராஜா: உன் குமாரனுடைய மயிரில் ஒன்றாவது தரையில் விழுவதில்லை என்று கர்த்தரின் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2044,51 +2088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது அந்த ஸ்திரீ: பின்னை ஏன் தேவனுடைய ஜனத்திற்கு விரோதமாய் இப்படிப்பட்ட நினைவை நீர் கொண்டிருக்கிறீர், துரத்துண்ட தம்முடையவனை ராஜா திரும்ப அழைக்காததினாலே, ராஜா இப்பொழுது சொன்ன வார்த்தையினால் குற்றமுள்ளவரைப்போல் இருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[11. பின்னும் அவள்: இரத்தப்பழிவாங்குகிறவர்கள் அழிம்புசெய்து, என் குமாரனை அதம்பண்ணப் பெருகிப்போகாதபடிக்கு, ராஜாவானவர் தம்முடைய தேவனாகிய கர்த்தரை நினைப்பாராக என்றாள். அதற்கு ராஜா: உன் குமாரனுடைய மயிரில் ஒன்றாவது தரையில் விழுவதில்லை என்று கர்த்தரின் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2153,51 +2197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது அந்த ஸ்திரீ: பின்னை ஏன் தேவனுடைய ஜனத்திற்கு விரோதமாய் இப்படிப்பட்ட நினைவை நீர் கொண்டிருக்கிறீர், துரத்துண்ட தம்முடையவனை ராஜா திரும்ப அழைக்காததினாலே, ராஜா இப்பொழுது சொன்ன வார்த்தையினால் குற்றமுள்ளவரைப்போல் இருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[11. பின்னும் அவள்: இரத்தப்பழிவாங்குகிறவர்கள் அழிம்புசெய்து, என் குமாரனை அதம்பண்ணப் பெருகிப்போகாதபடிக்கு, ராஜாவானவர் தம்முடைய தேவனாகிய கர்த்தரை நினைப்பாராக என்றாள். அதற்கு ராஜா: உன் குமாரனுடைய மயிரில் ஒன்றாவது தரையில் விழுவதில்லை என்று கர்த்தரின் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2262,51 +2306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நாம் மரிப்பது நிச்சயம், திரும்பச்சேர்க்கக் கூடாதபடிக்கு, தரையிலே சுவறுகிற தண்ணீரைப்போல் இருக்கிறோம்; தேவன் ஜீவனை எடுத்துக்கொள்ளாமல், துரத்துண்டவன் முற்றிலும் தம்மைவிட்டு விலக்கப்படாதிருக்கும் நினைவுகளை நினைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது அந்த ஸ்திரீ: ராஜாவாகிய என் ஆண்டவனோடே உமது அடியாள் ஒரு வார்த்தைசொல்ல உத்தரவாகவேண்டும் என்றாள். அவன்: சொல்லு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2371,51 +2415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நாம் மரிப்பது நிச்சயம், திரும்பச்சேர்க்கக் கூடாதபடிக்கு, தரையிலே சுவறுகிற தண்ணீரைப்போல் இருக்கிறோம்; தேவன் ஜீவனை எடுத்துக்கொள்ளாமல், துரத்துண்டவன் முற்றிலும் தம்மைவிட்டு விலக்கப்படாதிருக்கும் நினைவுகளை நினைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது அந்த ஸ்திரீ: ராஜாவாகிய என் ஆண்டவனோடே உமது அடியாள் ஒரு வார்த்தைசொல்ல உத்தரவாகவேண்டும் என்றாள். அவன்: சொல்லு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2480,51 +2524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இப்போதும் நான் என் ஆண்டவனாகிய ராஜாவோடே இந்த வார்த்தையைப் பேசவந்த முகாந்தரம் என்னவென்றால்: ஜனங்கள் எனக்குப் பயமுண்டாக்கினதினால், நான் ராஜாவோடே பேசவந்தேன்; ஒருவேளை ராஜா தமது அடியாளுடைய வார்த்தையின்படி செய்வாரென்று உமது அடியாளாகிய நான் நினைத்ததினாலும் வந்தேனே ஒழிய வேறில்லை.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது அந்த ஸ்திரீ: பின்னை ஏன் தேவனுடைய ஜனத்திற்கு விரோதமாய் இப்படிப்பட்ட நினைவை நீர் கொண்டிருக்கிறீர், துரத்துண்ட தம்முடையவனை ராஜா திரும்ப அழைக்காததினாலே, ராஜா இப்பொழுது சொன்ன வார்த்தையினால் குற்றமுள்ளவரைப்போல் இருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2589,51 +2633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இப்போதும் நான் என் ஆண்டவனாகிய ராஜாவோடே இந்த வார்த்தையைப் பேசவந்த முகாந்தரம் என்னவென்றால்: ஜனங்கள் எனக்குப் பயமுண்டாக்கினதினால், நான் ராஜாவோடே பேசவந்தேன்; ஒருவேளை ராஜா தமது அடியாளுடைய வார்த்தையின்படி செய்வாரென்று உமது அடியாளாகிய நான் நினைத்ததினாலும் வந்தேனே ஒழிய வேறில்லை.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது அந்த ஸ்திரீ: பின்னை ஏன் தேவனுடைய ஜனத்திற்கு விரோதமாய் இப்படிப்பட்ட நினைவை நீர் கொண்டிருக்கிறீர், துரத்துண்ட தம்முடையவனை ராஜா திரும்ப அழைக்காததினாலே, ராஜா இப்பொழுது சொன்ன வார்த்தையினால் குற்றமுள்ளவரைப்போல் இருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2698,51 +2742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. என்னையும் என் குமாரரையும் ஏகமாய் தேவனுடைய சுதந்தரத்திற்குப் புறம்பாக்கி, அழிக்க நினைக்கிற மனுஷனுடைய கைக்குத் தமது அடியாளை நீங்கலாக்கிவிடும்படிக்கு ராஜா கேட்பார்.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது அந்த ஸ்திரீ: பின்னை ஏன் தேவனுடைய ஜனத்திற்கு விரோதமாய் இப்படிப்பட்ட நினைவை நீர் கொண்டிருக்கிறீர், துரத்துண்ட தம்முடையவனை ராஜா திரும்ப அழைக்காததினாலே, ராஜா இப்பொழுது சொன்ன வார்த்தையினால் குற்றமுள்ளவரைப்போல் இருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2916,51 +2960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. என்னையும் என் குமாரரையும் ஏகமாய் தேவனுடைய சுதந்தரத்திற்குப் புறம்பாக்கி, அழிக்க நினைக்கிற மனுஷனுடைய கைக்குத் தமது அடியாளை நீங்கலாக்கிவிடும்படிக்கு ராஜா கேட்பார்.]]></a:t>
+              <a:t><![CDATA[14. நாம் மரிப்பது நிச்சயம், திரும்பச்சேர்க்கக் கூடாதபடிக்கு, தரையிலே சுவறுகிற தண்ணீரைப்போல் இருக்கிறோம்; தேவன் ஜீவனை எடுத்துக்கொள்ளாமல், துரத்துண்டவன் முற்றிலும் தம்மைவிட்டு விலக்கப்படாதிருக்கும் நினைவுகளை நினைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3025,51 +3069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ராஜாவாகிய என் ஆண்டவனுடைய வார்த்தை எனக்கு ஆறுதலாயிருக்குமென்று உமது அடியாளாகிய நான் எண்ணினேன்; நன்மையையும் தீமையையும் கேட்கும்படி, ராஜாவாகிய என் ஆண்டவன் தேவனுடைய தூதனைப்ப்போல இருக்கிறார்; இதற்காக உம்முடைய தேவனாகிய கர்த்தர் உம்மோடேகூட இருக்கிறார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[14. நாம் மரிப்பது நிச்சயம், திரும்பச்சேர்க்கக் கூடாதபடிக்கு, தரையிலே சுவறுகிற தண்ணீரைப்போல் இருக்கிறோம்; தேவன் ஜீவனை எடுத்துக்கொள்ளாமல், துரத்துண்டவன் முற்றிலும் தம்மைவிட்டு விலக்கப்படாதிருக்கும் நினைவுகளை நினைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3134,51 +3178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ராஜாவாகிய என் ஆண்டவனுடைய வார்த்தை எனக்கு ஆறுதலாயிருக்குமென்று உமது அடியாளாகிய நான் எண்ணினேன்; நன்மையையும் தீமையையும் கேட்கும்படி, ராஜாவாகிய என் ஆண்டவன் தேவனுடைய தூதனைப்ப்போல இருக்கிறார்; இதற்காக உம்முடைய தேவனாகிய கர்த்தர் உம்மோடேகூட இருக்கிறார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[14. நாம் மரிப்பது நிச்சயம், திரும்பச்சேர்க்கக் கூடாதபடிக்கு, தரையிலே சுவறுகிற தண்ணீரைப்போல் இருக்கிறோம்; தேவன் ஜீவனை எடுத்துக்கொள்ளாமல், துரத்துண்டவன் முற்றிலும் தம்மைவிட்டு விலக்கப்படாதிருக்கும் நினைவுகளை நினைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3243,51 +3287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ராஜாவாகிய என் ஆண்டவனுடைய வார்த்தை எனக்கு ஆறுதலாயிருக்குமென்று உமது அடியாளாகிய நான் எண்ணினேன்; நன்மையையும் தீமையையும் கேட்கும்படி, ராஜாவாகிய என் ஆண்டவன் தேவனுடைய தூதனைப்ப்போல இருக்கிறார்; இதற்காக உம்முடைய தேவனாகிய கர்த்தர் உம்மோடேகூட இருக்கிறார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[15. இப்போதும் நான் என் ஆண்டவனாகிய ராஜாவோடே இந்த வார்த்தையைப் பேசவந்த முகாந்தரம் என்னவென்றால்: ஜனங்கள் எனக்குப் பயமுண்டாக்கினதினால், நான் ராஜாவோடே பேசவந்தேன்; ஒருவேளை ராஜா தமது அடியாளுடைய வார்த்தையின்படி செய்வாரென்று உமது அடியாளாகிய நான் நினைத்ததினாலும் வந்தேனே ஒழிய வேறில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3352,51 +3396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது ராஜா அந்த ஸ்திரீக்குப் பிரதியுத்தரமாக: நான் உன்னிடத்தில் கேட்கும் காரியத்தை நீ எனக்கு மறைக்கவேண்டாம் என்றான். அதற்கு அந்த ஸ்திரீ, ராஜாவாகிய என் ஆண்டவர் சொல்வாராக என்றாள்.]]></a:t>
+              <a:t><![CDATA[15. இப்போதும் நான் என் ஆண்டவனாகிய ராஜாவோடே இந்த வார்த்தையைப் பேசவந்த முகாந்தரம் என்னவென்றால்: ஜனங்கள் எனக்குப் பயமுண்டாக்கினதினால், நான் ராஜாவோடே பேசவந்தேன்; ஒருவேளை ராஜா தமது அடியாளுடைய வார்த்தையின்படி செய்வாரென்று உமது அடியாளாகிய நான் நினைத்ததினாலும் வந்தேனே ஒழிய வேறில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3461,51 +3505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது ராஜா அந்த ஸ்திரீக்குப் பிரதியுத்தரமாக: நான் உன்னிடத்தில் கேட்கும் காரியத்தை நீ எனக்கு மறைக்கவேண்டாம் என்றான். அதற்கு அந்த ஸ்திரீ, ராஜாவாகிய என் ஆண்டவர் சொல்வாராக என்றாள்.]]></a:t>
+              <a:t><![CDATA[15. இப்போதும் நான் என் ஆண்டவனாகிய ராஜாவோடே இந்த வார்த்தையைப் பேசவந்த முகாந்தரம் என்னவென்றால்: ஜனங்கள் எனக்குப் பயமுண்டாக்கினதினால், நான் ராஜாவோடே பேசவந்தேன்; ஒருவேளை ராஜா தமது அடியாளுடைய வார்த்தையின்படி செய்வாரென்று உமது அடியாளாகிய நான் நினைத்ததினாலும் வந்தேனே ஒழிய வேறில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3570,51 +3614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது ராஜா இதிலெல்லாம் யோவாப் உனக்கு உட்கையாய் இருக்கவில்லையா என்று கேட்டான். அதற்கு ஸ்திரீ பிரதியுத்தரமாக, ராஜாவாகிய என் ஆண்டவன் சொன்னதற்கெல்லாம் வலதுபக்கத்திலாவது இடதுபக்கத்திலாவது விலகுவதற்கு ஒருவராலும் கூடாது என்று ராஜாவாகிய என் ஆண்டவனுடைய ஜீவனைக் கொண்டு சொல்லுகிறேன்; உமது அடியானாகிய யோவாப்தான் இதை எனக்குக் கற்பித்து, அவனே இந்த எல்லா வார்த்தைகளையும் உமது அடியாளின் வாயிலே போட்டான்.]]></a:t>
+              <a:t><![CDATA[16. என்னையும் என் குமாரரையும் ஏகமாய் தேவனுடைய சுதந்தரத்திற்குப் புறம்பாக்கி, அழிக்க நினைக்கிற மனுஷனுடைய கைக்குத் தமது அடியாளை நீங்கலாக்கிவிடும்படிக்கு ராஜா கேட்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3679,51 +3723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது ராஜா இதிலெல்லாம் யோவாப் உனக்கு உட்கையாய் இருக்கவில்லையா என்று கேட்டான். அதற்கு ஸ்திரீ பிரதியுத்தரமாக, ராஜாவாகிய என் ஆண்டவன் சொன்னதற்கெல்லாம் வலதுபக்கத்திலாவது இடதுபக்கத்திலாவது விலகுவதற்கு ஒருவராலும் கூடாது என்று ராஜாவாகிய என் ஆண்டவனுடைய ஜீவனைக் கொண்டு சொல்லுகிறேன்; உமது அடியானாகிய யோவாப்தான் இதை எனக்குக் கற்பித்து, அவனே இந்த எல்லா வார்த்தைகளையும் உமது அடியாளின் வாயிலே போட்டான்.]]></a:t>
+              <a:t><![CDATA[16. என்னையும் என் குமாரரையும் ஏகமாய் தேவனுடைய சுதந்தரத்திற்குப் புறம்பாக்கி, அழிக்க நினைக்கிற மனுஷனுடைய கைக்குத் தமது அடியாளை நீங்கலாக்கிவிடும்படிக்கு ராஜா கேட்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3788,51 +3832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது ராஜா இதிலெல்லாம் யோவாப் உனக்கு உட்கையாய் இருக்கவில்லையா என்று கேட்டான். அதற்கு ஸ்திரீ பிரதியுத்தரமாக, ராஜாவாகிய என் ஆண்டவன் சொன்னதற்கெல்லாம் வலதுபக்கத்திலாவது இடதுபக்கத்திலாவது விலகுவதற்கு ஒருவராலும் கூடாது என்று ராஜாவாகிய என் ஆண்டவனுடைய ஜீவனைக் கொண்டு சொல்லுகிறேன்; உமது அடியானாகிய யோவாப்தான் இதை எனக்குக் கற்பித்து, அவனே இந்த எல்லா வார்த்தைகளையும் உமது அடியாளின் வாயிலே போட்டான்.]]></a:t>
+              <a:t><![CDATA[17. ராஜாவாகிய என் ஆண்டவனுடைய வார்த்தை எனக்கு ஆறுதலாயிருக்குமென்று உமது அடியாளாகிய நான் எண்ணினேன்; நன்மையையும் தீமையையும் கேட்கும்படி, ராஜாவாகிய என் ஆண்டவன் தேவனுடைய தூதனைப்ப்போல இருக்கிறார்; இதற்காக உம்முடைய தேவனாகிய கர்த்தர் உம்மோடேகூட இருக்கிறார் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3897,51 +3941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நான் இந்தக் காரியத்தை உபமானமாய்ப் பேசுகிறதற்கு உமது அடியானாகிய யோவாப் அதற்குக் காரணமாயிருந்தான்; ஆனாலும் தேசத்தில் நடக்கிறதையெல்லாம் அறிய, என் ஆண்டவனுடைய ஞானம் தேவதூதனுடைய ஞானத்தைப்போல் இருக்கிறது என்றாள்.]]></a:t>
+              <a:t><![CDATA[17. ராஜாவாகிய என் ஆண்டவனுடைய வார்த்தை எனக்கு ஆறுதலாயிருக்குமென்று உமது அடியாளாகிய நான் எண்ணினேன்; நன்மையையும் தீமையையும் கேட்கும்படி, ராஜாவாகிய என் ஆண்டவன் தேவனுடைய தூதனைப்ப்போல இருக்கிறார்; இதற்காக உம்முடைய தேவனாகிய கர்த்தர் உம்மோடேகூட இருக்கிறார் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4115,51 +4159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நான் இந்தக் காரியத்தை உபமானமாய்ப் பேசுகிறதற்கு உமது அடியானாகிய யோவாப் அதற்குக் காரணமாயிருந்தான்; ஆனாலும் தேசத்தில் நடக்கிறதையெல்லாம் அறிய, என் ஆண்டவனுடைய ஞானம் தேவதூதனுடைய ஞானத்தைப்போல் இருக்கிறது என்றாள்.]]></a:t>
+              <a:t><![CDATA[17. ராஜாவாகிய என் ஆண்டவனுடைய வார்த்தை எனக்கு ஆறுதலாயிருக்குமென்று உமது அடியாளாகிய நான் எண்ணினேன்; நன்மையையும் தீமையையும் கேட்கும்படி, ராஜாவாகிய என் ஆண்டவன் தேவனுடைய தூதனைப்ப்போல இருக்கிறார்; இதற்காக உம்முடைய தேவனாகிய கர்த்தர் உம்மோடேகூட இருக்கிறார் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4224,51 +4268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது ராஜா யோவாபைப்பார்த்து: இதோ, இந்தக் காரியத்தைச் செய்கிறேன், நீ போய் அப்சலோம் என்னும் பிள்ளையாண்டானைத் திரும்ப அழைத்துக்கொண்டுவா என்றான்.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது ராஜா அந்த ஸ்திரீக்குப் பிரதியுத்தரமாக: நான் உன்னிடத்தில் கேட்கும் காரியத்தை நீ எனக்கு மறைக்கவேண்டாம் என்றான். அதற்கு அந்த ஸ்திரீ, ராஜாவாகிய என் ஆண்டவர் சொல்வாராக என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4333,51 +4377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது ராஜா யோவாபைப்பார்த்து: இதோ, இந்தக் காரியத்தைச் செய்கிறேன், நீ போய் அப்சலோம் என்னும் பிள்ளையாண்டானைத் திரும்ப அழைத்துக்கொண்டுவா என்றான்.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது ராஜா அந்த ஸ்திரீக்குப் பிரதியுத்தரமாக: நான் உன்னிடத்தில் கேட்கும் காரியத்தை நீ எனக்கு மறைக்கவேண்டாம் என்றான். அதற்கு அந்த ஸ்திரீ, ராஜாவாகிய என் ஆண்டவர் சொல்வாராக என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4442,51 +4486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது யோவாப் தரையிலேமுகங்குப்புற விழுந்துவணங்கி, ராஜாவை வாழ்த்தி: ராஜா தமது அடியானுடைய வார்த்தையின்படி செய்ததினால், என் ஆண்டவனாகிய ராஜாவின் கண்ணில் எனக்குத் தயை கிடைத்தது என்று இன்று உமது அடியானுக்குத் தெரியவந்தது என்றான்.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது ராஜா இதிலெல்லாம் யோவாப் உனக்கு உட்கையாய் இருக்கவில்லையா என்று கேட்டான். அதற்கு ஸ்திரீ பிரதியுத்தரமாக, ராஜாவாகிய என் ஆண்டவன் சொன்னதற்கெல்லாம் வலதுபக்கத்திலாவது இடதுபக்கத்திலாவது விலகுவதற்கு ஒருவராலும் கூடாது என்று ராஜாவாகிய என் ஆண்டவனுடைய ஜீவனைக் கொண்டு சொல்லுகிறேன்; உமது அடியானாகிய யோவாப்தான் இதை எனக்குக் கற்பித்து, அவனே இந்த எல்லா வார்த்தைகளையும் உமது அடியாளின் வாயிலே போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4551,51 +4595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது யோவாப் தரையிலேமுகங்குப்புற விழுந்துவணங்கி, ராஜாவை வாழ்த்தி: ராஜா தமது அடியானுடைய வார்த்தையின்படி செய்ததினால், என் ஆண்டவனாகிய ராஜாவின் கண்ணில் எனக்குத் தயை கிடைத்தது என்று இன்று உமது அடியானுக்குத் தெரியவந்தது என்றான்.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது ராஜா இதிலெல்லாம் யோவாப் உனக்கு உட்கையாய் இருக்கவில்லையா என்று கேட்டான். அதற்கு ஸ்திரீ பிரதியுத்தரமாக, ராஜாவாகிய என் ஆண்டவன் சொன்னதற்கெல்லாம் வலதுபக்கத்திலாவது இடதுபக்கத்திலாவது விலகுவதற்கு ஒருவராலும் கூடாது என்று ராஜாவாகிய என் ஆண்டவனுடைய ஜீவனைக் கொண்டு சொல்லுகிறேன்; உமது அடியானாகிய யோவாப்தான் இதை எனக்குக் கற்பித்து, அவனே இந்த எல்லா வார்த்தைகளையும் உமது அடியாளின் வாயிலே போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4660,51 +4704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது யோவாப் தரையிலேமுகங்குப்புற விழுந்துவணங்கி, ராஜாவை வாழ்த்தி: ராஜா தமது அடியானுடைய வார்த்தையின்படி செய்ததினால், என் ஆண்டவனாகிய ராஜாவின் கண்ணில் எனக்குத் தயை கிடைத்தது என்று இன்று உமது அடியானுக்குத் தெரியவந்தது என்றான்.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது ராஜா இதிலெல்லாம் யோவாப் உனக்கு உட்கையாய் இருக்கவில்லையா என்று கேட்டான். அதற்கு ஸ்திரீ பிரதியுத்தரமாக, ராஜாவாகிய என் ஆண்டவன் சொன்னதற்கெல்லாம் வலதுபக்கத்திலாவது இடதுபக்கத்திலாவது விலகுவதற்கு ஒருவராலும் கூடாது என்று ராஜாவாகிய என் ஆண்டவனுடைய ஜீவனைக் கொண்டு சொல்லுகிறேன்; உமது அடியானாகிய யோவாப்தான் இதை எனக்குக் கற்பித்து, அவனே இந்த எல்லா வார்த்தைகளையும் உமது அடியாளின் வாயிலே போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4769,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பின்பு யோவாப் எழுந்து, கேசூருக்குப் போய், அப்சலோமை எருசலேமுக்கு அழைத்துக்கொண்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது ராஜா இதிலெல்லாம் யோவாப் உனக்கு உட்கையாய் இருக்கவில்லையா என்று கேட்டான். அதற்கு ஸ்திரீ பிரதியுத்தரமாக, ராஜாவாகிய என் ஆண்டவன் சொன்னதற்கெல்லாம் வலதுபக்கத்திலாவது இடதுபக்கத்திலாவது விலகுவதற்கு ஒருவராலும் கூடாது என்று ராஜாவாகிய என் ஆண்டவனுடைய ஜீவனைக் கொண்டு சொல்லுகிறேன்; உமது அடியானாகிய யோவாப்தான் இதை எனக்குக் கற்பித்து, அவனே இந்த எல்லா வார்த்தைகளையும் உமது அடியாளின் வாயிலே போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4878,51 +4922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ராஜா அவன் என் முகத்தைப்பார்க்கவேண்டியதில்லை; தன் வீட்டுக்குத் திரும்பிப்போகட்டும் என்றான், அப்படியே அப்சலோம் ராஜாவின் முகத்தைப் பார்க்காமல் தன் வீட்டுக்குத் திரும்பிப்போனான்.]]></a:t>
+              <a:t><![CDATA[20. நான் இந்தக் காரியத்தை உபமானமாய்ப் பேசுகிறதற்கு உமது அடியானாகிய யோவாப் அதற்குக் காரணமாயிருந்தான்; ஆனாலும் தேசத்தில் நடக்கிறதையெல்லாம் அறிய, என் ஆண்டவனுடைய ஞானம் தேவதூதனுடைய ஞானத்தைப்போல் இருக்கிறது என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4987,51 +5031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ராஜா அவன் என் முகத்தைப்பார்க்கவேண்டியதில்லை; தன் வீட்டுக்குத் திரும்பிப்போகட்டும் என்றான், அப்படியே அப்சலோம் ராஜாவின் முகத்தைப் பார்க்காமல் தன் வீட்டுக்குத் திரும்பிப்போனான்.]]></a:t>
+              <a:t><![CDATA[20. நான் இந்தக் காரியத்தை உபமானமாய்ப் பேசுகிறதற்கு உமது அடியானாகிய யோவாப் அதற்குக் காரணமாயிருந்தான்; ஆனாலும் தேசத்தில் நடக்கிறதையெல்லாம் அறிய, என் ஆண்டவனுடைய ஞானம் தேவதூதனுடைய ஞானத்தைப்போல் இருக்கிறது என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5096,51 +5140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இஸ்ரவேலர் அனைவருக்குள்ளும் அப்சலோமைப்போல் சவுந்தரியமுள்ளவனும் மெச்சிக்கொள்ளப்பட்டவனும் இல்லை, உள்ளங்கால் தொடங்கி உச்சந்தலைமட்டும் அவனில் ஒரு பழுதும் இல்லாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது ராஜா யோவாபைப்பார்த்து: இதோ, இந்தக் காரியத்தைச் செய்கிறேன், நீ போய் அப்சலோம் என்னும் பிள்ளையாண்டானைத் திரும்ப அழைத்துக்கொண்டுவா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5205,51 +5249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ராஜாவினிடத்தில் போய், அவரை நோக்கி: இன்ன இன்ன பிரகாரமாகச் சொல் என்று அவள் சொல்லவேண்டிய வார்த்தைகளை யோவாப் அவள் வாயிலே போட்டான்.]]></a:t>
+              <a:t><![CDATA[2. அவன் தெக்கோவாவிலிருக்கிற புத்தியுள்ள ஒரு ஸ்திரீயை அழைத்து: நீ இழவுகொண்டாடுகிறவளைப்போல, துக்கவஸ்திரங்களை உடுத்திக்கொண்டு, எண்ணெய் பூசிக்கொள்ளாமல், இறந்துபோனவனுக்காக நெடுநாள் துக்கிக்கிற ஸ்திரீயைப்போலக் காண்பித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5314,51 +5358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இஸ்ரவேலர் அனைவருக்குள்ளும் அப்சலோமைப்போல் சவுந்தரியமுள்ளவனும் மெச்சிக்கொள்ளப்பட்டவனும் இல்லை, உள்ளங்கால் தொடங்கி உச்சந்தலைமட்டும் அவனில் ஒரு பழுதும் இல்லாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது ராஜா யோவாபைப்பார்த்து: இதோ, இந்தக் காரியத்தைச் செய்கிறேன், நீ போய் அப்சலோம் என்னும் பிள்ளையாண்டானைத் திரும்ப அழைத்துக்கொண்டுவா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5423,51 +5467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவன் தன் தலைமயிர் தனக்குப்பாரமாயிருப்பதினால் வருஷாந்தரம் சிரைத்துக்கொள்ளுவான்; சிரைக்கும்போது, அவன் தலைமயிர் ராஜாவுடைய நிறையின்படி இருநூறு சேக்கல் நிறையாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது யோவாப் தரையிலேமுகங்குப்புற விழுந்துவணங்கி, ராஜாவை வாழ்த்தி: ராஜா தமது அடியானுடைய வார்த்தையின்படி செய்ததினால், என் ஆண்டவனாகிய ராஜாவின் கண்ணில் எனக்குத் தயை கிடைத்தது என்று இன்று உமது அடியானுக்குத் தெரியவந்தது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5532,51 +5576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவன் தன் தலைமயிர் தனக்குப்பாரமாயிருப்பதினால் வருஷாந்தரம் சிரைத்துக்கொள்ளுவான்; சிரைக்கும்போது, அவன் தலைமயிர் ராஜாவுடைய நிறையின்படி இருநூறு சேக்கல் நிறையாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது யோவாப் தரையிலேமுகங்குப்புற விழுந்துவணங்கி, ராஜாவை வாழ்த்தி: ராஜா தமது அடியானுடைய வார்த்தையின்படி செய்ததினால், என் ஆண்டவனாகிய ராஜாவின் கண்ணில் எனக்குத் தயை கிடைத்தது என்று இன்று உமது அடியானுக்குத் தெரியவந்தது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5641,51 +5685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்சலோமுக்கு மூன்று குமாரரும், தாமார் என்னும் பேர்கொண்ட ஒரு குமாரத்தியும் பிறந்திருந்தார்கள்; இவள் ரூபவதியான பெண்ணாயிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது யோவாப் தரையிலேமுகங்குப்புற விழுந்துவணங்கி, ராஜாவை வாழ்த்தி: ராஜா தமது அடியானுடைய வார்த்தையின்படி செய்ததினால், என் ஆண்டவனாகிய ராஜாவின் கண்ணில் எனக்குத் தயை கிடைத்தது என்று இன்று உமது அடியானுக்குத் தெரியவந்தது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5750,51 +5794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்சலோம், ராஜாவின் முகத்தைக்காணாமலே இரண்டு வருஷம் எருசலேமிலே குடியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[23. பின்பு யோவாப் எழுந்து, கேசூருக்குப் போய், அப்சலோமை எருசலேமுக்கு அழைத்துக்கொண்டுவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5859,51 +5903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஆகையால் அப்சலோம் யோவாபை ராஜாவினிடத்தில் அனுப்பும்படி அழைப்பித்தான், அவனோ அவனிடத்திற்கு வரமாட்டேன் என்றான்; இரண்டாம்விசையும் அவன் அழைத்தனுப்பினான்; அவன் வரமாட்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[24. ராஜா அவன் என் முகத்தைப்பார்க்கவேண்டியதில்லை; தன் வீட்டுக்குத் திரும்பிப்போகட்டும் என்றான், அப்படியே அப்சலோம் ராஜாவின் முகத்தைப் பார்க்காமல் தன் வீட்டுக்குத் திரும்பிப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5968,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஆகையால் அப்சலோம் யோவாபை ராஜாவினிடத்தில் அனுப்பும்படி அழைப்பித்தான், அவனோ அவனிடத்திற்கு வரமாட்டேன் என்றான்; இரண்டாம்விசையும் அவன் அழைத்தனுப்பினான்; அவன் வரமாட்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[24. ராஜா அவன் என் முகத்தைப்பார்க்கவேண்டியதில்லை; தன் வீட்டுக்குத் திரும்பிப்போகட்டும் என்றான், அப்படியே அப்சலோம் ராஜாவின் முகத்தைப் பார்க்காமல் தன் வீட்டுக்குத் திரும்பிப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6077,51 +6121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது அவன் தன் வேலைக்காரரைப் பார்த்து: இதோ என் நிலத்திற்கு அருகே யோவாபின் நிலம் இருக்கிறது; அதிலே அவனுக்கு வாற்கோதுமை விளைந்திருக்கிறது; நீங்கள் போய் அதைத் தீக்கொளுத்திப்போடுங்கள் என்றான்; அப்படியே அப்சலோமின் வேலைக்காரர் அந்த நிலத்தை தீக்கொளுத்திப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[25. இஸ்ரவேலர் அனைவருக்குள்ளும் அப்சலோமைப்போல் சவுந்தரியமுள்ளவனும் மெச்சிக்கொள்ளப்பட்டவனும் இல்லை, உள்ளங்கால் தொடங்கி உச்சந்தலைமட்டும் அவனில் ஒரு பழுதும் இல்லாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6186,51 +6230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது அவன் தன் வேலைக்காரரைப் பார்த்து: இதோ என் நிலத்திற்கு அருகே யோவாபின் நிலம் இருக்கிறது; அதிலே அவனுக்கு வாற்கோதுமை விளைந்திருக்கிறது; நீங்கள் போய் அதைத் தீக்கொளுத்திப்போடுங்கள் என்றான்; அப்படியே அப்சலோமின் வேலைக்காரர் அந்த நிலத்தை தீக்கொளுத்திப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[25. இஸ்ரவேலர் அனைவருக்குள்ளும் அப்சலோமைப்போல் சவுந்தரியமுள்ளவனும் மெச்சிக்கொள்ளப்பட்டவனும் இல்லை, உள்ளங்கால் தொடங்கி உச்சந்தலைமட்டும் அவனில் ஒரு பழுதும் இல்லாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6295,51 +6339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது யோவாப் எழுந்திருந்து, அப்சலோமிடத்தில் வீட்டிற்குள்போய், என்னுடைய நிலத்தையும் உம்முடைய வேலைக்காரர் தீக்கொளுத்திப்போட்டது என்ன என்று அவனைக் கேட்டான்.]]></a:t>
+              <a:t><![CDATA[26. அவன் தன் தலைமயிர் தனக்குப்பாரமாயிருப்பதினால் வருஷாந்தரம் சிரைத்துக்கொள்ளுவான்; சிரைக்கும்போது, அவன் தலைமயிர் ராஜாவுடைய நிறையின்படி இருநூறு சேக்கல் நிறையாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6404,51 +6448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படியே தெக்கோவா ஊராளான அந்த ஸ்திரீ ராஜாவோடே பேசப்போய், தரையிலே முகங்குப்புற விழுந்துவணங்கி, ராஜாவே, இரட்சியும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[3. ராஜாவினிடத்தில் போய், அவரை நோக்கி: இன்ன இன்ன பிரகாரமாகச் சொல் என்று அவள் சொல்லவேண்டிய வார்த்தைகளை யோவாப் அவள் வாயிலே போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6513,51 +6557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்சலோம் யோவாபைப் பார்த்து: இதோ, நான் ஏன் கேசூரிலிருந்து வந்தேன்; நான் அங்கே இருந்துவிட்டால் நலம் என்று ராஜாவுக்குச் சொல்லும்படி உம்மை ராஜாவினிடத்தில் அனுப்புவதற்காக உம்மை இங்கே வரும்படி அழைப்பித்தேன், இப்போதும் நான் ராஜாவின்முகத்தைப் பார்க்கட்டும்; என்மேல் குற்றமிருந்தால் அவர் என்னைக் கொன்றுபோடட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. அவன் தன் தலைமயிர் தனக்குப்பாரமாயிருப்பதினால் வருஷாந்தரம் சிரைத்துக்கொள்ளுவான்; சிரைக்கும்போது, அவன் தலைமயிர் ராஜாவுடைய நிறையின்படி இருநூறு சேக்கல் நிறையாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6622,51 +6666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்சலோம் யோவாபைப் பார்த்து: இதோ, நான் ஏன் கேசூரிலிருந்து வந்தேன்; நான் அங்கே இருந்துவிட்டால் நலம் என்று ராஜாவுக்குச் சொல்லும்படி உம்மை ராஜாவினிடத்தில் அனுப்புவதற்காக உம்மை இங்கே வரும்படி அழைப்பித்தேன், இப்போதும் நான் ராஜாவின்முகத்தைப் பார்க்கட்டும்; என்மேல் குற்றமிருந்தால் அவர் என்னைக் கொன்றுபோடட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. அவன் தன் தலைமயிர் தனக்குப்பாரமாயிருப்பதினால் வருஷாந்தரம் சிரைத்துக்கொள்ளுவான்; சிரைக்கும்போது, அவன் தலைமயிர் ராஜாவுடைய நிறையின்படி இருநூறு சேக்கல் நிறையாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6731,51 +6775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்சலோம் யோவாபைப் பார்த்து: இதோ, நான் ஏன் கேசூரிலிருந்து வந்தேன்; நான் அங்கே இருந்துவிட்டால் நலம் என்று ராஜாவுக்குச் சொல்லும்படி உம்மை ராஜாவினிடத்தில் அனுப்புவதற்காக உம்மை இங்கே வரும்படி அழைப்பித்தேன், இப்போதும் நான் ராஜாவின்முகத்தைப் பார்க்கட்டும்; என்மேல் குற்றமிருந்தால் அவர் என்னைக் கொன்றுபோடட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[27. அப்சலோமுக்கு மூன்று குமாரரும், தாமார் என்னும் பேர்கொண்ட ஒரு குமாரத்தியும் பிறந்திருந்தார்கள்; இவள் ரூபவதியான பெண்ணாயிருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6840,51 +6884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. யோவாப் ராஜாவினிடத்தில் போய், அதை அவனுக்கு அறிவித்தபோது, அப்சலோமை அழைப்பித்தான், அவன் ராஜாவினிடத்தில் வந்து, ராஜாவுக்கு முன்பாகத் தரையிலே முகங்குப்புற விழுந்துவணங்கினான், அப்பொழுது ராஜா அப்சலோமை முத்தமிட்டான்.]]></a:t>
+              <a:t><![CDATA[27. அப்சலோமுக்கு மூன்று குமாரரும், தாமார் என்னும் பேர்கொண்ட ஒரு குமாரத்தியும் பிறந்திருந்தார்கள்; இவள் ரூபவதியான பெண்ணாயிருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6949,51 +6993,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. யோவாப் ராஜாவினிடத்தில் போய், அதை அவனுக்கு அறிவித்தபோது, அப்சலோமை அழைப்பித்தான், அவன் ராஜாவினிடத்தில் வந்து, ராஜாவுக்கு முன்பாகத் தரையிலே முகங்குப்புற விழுந்துவணங்கினான், அப்பொழுது ராஜா அப்சலோமை முத்தமிட்டான்.]]></a:t>
+              <a:t><![CDATA[28. அப்சலோம், ராஜாவின் முகத்தைக்காணாமலே இரண்டு வருஷம் எருசலேமிலே குடியிருந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. ஆகையால் அப்சலோம் யோவாபை ராஜாவினிடத்தில் அனுப்பும்படி அழைப்பித்தான், அவனோ அவனிடத்திற்கு வரமாட்டேன் என்றான்; இரண்டாம்விசையும் அவன் அழைத்தனுப்பினான்; அவன் வரமாட்டேன் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. ஆகையால் அப்சலோம் யோவாபை ராஜாவினிடத்தில் அனுப்பும்படி அழைப்பித்தான், அவனோ அவனிடத்திற்கு வரமாட்டேன் என்றான்; இரண்டாம்விசையும் அவன் அழைத்தனுப்பினான்; அவன் வரமாட்டேன் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. அப்பொழுது அவன் தன் வேலைக்காரரைப் பார்த்து: இதோ என் நிலத்திற்கு அருகே யோவாபின் நிலம் இருக்கிறது; அதிலே அவனுக்கு வாற்கோதுமை விளைந்திருக்கிறது; நீங்கள் போய் அதைத் தீக்கொளுத்திப்போடுங்கள் என்றான்; அப்படியே அப்சலோமின் வேலைக்காரர் அந்த நிலத்தை தீக்கொளுத்திப்போட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. அப்பொழுது அவன் தன் வேலைக்காரரைப் பார்த்து: இதோ என் நிலத்திற்கு அருகே யோவாபின் நிலம் இருக்கிறது; அதிலே அவனுக்கு வாற்கோதுமை விளைந்திருக்கிறது; நீங்கள் போய் அதைத் தீக்கொளுத்திப்போடுங்கள் என்றான்; அப்படியே அப்சலோமின் வேலைக்காரர் அந்த நிலத்தை தீக்கொளுத்திப்போட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. அப்பொழுது யோவாப் எழுந்திருந்து, அப்சலோமிடத்தில் வீட்டிற்குள்போய், என்னுடைய நிலத்தையும் உம்முடைய வேலைக்காரர் தீக்கொளுத்திப்போட்டது என்ன என்று அவனைக் கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7058,51 +7647,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ராஜா அவளைப் பார்த்து உனக்கு என்ன வேண்டும் என்றதற்கு, அவள்: நான் விதவையானவள், என் புருஷன் சென்றுபோனான்.]]></a:t>
+              <a:t><![CDATA[4. அப்படியே தெக்கோவா ஊராளான அந்த ஸ்திரீ ராஜாவோடே பேசப்போய், தரையிலே முகங்குப்புற விழுந்துவணங்கி, ராஜாவே, இரட்சியும் என்றாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. அப்பொழுது யோவாப் எழுந்திருந்து, அப்சலோமிடத்தில் வீட்டிற்குள்போய், என்னுடைய நிலத்தையும் உம்முடைய வேலைக்காரர் தீக்கொளுத்திப்போட்டது என்ன என்று அவனைக் கேட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. அப்சலோம் யோவாபைப் பார்த்து: இதோ, நான் ஏன் கேசூரிலிருந்து வந்தேன்; நான் அங்கே இருந்துவிட்டால் நலம் என்று ராஜாவுக்குச் சொல்லும்படி உம்மை ராஜாவினிடத்தில் அனுப்புவதற்காக உம்மை இங்கே வரும்படி அழைப்பித்தேன், இப்போதும் நான் ராஜாவின்முகத்தைப் பார்க்கட்டும்; என்மேல் குற்றமிருந்தால் அவர் என்னைக் கொன்றுபோடட்டும் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. அப்சலோம் யோவாபைப் பார்த்து: இதோ, நான் ஏன் கேசூரிலிருந்து வந்தேன்; நான் அங்கே இருந்துவிட்டால் நலம் என்று ராஜாவுக்குச் சொல்லும்படி உம்மை ராஜாவினிடத்தில் அனுப்புவதற்காக உம்மை இங்கே வரும்படி அழைப்பித்தேன், இப்போதும் நான் ராஜாவின்முகத்தைப் பார்க்கட்டும்; என்மேல் குற்றமிருந்தால் அவர் என்னைக் கொன்றுபோடட்டும் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. அப்சலோம் யோவாபைப் பார்த்து: இதோ, நான் ஏன் கேசூரிலிருந்து வந்தேன்; நான் அங்கே இருந்துவிட்டால் நலம் என்று ராஜாவுக்குச் சொல்லும்படி உம்மை ராஜாவினிடத்தில் அனுப்புவதற்காக உம்மை இங்கே வரும்படி அழைப்பித்தேன், இப்போதும் நான் ராஜாவின்முகத்தைப் பார்க்கட்டும்; என்மேல் குற்றமிருந்தால் அவர் என்னைக் கொன்றுபோடட்டும் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. யோவாப் ராஜாவினிடத்தில் போய், அதை அவனுக்கு அறிவித்தபோது, அப்சலோமை அழைப்பித்தான், அவன் ராஜாவினிடத்தில் வந்து, ராஜாவுக்கு முன்பாகத் தரையிலே முகங்குப்புற விழுந்துவணங்கினான், அப்பொழுது ராஜா அப்சலோமை முத்தமிட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. யோவாப் ராஜாவினிடத்தில் போய், அதை அவனுக்கு அறிவித்தபோது, அப்சலோமை அழைப்பித்தான், அவன் ராஜாவினிடத்தில் வந்து, ராஜாவுக்கு முன்பாகத் தரையிலே முகங்குப்புற விழுந்துவணங்கினான், அப்பொழுது ராஜா அப்சலோமை முத்தமிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7167,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உமது அடியாளுக்கு இரண்டு குமாரர் இருந்தார்கள்; அவர்கள் இருவரும் வெளியிலே சண்டைபண்ணி, அவர்களை விலக்க ஒருவரும் இல்லாதபடியினால், ஒருவன் மற்றவனை அடித்துக் கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[4. அப்படியே தெக்கோவா ஊராளான அந்த ஸ்திரீ ராஜாவோடே பேசப்போய், தரையிலே முகங்குப்புற விழுந்துவணங்கி, ராஜாவே, இரட்சியும் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7276,51 +8519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உமது அடியாளுக்கு இரண்டு குமாரர் இருந்தார்கள்; அவர்கள் இருவரும் வெளியிலே சண்டைபண்ணி, அவர்களை விலக்க ஒருவரும் இல்லாதபடியினால், ஒருவன் மற்றவனை அடித்துக் கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[5. ராஜா அவளைப் பார்த்து உனக்கு என்ன வேண்டும் என்றதற்கு, அவள்: நான் விதவையானவள், என் புருஷன் சென்றுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7355,51 +8598,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469516014" r:id="rId1"/>
+    <p:sldLayoutId id="2473434395" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7879,54 +9122,142 @@
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8047,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. కాబట్టి నా యింటివారందరును నీ దాసినైన నామీదికి లేచితన సహోదరుని చంపినవాని అప్పగించుము; తన సహోదరుని]]></a:t>
+              <a:t><![CDATA[mine husband is dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రాణము తీసినందుకై మేము వానిని చంపి హక్కు దారుని నాశనము చేతుమనుచున్నారు. ఈలాగున వారు నా పెనిమిటికి]]></a:t>
+              <a:t><![CDATA[6. And your handmaid had two sons, and they two strove together in the field, and there was none to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[భూమిమీద పేరైనను శేషమైనను లేకుండ మిగిలిన నిప్పురవను ఆర్పివేయబోవు చున్నారని రాజుతో చెప్పగా]]></a:t>
+              <a:t><![CDATA[part them, but the one stroke the other, and slew him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ​రాజునీవు నీ యింటికి పొమ్ము, నిన్నుగురించి ఆజ్ఞ ఇత్తునని ఆమెతో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[7. And, behold, the whole family has risen against yours handmaid, and they said, Deliver him that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. అందుకు తెకోవ ఊరి స్త్రీనా యేలినవాడా రాజా, దోషము నామీదను నాతండ్రి ఇంటివారి మీదను నిలుచునుగాక,]]></a:t>
+              <a:t><![CDATA[stroke his brother, that we may kill him, for the life of his brother whom he slew; and we will]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రాజునకును రాజు సింహా సనమునకును దోషము తగులకుండునుగాక అని రాజుతో అనగా]]></a:t>
+              <a:t><![CDATA[destroy the heir also: and so they shall quench my coal which is left, and shall not leave to my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. రాజుఎవడైనను దీనినిగూర్చి నిన్నేమైన అనినయెడల వానిని నాయొద్దకు తోడుకొనిరమ్ము; వాడికను నిన్ను]]></a:t>
+              <a:t><![CDATA[husband neither name nor remainder upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ముట్టక యుండునని ఆమెతో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[8. And the king said unto the woman, Go to yours house, and I will give charge concerning you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. అప్పుడు ఆమెరాజవైన నీవు నీ దేవుడైన యెహోవాను స్మరించి హత్యకు ప్రతిహత్య చేయువారు నా కుమారుని]]></a:t>
+              <a:t><![CDATA[9. And the woman of Tekoah said unto the king, My lord, O king, the iniquity be on me, and on my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నశింపజేయకుండ ఇకను నాశనము చేయుట మాన్పించుమని మనవిచేయగా రాజుయెహోవా జీవము తోడు నీ కుమారుని తల]]></a:t>
+              <a:t><![CDATA[father's house: and the king and his throne be guiltless.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. రాజు అబ్షాలోముమీద ప్రాణము పెట్టుకొని... యున్నాడని2 సెరూయా కుమారుడైన యోవాబు గ్రహించి]]></a:t>
+              <a:t><![CDATA[1. Now Joab the son of Zeruiah perceived that the king's heart was toward Absalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వెండ్రుకలలో ఒకటైనను నేల రాలకుండుననెను.]]></a:t>
+              <a:t><![CDATA[10. And the king said, Whoever says ought unto you, bring him to me, and he shall not touch you any]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. అప్పుడు ఆ స్త్రీనా యేలినవాడవగు నీతో ఇంకొక మాటచెప్పుకొనుట నీ దాసినగు నాకు దయచేసి సెలవిమ్మని]]></a:t>
+              <a:t><![CDATA[more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మనవిచేయగా రాజుచెప్పుమనెను.]]></a:t>
+              <a:t><![CDATA[11. Then said she, I pray you, let the king remember the LORD your God, that you would not suffer]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. అందుకు ఆ స్త్రీదేవుని జనులైనవారికి విరోధముగా నీ వెందుకు దీనిని తలపెట్టియున్నావు? రాజు ఆ మాట సెల]]></a:t>
+              <a:t><![CDATA[the revengers of blood to destroy any more, lest they destroy my son. And he said, As the LORD]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[విచ్చుటచేత తాను వెళ్లగొట్టిన తనవాని రానియ్యక తానే దోషియగుచున్నాడు.]]></a:t>
+              <a:t><![CDATA[lives, there shall not one hair of your son fall to the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. మనమందరమును చనిపోదుము గదా, నేలను ఒలికినమీదట మరల ఎత్తలేని నీటివలె ఉన్నాము; దేవుడు ప్రాణముతీయక]]></a:t>
+              <a:t><![CDATA[12. Then the woman said, Let yours handmaid, I pray you, speak one word unto my lord the king. And]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తోలివేయబడిన వాడు తనకు దూరస్థుడు కాకయుండుటకు సాధనములు కల్పించుచున్నాడు.]]></a:t>
+              <a:t><![CDATA[he said, Say on.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. జనులు నన్ను భయపెట్టిరి గనుక నేను దీనిని గూర్చి నా యేలినవాడవగు నీతో మాటలాడ వచ్చితిని. కాబట్టి నీ]]></a:t>
+              <a:t><![CDATA[13. And the woman said, Wherefore then have you thought such a thing against the people of God? for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దాసురాలనగు నేనురాజు తన దాసినగు నా మనవి చొప్పున చేయు నేమో]]></a:t>
+              <a:t><![CDATA[the king does speak this thing as one which is faulty, in that the king does not fetch home again]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. రాజు నా మనవి అంగీకరించి దేవుని స్వాస్థ్యము అనుభవింపకుండ నన్నును నా కుమారునిని నాశనము చేయదలచిన]]></a:t>
+              <a:t><![CDATA[his banished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ​తెకోవనుండి యుక్తిగల యొక స్త్రీని పిలువ నంపించిఏడ్చుచున్న దానవైనట్టు నటించి దుఃఖవస్త్రములు]]></a:t>
+              <a:t><![CDATA[2. And Joab sent to Tekoah, and fetched thence a wise woman, and said unto her, I pray you, feign]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వాని చేతిలోనుండి తన దాసినగు నన్ను విడిపించునేమో అనుకొంటిని.]]></a:t>
+              <a:t><![CDATA[14. For we must essentially die, and are as water spilt on the ground, which cannot be gathered up]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. మరియు నీ దేవుడైన యెహోవా నీకు తోడై యున్నాడు గనుక నా యేలినవాడవును రాజవునగు నీవు దేవుని]]></a:t>
+              <a:t><![CDATA[again; neither does God respect any person: yet does he devise means, that his banished be not]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దూతవంటివాడవై మంచి చెడ్డలన్నియు విచారింప చాలియున్నావు; కాబట్టి నీ దాసినగు నేను నా యేలినవాడగు రాజు]]></a:t>
+              <a:t><![CDATA[expelled from him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సెలవిచ్చిన మాట సమాధానకర మగునని అనుకొంటిననెను.]]></a:t>
+              <a:t><![CDATA[15. Now therefore that I am come to speak of this thing unto my lord the king, it is because the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. రాజునేను నిన్ను అడుగు సంగతి నీ వెంతమాత్రమును మరుగు చేయవద్దని ఆ స్త్రీతో అనగా ఆమెనా యేలినవాడవగు]]></a:t>
+              <a:t><![CDATA[people have made me afraid: and your handmaid said, I will now speak unto the king; it may be that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నీవు సెలవిమ్మనెను.]]></a:t>
+              <a:t><![CDATA[the king will perform the request of his handmaid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. అంతట రాజుయోవాబు నీకు బోధించెనా అని ఆమె నడిగినందుకు ఆమె యిట్లనెనునా యేలినవాడవైన రాజా, నీ]]></a:t>
+              <a:t><![CDATA[16. For the king will hear, to deliver his handmaid out of the hand of the man that would destroy me]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రాణముతోడు, చెప్పినదానిని తప్పక గ్రహించుటకు నా యేలిన వాడవును రాజవునగు నీవంటివాడొకడును లేడు; నీ]]></a:t>
+              <a:t><![CDATA[and my son together out of the inheritance of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సేవకుడగు యోవాబు నాకు బోధించి యీ మాటలన్నిటిని నీ దాసినగు నాకు నేర్పెను]]></a:t>
+              <a:t><![CDATA[17. Then yours handmaid said, The word of my lord the king shall now be comfortable: for as an angel]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. సంగతిని రాజుతో మరుగు మాటలతో మనవి చేయుటకు నీ సేవకుడగు యోవాబు ఏర్పాటు చేసెను. ఈ లోకమందు సమస్తమును]]></a:t>
+              <a:t><![CDATA[of God, so is my lord the king to discern good and bad: therefore the LORD your God will be with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ధరించుకొని తైలము పూసికొనక బహు కాలము దుఃఖపడిన దానివలెనుండి]]></a:t>
+              <a:t><![CDATA[yourself to be a mourner, and put on now mourning apparel, and anoint not yourself with oil, but be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఎరుగుటయందు నా యేలినవాడవగు నీవు దేవ దూతల జ్ఞానమువంటి జ్ఞానము గలవాడవు.]]></a:t>
+              <a:t><![CDATA[you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. అప్పుడు రాజు యోవాబుతో ఈలాగున సెలవిచ్చెను. ఆలకించుము, నీవు మనవి చేసినదానిని నేను ఒప్పు]]></a:t>
+              <a:t><![CDATA[18. Then the king answered and said unto the woman, Hide not from me, I pray you, the thing that I]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కొనుచున్నాను.]]></a:t>
+              <a:t><![CDATA[shall ask you. And the woman said, Let my lord the king now speak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. తరువాత¸°వనుడగు అబ్షాలోమును రప్పింపుమని అతడు సెలవియ్యగా యోవాబు సాష్టాంగ నమస్కారము చేసి రాజును]]></a:t>
+              <a:t><![CDATA[19. And the king said, Is not the hand of Joab with you in all this? And the woman answered and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[స్తుతించిరాజవగు నీవు నీ దాసుడనైన నా మనవి అంగీకరించినందున నా యేలిన వాడవగు నీవలన నేను అనుగ్రహము]]></a:t>
+              <a:t><![CDATA[said, As your soul lives, my lord the king, none can turn to the right hand or to the left from]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నొందితినని నాకు తెలిసెనని చెప్పి లేచి గెషూరునకు పోయి]]></a:t>
+              <a:t><![CDATA[ought that my lord the king has spoken: for your servant Joab, he bade me, and he put all these]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. అబ్షాలోమును యెరూషలేమునకు తోడుకొని వచ్చెను.]]></a:t>
+              <a:t><![CDATA[words in the mouth of yours handmaid:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13327,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. అయితే రాజు అతడు నా దర్శనము చేయక తన ఇంటికి పోవలెనని ఉత్తరవు చేయగా అబ్షాలోము రాజదర్శనము చేయక తన]]></a:t>
+              <a:t><![CDATA[20. To fetch about this form of speech has your servant Joab done this thing: and my lord is wise,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13459,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఇంటికి పోయెను.]]></a:t>
+              <a:t><![CDATA[according to the wisdom of an angel of God, to know all things that are in the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13591,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ఇశ్రాయేలీయులందరిలో అబ్షాలోమంత సౌందర్యము గలవాడు ఒకడును లేడు; అరికాలు మొదలుకొని తలవరకు ఏ లోపమును]]></a:t>
+              <a:t><![CDATA[21. And the king said unto Joab, Behold now, I have done this thing: go therefore, bring the young]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13723,51 +15054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. నీవు రాజునొద్దకు వచ్చి యీ ప్రకారము మనవి చేయవలెనని దానికి బోధించెను.]]></a:t>
+              <a:t><![CDATA[as a woman that had a long time mourned for the dead:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13855,51 +15186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అతనియందు లేకపోయెను.]]></a:t>
+              <a:t><![CDATA[man Absalom again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13987,51 +15318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. తన తల వెండ్రుకలు భారముగా నున్నందున ఏటేట అతడు వాటిని కత్తిరించుచు వచ్చెను; కత్తిరించునప్పుడెల్ల]]></a:t>
+              <a:t><![CDATA[22. And Joab fell to the ground on his face, and bowed himself, and thanked the king: and Joab said,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14119,51 +15450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వాటి యెత్తు రాజు తూనికనుబట్టి రెండువందల తులములాయెను.]]></a:t>
+              <a:t><![CDATA[To day your servant knows that I have found grace in your sight, my lord, O king, in that the king]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14251,51 +15582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. అబ్షాలోమునకు ముగ్గురు కుమారులును తామారు అనునొక కుమార్తెయు పుట్టిరి; ఆమె బహు సౌందర్యవతి.]]></a:t>
+              <a:t><![CDATA[has fulfilled the request of his servant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14383,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. అబ్షాలోము రెండు నిండు సంవత్సరములు యెరూషలే ములోనుండియు రాజదర్శనము చేయక యుండగా]]></a:t>
+              <a:t><![CDATA[23. So Joab arose and went to Geshur, and brought Absalom to Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14515,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. యోవాబును రాజునొద్దకు పంపించుటకై అబ్షాలోము అతనిని పిలువనంపినప్పుడు యోవాబు రానొల్లక యుండెను.]]></a:t>
+              <a:t><![CDATA[24. And the king said, Let him turn to his own house, and let him not see my face. So Absalom]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14647,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రెండవమారు అతని పిలువ నంపినప్పుడు అతడు రానొల్లక పోగా]]></a:t>
+              <a:t><![CDATA[returned to his own house, and saw not the king's face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14779,51 +16110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. అబ్షాలోము తన పనివారిని పిలిచియోవాబు పొలము నా పొలముదగ్గర నున్నది గదా, దానిలో యవల చేలు ఉన్నవి;]]></a:t>
+              <a:t><![CDATA[25. But in all Israel there was none to be so much praised as Absalom for his beauty: from the sole]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14911,51 +16242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మీరు పోయి వాటిని తగులబెట్టుడని వారితో చెప్పెను. అబ్షాలోము పనివారు ఆ చేలు తగుల బెట్టగా]]></a:t>
+              <a:t><![CDATA[of his foot even to the crown of his head there was no blemish in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15043,51 +16374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. యావాబు చూచి లేచి అబ్షాలోము ఇంటికి వచ్చినీ పనివారు నా చేలు తగులబెట్టిరేమని అడుగగా]]></a:t>
+              <a:t><![CDATA[26. And when he polled his head, (for it was at every year's end that he polled it: because the hair]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15175,51 +16506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. కాగా తెకోవ ఊరి స్త్రీ రాజునొద్దకువచ్చి సాగిలపడి సమస్కారము చేసిరాజా రక్షించు మనగా]]></a:t>
+              <a:t><![CDATA[3. And come to the king, and speak on this manner unto him. So Joab put the words in her mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15307,51 +16638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. అబ్షాలోము యోవాబుతో ఇట్లనెనుగెషూరునుండి నేను వచ్చిన ఫలమేమి? నేనచ్చటనే యుండుట మేలని నీద్వారా]]></a:t>
+              <a:t><![CDATA[was heavy on him, therefore he polled it:) he weighed the hair of his head at two hundred shekels]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15439,51 +16770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రాజుతో చెప్పుకొనుటకై రాజునొద్దకు నిన్ను పంపవలెనని నేను నిన్ను పిలిచితిని; రాజదర్శనము నేను చేయవలెను;]]></a:t>
+              <a:t><![CDATA[after the king's weight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15571,51 +16902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నాయందు దోషము కనబడినయెడల రాజు నాకు మరణశిక్ష విధింపవచ్చును.]]></a:t>
+              <a:t><![CDATA[27. And unto Absalom there were born three sons, and one daughter, whose name was Tamar: she was a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15703,51 +17034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. అంతట యోవాబు రాజునొద్దకు వచ్చి ఆ సమాచారము తెలుపగా, రాజు అబ్షాలోమును పిలువనంపించెను. అతడు]]></a:t>
+              <a:t><![CDATA[woman of a fair countenance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15835,51 +17166,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రాజునొద్దకు వచ్చి రాజసన్నిధిని సాష్టాంగ నమస్కారము చేయగా రాజు అబ్షాలోమును ముద్దుపెట్టుకొనెను.]]></a:t>
+              <a:t><![CDATA[28. So Absalom dwelt two full years in Jerusalem, and saw not the king's face.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. Therefore Absalom sent for Joab, to have sent him to the king; but he would not come to him: and]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[when he sent again the second time, he would not come.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Therefore he said unto his servants, See, Joab's field is near mine, and he has barley there; go]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[and set it on fire. And Absalom's servants set the field on fire.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Then Joab arose, and came to Absalom unto his house, and said unto him, Wherefore have your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15967,51 +17958,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. రాజునీకేమి కష్టము వచ్చెనని అడిగెను. అందుకు ఆమెనేను నిజముగా విధవరాలను, నా పెనిమిటి చనిపోయెను;]]></a:t>
+              <a:t><![CDATA[4. And when the woman of Tekoah spoke to the king, she fell on her face to the ground, and did]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[servants set my field on fire?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And Absalom answered Joab, Behold, I sent unto you, saying, Come here, that I may send you to]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[the king, to say, Wherefore am I come from Geshur? it had been good for me to have been there still:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[now therefore let me see the king's face; and if there be any iniquity in me, let him kill me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. So Joab came to the king, and told him: and when he had called for Absalom, he came to the king,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[and bowed himself on his face to the ground before the king: and the king kissed Absalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16099,51 +18882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. నీ దాసినైన నాకు ఇద్దరు కుమారులు ఉండిరి, వారు పొలములో పెనుగు లాడుచుండగా విడిపించు వాడెవడును]]></a:t>
+              <a:t><![CDATA[reverence, and said, Help, O king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16231,51 +19014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[లేకపోయినందున వారిలో నొకడు రెండవవాని కొట్టి చంపెను.]]></a:t>
+              <a:t><![CDATA[5. And the king said unto her, What disturbs you? And she answered, I am indeed a widow woman, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16292,91 +19075,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme35">
   <a:themeElements>
-    <a:clrScheme name="Theme24">
+    <a:clrScheme name="Theme35">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme24">
+    <a:fontScheme name="Theme35">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16402,51 +19185,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme24">
+    <a:fmtScheme name="Theme35">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16577,51 +19360,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>64</Slides>
+  <Slides>75</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>