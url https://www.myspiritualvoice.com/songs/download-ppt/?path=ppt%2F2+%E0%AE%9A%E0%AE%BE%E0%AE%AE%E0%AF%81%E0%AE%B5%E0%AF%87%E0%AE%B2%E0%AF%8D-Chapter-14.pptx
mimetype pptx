--- v1 (2026-07-19)
+++ v2 (2026-10-22)
@@ -141,50 +141,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -240,50 +256,58 @@
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
+    <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
+    <p:sldId id="337" r:id="rId84"/>
+    <p:sldId id="338" r:id="rId85"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -456,53 +480,61 @@
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
-  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -562,51 +594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ராஜா அவளைப் பார்த்து உனக்கு என்ன வேண்டும் என்றதற்கு, அவள்: நான் விதவையானவள், என் புருஷன் சென்றுபோனான்.]]></a:t>
+              <a:t><![CDATA[5. And the king said unto her, What disturbs you? And she answered, I am indeed a widow woman, and mine husband is dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -671,51 +703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உமது அடியாளுக்கு இரண்டு குமாரர் இருந்தார்கள்; அவர்கள் இருவரும் வெளியிலே சண்டைபண்ணி, அவர்களை விலக்க ஒருவரும் இல்லாதபடியினால், ஒருவன் மற்றவனை அடித்துக் கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[5. And the king said unto her, What disturbs you? And she answered, I am indeed a widow woman, and mine husband is dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -780,51 +812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உமது அடியாளுக்கு இரண்டு குமாரர் இருந்தார்கள்; அவர்கள் இருவரும் வெளியிலே சண்டைபண்ணி, அவர்களை விலக்க ஒருவரும் இல்லாதபடியினால், ஒருவன் மற்றவனை அடித்துக் கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[6. And your handmaid had two sons, and they two strove together in the field, and there was none to part them, but the one stroke the other, and slew him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -889,51 +921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. வம்சத்தார் எல்லாரும் உம்முடைய அடியாளுக்கு விரோதமாய் எழும்பி, தன் சகோதரரைக் கொன்றுபோட்டவனை ஒப்பி; அவன் கொன்ற அவன் சகோதரனுடைய பிராணனுக்காக நாங்கள் அவனைக் கொன்றுபோடுவோம்; சுதந்தரவாளனாயினும் அவனையும் அழித்துப்போடுவோம் என்கிறார்கள். இப்படி என் புருஷனுக்குப் பேரும் நீதியும் பூமியின்மேல் வைக்கப்படாதபடிக்கு, எனக்கு இன்னும் மீதியாயிருக்கிற பொறியையும் அவித்துப்போட மனதாயிருக்கிறார்கள் என்றாள்.]]></a:t>
+              <a:t><![CDATA[6. And your handmaid had two sons, and they two strove together in the field, and there was none to part them, but the one stroke the other, and slew him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -998,51 +1030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. வம்சத்தார் எல்லாரும் உம்முடைய அடியாளுக்கு விரோதமாய் எழும்பி, தன் சகோதரரைக் கொன்றுபோட்டவனை ஒப்பி; அவன் கொன்ற அவன் சகோதரனுடைய பிராணனுக்காக நாங்கள் அவனைக் கொன்றுபோடுவோம்; சுதந்தரவாளனாயினும் அவனையும் அழித்துப்போடுவோம் என்கிறார்கள். இப்படி என் புருஷனுக்குப் பேரும் நீதியும் பூமியின்மேல் வைக்கப்படாதபடிக்கு, எனக்கு இன்னும் மீதியாயிருக்கிற பொறியையும் அவித்துப்போட மனதாயிருக்கிறார்கள் என்றாள்.]]></a:t>
+              <a:t><![CDATA[7. And, behold, the whole family has risen against yours handmaid, and they said, Deliver him that stroke his brother, that we may kill him, for the life of his brother whom he slew; and we will destroy the heir also: and so they shall quench my coal which is left, and shall not leave to my husband neither name nor remainder upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1107,51 +1139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. வம்சத்தார் எல்லாரும் உம்முடைய அடியாளுக்கு விரோதமாய் எழும்பி, தன் சகோதரரைக் கொன்றுபோட்டவனை ஒப்பி; அவன் கொன்ற அவன் சகோதரனுடைய பிராணனுக்காக நாங்கள் அவனைக் கொன்றுபோடுவோம்; சுதந்தரவாளனாயினும் அவனையும் அழித்துப்போடுவோம் என்கிறார்கள். இப்படி என் புருஷனுக்குப் பேரும் நீதியும் பூமியின்மேல் வைக்கப்படாதபடிக்கு, எனக்கு இன்னும் மீதியாயிருக்கிற பொறியையும் அவித்துப்போட மனதாயிருக்கிறார்கள் என்றாள்.]]></a:t>
+              <a:t><![CDATA[7. And, behold, the whole family has risen against yours handmaid, and they said, Deliver him that stroke his brother, that we may kill him, for the life of his brother whom he slew; and we will destroy the heir also: and so they shall quench my coal which is left, and shall not leave to my husband neither name nor remainder upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1216,51 +1248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. வம்சத்தார் எல்லாரும் உம்முடைய அடியாளுக்கு விரோதமாய் எழும்பி, தன் சகோதரரைக் கொன்றுபோட்டவனை ஒப்பி; அவன் கொன்ற அவன் சகோதரனுடைய பிராணனுக்காக நாங்கள் அவனைக் கொன்றுபோடுவோம்; சுதந்தரவாளனாயினும் அவனையும் அழித்துப்போடுவோம் என்கிறார்கள். இப்படி என் புருஷனுக்குப் பேரும் நீதியும் பூமியின்மேல் வைக்கப்படாதபடிக்கு, எனக்கு இன்னும் மீதியாயிருக்கிற பொறியையும் அவித்துப்போட மனதாயிருக்கிறார்கள் என்றாள்.]]></a:t>
+              <a:t><![CDATA[7. And, behold, the whole family has risen against yours handmaid, and they said, Deliver him that stroke his brother, that we may kill him, for the life of his brother whom he slew; and we will destroy the heir also: and so they shall quench my coal which is left, and shall not leave to my husband neither name nor remainder upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1325,51 +1357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ராஜா அந்த ஸ்திரீயைப் பார்த்து: நீ உன் வீட்டுக்குப் போ, உன் காரியத்தைக்குறித்து உத்தரவு கொடுப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And, behold, the whole family has risen against yours handmaid, and they said, Deliver him that stroke his brother, that we may kill him, for the life of his brother whom he slew; and we will destroy the heir also: and so they shall quench my coal which is left, and shall not leave to my husband neither name nor remainder upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1434,51 +1466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்னும் அந்தத் தெக்கோவாவூர் ஸ்திரீ ராஜாவைப் பார்த்து: ராஜாவாகிய என் ஆண்டவனே, ராஜாவின்மேலும் அவர் சிங்காசனத்தின்மேலும் குற்றமில்லாதபடிக்கு, அந்தப் பழி என்மேலும் என் தகப்பன் வீட்டின்மேலும் சுமரக்கடவது என்றாள்.]]></a:t>
+              <a:t><![CDATA[7. And, behold, the whole family has risen against yours handmaid, and they said, Deliver him that stroke his brother, that we may kill him, for the life of his brother whom he slew; and we will destroy the heir also: and so they shall quench my coal which is left, and shall not leave to my husband neither name nor remainder upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1543,51 +1575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்னும் அந்தத் தெக்கோவாவூர் ஸ்திரீ ராஜாவைப் பார்த்து: ராஜாவாகிய என் ஆண்டவனே, ராஜாவின்மேலும் அவர் சிங்காசனத்தின்மேலும் குற்றமில்லாதபடிக்கு, அந்தப் பழி என்மேலும் என் தகப்பன் வீட்டின்மேலும் சுமரக்கடவது என்றாள்.]]></a:t>
+              <a:t><![CDATA[8. And the king said unto the woman, Go to yours house, and I will give charge concerning you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1652,51 +1684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ராஜாவின் இருதயம் அப்சலோமின்மேல் இன்னும் தாங்கலாயிருக்கிறதைச் செரூயாவின் குமாரன் யோவாப் கண்டு,]]></a:t>
+              <a:t><![CDATA[1. Now Joab the son of Zeruiah perceived that the king's heart was toward Absalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1761,51 +1793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு ராஜா: உனக்கு விரோதமாப் பேசுகிறவனை என்னிடத்தில் கொண்டுவா; அப்பொழுது அவன் இனி உன்னைத் தொடராதிருப்பான் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And the king said unto the woman, Go to yours house, and I will give charge concerning you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1870,51 +1902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு ராஜா: உனக்கு விரோதமாப் பேசுகிறவனை என்னிடத்தில் கொண்டுவா; அப்பொழுது அவன் இனி உன்னைத் தொடராதிருப்பான் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. And the woman of Tekoah said unto the king, My lord, O king, the iniquity be on me, and on my father's house: and the king and his throne be guiltless.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1979,51 +2011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்னும் அவள்: இரத்தப்பழிவாங்குகிறவர்கள் அழிம்புசெய்து, என் குமாரனை அதம்பண்ணப் பெருகிப்போகாதபடிக்கு, ராஜாவானவர் தம்முடைய தேவனாகிய கர்த்தரை நினைப்பாராக என்றாள். அதற்கு ராஜா: உன் குமாரனுடைய மயிரில் ஒன்றாவது தரையில் விழுவதில்லை என்று கர்த்தரின் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. And the woman of Tekoah said unto the king, My lord, O king, the iniquity be on me, and on my father's house: and the king and his throne be guiltless.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2088,51 +2120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்னும் அவள்: இரத்தப்பழிவாங்குகிறவர்கள் அழிம்புசெய்து, என் குமாரனை அதம்பண்ணப் பெருகிப்போகாதபடிக்கு, ராஜாவானவர் தம்முடைய தேவனாகிய கர்த்தரை நினைப்பாராக என்றாள். அதற்கு ராஜா: உன் குமாரனுடைய மயிரில் ஒன்றாவது தரையில் விழுவதில்லை என்று கர்த்தரின் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. And the woman of Tekoah said unto the king, My lord, O king, the iniquity be on me, and on my father's house: and the king and his throne be guiltless.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2197,51 +2229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்னும் அவள்: இரத்தப்பழிவாங்குகிறவர்கள் அழிம்புசெய்து, என் குமாரனை அதம்பண்ணப் பெருகிப்போகாதபடிக்கு, ராஜாவானவர் தம்முடைய தேவனாகிய கர்த்தரை நினைப்பாராக என்றாள். அதற்கு ராஜா: உன் குமாரனுடைய மயிரில் ஒன்றாவது தரையில் விழுவதில்லை என்று கர்த்தரின் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And the king said, Whoever says ought unto you, bring him to me, and he shall not touch you any more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2306,51 +2338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது அந்த ஸ்திரீ: ராஜாவாகிய என் ஆண்டவனோடே உமது அடியாள் ஒரு வார்த்தைசொல்ல உத்தரவாகவேண்டும் என்றாள். அவன்: சொல்லு என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And the king said, Whoever says ought unto you, bring him to me, and he shall not touch you any more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2415,51 +2447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது அந்த ஸ்திரீ: ராஜாவாகிய என் ஆண்டவனோடே உமது அடியாள் ஒரு வார்த்தைசொல்ல உத்தரவாகவேண்டும் என்றாள். அவன்: சொல்லு என்றான்.]]></a:t>
+              <a:t><![CDATA[11. Then said she, I pray you, let the king remember the LORD your God, that you would not suffer the revengers of blood to destroy any more, lest they destroy my son. And he said, As the LORD lives, there shall not one hair of your son fall to the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2524,51 +2556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது அந்த ஸ்திரீ: பின்னை ஏன் தேவனுடைய ஜனத்திற்கு விரோதமாய் இப்படிப்பட்ட நினைவை நீர் கொண்டிருக்கிறீர், துரத்துண்ட தம்முடையவனை ராஜா திரும்ப அழைக்காததினாலே, ராஜா இப்பொழுது சொன்ன வார்த்தையினால் குற்றமுள்ளவரைப்போல் இருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[11. Then said she, I pray you, let the king remember the LORD your God, that you would not suffer the revengers of blood to destroy any more, lest they destroy my son. And he said, As the LORD lives, there shall not one hair of your son fall to the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2633,51 +2665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது அந்த ஸ்திரீ: பின்னை ஏன் தேவனுடைய ஜனத்திற்கு விரோதமாய் இப்படிப்பட்ட நினைவை நீர் கொண்டிருக்கிறீர், துரத்துண்ட தம்முடையவனை ராஜா திரும்ப அழைக்காததினாலே, ராஜா இப்பொழுது சொன்ன வார்த்தையினால் குற்றமுள்ளவரைப்போல் இருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[11. Then said she, I pray you, let the king remember the LORD your God, that you would not suffer the revengers of blood to destroy any more, lest they destroy my son. And he said, As the LORD lives, there shall not one hair of your son fall to the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2742,51 +2774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது அந்த ஸ்திரீ: பின்னை ஏன் தேவனுடைய ஜனத்திற்கு விரோதமாய் இப்படிப்பட்ட நினைவை நீர் கொண்டிருக்கிறீர், துரத்துண்ட தம்முடையவனை ராஜா திரும்ப அழைக்காததினாலே, ராஜா இப்பொழுது சொன்ன வார்த்தையினால் குற்றமுள்ளவரைப்போல் இருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[12. Then the woman said, Let yours handmaid, I pray you, speak one word unto my lord the king. And he said, Say on.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2851,51 +2883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் தெக்கோவாவிலிருக்கிற புத்தியுள்ள ஒரு ஸ்திரீயை அழைத்து: நீ இழவுகொண்டாடுகிறவளைப்போல, துக்கவஸ்திரங்களை உடுத்திக்கொண்டு, எண்ணெய் பூசிக்கொள்ளாமல், இறந்துபோனவனுக்காக நெடுநாள் துக்கிக்கிற ஸ்திரீயைப்போலக் காண்பித்து,]]></a:t>
+              <a:t><![CDATA[2. And Joab sent to Tekoah, and fetched thence a wise woman, and said unto her, I pray you, feign yourself to be a mourner, and put on now mourning apparel, and anoint not yourself with oil, but be as a woman that had a long time mourned for the dead:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2960,51 +2992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நாம் மரிப்பது நிச்சயம், திரும்பச்சேர்க்கக் கூடாதபடிக்கு, தரையிலே சுவறுகிற தண்ணீரைப்போல் இருக்கிறோம்; தேவன் ஜீவனை எடுத்துக்கொள்ளாமல், துரத்துண்டவன் முற்றிலும் தம்மைவிட்டு விலக்கப்படாதிருக்கும் நினைவுகளை நினைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[12. Then the woman said, Let yours handmaid, I pray you, speak one word unto my lord the king. And he said, Say on.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3069,51 +3101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நாம் மரிப்பது நிச்சயம், திரும்பச்சேர்க்கக் கூடாதபடிக்கு, தரையிலே சுவறுகிற தண்ணீரைப்போல் இருக்கிறோம்; தேவன் ஜீவனை எடுத்துக்கொள்ளாமல், துரத்துண்டவன் முற்றிலும் தம்மைவிட்டு விலக்கப்படாதிருக்கும் நினைவுகளை நினைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[13. And the woman said, Wherefore then have you thought such a thing against the people of God? for the king does speak this thing as one which is faulty, in that the king does not fetch home again his banished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3178,51 +3210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நாம் மரிப்பது நிச்சயம், திரும்பச்சேர்க்கக் கூடாதபடிக்கு, தரையிலே சுவறுகிற தண்ணீரைப்போல் இருக்கிறோம்; தேவன் ஜீவனை எடுத்துக்கொள்ளாமல், துரத்துண்டவன் முற்றிலும் தம்மைவிட்டு விலக்கப்படாதிருக்கும் நினைவுகளை நினைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[13. And the woman said, Wherefore then have you thought such a thing against the people of God? for the king does speak this thing as one which is faulty, in that the king does not fetch home again his banished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3287,51 +3319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இப்போதும் நான் என் ஆண்டவனாகிய ராஜாவோடே இந்த வார்த்தையைப் பேசவந்த முகாந்தரம் என்னவென்றால்: ஜனங்கள் எனக்குப் பயமுண்டாக்கினதினால், நான் ராஜாவோடே பேசவந்தேன்; ஒருவேளை ராஜா தமது அடியாளுடைய வார்த்தையின்படி செய்வாரென்று உமது அடியாளாகிய நான் நினைத்ததினாலும் வந்தேனே ஒழிய வேறில்லை.]]></a:t>
+              <a:t><![CDATA[13. And the woman said, Wherefore then have you thought such a thing against the people of God? for the king does speak this thing as one which is faulty, in that the king does not fetch home again his banished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3396,51 +3428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இப்போதும் நான் என் ஆண்டவனாகிய ராஜாவோடே இந்த வார்த்தையைப் பேசவந்த முகாந்தரம் என்னவென்றால்: ஜனங்கள் எனக்குப் பயமுண்டாக்கினதினால், நான் ராஜாவோடே பேசவந்தேன்; ஒருவேளை ராஜா தமது அடியாளுடைய வார்த்தையின்படி செய்வாரென்று உமது அடியாளாகிய நான் நினைத்ததினாலும் வந்தேனே ஒழிய வேறில்லை.]]></a:t>
+              <a:t><![CDATA[14. For we must essentially die, and are as water spilt on the ground, which cannot be gathered up again; neither does God respect any person: yet does he devise means, that his banished be not expelled from him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3505,51 +3537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இப்போதும் நான் என் ஆண்டவனாகிய ராஜாவோடே இந்த வார்த்தையைப் பேசவந்த முகாந்தரம் என்னவென்றால்: ஜனங்கள் எனக்குப் பயமுண்டாக்கினதினால், நான் ராஜாவோடே பேசவந்தேன்; ஒருவேளை ராஜா தமது அடியாளுடைய வார்த்தையின்படி செய்வாரென்று உமது அடியாளாகிய நான் நினைத்ததினாலும் வந்தேனே ஒழிய வேறில்லை.]]></a:t>
+              <a:t><![CDATA[14. For we must essentially die, and are as water spilt on the ground, which cannot be gathered up again; neither does God respect any person: yet does he devise means, that his banished be not expelled from him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3614,51 +3646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. என்னையும் என் குமாரரையும் ஏகமாய் தேவனுடைய சுதந்தரத்திற்குப் புறம்பாக்கி, அழிக்க நினைக்கிற மனுஷனுடைய கைக்குத் தமது அடியாளை நீங்கலாக்கிவிடும்படிக்கு ராஜா கேட்பார்.]]></a:t>
+              <a:t><![CDATA[14. For we must essentially die, and are as water spilt on the ground, which cannot be gathered up again; neither does God respect any person: yet does he devise means, that his banished be not expelled from him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3723,51 +3755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. என்னையும் என் குமாரரையும் ஏகமாய் தேவனுடைய சுதந்தரத்திற்குப் புறம்பாக்கி, அழிக்க நினைக்கிற மனுஷனுடைய கைக்குத் தமது அடியாளை நீங்கலாக்கிவிடும்படிக்கு ராஜா கேட்பார்.]]></a:t>
+              <a:t><![CDATA[15. Now therefore that I am come to speak of this thing unto my lord the king, it is because the people have made me afraid: and your handmaid said, I will now speak unto the king; it may be that the king will perform the request of his handmaid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3832,51 +3864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ராஜாவாகிய என் ஆண்டவனுடைய வார்த்தை எனக்கு ஆறுதலாயிருக்குமென்று உமது அடியாளாகிய நான் எண்ணினேன்; நன்மையையும் தீமையையும் கேட்கும்படி, ராஜாவாகிய என் ஆண்டவன் தேவனுடைய தூதனைப்ப்போல இருக்கிறார்; இதற்காக உம்முடைய தேவனாகிய கர்த்தர் உம்மோடேகூட இருக்கிறார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[15. Now therefore that I am come to speak of this thing unto my lord the king, it is because the people have made me afraid: and your handmaid said, I will now speak unto the king; it may be that the king will perform the request of his handmaid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3941,51 +3973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ராஜாவாகிய என் ஆண்டவனுடைய வார்த்தை எனக்கு ஆறுதலாயிருக்குமென்று உமது அடியாளாகிய நான் எண்ணினேன்; நன்மையையும் தீமையையும் கேட்கும்படி, ராஜாவாகிய என் ஆண்டவன் தேவனுடைய தூதனைப்ப்போல இருக்கிறார்; இதற்காக உம்முடைய தேவனாகிய கர்த்தர் உம்மோடேகூட இருக்கிறார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[15. Now therefore that I am come to speak of this thing unto my lord the king, it is because the people have made me afraid: and your handmaid said, I will now speak unto the king; it may be that the king will perform the request of his handmaid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4050,51 +4082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் தெக்கோவாவிலிருக்கிற புத்தியுள்ள ஒரு ஸ்திரீயை அழைத்து: நீ இழவுகொண்டாடுகிறவளைப்போல, துக்கவஸ்திரங்களை உடுத்திக்கொண்டு, எண்ணெய் பூசிக்கொள்ளாமல், இறந்துபோனவனுக்காக நெடுநாள் துக்கிக்கிற ஸ்திரீயைப்போலக் காண்பித்து,]]></a:t>
+              <a:t><![CDATA[2. And Joab sent to Tekoah, and fetched thence a wise woman, and said unto her, I pray you, feign yourself to be a mourner, and put on now mourning apparel, and anoint not yourself with oil, but be as a woman that had a long time mourned for the dead:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4159,51 +4191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ராஜாவாகிய என் ஆண்டவனுடைய வார்த்தை எனக்கு ஆறுதலாயிருக்குமென்று உமது அடியாளாகிய நான் எண்ணினேன்; நன்மையையும் தீமையையும் கேட்கும்படி, ராஜாவாகிய என் ஆண்டவன் தேவனுடைய தூதனைப்ப்போல இருக்கிறார்; இதற்காக உம்முடைய தேவனாகிய கர்த்தர் உம்மோடேகூட இருக்கிறார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[16. For the king will hear, to deliver his handmaid out of the hand of the man that would destroy me and my son together out of the inheritance of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4268,51 +4300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது ராஜா அந்த ஸ்திரீக்குப் பிரதியுத்தரமாக: நான் உன்னிடத்தில் கேட்கும் காரியத்தை நீ எனக்கு மறைக்கவேண்டாம் என்றான். அதற்கு அந்த ஸ்திரீ, ராஜாவாகிய என் ஆண்டவர் சொல்வாராக என்றாள்.]]></a:t>
+              <a:t><![CDATA[16. For the king will hear, to deliver his handmaid out of the hand of the man that would destroy me and my son together out of the inheritance of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4377,51 +4409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது ராஜா அந்த ஸ்திரீக்குப் பிரதியுத்தரமாக: நான் உன்னிடத்தில் கேட்கும் காரியத்தை நீ எனக்கு மறைக்கவேண்டாம் என்றான். அதற்கு அந்த ஸ்திரீ, ராஜாவாகிய என் ஆண்டவர் சொல்வாராக என்றாள்.]]></a:t>
+              <a:t><![CDATA[17. Then yours handmaid said, The word of my lord the king shall now be comfortable: for as an angel of God, so is my lord the king to discern good and bad: therefore the LORD your God will be with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4486,51 +4518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது ராஜா இதிலெல்லாம் யோவாப் உனக்கு உட்கையாய் இருக்கவில்லையா என்று கேட்டான். அதற்கு ஸ்திரீ பிரதியுத்தரமாக, ராஜாவாகிய என் ஆண்டவன் சொன்னதற்கெல்லாம் வலதுபக்கத்திலாவது இடதுபக்கத்திலாவது விலகுவதற்கு ஒருவராலும் கூடாது என்று ராஜாவாகிய என் ஆண்டவனுடைய ஜீவனைக் கொண்டு சொல்லுகிறேன்; உமது அடியானாகிய யோவாப்தான் இதை எனக்குக் கற்பித்து, அவனே இந்த எல்லா வார்த்தைகளையும் உமது அடியாளின் வாயிலே போட்டான்.]]></a:t>
+              <a:t><![CDATA[17. Then yours handmaid said, The word of my lord the king shall now be comfortable: for as an angel of God, so is my lord the king to discern good and bad: therefore the LORD your God will be with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4595,51 +4627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது ராஜா இதிலெல்லாம் யோவாப் உனக்கு உட்கையாய் இருக்கவில்லையா என்று கேட்டான். அதற்கு ஸ்திரீ பிரதியுத்தரமாக, ராஜாவாகிய என் ஆண்டவன் சொன்னதற்கெல்லாம் வலதுபக்கத்திலாவது இடதுபக்கத்திலாவது விலகுவதற்கு ஒருவராலும் கூடாது என்று ராஜாவாகிய என் ஆண்டவனுடைய ஜீவனைக் கொண்டு சொல்லுகிறேன்; உமது அடியானாகிய யோவாப்தான் இதை எனக்குக் கற்பித்து, அவனே இந்த எல்லா வார்த்தைகளையும் உமது அடியாளின் வாயிலே போட்டான்.]]></a:t>
+              <a:t><![CDATA[17. Then yours handmaid said, The word of my lord the king shall now be comfortable: for as an angel of God, so is my lord the king to discern good and bad: therefore the LORD your God will be with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4704,51 +4736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது ராஜா இதிலெல்லாம் யோவாப் உனக்கு உட்கையாய் இருக்கவில்லையா என்று கேட்டான். அதற்கு ஸ்திரீ பிரதியுத்தரமாக, ராஜாவாகிய என் ஆண்டவன் சொன்னதற்கெல்லாம் வலதுபக்கத்திலாவது இடதுபக்கத்திலாவது விலகுவதற்கு ஒருவராலும் கூடாது என்று ராஜாவாகிய என் ஆண்டவனுடைய ஜீவனைக் கொண்டு சொல்லுகிறேன்; உமது அடியானாகிய யோவாப்தான் இதை எனக்குக் கற்பித்து, அவனே இந்த எல்லா வார்த்தைகளையும் உமது அடியாளின் வாயிலே போட்டான்.]]></a:t>
+              <a:t><![CDATA[18. Then the king answered and said unto the woman, Hide not from me, I pray you, the thing that I shall ask you. And the woman said, Let my lord the king now speak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4813,51 +4845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது ராஜா இதிலெல்லாம் யோவாப் உனக்கு உட்கையாய் இருக்கவில்லையா என்று கேட்டான். அதற்கு ஸ்திரீ பிரதியுத்தரமாக, ராஜாவாகிய என் ஆண்டவன் சொன்னதற்கெல்லாம் வலதுபக்கத்திலாவது இடதுபக்கத்திலாவது விலகுவதற்கு ஒருவராலும் கூடாது என்று ராஜாவாகிய என் ஆண்டவனுடைய ஜீவனைக் கொண்டு சொல்லுகிறேன்; உமது அடியானாகிய யோவாப்தான் இதை எனக்குக் கற்பித்து, அவனே இந்த எல்லா வார்த்தைகளையும் உமது அடியாளின் வாயிலே போட்டான்.]]></a:t>
+              <a:t><![CDATA[18. Then the king answered and said unto the woman, Hide not from me, I pray you, the thing that I shall ask you. And the woman said, Let my lord the king now speak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4922,51 +4954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நான் இந்தக் காரியத்தை உபமானமாய்ப் பேசுகிறதற்கு உமது அடியானாகிய யோவாப் அதற்குக் காரணமாயிருந்தான்; ஆனாலும் தேசத்தில் நடக்கிறதையெல்லாம் அறிய, என் ஆண்டவனுடைய ஞானம் தேவதூதனுடைய ஞானத்தைப்போல் இருக்கிறது என்றாள்.]]></a:t>
+              <a:t><![CDATA[19. And the king said, Is not the hand of Joab with you in all this? And the woman answered and said, As your soul lives, my lord the king, none can turn to the right hand or to the left from ought that my lord the king has spoken: for your servant Joab, he bade me, and he put all these words in the mouth of yours handmaid:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5031,51 +5063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நான் இந்தக் காரியத்தை உபமானமாய்ப் பேசுகிறதற்கு உமது அடியானாகிய யோவாப் அதற்குக் காரணமாயிருந்தான்; ஆனாலும் தேசத்தில் நடக்கிறதையெல்லாம் அறிய, என் ஆண்டவனுடைய ஞானம் தேவதூதனுடைய ஞானத்தைப்போல் இருக்கிறது என்றாள்.]]></a:t>
+              <a:t><![CDATA[19. And the king said, Is not the hand of Joab with you in all this? And the woman answered and said, As your soul lives, my lord the king, none can turn to the right hand or to the left from ought that my lord the king has spoken: for your servant Joab, he bade me, and he put all these words in the mouth of yours handmaid:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5140,51 +5172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது ராஜா யோவாபைப்பார்த்து: இதோ, இந்தக் காரியத்தைச் செய்கிறேன், நீ போய் அப்சலோம் என்னும் பிள்ளையாண்டானைத் திரும்ப அழைத்துக்கொண்டுவா என்றான்.]]></a:t>
+              <a:t><![CDATA[19. And the king said, Is not the hand of Joab with you in all this? And the woman answered and said, As your soul lives, my lord the king, none can turn to the right hand or to the left from ought that my lord the king has spoken: for your servant Joab, he bade me, and he put all these words in the mouth of yours handmaid:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5249,51 +5281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் தெக்கோவாவிலிருக்கிற புத்தியுள்ள ஒரு ஸ்திரீயை அழைத்து: நீ இழவுகொண்டாடுகிறவளைப்போல, துக்கவஸ்திரங்களை உடுத்திக்கொண்டு, எண்ணெய் பூசிக்கொள்ளாமல், இறந்துபோனவனுக்காக நெடுநாள் துக்கிக்கிற ஸ்திரீயைப்போலக் காண்பித்து,]]></a:t>
+              <a:t><![CDATA[2. And Joab sent to Tekoah, and fetched thence a wise woman, and said unto her, I pray you, feign yourself to be a mourner, and put on now mourning apparel, and anoint not yourself with oil, but be as a woman that had a long time mourned for the dead:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5358,51 +5390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது ராஜா யோவாபைப்பார்த்து: இதோ, இந்தக் காரியத்தைச் செய்கிறேன், நீ போய் அப்சலோம் என்னும் பிள்ளையாண்டானைத் திரும்ப அழைத்துக்கொண்டுவா என்றான்.]]></a:t>
+              <a:t><![CDATA[19. And the king said, Is not the hand of Joab with you in all this? And the woman answered and said, As your soul lives, my lord the king, none can turn to the right hand or to the left from ought that my lord the king has spoken: for your servant Joab, he bade me, and he put all these words in the mouth of yours handmaid:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5467,51 +5499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது யோவாப் தரையிலேமுகங்குப்புற விழுந்துவணங்கி, ராஜாவை வாழ்த்தி: ராஜா தமது அடியானுடைய வார்த்தையின்படி செய்ததினால், என் ஆண்டவனாகிய ராஜாவின் கண்ணில் எனக்குத் தயை கிடைத்தது என்று இன்று உமது அடியானுக்குத் தெரியவந்தது என்றான்.]]></a:t>
+              <a:t><![CDATA[19. And the king said, Is not the hand of Joab with you in all this? And the woman answered and said, As your soul lives, my lord the king, none can turn to the right hand or to the left from ought that my lord the king has spoken: for your servant Joab, he bade me, and he put all these words in the mouth of yours handmaid:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5576,51 +5608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது யோவாப் தரையிலேமுகங்குப்புற விழுந்துவணங்கி, ராஜாவை வாழ்த்தி: ராஜா தமது அடியானுடைய வார்த்தையின்படி செய்ததினால், என் ஆண்டவனாகிய ராஜாவின் கண்ணில் எனக்குத் தயை கிடைத்தது என்று இன்று உமது அடியானுக்குத் தெரியவந்தது என்றான்.]]></a:t>
+              <a:t><![CDATA[20. To fetch about this form of speech has your servant Joab done this thing: and my lord is wise, according to the wisdom of an angel of God, to know all things that are in the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5685,51 +5717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது யோவாப் தரையிலேமுகங்குப்புற விழுந்துவணங்கி, ராஜாவை வாழ்த்தி: ராஜா தமது அடியானுடைய வார்த்தையின்படி செய்ததினால், என் ஆண்டவனாகிய ராஜாவின் கண்ணில் எனக்குத் தயை கிடைத்தது என்று இன்று உமது அடியானுக்குத் தெரியவந்தது என்றான்.]]></a:t>
+              <a:t><![CDATA[20. To fetch about this form of speech has your servant Joab done this thing: and my lord is wise, according to the wisdom of an angel of God, to know all things that are in the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5794,51 +5826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பின்பு யோவாப் எழுந்து, கேசூருக்குப் போய், அப்சலோமை எருசலேமுக்கு அழைத்துக்கொண்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[20. To fetch about this form of speech has your servant Joab done this thing: and my lord is wise, according to the wisdom of an angel of God, to know all things that are in the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5903,51 +5935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ராஜா அவன் என் முகத்தைப்பார்க்கவேண்டியதில்லை; தன் வீட்டுக்குத் திரும்பிப்போகட்டும் என்றான், அப்படியே அப்சலோம் ராஜாவின் முகத்தைப் பார்க்காமல் தன் வீட்டுக்குத் திரும்பிப்போனான்.]]></a:t>
+              <a:t><![CDATA[21. And the king said unto Joab, Behold now, I have done this thing: go therefore, bring the young man Absalom again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6012,51 +6044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ராஜா அவன் என் முகத்தைப்பார்க்கவேண்டியதில்லை; தன் வீட்டுக்குத் திரும்பிப்போகட்டும் என்றான், அப்படியே அப்சலோம் ராஜாவின் முகத்தைப் பார்க்காமல் தன் வீட்டுக்குத் திரும்பிப்போனான்.]]></a:t>
+              <a:t><![CDATA[21. And the king said unto Joab, Behold now, I have done this thing: go therefore, bring the young man Absalom again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6121,51 +6153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இஸ்ரவேலர் அனைவருக்குள்ளும் அப்சலோமைப்போல் சவுந்தரியமுள்ளவனும் மெச்சிக்கொள்ளப்பட்டவனும் இல்லை, உள்ளங்கால் தொடங்கி உச்சந்தலைமட்டும் அவனில் ஒரு பழுதும் இல்லாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[22. And Joab fell to the ground on his face, and bowed himself, and thanked the king: and Joab said, To day your servant knows that I have found grace in your sight, my lord, O king, in that the king has fulfilled the request of his servant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6230,51 +6262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இஸ்ரவேலர் அனைவருக்குள்ளும் அப்சலோமைப்போல் சவுந்தரியமுள்ளவனும் மெச்சிக்கொள்ளப்பட்டவனும் இல்லை, உள்ளங்கால் தொடங்கி உச்சந்தலைமட்டும் அவனில் ஒரு பழுதும் இல்லாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[22. And Joab fell to the ground on his face, and bowed himself, and thanked the king: and Joab said, To day your servant knows that I have found grace in your sight, my lord, O king, in that the king has fulfilled the request of his servant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6339,51 +6371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவன் தன் தலைமயிர் தனக்குப்பாரமாயிருப்பதினால் வருஷாந்தரம் சிரைத்துக்கொள்ளுவான்; சிரைக்கும்போது, அவன் தலைமயிர் ராஜாவுடைய நிறையின்படி இருநூறு சேக்கல் நிறையாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[22. And Joab fell to the ground on his face, and bowed himself, and thanked the king: and Joab said, To day your servant knows that I have found grace in your sight, my lord, O king, in that the king has fulfilled the request of his servant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6448,51 +6480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ராஜாவினிடத்தில் போய், அவரை நோக்கி: இன்ன இன்ன பிரகாரமாகச் சொல் என்று அவள் சொல்லவேண்டிய வார்த்தைகளை யோவாப் அவள் வாயிலே போட்டான்.]]></a:t>
+              <a:t><![CDATA[3. And come to the king, and speak on this manner unto him. So Joab put the words in her mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6557,51 +6589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவன் தன் தலைமயிர் தனக்குப்பாரமாயிருப்பதினால் வருஷாந்தரம் சிரைத்துக்கொள்ளுவான்; சிரைக்கும்போது, அவன் தலைமயிர் ராஜாவுடைய நிறையின்படி இருநூறு சேக்கல் நிறையாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[23. So Joab arose and went to Geshur, and brought Absalom to Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6666,51 +6698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவன் தன் தலைமயிர் தனக்குப்பாரமாயிருப்பதினால் வருஷாந்தரம் சிரைத்துக்கொள்ளுவான்; சிரைக்கும்போது, அவன் தலைமயிர் ராஜாவுடைய நிறையின்படி இருநூறு சேக்கல் நிறையாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[24. And the king said, Let him turn to his own house, and let him not see my face. So Absalom returned to his own house, and saw not the king's face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6775,51 +6807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்சலோமுக்கு மூன்று குமாரரும், தாமார் என்னும் பேர்கொண்ட ஒரு குமாரத்தியும் பிறந்திருந்தார்கள்; இவள் ரூபவதியான பெண்ணாயிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[24. And the king said, Let him turn to his own house, and let him not see my face. So Absalom returned to his own house, and saw not the king's face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6884,51 +6916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்சலோமுக்கு மூன்று குமாரரும், தாமார் என்னும் பேர்கொண்ட ஒரு குமாரத்தியும் பிறந்திருந்தார்கள்; இவள் ரூபவதியான பெண்ணாயிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[25. But in all Israel there was none to be so much praised as Absalom for his beauty: from the sole of his foot even to the crown of his head there was no blemish in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6993,51 +7025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்சலோம், ராஜாவின் முகத்தைக்காணாமலே இரண்டு வருஷம் எருசலேமிலே குடியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[25. But in all Israel there was none to be so much praised as Absalom for his beauty: from the sole of his foot even to the crown of his head there was no blemish in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7102,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஆகையால் அப்சலோம் யோவாபை ராஜாவினிடத்தில் அனுப்பும்படி அழைப்பித்தான், அவனோ அவனிடத்திற்கு வரமாட்டேன் என்றான்; இரண்டாம்விசையும் அவன் அழைத்தனுப்பினான்; அவன் வரமாட்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. And when he polled his head, (for it was at every year's end that he polled it: because the hair was heavy on him, therefore he polled it:) he weighed the hair of his head at two hundred shekels after the king's weight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7211,51 +7243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஆகையால் அப்சலோம் யோவாபை ராஜாவினிடத்தில் அனுப்பும்படி அழைப்பித்தான், அவனோ அவனிடத்திற்கு வரமாட்டேன் என்றான்; இரண்டாம்விசையும் அவன் அழைத்தனுப்பினான்; அவன் வரமாட்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. And when he polled his head, (for it was at every year's end that he polled it: because the hair was heavy on him, therefore he polled it:) he weighed the hair of his head at two hundred shekels after the king's weight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7320,51 +7352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது அவன் தன் வேலைக்காரரைப் பார்த்து: இதோ என் நிலத்திற்கு அருகே யோவாபின் நிலம் இருக்கிறது; அதிலே அவனுக்கு வாற்கோதுமை விளைந்திருக்கிறது; நீங்கள் போய் அதைத் தீக்கொளுத்திப்போடுங்கள் என்றான்; அப்படியே அப்சலோமின் வேலைக்காரர் அந்த நிலத்தை தீக்கொளுத்திப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And unto Absalom there were born three sons, and one daughter, whose name was Tamar: she was a woman of a fair countenance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7429,51 +7461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது அவன் தன் வேலைக்காரரைப் பார்த்து: இதோ என் நிலத்திற்கு அருகே யோவாபின் நிலம் இருக்கிறது; அதிலே அவனுக்கு வாற்கோதுமை விளைந்திருக்கிறது; நீங்கள் போய் அதைத் தீக்கொளுத்திப்போடுங்கள் என்றான்; அப்படியே அப்சலோமின் வேலைக்காரர் அந்த நிலத்தை தீக்கொளுத்திப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And unto Absalom there were born three sons, and one daughter, whose name was Tamar: she was a woman of a fair countenance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7538,51 +7570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது யோவாப் எழுந்திருந்து, அப்சலோமிடத்தில் வீட்டிற்குள்போய், என்னுடைய நிலத்தையும் உம்முடைய வேலைக்காரர் தீக்கொளுத்திப்போட்டது என்ன என்று அவனைக் கேட்டான்.]]></a:t>
+              <a:t><![CDATA[28. So Absalom dwelt two full years in Jerusalem, and saw not the king's face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7647,51 +7679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படியே தெக்கோவா ஊராளான அந்த ஸ்திரீ ராஜாவோடே பேசப்போய், தரையிலே முகங்குப்புற விழுந்துவணங்கி, ராஜாவே, இரட்சியும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[3. And come to the king, and speak on this manner unto him. So Joab put the words in her mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7756,51 +7788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது யோவாப் எழுந்திருந்து, அப்சலோமிடத்தில் வீட்டிற்குள்போய், என்னுடைய நிலத்தையும் உம்முடைய வேலைக்காரர் தீக்கொளுத்திப்போட்டது என்ன என்று அவனைக் கேட்டான்.]]></a:t>
+              <a:t><![CDATA[29. Therefore Absalom sent for Joab, to have sent him to the king; but he would not come to him: and when he sent again the second time, he would not come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7865,51 +7897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்சலோம் யோவாபைப் பார்த்து: இதோ, நான் ஏன் கேசூரிலிருந்து வந்தேன்; நான் அங்கே இருந்துவிட்டால் நலம் என்று ராஜாவுக்குச் சொல்லும்படி உம்மை ராஜாவினிடத்தில் அனுப்புவதற்காக உம்மை இங்கே வரும்படி அழைப்பித்தேன், இப்போதும் நான் ராஜாவின்முகத்தைப் பார்க்கட்டும்; என்மேல் குற்றமிருந்தால் அவர் என்னைக் கொன்றுபோடட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[29. Therefore Absalom sent for Joab, to have sent him to the king; but he would not come to him: and when he sent again the second time, he would not come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7974,51 +8006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்சலோம் யோவாபைப் பார்த்து: இதோ, நான் ஏன் கேசூரிலிருந்து வந்தேன்; நான் அங்கே இருந்துவிட்டால் நலம் என்று ராஜாவுக்குச் சொல்லும்படி உம்மை ராஜாவினிடத்தில் அனுப்புவதற்காக உம்மை இங்கே வரும்படி அழைப்பித்தேன், இப்போதும் நான் ராஜாவின்முகத்தைப் பார்க்கட்டும்; என்மேல் குற்றமிருந்தால் அவர் என்னைக் கொன்றுபோடட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[30. Therefore he said unto his servants, See, Joab's field is near mine, and he has barley there; go and set it on fire. And Absalom's servants set the field on fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8083,51 +8115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்சலோம் யோவாபைப் பார்த்து: இதோ, நான் ஏன் கேசூரிலிருந்து வந்தேன்; நான் அங்கே இருந்துவிட்டால் நலம் என்று ராஜாவுக்குச் சொல்லும்படி உம்மை ராஜாவினிடத்தில் அனுப்புவதற்காக உம்மை இங்கே வரும்படி அழைப்பித்தேன், இப்போதும் நான் ராஜாவின்முகத்தைப் பார்க்கட்டும்; என்மேல் குற்றமிருந்தால் அவர் என்னைக் கொன்றுபோடட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[30. Therefore he said unto his servants, See, Joab's field is near mine, and he has barley there; go and set it on fire. And Absalom's servants set the field on fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8192,51 +8224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. யோவாப் ராஜாவினிடத்தில் போய், அதை அவனுக்கு அறிவித்தபோது, அப்சலோமை அழைப்பித்தான், அவன் ராஜாவினிடத்தில் வந்து, ராஜாவுக்கு முன்பாகத் தரையிலே முகங்குப்புற விழுந்துவணங்கினான், அப்பொழுது ராஜா அப்சலோமை முத்தமிட்டான்.]]></a:t>
+              <a:t><![CDATA[30. Therefore he said unto his servants, See, Joab's field is near mine, and he has barley there; go and set it on fire. And Absalom's servants set the field on fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8301,51 +8333,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. யோவாப் ராஜாவினிடத்தில் போய், அதை அவனுக்கு அறிவித்தபோது, அப்சலோமை அழைப்பித்தான், அவன் ராஜாவினிடத்தில் வந்து, ராஜாவுக்கு முன்பாகத் தரையிலே முகங்குப்புற விழுந்துவணங்கினான், அப்பொழுது ராஜா அப்சலோமை முத்தமிட்டான்.]]></a:t>
+              <a:t><![CDATA[31. Then Joab arose, and came to Absalom unto his house, and said unto him, Wherefore have your servants set my field on fire?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Then Joab arose, and came to Absalom unto his house, and said unto him, Wherefore have your servants set my field on fire?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And Absalom answered Joab, Behold, I sent unto you, saying, Come here, that I may send you to the king, to say, Wherefore am I come from Geshur? it had been good for me to have been there still: now therefore let me see the king's face; and if there be any iniquity in me, let him kill me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And Absalom answered Joab, Behold, I sent unto you, saying, Come here, that I may send you to the king, to say, Wherefore am I come from Geshur? it had been good for me to have been there still: now therefore let me see the king's face; and if there be any iniquity in me, let him kill me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And Absalom answered Joab, Behold, I sent unto you, saying, Come here, that I may send you to the king, to say, Wherefore am I come from Geshur? it had been good for me to have been there still: now therefore let me see the king's face; and if there be any iniquity in me, let him kill me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8410,51 +8878,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படியே தெக்கோவா ஊராளான அந்த ஸ்திரீ ராஜாவோடே பேசப்போய், தரையிலே முகங்குப்புற விழுந்துவணங்கி, ராஜாவே, இரட்சியும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[4. And when the woman of Tekoah spoke to the king, she fell on her face to the ground, and did reverence, and said, Help, O king.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And Absalom answered Joab, Behold, I sent unto you, saying, Come here, that I may send you to the king, to say, Wherefore am I come from Geshur? it had been good for me to have been there still: now therefore let me see the king's face; and if there be any iniquity in me, let him kill me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. So Joab came to the king, and told him: and when he had called for Absalom, he came to the king, and bowed himself on his face to the ground before the king: and the king kissed Absalom.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. So Joab came to the king, and told him: and when he had called for Absalom, he came to the king, and bowed himself on his face to the ground before the king: and the king kissed Absalom.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. So Joab came to the king, and told him: and when he had called for Absalom, he came to the king, and bowed himself on his face to the ground before the king: and the king kissed Absalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8519,51 +9423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ராஜா அவளைப் பார்த்து உனக்கு என்ன வேண்டும் என்றதற்கு, அவள்: நான் விதவையானவள், என் புருஷன் சென்றுபோனான்.]]></a:t>
+              <a:t><![CDATA[4. And when the woman of Tekoah spoke to the king, she fell on her face to the ground, and did reverence, and said, Help, O king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8598,51 +9502,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473434395" r:id="rId1"/>
+    <p:sldLayoutId id="2481564152" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9218,54 +10122,118 @@
 
 <file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
@@ -9378,51 +10346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mine husband is dead.]]></a:t>
+              <a:t><![CDATA[5. ராஜா அவளைப் பார்த்து உனக்கு என்ன வேண்டும் என்றதற்கு, அவள்: நான் விதவையானவள், என் புருஷன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +10478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And your handmaid had two sons, and they two strove together in the field, and there was none to]]></a:t>
+              <a:t><![CDATA[சென்றுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[part them, but the one stroke the other, and slew him.]]></a:t>
+              <a:t><![CDATA[6. உமது அடியாளுக்கு இரண்டு குமாரர் இருந்தார்கள்; அவர்கள் இருவரும் வெளியிலே சண்டைபண்ணி, அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +10742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And, behold, the whole family has risen against yours handmaid, and they said, Deliver him that]]></a:t>
+              <a:t><![CDATA[விலக்க ஒருவரும் இல்லாதபடியினால், ஒருவன் மற்றவனை அடித்துக் கொன்றுபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +10874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stroke his brother, that we may kill him, for the life of his brother whom he slew; and we will]]></a:t>
+              <a:t><![CDATA[7. வம்சத்தார் எல்லாரும் உம்முடைய அடியாளுக்கு விரோதமாய் எழும்பி, தன் சகோதரரைக் கொன்றுபோட்டவனை ஒப்பி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +11006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[destroy the heir also: and so they shall quench my coal which is left, and shall not leave to my]]></a:t>
+              <a:t><![CDATA[அவன் கொன்ற அவன் சகோதரனுடைய பிராணனுக்காக நாங்கள் அவனைக் கொன்றுபோடுவோம்; சுதந்தரவாளனாயினும் அவனையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +11138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[husband neither name nor remainder upon the earth.]]></a:t>
+              <a:t><![CDATA[அழித்துப்போடுவோம் என்கிறார்கள். இப்படி என் புருஷனுக்குப் பேரும் நீதியும் பூமியின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +11270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And the king said unto the woman, Go to yours house, and I will give charge concerning you.]]></a:t>
+              <a:t><![CDATA[வைக்கப்படாதபடிக்கு, எனக்கு இன்னும் மீதியாயிருக்கிற பொறியையும் அவித்துப்போட மனதாயிருக்கிறார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And the woman of Tekoah said unto the king, My lord, O king, the iniquity be on me, and on my]]></a:t>
+              <a:t><![CDATA[என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[father's house: and the king and his throne be guiltless.]]></a:t>
+              <a:t><![CDATA[8. ராஜா அந்த ஸ்திரீயைப் பார்த்து: நீ உன் வீட்டுக்குப் போ, உன் காரியத்தைக்குறித்து உத்தரவு கொடுப்பேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now Joab the son of Zeruiah perceived that the king's heart was toward Absalom.]]></a:t>
+              <a:t><![CDATA[1. ராஜாவின் இருதயம் அப்சலோமின்மேல் இன்னும் தாங்கலாயிருக்கிறதைச் செரூயாவின் குமாரன் யோவாப் கண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the king said, Whoever says ought unto you, bring him to me, and he shall not touch you any]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[more.]]></a:t>
+              <a:t><![CDATA[9. பின்னும் அந்தத் தெக்கோவாவூர் ஸ்திரீ ராஜாவைப் பார்த்து: ராஜாவாகிய என் ஆண்டவனே, ராஜாவின்மேலும் அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +12062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Then said she, I pray you, let the king remember the LORD your God, that you would not suffer]]></a:t>
+              <a:t><![CDATA[சிங்காசனத்தின்மேலும் குற்றமில்லாதபடிக்கு, அந்தப் பழி என்மேலும் என் தகப்பன் வீட்டின்மேலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +12194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the revengers of blood to destroy any more, lest they destroy my son. And he said, As the LORD]]></a:t>
+              <a:t><![CDATA[சுமரக்கடவது என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +12326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[lives, there shall not one hair of your son fall to the earth.]]></a:t>
+              <a:t><![CDATA[10. அதற்கு ராஜா: உனக்கு விரோதமாப் பேசுகிறவனை என்னிடத்தில் கொண்டுவா; அப்பொழுது அவன் இனி உன்னைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +12458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Then the woman said, Let yours handmaid, I pray you, speak one word unto my lord the king. And]]></a:t>
+              <a:t><![CDATA[தொடராதிருப்பான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +12590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he said, Say on.]]></a:t>
+              <a:t><![CDATA[11. பின்னும் அவள்: இரத்தப்பழிவாங்குகிறவர்கள் அழிம்புசெய்து, என் குமாரனை அதம்பண்ணப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +12722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And the woman said, Wherefore then have you thought such a thing against the people of God? for]]></a:t>
+              <a:t><![CDATA[பெருகிப்போகாதபடிக்கு, ராஜாவானவர் தம்முடைய தேவனாகிய கர்த்தரை நினைப்பாராக என்றாள். அதற்கு ராஜா: உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +12854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the king does speak this thing as one which is faulty, in that the king does not fetch home again]]></a:t>
+              <a:t><![CDATA[குமாரனுடைய மயிரில் ஒன்றாவது தரையில் விழுவதில்லை என்று கர்த்தரின் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +12986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his banished.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது அந்த ஸ்திரீ: ராஜாவாகிய என் ஆண்டவனோடே உமது அடியாள் ஒரு வார்த்தைசொல்ல உத்தரவாகவேண்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +13118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And Joab sent to Tekoah, and fetched thence a wise woman, and said unto her, I pray you, feign]]></a:t>
+              <a:t><![CDATA[2. அவன் தெக்கோவாவிலிருக்கிற புத்தியுள்ள ஒரு ஸ்திரீயை அழைத்து: நீ இழவுகொண்டாடுகிறவளைப்போல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +13250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. For we must essentially die, and are as water spilt on the ground, which cannot be gathered up]]></a:t>
+              <a:t><![CDATA[என்றாள். அவன்: சொல்லு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +13382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[again; neither does God respect any person: yet does he devise means, that his banished be not]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது அந்த ஸ்திரீ: பின்னை ஏன் தேவனுடைய ஜனத்திற்கு விரோதமாய் இப்படிப்பட்ட நினைவை நீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +13514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[expelled from him.]]></a:t>
+              <a:t><![CDATA[கொண்டிருக்கிறீர், துரத்துண்ட தம்முடையவனை ராஜா திரும்ப அழைக்காததினாலே, ராஜா இப்பொழுது சொன்ன]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +13646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Now therefore that I am come to speak of this thing unto my lord the king, it is because the]]></a:t>
+              <a:t><![CDATA[வார்த்தையினால் குற்றமுள்ளவரைப்போல் இருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +13778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people have made me afraid: and your handmaid said, I will now speak unto the king; it may be that]]></a:t>
+              <a:t><![CDATA[14. நாம் மரிப்பது நிச்சயம், திரும்பச்சேர்க்கக் கூடாதபடிக்கு, தரையிலே சுவறுகிற தண்ணீரைப்போல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +13910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the king will perform the request of his handmaid.]]></a:t>
+              <a:t><![CDATA[இருக்கிறோம்; தேவன் ஜீவனை எடுத்துக்கொள்ளாமல், துரத்துண்டவன் முற்றிலும் தம்மைவிட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13074,51 +14042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. For the king will hear, to deliver his handmaid out of the hand of the man that would destroy me]]></a:t>
+              <a:t><![CDATA[விலக்கப்படாதிருக்கும் நினைவுகளை நினைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13206,51 +14174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and my son together out of the inheritance of God.]]></a:t>
+              <a:t><![CDATA[15. இப்போதும் நான் என் ஆண்டவனாகிய ராஜாவோடே இந்த வார்த்தையைப் பேசவந்த முகாந்தரம் என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13338,51 +14306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Then yours handmaid said, The word of my lord the king shall now be comfortable: for as an angel]]></a:t>
+              <a:t><![CDATA[ஜனங்கள் எனக்குப் பயமுண்டாக்கினதினால், நான் ராஜாவோடே பேசவந்தேன்; ஒருவேளை ராஜா தமது அடியாளுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13470,51 +14438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of God, so is my lord the king to discern good and bad: therefore the LORD your God will be with]]></a:t>
+              <a:t><![CDATA[வார்த்தையின்படி செய்வாரென்று உமது அடியாளாகிய நான் நினைத்ததினாலும் வந்தேனே ஒழிய வேறில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13602,51 +14570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[yourself to be a mourner, and put on now mourning apparel, and anoint not yourself with oil, but be]]></a:t>
+              <a:t><![CDATA[துக்கவஸ்திரங்களை உடுத்திக்கொண்டு, எண்ணெய் பூசிக்கொள்ளாமல், இறந்துபோனவனுக்காக நெடுநாள் துக்கிக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13734,51 +14702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you.]]></a:t>
+              <a:t><![CDATA[16. என்னையும் என் குமாரரையும் ஏகமாய் தேவனுடைய சுதந்தரத்திற்குப் புறம்பாக்கி, அழிக்க நினைக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13866,51 +14834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Then the king answered and said unto the woman, Hide not from me, I pray you, the thing that I]]></a:t>
+              <a:t><![CDATA[மனுஷனுடைய கைக்குத் தமது அடியாளை நீங்கலாக்கிவிடும்படிக்கு ராஜா கேட்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13998,51 +14966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall ask you. And the woman said, Let my lord the king now speak.]]></a:t>
+              <a:t><![CDATA[17. ராஜாவாகிய என் ஆண்டவனுடைய வார்த்தை எனக்கு ஆறுதலாயிருக்குமென்று உமது அடியாளாகிய நான் எண்ணினேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14130,51 +15098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the king said, Is not the hand of Joab with you in all this? And the woman answered and]]></a:t>
+              <a:t><![CDATA[நன்மையையும் தீமையையும் கேட்கும்படி, ராஜாவாகிய என் ஆண்டவன் தேவனுடைய தூதனைப்ப்போல இருக்கிறார்; இதற்காக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14262,51 +15230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[said, As your soul lives, my lord the king, none can turn to the right hand or to the left from]]></a:t>
+              <a:t><![CDATA[உம்முடைய தேவனாகிய கர்த்தர் உம்மோடேகூட இருக்கிறார் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14394,51 +15362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ought that my lord the king has spoken: for your servant Joab, he bade me, and he put all these]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது ராஜா அந்த ஸ்திரீக்குப் பிரதியுத்தரமாக: நான் உன்னிடத்தில் கேட்கும் காரியத்தை நீ எனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14526,51 +15494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[words in the mouth of yours handmaid:]]></a:t>
+              <a:t><![CDATA[மறைக்கவேண்டாம் என்றான். அதற்கு அந்த ஸ்திரீ, ராஜாவாகிய என் ஆண்டவர் சொல்வாராக என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14658,51 +15626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. To fetch about this form of speech has your servant Joab done this thing: and my lord is wise,]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது ராஜா இதிலெல்லாம் யோவாப் உனக்கு உட்கையாய் இருக்கவில்லையா என்று கேட்டான். அதற்கு ஸ்திரீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14790,51 +15758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[according to the wisdom of an angel of God, to know all things that are in the earth.]]></a:t>
+              <a:t><![CDATA[பிரதியுத்தரமாக, ராஜாவாகிய என் ஆண்டவன் சொன்னதற்கெல்லாம் வலதுபக்கத்திலாவது இடதுபக்கத்திலாவது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14922,51 +15890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And the king said unto Joab, Behold now, I have done this thing: go therefore, bring the young]]></a:t>
+              <a:t><![CDATA[விலகுவதற்கு ஒருவராலும் கூடாது என்று ராஜாவாகிய என் ஆண்டவனுடைய ஜீவனைக் கொண்டு சொல்லுகிறேன்; உமது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15054,51 +16022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[as a woman that had a long time mourned for the dead:]]></a:t>
+              <a:t><![CDATA[ஸ்திரீயைப்போலக் காண்பித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15186,51 +16154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[man Absalom again.]]></a:t>
+              <a:t><![CDATA[அடியானாகிய யோவாப்தான் இதை எனக்குக் கற்பித்து, அவனே இந்த எல்லா வார்த்தைகளையும் உமது அடியாளின் வாயிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15318,51 +16286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And Joab fell to the ground on his face, and bowed himself, and thanked the king: and Joab said,]]></a:t>
+              <a:t><![CDATA[போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15450,51 +16418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[To day your servant knows that I have found grace in your sight, my lord, O king, in that the king]]></a:t>
+              <a:t><![CDATA[20. நான் இந்தக் காரியத்தை உபமானமாய்ப் பேசுகிறதற்கு உமது அடியானாகிய யோவாப் அதற்குக் காரணமாயிருந்தான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15582,51 +16550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[has fulfilled the request of his servant.]]></a:t>
+              <a:t><![CDATA[ஆனாலும் தேசத்தில் நடக்கிறதையெல்லாம் அறிய, என் ஆண்டவனுடைய ஞானம் தேவதூதனுடைய ஞானத்தைப்போல் இருக்கிறது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15714,51 +16682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. So Joab arose and went to Geshur, and brought Absalom to Jerusalem.]]></a:t>
+              <a:t><![CDATA[என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15846,51 +16814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And the king said, Let him turn to his own house, and let him not see my face. So Absalom]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது ராஜா யோவாபைப்பார்த்து: இதோ, இந்தக் காரியத்தைச் செய்கிறேன், நீ போய் அப்சலோம் என்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15978,51 +16946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[returned to his own house, and saw not the king's face.]]></a:t>
+              <a:t><![CDATA[பிள்ளையாண்டானைத் திரும்ப அழைத்துக்கொண்டுவா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16110,51 +17078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. But in all Israel there was none to be so much praised as Absalom for his beauty: from the sole]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது யோவாப் தரையிலேமுகங்குப்புற விழுந்துவணங்கி, ராஜாவை வாழ்த்தி: ராஜா தமது அடியானுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16242,51 +17210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of his foot even to the crown of his head there was no blemish in him.]]></a:t>
+              <a:t><![CDATA[வார்த்தையின்படி செய்ததினால், என் ஆண்டவனாகிய ராஜாவின் கண்ணில் எனக்குத் தயை கிடைத்தது என்று இன்று உமது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16374,51 +17342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And when he polled his head, (for it was at every year's end that he polled it: because the hair]]></a:t>
+              <a:t><![CDATA[அடியானுக்குத் தெரியவந்தது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16506,51 +17474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And come to the king, and speak on this manner unto him. So Joab put the words in her mouth.]]></a:t>
+              <a:t><![CDATA[3. ராஜாவினிடத்தில் போய், அவரை நோக்கி: இன்ன இன்ன பிரகாரமாகச் சொல் என்று அவள் சொல்லவேண்டிய வார்த்தைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16638,51 +17606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[was heavy on him, therefore he polled it:) he weighed the hair of his head at two hundred shekels]]></a:t>
+              <a:t><![CDATA[23. பின்பு யோவாப் எழுந்து, கேசூருக்குப் போய், அப்சலோமை எருசலேமுக்கு அழைத்துக்கொண்டுவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16770,51 +17738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[after the king's weight.]]></a:t>
+              <a:t><![CDATA[24. ராஜா அவன் என் முகத்தைப்பார்க்கவேண்டியதில்லை; தன் வீட்டுக்குத் திரும்பிப்போகட்டும் என்றான்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16902,51 +17870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And unto Absalom there were born three sons, and one daughter, whose name was Tamar: she was a]]></a:t>
+              <a:t><![CDATA[அப்படியே அப்சலோம் ராஜாவின் முகத்தைப் பார்க்காமல் தன் வீட்டுக்குத் திரும்பிப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17034,51 +18002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[woman of a fair countenance.]]></a:t>
+              <a:t><![CDATA[25. இஸ்ரவேலர் அனைவருக்குள்ளும் அப்சலோமைப்போல் சவுந்தரியமுள்ளவனும் மெச்சிக்கொள்ளப்பட்டவனும் இல்லை,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17166,51 +18134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. So Absalom dwelt two full years in Jerusalem, and saw not the king's face.]]></a:t>
+              <a:t><![CDATA[உள்ளங்கால் தொடங்கி உச்சந்தலைமட்டும் அவனில் ஒரு பழுதும் இல்லாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17298,51 +18266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Therefore Absalom sent for Joab, to have sent him to the king; but he would not come to him: and]]></a:t>
+              <a:t><![CDATA[26. அவன் தன் தலைமயிர் தனக்குப்பாரமாயிருப்பதினால் வருஷாந்தரம் சிரைத்துக்கொள்ளுவான்; சிரைக்கும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17430,51 +18398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[when he sent again the second time, he would not come.]]></a:t>
+              <a:t><![CDATA[அவன் தலைமயிர் ராஜாவுடைய நிறையின்படி இருநூறு சேக்கல் நிறையாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17562,51 +18530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Therefore he said unto his servants, See, Joab's field is near mine, and he has barley there; go]]></a:t>
+              <a:t><![CDATA[27. அப்சலோமுக்கு மூன்று குமாரரும், தாமார் என்னும் பேர்கொண்ட ஒரு குமாரத்தியும் பிறந்திருந்தார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17694,51 +18662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and set it on fire. And Absalom's servants set the field on fire.]]></a:t>
+              <a:t><![CDATA[இவள் ரூபவதியான பெண்ணாயிருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17826,51 +18794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Then Joab arose, and came to Absalom unto his house, and said unto him, Wherefore have your]]></a:t>
+              <a:t><![CDATA[28. அப்சலோம், ராஜாவின் முகத்தைக்காணாமலே இரண்டு வருஷம் எருசலேமிலே குடியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17958,51 +18926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And when the woman of Tekoah spoke to the king, she fell on her face to the ground, and did]]></a:t>
+              <a:t><![CDATA[யோவாப் அவள் வாயிலே போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18090,51 +19058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[servants set my field on fire?]]></a:t>
+              <a:t><![CDATA[29. ஆகையால் அப்சலோம் யோவாபை ராஜாவினிடத்தில் அனுப்பும்படி அழைப்பித்தான், அவனோ அவனிடத்திற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18222,51 +19190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And Absalom answered Joab, Behold, I sent unto you, saying, Come here, that I may send you to]]></a:t>
+              <a:t><![CDATA[வரமாட்டேன் என்றான்; இரண்டாம்விசையும் அவன் அழைத்தனுப்பினான்; அவன் வரமாட்டேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18354,51 +19322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the king, to say, Wherefore am I come from Geshur? it had been good for me to have been there still:]]></a:t>
+              <a:t><![CDATA[30. அப்பொழுது அவன் தன் வேலைக்காரரைப் பார்த்து: இதோ என் நிலத்திற்கு அருகே யோவாபின் நிலம் இருக்கிறது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18486,51 +19454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[now therefore let me see the king's face; and if there be any iniquity in me, let him kill me.]]></a:t>
+              <a:t><![CDATA[அதிலே அவனுக்கு வாற்கோதுமை விளைந்திருக்கிறது; நீங்கள் போய் அதைத் தீக்கொளுத்திப்போடுங்கள் என்றான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18618,51 +19586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. So Joab came to the king, and told him: and when he had called for Absalom, he came to the king,]]></a:t>
+              <a:t><![CDATA[அப்படியே அப்சலோமின் வேலைக்காரர் அந்த நிலத்தை தீக்கொளுத்திப்போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18750,51 +19718,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and bowed himself on his face to the ground before the king: and the king kissed Absalom.]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது யோவாப் எழுந்திருந்து, அப்சலோமிடத்தில் வீட்டிற்குள்போய், என்னுடைய நிலத்தையும் உம்முடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வேலைக்காரர் தீக்கொளுத்திப்போட்டது என்ன என்று அவனைக் கேட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. அப்சலோம் யோவாபைப் பார்த்து: இதோ, நான் ஏன் கேசூரிலிருந்து வந்தேன்; நான் அங்கே இருந்துவிட்டால்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நலம் என்று ராஜாவுக்குச் சொல்லும்படி உம்மை ராஜாவினிடத்தில் அனுப்புவதற்காக உம்மை இங்கே வரும்படி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அழைப்பித்தேன், இப்போதும் நான் ராஜாவின்முகத்தைப் பார்க்கட்டும்; என்மேல் குற்றமிருந்தால் அவர் என்னைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18882,51 +20378,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[reverence, and said, Help, O king.]]></a:t>
+              <a:t><![CDATA[4. அப்படியே தெக்கோவா ஊராளான அந்த ஸ்திரீ ராஜாவோடே பேசப்போய், தரையிலே முகங்குப்புற விழுந்துவணங்கி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கொன்றுபோடட்டும் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. யோவாப் ராஜாவினிடத்தில் போய், அதை அவனுக்கு அறிவித்தபோது, அப்சலோமை அழைப்பித்தான், அவன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ராஜாவினிடத்தில் வந்து, ராஜாவுக்கு முன்பாகத் தரையிலே முகங்குப்புற விழுந்துவணங்கினான், அப்பொழுது ராஜா]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்சலோமை முத்தமிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19014,51 +21038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the king said unto her, What disturbs you? And she answered, I am indeed a widow woman, and]]></a:t>
+              <a:t><![CDATA[ராஜாவே, இரட்சியும் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19075,91 +21099,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme35">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme10">
   <a:themeElements>
-    <a:clrScheme name="Theme35">
+    <a:clrScheme name="Theme10">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme35">
+    <a:fontScheme name="Theme10">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19185,51 +21209,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme35">
+    <a:fmtScheme name="Theme10">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -19360,51 +21384,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>75</Slides>
+  <Slides>83</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>