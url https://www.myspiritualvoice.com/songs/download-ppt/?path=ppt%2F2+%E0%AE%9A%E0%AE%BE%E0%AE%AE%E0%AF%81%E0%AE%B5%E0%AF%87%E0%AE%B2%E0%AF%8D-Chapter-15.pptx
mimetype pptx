--- v1 (2026-07-19)
+++ v2 (2026-10-21)
@@ -145,50 +145,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -246,50 +262,58 @@
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
+    <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
+    <p:sldId id="337" r:id="rId84"/>
+    <p:sldId id="338" r:id="rId85"/>
+    <p:sldId id="339" r:id="rId86"/>
+    <p:sldId id="340" r:id="rId87"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -464,53 +488,61 @@
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
-  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -570,51 +602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பின்னும் அப்சலோம் வழக்கு வியாஜ்யமுள்ளவர்கள் எல்லாரும் என்னிடத்தில் வந்து, நான் அவர்களுக்கு நியாயஞ்செய்யும்படிக்கு, என்னை தேசத்திலே நியாயாதிபதியாக வைத்தால் நலமாயிருக்கும் என்பான்.]]></a:t>
+              <a:t><![CDATA[4. Absalom said moreover, Oh that I were made judge in the land, that every man which has any suit or cause might come unto me, and I would do him justice!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -679,51 +711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எவனாகிலும் ஒருவன் அவனை வணங்கவரும்போது, அவன் தன் கையை நீட்டி அவனைத் தழுவி, முத்தஞ்செய்வான்.]]></a:t>
+              <a:t><![CDATA[4. Absalom said moreover, Oh that I were made judge in the land, that every man which has any suit or cause might come unto me, and I would do him justice!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -788,51 +820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எவனாகிலும் ஒருவன் அவனை வணங்கவரும்போது, அவன் தன் கையை நீட்டி அவனைத் தழுவி, முத்தஞ்செய்வான்.]]></a:t>
+              <a:t><![CDATA[5. And it was so, that when any man came nigh to him to do him reverence, he put forth his hand, and took him, and kissed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -897,51 +929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இந்தப்பிரகாரமாக அப்சலோம் ராஜாவினிடத்தில் நியாயத்திற்காக வரும் இஸ்ரவேலருக்கெல்லாம் செய்து, இஸ்ரவேல் மனுஷருடைய இருதயத்தைக் கவர்ந்துகொண்டான்.]]></a:t>
+              <a:t><![CDATA[6. And on this manner did Absalom to all Israel that came to the king for judgment: so Absalom stole the hearts of the men of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1006,51 +1038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இந்தப்பிரகாரமாக அப்சலோம் ராஜாவினிடத்தில் நியாயத்திற்காக வரும் இஸ்ரவேலருக்கெல்லாம் செய்து, இஸ்ரவேல் மனுஷருடைய இருதயத்தைக் கவர்ந்துகொண்டான்.]]></a:t>
+              <a:t><![CDATA[6. And on this manner did Absalom to all Israel that came to the king for judgment: so Absalom stole the hearts of the men of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1115,51 +1147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நாற்பது வருஷம் சென்றபின்பு, அப்சலோம் ராஜாவை நோக்கி: நான் கர்த்தருக்குப் பண்ணின என் பொருத்தனையை எப்ரோனில் செலுத்தும்படிக்கு நான் போக உத்தரவுகொடும்.]]></a:t>
+              <a:t><![CDATA[7. And it came to pass after forty years, that Absalom said unto the king, I pray you, let me go and pay my vow, which I have vowed unto the LORD, in Hebron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1224,51 +1256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நாற்பது வருஷம் சென்றபின்பு, அப்சலோம் ராஜாவை நோக்கி: நான் கர்த்தருக்குப் பண்ணின என் பொருத்தனையை எப்ரோனில் செலுத்தும்படிக்கு நான் போக உத்தரவுகொடும்.]]></a:t>
+              <a:t><![CDATA[7. And it came to pass after forty years, that Absalom said unto the king, I pray you, let me go and pay my vow, which I have vowed unto the LORD, in Hebron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1333,51 +1365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் என்னை எருசலேமுக்குத் திரும்பி வரப்பண்ணினால், கர்த்தருக்கு ஆராதனை செய்வேன் என்று உமது அடியானாகிய நான் சீரியாதேசத்தில் கேசூரிலே குடியிருக்கும்போது, பொருத்தனைபண்ணினேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. For your servant vowed a vow while I abode at Geshur in Syria, saying, If the LORD shall bring me again indeed to Jerusalem, then I will serve the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1442,51 +1474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் என்னை எருசலேமுக்குத் திரும்பி வரப்பண்ணினால், கர்த்தருக்கு ஆராதனை செய்வேன் என்று உமது அடியானாகிய நான் சீரியாதேசத்தில் கேசூரிலே குடியிருக்கும்போது, பொருத்தனைபண்ணினேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. For your servant vowed a vow while I abode at Geshur in Syria, saying, If the LORD shall bring me again indeed to Jerusalem, then I will serve the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1551,51 +1583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு ராஜா, சமாதானத்தோடேபோ என்றான்; அப்பொழுது அவன் எழுந்து எப்ரோனுக்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[9. And the king said unto him, Go in peace. So he arose, and went to Hebron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1660,51 +1692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இதற்குப்பின்பு, அப்சலோம் இரதங்களையும் குதிரைகளையும், தனக்கு முன் ஓட ஐம்பது சேவகரையும் சம்பாதித்தான்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass after this, that Absalom prepared him chariots and horses, and fifty men to run before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1769,51 +1801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்சலோம் இஸ்ரவேல் கோத்திரங்களுக்கெல்லாம் வேவுகாரரை அனுப்பி, நீங்கள் எக்காளத்தொனியைக் கேட்கும்போது, அப்சலோம் எப்ரோனிலே ராஜாவானான் என்று சொல்லுங்கள் என்று சொல்லச்சொல்லி வைத்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[10. But Absalom sent spies throughout all the tribes of Israel, saying, As soon as all of you hear the sound of the trumpet, then all of you shall say, Absalom reigns in Hebron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1878,51 +1910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்சலோம் இஸ்ரவேல் கோத்திரங்களுக்கெல்லாம் வேவுகாரரை அனுப்பி, நீங்கள் எக்காளத்தொனியைக் கேட்கும்போது, அப்சலோம் எப்ரோனிலே ராஜாவானான் என்று சொல்லுங்கள் என்று சொல்லச்சொல்லி வைத்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[10. But Absalom sent spies throughout all the tribes of Israel, saying, As soon as all of you hear the sound of the trumpet, then all of you shall say, Absalom reigns in Hebron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1987,51 +2019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எருசலேமிலிருந்து வரவழைக்கப்பட்ட இருநூறுபேர் அப்சலோமோடே கூடப்போனார்கள்; அவர்கள் வஞ்சகமின்றி அறியாமையினால் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And with Absalom went two hundred men out of Jerusalem, that were called; and they went in their simplicity, and they knew not any thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2096,51 +2128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எருசலேமிலிருந்து வரவழைக்கப்பட்ட இருநூறுபேர் அப்சலோமோடே கூடப்போனார்கள்; அவர்கள் வஞ்சகமின்றி அறியாமையினால் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And with Absalom went two hundred men out of Jerusalem, that were called; and they went in their simplicity, and they knew not any thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2205,51 +2237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்சலோம் பலிகளைச் செலுத்தும்போது, தாவீதின் ஆலோசனைக்காரனாகிய அகித்தோப்பேல் என்னும் கீலோனியனையும் அவன் ஊராகிய கீலோவிலிருந்து வரவழைப்பித்தான்; அப்படியே கட்டுப்பாடு பலத்து, ஜனங்கள் அப்சலோமினிடத்தில் திரளாய் வந்து கூடினார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And Absalom sent for Ahithophel the Gilonite, David's counsellor, from his city, even from Giloh, while he offered sacrifices. And the conspiracy was strong; for the people increased continually with Absalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2314,51 +2346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்சலோம் பலிகளைச் செலுத்தும்போது, தாவீதின் ஆலோசனைக்காரனாகிய அகித்தோப்பேல் என்னும் கீலோனியனையும் அவன் ஊராகிய கீலோவிலிருந்து வரவழைப்பித்தான்; அப்படியே கட்டுப்பாடு பலத்து, ஜனங்கள் அப்சலோமினிடத்தில் திரளாய் வந்து கூடினார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And Absalom sent for Ahithophel the Gilonite, David's counsellor, from his city, even from Giloh, while he offered sacrifices. And the conspiracy was strong; for the people increased continually with Absalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2423,51 +2455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்சலோம் பலிகளைச் செலுத்தும்போது, தாவீதின் ஆலோசனைக்காரனாகிய அகித்தோப்பேல் என்னும் கீலோனியனையும் அவன் ஊராகிய கீலோவிலிருந்து வரவழைப்பித்தான்; அப்படியே கட்டுப்பாடு பலத்து, ஜனங்கள் அப்சலோமினிடத்தில் திரளாய் வந்து கூடினார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And Absalom sent for Ahithophel the Gilonite, David's counsellor, from his city, even from Giloh, while he offered sacrifices. And the conspiracy was strong; for the people increased continually with Absalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2532,51 +2564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதை அறிவிக்கிற ஒருவன் தாவீதினிடத்தில் வந்து, இஸ்ரவேலில் ஒவ்வொருவருடைய இருதயமும் அப்சலோமைப்பற்றிப்போகிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And there came a messenger to David, saying, The hearts of the men of Israel are after Absalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2641,51 +2673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது தாவீது எருசலேமிலே தன்னிடத்திலுள்ள தன்னுடைய எல்லா ஊழியக்காரரையும் நோக்கி: எழுந்து ஓடிப்போவோம், இல்லாவிட்டால் நாம் அப்சலோமுக்குத் தப்ப இடமில்லை; அவன் தீவிரித்து நம்மிடத்தில் வந்து, நம்மைப் பிடித்து, நம்மேல் பொல்லாப்பு வரப்பண்ணி, நகரத்தைப் பட்டயக்கருக்கினால் சங்காரம்பண்ணாதபடிக்குத் தீவிரமாய்ப் புறப்படுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And there came a messenger to David, saying, The hearts of the men of Israel are after Absalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2750,51 +2782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது தாவீது எருசலேமிலே தன்னிடத்திலுள்ள தன்னுடைய எல்லா ஊழியக்காரரையும் நோக்கி: எழுந்து ஓடிப்போவோம், இல்லாவிட்டால் நாம் அப்சலோமுக்குத் தப்ப இடமில்லை; அவன் தீவிரித்து நம்மிடத்தில் வந்து, நம்மைப் பிடித்து, நம்மேல் பொல்லாப்பு வரப்பண்ணி, நகரத்தைப் பட்டயக்கருக்கினால் சங்காரம்பண்ணாதபடிக்குத் தீவிரமாய்ப் புறப்படுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And David said unto all his servants that were with him at Jerusalem, Arise, and let us flee; for we shall not else escape from Absalom: make speed to depart, lest he overtake us suddenly, and bring evil upon us, and strike the city with the edge of the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2859,51 +2891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இதற்குப்பின்பு, அப்சலோம் இரதங்களையும் குதிரைகளையும், தனக்கு முன் ஓட ஐம்பது சேவகரையும் சம்பாதித்தான்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass after this, that Absalom prepared him chariots and horses, and fifty men to run before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2968,51 +3000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது தாவீது எருசலேமிலே தன்னிடத்திலுள்ள தன்னுடைய எல்லா ஊழியக்காரரையும் நோக்கி: எழுந்து ஓடிப்போவோம், இல்லாவிட்டால் நாம் அப்சலோமுக்குத் தப்ப இடமில்லை; அவன் தீவிரித்து நம்மிடத்தில் வந்து, நம்மைப் பிடித்து, நம்மேல் பொல்லாப்பு வரப்பண்ணி, நகரத்தைப் பட்டயக்கருக்கினால் சங்காரம்பண்ணாதபடிக்குத் தீவிரமாய்ப் புறப்படுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And David said unto all his servants that were with him at Jerusalem, Arise, and let us flee; for we shall not else escape from Absalom: make speed to depart, lest he overtake us suddenly, and bring evil upon us, and strike the city with the edge of the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3077,51 +3109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ராஜாவின் ஊழியக்காரர் ராஜாவைப் பார்த்து: இதோ, ராஜாவாகிய எங்கள் ஆண்டவன் கட்டளையிடும் காரியத்தையெல்லாம் செய்ய உமது அடியாராகிய நாங்கள் ஆயத்தமாயிருக்கிறோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And David said unto all his servants that were with him at Jerusalem, Arise, and let us flee; for we shall not else escape from Absalom: make speed to depart, lest he overtake us suddenly, and bring evil upon us, and strike the city with the edge of the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3186,51 +3218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ராஜாவின் ஊழியக்காரர் ராஜாவைப் பார்த்து: இதோ, ராஜாவாகிய எங்கள் ஆண்டவன் கட்டளையிடும் காரியத்தையெல்லாம் செய்ய உமது அடியாராகிய நாங்கள் ஆயத்தமாயிருக்கிறோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And David said unto all his servants that were with him at Jerusalem, Arise, and let us flee; for we shall not else escape from Absalom: make speed to depart, lest he overtake us suddenly, and bring evil upon us, and strike the city with the edge of the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3295,51 +3327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்படியே ராஜாவும் அவனுடைய வீட்டார் எல்லாரும் கால்நடையாய்ப் புறப்பட்டார்கள், வீட்டைக்காக்க ராஜா மறுமனையாட்டிகளாகிய பத்து ஸ்திரீகளைப் பின்வைத்தான்.]]></a:t>
+              <a:t><![CDATA[15. And the king's servants said unto the king, Behold, your servants are ready to do whatsoever my lord the king shall appoint.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3404,51 +3436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்படியே ராஜாவும் அவனுடைய வீட்டார் எல்லாரும் கால்நடையாய்ப் புறப்பட்டார்கள், வீட்டைக்காக்க ராஜா மறுமனையாட்டிகளாகிய பத்து ஸ்திரீகளைப் பின்வைத்தான்.]]></a:t>
+              <a:t><![CDATA[15. And the king's servants said unto the king, Behold, your servants are ready to do whatsoever my lord the king shall appoint.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3513,51 +3545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ராஜாவும் சமஸ்த ஜனங்களும் கால்நடையாய்ப் புறப்பட்டு, சற்றுத்தூரம்போய், ஒரு இடத்திலே தரித்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And the king went forth, and all his household after him. And the king left ten women, which were concubines, to keep the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3622,51 +3654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவனுடைய ஊழியக்காரர் எல்லாரும், கிரேத்தியர் யாவரும் பிலேத்தியர் யாவரும் அவன் பக்கத்திலே நடந்துபோனார்கள்; காத்தூரிலிருந்து கால்நடையாய் வந்திருந்த அறுநூறுபேராகிய கித்தியர் எல்லாரும் ராஜாவுக்குமுன்பாக நடந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And the king went forth, and all his household after him. And the king left ten women, which were concubines, to keep the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3731,51 +3763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவனுடைய ஊழியக்காரர் எல்லாரும், கிரேத்தியர் யாவரும் பிலேத்தியர் யாவரும் அவன் பக்கத்திலே நடந்துபோனார்கள்; காத்தூரிலிருந்து கால்நடையாய் வந்திருந்த அறுநூறுபேராகிய கித்தியர் எல்லாரும் ராஜாவுக்குமுன்பாக நடந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And the king went forth, and all the people after him, and tarried in a place that was far off.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3840,51 +3872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது ராஜா கித்தியனாகிய ஈத்தாயைப் பார்த்து: நீ எங்களுடனேகூட வருவானேன்? நீ திரும்பிப்போய், ராஜாவுடனேகூட இரு; நீ அந்நியதேசத்தான், நீ உன் இடத்திற்குத் திரும்பிப்போகலாம்.]]></a:t>
+              <a:t><![CDATA[17. And the king went forth, and all the people after him, and tarried in a place that was far off.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3949,51 +3981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது ராஜா கித்தியனாகிய ஈத்தாயைப் பார்த்து: நீ எங்களுடனேகூட வருவானேன்? நீ திரும்பிப்போய், ராஜாவுடனேகூட இரு; நீ அந்நியதேசத்தான், நீ உன் இடத்திற்குத் திரும்பிப்போகலாம்.]]></a:t>
+              <a:t><![CDATA[18. And all his servants passed on beside him; and all the Cherethites, and all the Pelethites, and all the Gittites, six hundred men which came after him from Gath, passed on before the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4058,51 +4090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மேலும் அப்சலோம் காலைதோறும் எழுந்திருந்து, பட்டணத்து வாசலுக்குப் போகிற வழி ஓரத்திலே நின்றுகொண்டு, எவனாகிலும் தனக்கு இருக்கிற வழக்கு முகாந்தரமாய் ராஜாவினிடத்தில் நியாயத்திற்காகப் போகும்போது, அவனை அழைத்து, நீ எந்த ஊரான் என்று கேட்பான்; அவன் உமது அடியான் இஸ்ரவேல் கோத்திரங்களில் ஒன்றுக்கடுத்த இன்ன ஊரான் என்றால்,]]></a:t>
+              <a:t><![CDATA[2. And Absalom rose up early, and stood beside the way of the gate: and it was so, that when any man that had a controversy came to the king for judgment, then Absalom called unto him, and said, Of what city are you? And he said, Your servant is of one of the tribes of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4167,51 +4199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீ நேற்றுதானே வந்தாய்; இன்றுநான் உன்னை எங்களோடே நடந்துவரும்படிக்கு அழைத்துக்கொண்டு போகலாமா? நான் போகக்கூடிய இடத்திற்குப்போகிறேன்; நீ உன் சகோதரரையும் அழைத்துக்கொண்டு திரும்பிப்போ; கிருபையும் உண்மையும் உன்னோடே இருப்பதாக என்றான்.]]></a:t>
+              <a:t><![CDATA[18. And all his servants passed on beside him; and all the Cherethites, and all the Pelethites, and all the Gittites, six hundred men which came after him from Gath, passed on before the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4276,51 +4308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீ நேற்றுதானே வந்தாய்; இன்றுநான் உன்னை எங்களோடே நடந்துவரும்படிக்கு அழைத்துக்கொண்டு போகலாமா? நான் போகக்கூடிய இடத்திற்குப்போகிறேன்; நீ உன் சகோதரரையும் அழைத்துக்கொண்டு திரும்பிப்போ; கிருபையும் உண்மையும் உன்னோடே இருப்பதாக என்றான்.]]></a:t>
+              <a:t><![CDATA[18. And all his servants passed on beside him; and all the Cherethites, and all the Pelethites, and all the Gittites, six hundred men which came after him from Gath, passed on before the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4385,51 +4417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆனாலும் ஈத்தாய் ராஜாவுக்குப் பிரதியுத்தரமாக ராஜாவாகிய என் ஆண்டவன் எங்கேயிருப்பாரோ, அங்கே உமது அடியானும், செத்தாலும் பிழைத்தாலும், இருப்பான் என்று கர்த்தருடைய ஜீவனையும் ராஜாவாகிய என் ஆண்டவனுடைய ஜீவனையும் கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. Then said the king to Ittai the Gittite, Wherefore go you also with us? return to your place, and abide with the king: for you are a stranger, and also an exile.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4494,51 +4526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆனாலும் ஈத்தாய் ராஜாவுக்குப் பிரதியுத்தரமாக ராஜாவாகிய என் ஆண்டவன் எங்கேயிருப்பாரோ, அங்கே உமது அடியானும், செத்தாலும் பிழைத்தாலும், இருப்பான் என்று கர்த்தருடைய ஜீவனையும் ராஜாவாகிய என் ஆண்டவனுடைய ஜீவனையும் கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. Then said the king to Ittai the Gittite, Wherefore go you also with us? return to your place, and abide with the king: for you are a stranger, and also an exile.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4603,51 +4635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆனாலும் ஈத்தாய் ராஜாவுக்குப் பிரதியுத்தரமாக ராஜாவாகிய என் ஆண்டவன் எங்கேயிருப்பாரோ, அங்கே உமது அடியானும், செத்தாலும் பிழைத்தாலும், இருப்பான் என்று கர்த்தருடைய ஜீவனையும் ராஜாவாகிய என் ஆண்டவனுடைய ஜீவனையும் கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. Whereas you came but yesterday, should I this day make you go up and down with us? seeing I go where I may, return you, and take back your brethren: mercy and truth be with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4712,51 +4744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது தாவீது ஈத்தாயை நோக்கி: நடந்துவா என்றான்: அப்படியே கித்தியனாகிய ஈத்தாயும் அவனுடைய எல்லா மனுஷரும் அவனோடிருக்கிற எல்லாப் பிள்ளைகளும் நடந்துபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Whereas you came but yesterday, should I this day make you go up and down with us? seeing I go where I may, return you, and take back your brethren: mercy and truth be with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4821,51 +4853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது தாவீது ஈத்தாயை நோக்கி: நடந்துவா என்றான்: அப்படியே கித்தியனாகிய ஈத்தாயும் அவனுடைய எல்லா மனுஷரும் அவனோடிருக்கிற எல்லாப் பிள்ளைகளும் நடந்துபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Whereas you came but yesterday, should I this day make you go up and down with us? seeing I go where I may, return you, and take back your brethren: mercy and truth be with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4930,51 +4962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சகல ஜனங்களும் நடந்துபோகிறபோது, தேசத்தார் எல்லாரும் மகா சத்தமாய் அழுதார்கள்; ராஜா கீதரோன் ஆற்றைக் கடந்தான்; ஜனங்கள் எல்லாரும் வனாந்தரத்திற்குப் போகிற வழியே நடந்துபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And Ittai answered the king, and said, As the LORD lives, and as my lord the king lives, surely in what place my lord the king shall be, whether in death or life, even there also will your servant be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5039,51 +5071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சகல ஜனங்களும் நடந்துபோகிறபோது, தேசத்தார் எல்லாரும் மகா சத்தமாய் அழுதார்கள்; ராஜா கீதரோன் ஆற்றைக் கடந்தான்; ஜனங்கள் எல்லாரும் வனாந்தரத்திற்குப் போகிற வழியே நடந்துபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And Ittai answered the king, and said, As the LORD lives, and as my lord the king lives, surely in what place my lord the king shall be, whether in death or life, even there also will your servant be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5148,51 +5180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சகல ஜனங்களும் நடந்துபோகிறபோது, தேசத்தார் எல்லாரும் மகா சத்தமாய் அழுதார்கள்; ராஜா கீதரோன் ஆற்றைக் கடந்தான்; ஜனங்கள் எல்லாரும் வனாந்தரத்திற்குப் போகிற வழியே நடந்துபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And Ittai answered the king, and said, As the LORD lives, and as my lord the king lives, surely in what place my lord the king shall be, whether in death or life, even there also will your servant be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5257,51 +5289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மேலும் அப்சலோம் காலைதோறும் எழுந்திருந்து, பட்டணத்து வாசலுக்குப் போகிற வழி ஓரத்திலே நின்றுகொண்டு, எவனாகிலும் தனக்கு இருக்கிற வழக்கு முகாந்தரமாய் ராஜாவினிடத்தில் நியாயத்திற்காகப் போகும்போது, அவனை அழைத்து, நீ எந்த ஊரான் என்று கேட்பான்; அவன் உமது அடியான் இஸ்ரவேல் கோத்திரங்களில் ஒன்றுக்கடுத்த இன்ன ஊரான் என்றால்,]]></a:t>
+              <a:t><![CDATA[2. And Absalom rose up early, and stood beside the way of the gate: and it was so, that when any man that had a controversy came to the king for judgment, then Absalom called unto him, and said, Of what city are you? And he said, Your servant is of one of the tribes of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5366,51 +5398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சாதோக்கும் தேவனுடைய உடன்படிக்கைப் பெட்டியை அவனோடேகூட இருந்து சுமக்கிற சகல லேவியரும் வந்து, தேவனுடைய பெட்டியை அங்கே வைத்தார்கள்; ஜனங்கள் எல்லாரும் நகரத்திலிருந்து கடந்துதீருமட்டும், அபியத்தார் திரும்பிப்போயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[22. And David said to Ittai, Go and pass over. And Ittai the Gittite passed over, and all his men, and all the little ones that were with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5475,51 +5507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சாதோக்கும் தேவனுடைய உடன்படிக்கைப் பெட்டியை அவனோடேகூட இருந்து சுமக்கிற சகல லேவியரும் வந்து, தேவனுடைய பெட்டியை அங்கே வைத்தார்கள்; ஜனங்கள் எல்லாரும் நகரத்திலிருந்து கடந்துதீருமட்டும், அபியத்தார் திரும்பிப்போயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[22. And David said to Ittai, Go and pass over. And Ittai the Gittite passed over, and all his men, and all the little ones that were with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5584,51 +5616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சாதோக்கும் தேவனுடைய உடன்படிக்கைப் பெட்டியை அவனோடேகூட இருந்து சுமக்கிற சகல லேவியரும் வந்து, தேவனுடைய பெட்டியை அங்கே வைத்தார்கள்; ஜனங்கள் எல்லாரும் நகரத்திலிருந்து கடந்துதீருமட்டும், அபியத்தார் திரும்பிப்போயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[23. And all the country wept with a loud voice, and all the people passed over: the king also himself passed over the brook Kidron, and all the people passed over, toward the way of the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5693,51 +5725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ராஜா சாதோக்கை நோக்கி: தேவனுடைய பெட்டியை நகரத்திற்குத் திரும்பக் கொண்டுபோ; கர்த்தருடைய கண்களில் எனக்குக் கிருபை கிடைத்ததானால், நான் அதையும் அவர் வாசஸ்தலத்தையும் பார்க்கிறதற்கு, என்னைத்திரும்ப வரப்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[23. And all the country wept with a loud voice, and all the people passed over: the king also himself passed over the brook Kidron, and all the people passed over, toward the way of the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5802,51 +5834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ராஜா சாதோக்கை நோக்கி: தேவனுடைய பெட்டியை நகரத்திற்குத் திரும்பக் கொண்டுபோ; கர்த்தருடைய கண்களில் எனக்குக் கிருபை கிடைத்ததானால், நான் அதையும் அவர் வாசஸ்தலத்தையும் பார்க்கிறதற்கு, என்னைத்திரும்ப வரப்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[24. And lo Zadok also, and all the Levites were with him, bearing the ark of the covenant of God: and they set down the ark of God; and Abiathar went up, until all the people had done passing out of the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5911,51 +5943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்: உன்மேல் எனக்குப் பிரியமில்லை என்பாராகில், இதோ, இங்கே இருக்கிறேன்; அவர் தம்முடைய பார்வைக்கு நலமானபடி எனக்குச் செய்வாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[24. And lo Zadok also, and all the Levites were with him, bearing the ark of the covenant of God: and they set down the ark of God; and Abiathar went up, until all the people had done passing out of the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6020,51 +6052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்: உன்மேல் எனக்குப் பிரியமில்லை என்பாராகில், இதோ, இங்கே இருக்கிறேன்; அவர் தம்முடைய பார்வைக்கு நலமானபடி எனக்குச் செய்வாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[24. And lo Zadok also, and all the Levites were with him, bearing the ark of the covenant of God: and they set down the ark of God; and Abiathar went up, until all the people had done passing out of the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6129,51 +6161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பின்னும் ராஜா ஆசாரியனாகிய சாதோக்கை நோக்கி: நீ ஞானதிருஷ்டிக்காரன் அல்லவோ? நீ சமாதானத்தோடே நகரத்திற்குத் திரும்பு; உன் மகன் அகிமாசும் அபியத்தாரின் மகன் யோனத்தானுமாகிய உங்கள் குமாரர் இரண்டுபேரும் உங்களோடேகூடத் திரும்பிப் போகட்டும்.]]></a:t>
+              <a:t><![CDATA[25. And the king said unto Zadok, Carry back the ark of God into the city: if I shall find favour in the eyes of the LORD, he will bring me again, and show me both it, and his habitation:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6238,51 +6270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பின்னும் ராஜா ஆசாரியனாகிய சாதோக்கை நோக்கி: நீ ஞானதிருஷ்டிக்காரன் அல்லவோ? நீ சமாதானத்தோடே நகரத்திற்குத் திரும்பு; உன் மகன் அகிமாசும் அபியத்தாரின் மகன் யோனத்தானுமாகிய உங்கள் குமாரர் இரண்டுபேரும் உங்களோடேகூடத் திரும்பிப் போகட்டும்.]]></a:t>
+              <a:t><![CDATA[25. And the king said unto Zadok, Carry back the ark of God into the city: if I shall find favour in the eyes of the LORD, he will bring me again, and show me both it, and his habitation:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6347,51 +6379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. எனக்கு அறிவிக்கிறதற்கு உங்களிடத்திலிருந்து செய்திவருமட்டும், நான் வனாந்தரத்தின் வெளிகளிலே தரித்திருப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. And the king said unto Zadok, Carry back the ark of God into the city: if I shall find favour in the eyes of the LORD, he will bring me again, and show me both it, and his habitation:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6456,51 +6488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மேலும் அப்சலோம் காலைதோறும் எழுந்திருந்து, பட்டணத்து வாசலுக்குப் போகிற வழி ஓரத்திலே நின்றுகொண்டு, எவனாகிலும் தனக்கு இருக்கிற வழக்கு முகாந்தரமாய் ராஜாவினிடத்தில் நியாயத்திற்காகப் போகும்போது, அவனை அழைத்து, நீ எந்த ஊரான் என்று கேட்பான்; அவன் உமது அடியான் இஸ்ரவேல் கோத்திரங்களில் ஒன்றுக்கடுத்த இன்ன ஊரான் என்றால்,]]></a:t>
+              <a:t><![CDATA[2. And Absalom rose up early, and stood beside the way of the gate: and it was so, that when any man that had a controversy came to the king for judgment, then Absalom called unto him, and said, Of what city are you? And he said, Your servant is of one of the tribes of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6565,51 +6597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்படியே சாதோக்கும் அபியத்தாரும் தேவனுடைய பெட்டியை எருசலேமுக்குத் திரும்பக் கொண்டுபோய், அங்கே இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. But if he thus say, I have no delight in you; behold, here am I, let him do to me as seems good unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6674,51 +6706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. தாவீது தன் முகத்தை மூடி, வெறுங்காலால் நடந்து அழுதுகொண்டு ஒலிவமலையின்மேல் ஏறிப்போனான்; அவனோடிருந்த சகல ஜனங்களும் முகத்கைமூடி அழுதுகொண்டு ஏறினார்கள்.]]></a:t>
+              <a:t><![CDATA[26. But if he thus say, I have no delight in you; behold, here am I, let him do to me as seems good unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6783,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. தாவீது தன் முகத்தை மூடி, வெறுங்காலால் நடந்து அழுதுகொண்டு ஒலிவமலையின்மேல் ஏறிப்போனான்; அவனோடிருந்த சகல ஜனங்களும் முகத்கைமூடி அழுதுகொண்டு ஏறினார்கள்.]]></a:t>
+              <a:t><![CDATA[27. The king said also unto Zadok the priest, Are not you a seer? return into the city in peace, and your two sons with you, Ahimaaz your son, and Jonathan the son of Abiathar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6892,51 +6924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. தாவீது தன் முகத்தை மூடி, வெறுங்காலால் நடந்து அழுதுகொண்டு ஒலிவமலையின்மேல் ஏறிப்போனான்; அவனோடிருந்த சகல ஜனங்களும் முகத்கைமூடி அழுதுகொண்டு ஏறினார்கள்.]]></a:t>
+              <a:t><![CDATA[27. The king said also unto Zadok the priest, Are not you a seer? return into the city in peace, and your two sons with you, Ahimaaz your son, and Jonathan the son of Abiathar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7001,51 +7033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்சலோமோடே கட்டுப்பாடுபண்ணினவர்களுடன் அகித்தோப்பேலும் சேர்ந்திருக்கிறான் என்று தாவீதுக்கு அறிவிக்கப்பட்டபோது, தாவீது, கர்த்தாவே, அகித்தோப்பேலின் ஆலோசனையைப் பயித்தியமாக்கிவிடுவீராக என்றான்.]]></a:t>
+              <a:t><![CDATA[27. The king said also unto Zadok the priest, Are not you a seer? return into the city in peace, and your two sons with you, Ahimaaz your son, and Jonathan the son of Abiathar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7110,51 +7142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்சலோமோடே கட்டுப்பாடுபண்ணினவர்களுடன் அகித்தோப்பேலும் சேர்ந்திருக்கிறான் என்று தாவீதுக்கு அறிவிக்கப்பட்டபோது, தாவீது, கர்த்தாவே, அகித்தோப்பேலின் ஆலோசனையைப் பயித்தியமாக்கிவிடுவீராக என்றான்.]]></a:t>
+              <a:t><![CDATA[28. See, I will tarry in the plain of the wilderness, until there come word from you to certify me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7219,51 +7251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தாவீது மலையின் உச்சிமட்டும்வந்து, அங்கே தேவனைப் பணிந்துகொண்டபோது, இதோ, அற்கியனாகிய ஊசாய் தன் வஸ்திரத்தைக் கிழித்துக்கொண்டு, தலையின்மேல் புழுதியைப்போட்டுக்கொண்டவனாய் அவனுக்கு எதிர்ப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[28. See, I will tarry in the plain of the wilderness, until there come word from you to certify me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7328,51 +7360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தாவீது மலையின் உச்சிமட்டும்வந்து, அங்கே தேவனைப் பணிந்துகொண்டபோது, இதோ, அற்கியனாகிய ஊசாய் தன் வஸ்திரத்தைக் கிழித்துக்கொண்டு, தலையின்மேல் புழுதியைப்போட்டுக்கொண்டவனாய் அவனுக்கு எதிர்ப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[29. Zadok therefore and Abiathar carried the ark of God again to Jerusalem: and they tarried there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7437,51 +7469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. தாவீது அவனைப் பார்த்து: நீ என்னோடேகூட நடந்துவந்தால் எனக்குப் பாரமாயிருப்பாய்.]]></a:t>
+              <a:t><![CDATA[29. Zadok therefore and Abiathar carried the ark of God again to Jerusalem: and they tarried there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7546,51 +7578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீ நகரத்திற்குத் திரும்பிப்போய், அப்சலோமை நோக்கி: ராஜாவே, உம்முடைய ஊழியக்காரனாயிருப்பேன்; முன்பு நான் உம்முடைய தகப்பனுக்கு ஊழியக்காரனாயிருந்தேன்; இப்போது நான் உமக்கு ஊழியக்காரன் என்றாயேயாகில், எனக்காக அகித்தோப்பேலின் ஆலோசனையை அபத்தமாக்குவாய்.]]></a:t>
+              <a:t><![CDATA[30. And David went up by the ascent of mount Olivet, and wept as he went up, and had his head covered, and he went barefoot: and all the people that was with him covered every man his head, and they went up, weeping as they went up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7655,51 +7687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது அப்சலோம் அவனை நோக்கி: இதோ, உன் காரியம் நேர்மையும் நியாயமுமாயிருக்கிறது: ஆனாலும் ராஜாவினிடத்திலே உன் காரியத்தை விசாரிப்பார் ஒருவரும் இல்லை என்பான்.]]></a:t>
+              <a:t><![CDATA[2. And Absalom rose up early, and stood beside the way of the gate: and it was so, that when any man that had a controversy came to the king for judgment, then Absalom called unto him, and said, Of what city are you? And he said, Your servant is of one of the tribes of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7764,51 +7796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீ நகரத்திற்குத் திரும்பிப்போய், அப்சலோமை நோக்கி: ராஜாவே, உம்முடைய ஊழியக்காரனாயிருப்பேன்; முன்பு நான் உம்முடைய தகப்பனுக்கு ஊழியக்காரனாயிருந்தேன்; இப்போது நான் உமக்கு ஊழியக்காரன் என்றாயேயாகில், எனக்காக அகித்தோப்பேலின் ஆலோசனையை அபத்தமாக்குவாய்.]]></a:t>
+              <a:t><![CDATA[30. And David went up by the ascent of mount Olivet, and wept as he went up, and had his head covered, and he went barefoot: and all the people that was with him covered every man his head, and they went up, weeping as they went up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7873,51 +7905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீ நகரத்திற்குத் திரும்பிப்போய், அப்சலோமை நோக்கி: ராஜாவே, உம்முடைய ஊழியக்காரனாயிருப்பேன்; முன்பு நான் உம்முடைய தகப்பனுக்கு ஊழியக்காரனாயிருந்தேன்; இப்போது நான் உமக்கு ஊழியக்காரன் என்றாயேயாகில், எனக்காக அகித்தோப்பேலின் ஆலோசனையை அபத்தமாக்குவாய்.]]></a:t>
+              <a:t><![CDATA[31. And one told David, saying, Ahithophel is among the conspirators with Absalom. And David said, O LORD, I pray you, turn the counsel of Ahithophel into foolishness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7982,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. உன்னோடே அங்கே சாதோக் அபியத்தார் என்னும் ஆசாரியர்கள் இருக்கிறார்கள் அல்லவா? ராஜாவின் வீட்டிலே பிறக்கிற ஏதேது செய்தி உண்டோ, என்னென்ன கேள்விப்படுகிறாயோ, அதையெல்லாம் சாதோக் அபியத்தார் என்னும் ஆசாரியர்களுக்கு அறிவிப்பாய்.]]></a:t>
+              <a:t><![CDATA[31. And one told David, saying, Ahithophel is among the conspirators with Absalom. And David said, O LORD, I pray you, turn the counsel of Ahithophel into foolishness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8091,51 +8123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. உன்னோடே அங்கே சாதோக் அபியத்தார் என்னும் ஆசாரியர்கள் இருக்கிறார்கள் அல்லவா? ராஜாவின் வீட்டிலே பிறக்கிற ஏதேது செய்தி உண்டோ, என்னென்ன கேள்விப்படுகிறாயோ, அதையெல்லாம் சாதோக் அபியத்தார் என்னும் ஆசாரியர்களுக்கு அறிவிப்பாய்.]]></a:t>
+              <a:t><![CDATA[32. And it came to pass, that when David was come to the top of the mount, where he worshipped God, behold, Hushai the Archite came to meet him with his coat rent, and earth upon his head:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8200,51 +8232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. உன்னோடே அங்கே சாதோக் அபியத்தார் என்னும் ஆசாரியர்கள் இருக்கிறார்கள் அல்லவா? ராஜாவின் வீட்டிலே பிறக்கிற ஏதேது செய்தி உண்டோ, என்னென்ன கேள்விப்படுகிறாயோ, அதையெல்லாம் சாதோக் அபியத்தார் என்னும் ஆசாரியர்களுக்கு அறிவிப்பாய்.]]></a:t>
+              <a:t><![CDATA[32. And it came to pass, that when David was come to the top of the mount, where he worshipped God, behold, Hushai the Archite came to meet him with his coat rent, and earth upon his head:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8309,51 +8341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அங்கே அவர்களோடே சாதோக்கின் மகன் அகிமாசும் அபியத்தாரின் மகன் யோனத்தானும், அவர்கள் இரண்டு குமாரரும் இருக்கிறார்கள்; நீங்கள் கேள்விப்படுகிற செய்தியையெல்லாம் அவர்கள்வசமாய் எனக்கு அனுப்புவீர்களாக என்றான்.]]></a:t>
+              <a:t><![CDATA[33. Unto whom David said, If you pass on with me, then you shall be a burden unto me:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8418,51 +8450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அங்கே அவர்களோடே சாதோக்கின் மகன் அகிமாசும் அபியத்தாரின் மகன் யோனத்தானும், அவர்கள் இரண்டு குமாரரும் இருக்கிறார்கள்; நீங்கள் கேள்விப்படுகிற செய்தியையெல்லாம் அவர்கள்வசமாய் எனக்கு அனுப்புவீர்களாக என்றான்.]]></a:t>
+              <a:t><![CDATA[34. But if you return to the city, and say unto Absalom, I will be your servant, O king; as I have been your father's servant until now, so will I now also be your servant: then may you for me defeat the counsel of Ahithophel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8527,51 +8559,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அப்படியே தாவீதின் சிநேகிதனாகிய ஊசாய் நகரத்திற்கு வந்தான்; அப்சலோமும் எருசலேமுக்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[34. But if you return to the city, and say unto Absalom, I will be your servant, O king; as I have been your father's servant until now, so will I now also be your servant: then may you for me defeat the counsel of Ahithophel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. But if you return to the city, and say unto Absalom, I will be your servant, O king; as I have been your father's servant until now, so will I now also be your servant: then may you for me defeat the counsel of Ahithophel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And have you not there with you Zadok and Abiathar the priests? therefore it shall be, that whatsoever you shall hear out of the king's house, you shall tell it to Zadok and Abiathar the priests.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8636,51 +8886,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது அப்சலோம் அவனை நோக்கி: இதோ, உன் காரியம் நேர்மையும் நியாயமுமாயிருக்கிறது: ஆனாலும் ராஜாவினிடத்திலே உன் காரியத்தை விசாரிப்பார் ஒருவரும் இல்லை என்பான்.]]></a:t>
+              <a:t><![CDATA[3. And Absalom said unto him, See, your matters are good and right; but there is no man deputed of the king to hear you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And have you not there with you Zadok and Abiathar the priests? therefore it shall be, that whatsoever you shall hear out of the king's house, you shall tell it to Zadok and Abiathar the priests.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And have you not there with you Zadok and Abiathar the priests? therefore it shall be, that whatsoever you shall hear out of the king's house, you shall tell it to Zadok and Abiathar the priests.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. Behold, they have there with them their two sons, Ahimaaz Zadok's son, and Jonathan Abiathar's son; and by them all of you shall send unto me every thing that all of you can hear.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. Behold, they have there with them their two sons, Ahimaaz Zadok's son, and Jonathan Abiathar's son; and by them all of you shall send unto me every thing that all of you can hear.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. Behold, they have there with them their two sons, Ahimaaz Zadok's son, and Jonathan Abiathar's son; and by them all of you shall send unto me every thing that all of you can hear.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. So Hushai David's friend came into the city, and Absalom came into Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8745,51 +9649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பின்னும் அப்சலோம் வழக்கு வியாஜ்யமுள்ளவர்கள் எல்லாரும் என்னிடத்தில் வந்து, நான் அவர்களுக்கு நியாயஞ்செய்யும்படிக்கு, என்னை தேசத்திலே நியாயாதிபதியாக வைத்தால் நலமாயிருக்கும் என்பான்.]]></a:t>
+              <a:t><![CDATA[3. And Absalom said unto him, See, your matters are good and right; but there is no man deputed of the king to hear you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8824,51 +9728,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473434410" r:id="rId1"/>
+    <p:sldLayoutId id="2481564196" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9460,54 +10364,118 @@
 
 <file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
@@ -9620,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[or cause might come unto me, and I would do him justice!]]></a:t>
+              <a:t><![CDATA[4. பின்னும் அப்சலோம் வழக்கு வியாஜ்யமுள்ளவர்கள் எல்லாரும் என்னிடத்தில் வந்து, நான் அவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And it was so, that when any man came nigh to him to do him reverence, he put forth his hand, and]]></a:t>
+              <a:t><![CDATA[நியாயஞ்செய்யும்படிக்கு, என்னை தேசத்திலே நியாயாதிபதியாக வைத்தால் நலமாயிருக்கும் என்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[took him, and kissed him.]]></a:t>
+              <a:t><![CDATA[5. எவனாகிலும் ஒருவன் அவனை வணங்கவரும்போது, அவன் தன் கையை நீட்டி அவனைத் தழுவி, முத்தஞ்செய்வான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And on this manner did Absalom to all Israel that came to the king for judgment: so Absalom stole]]></a:t>
+              <a:t><![CDATA[6. இந்தப்பிரகாரமாக அப்சலோம் ராஜாவினிடத்தில் நியாயத்திற்காக வரும் இஸ்ரவேலருக்கெல்லாம் செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the hearts of the men of Israel.]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேல் மனுஷருடைய இருதயத்தைக் கவர்ந்துகொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And it came to pass after forty years, that Absalom said unto the king, I pray you, let me go and]]></a:t>
+              <a:t><![CDATA[7. நாற்பது வருஷம் சென்றபின்பு, அப்சலோம் ராஜாவை நோக்கி: நான் கர்த்தருக்குப் பண்ணின என் பொருத்தனையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[pay my vow, which I have vowed unto the LORD, in Hebron.]]></a:t>
+              <a:t><![CDATA[எப்ரோனில் செலுத்தும்படிக்கு நான் போக உத்தரவுகொடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. For your servant vowed a vow while I abode at Geshur in Syria, saying, If the LORD shall bring me]]></a:t>
+              <a:t><![CDATA[8. கர்த்தர் என்னை எருசலேமுக்குத் திரும்பி வரப்பண்ணினால், கர்த்தருக்கு ஆராதனை செய்வேன் என்று உமது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[again indeed to Jerusalem, then I will serve the LORD.]]></a:t>
+              <a:t><![CDATA[அடியானாகிய நான் சீரியாதேசத்தில் கேசூரிலே குடியிருக்கும்போது, பொருத்தனைபண்ணினேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And the king said unto him, Go in peace. So he arose, and went to Hebron.]]></a:t>
+              <a:t><![CDATA[9. அதற்கு ராஜா, சமாதானத்தோடேபோ என்றான்; அப்பொழுது அவன் எழுந்து எப்ரோனுக்குப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And it came to pass after this, that Absalom prepared him chariots and horses, and fifty men to]]></a:t>
+              <a:t><![CDATA[1. இதற்குப்பின்பு, அப்சலோம் இரதங்களையும் குதிரைகளையும், தனக்கு முன் ஓட ஐம்பது சேவகரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. But Absalom sent spies throughout all the tribes of Israel, saying, As soon as all of you hear]]></a:t>
+              <a:t><![CDATA[10. அப்சலோம் இஸ்ரவேல் கோத்திரங்களுக்கெல்லாம் வேவுகாரரை அனுப்பி, நீங்கள் எக்காளத்தொனியைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the sound of the trumpet, then all of you shall say, Absalom reigns in Hebron.]]></a:t>
+              <a:t><![CDATA[கேட்கும்போது, அப்சலோம் எப்ரோனிலே ராஜாவானான் என்று சொல்லுங்கள் என்று சொல்லச்சொல்லி வைத்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And with Absalom went two hundred men out of Jerusalem, that were called; and they went in their]]></a:t>
+              <a:t><![CDATA[11. எருசலேமிலிருந்து வரவழைக்கப்பட்ட இருநூறுபேர் அப்சலோமோடே கூடப்போனார்கள்; அவர்கள் வஞ்சகமின்றி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[simplicity, and they knew not any thing.]]></a:t>
+              <a:t><![CDATA[அறியாமையினால் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And Absalom sent for Ahithophel the Gilonite, David's counsellor, from his city, even from]]></a:t>
+              <a:t><![CDATA[12. அப்சலோம் பலிகளைச் செலுத்தும்போது, தாவீதின் ஆலோசனைக்காரனாகிய அகித்தோப்பேல் என்னும் கீலோனியனையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Giloh, while he offered sacrifices. And the conspiracy was strong; for the people increased]]></a:t>
+              <a:t><![CDATA[அவன் ஊராகிய கீலோவிலிருந்து வரவழைப்பித்தான்; அப்படியே கட்டுப்பாடு பலத்து, ஜனங்கள் அப்சலோமினிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[continually with Absalom.]]></a:t>
+              <a:t><![CDATA[திரளாய் வந்து கூடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And there came a messenger to David, saying, The hearts of the men of Israel are after Absalom.]]></a:t>
+              <a:t><![CDATA[13. அதை அறிவிக்கிற ஒருவன் தாவீதினிடத்தில் வந்து, இஸ்ரவேலில் ஒவ்வொருவருடைய இருதயமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And David said unto all his servants that were with him at Jerusalem, Arise, and let us flee;]]></a:t>
+              <a:t><![CDATA[அப்சலோமைப்பற்றிப்போகிறது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for we shall not else escape from Absalom: make speed to depart, lest he overtake us suddenly, and]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது தாவீது எருசலேமிலே தன்னிடத்திலுள்ள தன்னுடைய எல்லா ஊழியக்காரரையும் நோக்கி: எழுந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[run before him.]]></a:t>
+              <a:t><![CDATA[சம்பாதித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bring evil upon us, and strike the city with the edge of the sword.]]></a:t>
+              <a:t><![CDATA[ஓடிப்போவோம், இல்லாவிட்டால் நாம் அப்சலோமுக்குத் தப்ப இடமில்லை; அவன் தீவிரித்து நம்மிடத்தில் வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And the king's servants said unto the king, Behold, your servants are ready to do whatsoever my]]></a:t>
+              <a:t><![CDATA[நம்மைப் பிடித்து, நம்மேல் பொல்லாப்பு வரப்பண்ணி, நகரத்தைப் பட்டயக்கருக்கினால் சங்காரம்பண்ணாதபடிக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[lord the king shall appoint.]]></a:t>
+              <a:t><![CDATA[தீவிரமாய்ப் புறப்படுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And the king went forth, and all his household after him. And the king left ten women, which]]></a:t>
+              <a:t><![CDATA[15. ராஜாவின் ஊழியக்காரர் ராஜாவைப் பார்த்து: இதோ, ராஜாவாகிய எங்கள் ஆண்டவன் கட்டளையிடும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +14020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[were concubines, to keep the house.]]></a:t>
+              <a:t><![CDATA[காரியத்தையெல்லாம் செய்ய உமது அடியாராகிய நாங்கள் ஆயத்தமாயிருக்கிறோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +14152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the king went forth, and all the people after him, and tarried in a place that was far off.]]></a:t>
+              <a:t><![CDATA[16. அப்படியே ராஜாவும் அவனுடைய வீட்டார் எல்லாரும் கால்நடையாய்ப் புறப்பட்டார்கள், வீட்டைக்காக்க ராஜா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +14284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And all his servants passed on beside him; and all the Cherethites, and all the Pelethites, and]]></a:t>
+              <a:t><![CDATA[மறுமனையாட்டிகளாகிய பத்து ஸ்திரீகளைப் பின்வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +14416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all the Gittites, six hundred men which came after him from Gath, passed on before the king.]]></a:t>
+              <a:t><![CDATA[17. ராஜாவும் சமஸ்த ஜனங்களும் கால்நடையாய்ப் புறப்பட்டு, சற்றுத்தூரம்போய், ஒரு இடத்திலே தரித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13580,51 +14548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Then said the king to Ittai the Gittite, Wherefore go you also with us? return to your place,]]></a:t>
+              <a:t><![CDATA[நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13712,51 +14680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and abide with the king: for you are a stranger, and also an exile.]]></a:t>
+              <a:t><![CDATA[18. அவனுடைய ஊழியக்காரர் எல்லாரும், கிரேத்தியர் யாவரும் பிலேத்தியர் யாவரும் அவன் பக்கத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13844,51 +14812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And Absalom rose up early, and stood beside the way of the gate: and it was so, that when any man]]></a:t>
+              <a:t><![CDATA[2. மேலும் அப்சலோம் காலைதோறும் எழுந்திருந்து, பட்டணத்து வாசலுக்குப் போகிற வழி ஓரத்திலே நின்றுகொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13976,51 +14944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Whereas you came but yesterday, should I this day make you go up and down with us? seeing I go]]></a:t>
+              <a:t><![CDATA[நடந்துபோனார்கள்; காத்தூரிலிருந்து கால்நடையாய் வந்திருந்த அறுநூறுபேராகிய கித்தியர் எல்லாரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14108,51 +15076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[where I may, return you, and take back your brethren: mercy and truth be with you.]]></a:t>
+              <a:t><![CDATA[ராஜாவுக்குமுன்பாக நடந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14240,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And Ittai answered the king, and said, As the LORD lives, and as my lord the king lives, surely]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது ராஜா கித்தியனாகிய ஈத்தாயைப் பார்த்து: நீ எங்களுடனேகூட வருவானேன்? நீ திரும்பிப்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14372,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in what place my lord the king shall be, whether in death or life, even there also will your servant]]></a:t>
+              <a:t><![CDATA[ராஜாவுடனேகூட இரு; நீ அந்நியதேசத்தான், நீ உன் இடத்திற்குத் திரும்பிப்போகலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14504,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[be.]]></a:t>
+              <a:t><![CDATA[20. நீ நேற்றுதானே வந்தாய்; இன்றுநான் உன்னை எங்களோடே நடந்துவரும்படிக்கு அழைத்துக்கொண்டு போகலாமா? நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14636,51 +15604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And David said to Ittai, Go and pass over. And Ittai the Gittite passed over, and all his men,]]></a:t>
+              <a:t><![CDATA[போகக்கூடிய இடத்திற்குப்போகிறேன்; நீ உன் சகோதரரையும் அழைத்துக்கொண்டு திரும்பிப்போ; கிருபையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14768,51 +15736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and all the little ones that were with him.]]></a:t>
+              <a:t><![CDATA[உண்மையும் உன்னோடே இருப்பதாக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14900,51 +15868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And all the country wept with a loud voice, and all the people passed over: the king also]]></a:t>
+              <a:t><![CDATA[21. ஆனாலும் ஈத்தாய் ராஜாவுக்குப் பிரதியுத்தரமாக ராஜாவாகிய என் ஆண்டவன் எங்கேயிருப்பாரோ, அங்கே உமது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15032,51 +16000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[himself passed over the brook Kidron, and all the people passed over, toward the way of the]]></a:t>
+              <a:t><![CDATA[அடியானும், செத்தாலும் பிழைத்தாலும், இருப்பான் என்று கர்த்தருடைய ஜீவனையும் ராஜாவாகிய என் ஆண்டவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15164,51 +16132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wilderness.]]></a:t>
+              <a:t><![CDATA[ஜீவனையும் கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15296,51 +16264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that had a controversy came to the king for judgment, then Absalom called unto him, and said, Of]]></a:t>
+              <a:t><![CDATA[எவனாகிலும் தனக்கு இருக்கிற வழக்கு முகாந்தரமாய் ராஜாவினிடத்தில் நியாயத்திற்காகப் போகும்போது, அவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15428,51 +16396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And lo Zadok also, and all the Levites were with him, bearing the ark of the covenant of God:]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது தாவீது ஈத்தாயை நோக்கி: நடந்துவா என்றான்: அப்படியே கித்தியனாகிய ஈத்தாயும் அவனுடைய எல்லா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15560,51 +16528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and they set down the ark of God; and Abiathar went up, until all the people had done passing out of]]></a:t>
+              <a:t><![CDATA[மனுஷரும் அவனோடிருக்கிற எல்லாப் பிள்ளைகளும் நடந்துபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15692,51 +16660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the city.]]></a:t>
+              <a:t><![CDATA[23. சகல ஜனங்களும் நடந்துபோகிறபோது, தேசத்தார் எல்லாரும் மகா சத்தமாய் அழுதார்கள்; ராஜா கீதரோன் ஆற்றைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15824,51 +16792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And the king said unto Zadok, Carry back the ark of God into the city: if I shall find favour in]]></a:t>
+              <a:t><![CDATA[கடந்தான்; ஜனங்கள் எல்லாரும் வனாந்தரத்திற்குப் போகிற வழியே நடந்துபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15956,51 +16924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the eyes of the LORD, he will bring me again, and show me both it, and his habitation:]]></a:t>
+              <a:t><![CDATA[24. சாதோக்கும் தேவனுடைய உடன்படிக்கைப் பெட்டியை அவனோடேகூட இருந்து சுமக்கிற சகல லேவியரும் வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16088,51 +17056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. But if he thus say, I have no delight in you; behold, here am I, let him do to me as seems good]]></a:t>
+              <a:t><![CDATA[தேவனுடைய பெட்டியை அங்கே வைத்தார்கள்; ஜனங்கள் எல்லாரும் நகரத்திலிருந்து கடந்துதீருமட்டும், அபியத்தார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16220,51 +17188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto him.]]></a:t>
+              <a:t><![CDATA[திரும்பிப்போயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16352,51 +17320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. The king said also unto Zadok the priest, Are not you a seer? return into the city in peace, and]]></a:t>
+              <a:t><![CDATA[25. ராஜா சாதோக்கை நோக்கி: தேவனுடைய பெட்டியை நகரத்திற்குத் திரும்பக் கொண்டுபோ; கர்த்தருடைய கண்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16484,51 +17452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your two sons with you, Ahimaaz your son, and Jonathan the son of Abiathar.]]></a:t>
+              <a:t><![CDATA[எனக்குக் கிருபை கிடைத்ததானால், நான் அதையும் அவர் வாசஸ்தலத்தையும் பார்க்கிறதற்கு, என்னைத்திரும்ப]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16616,51 +17584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. See, I will tarry in the plain of the wilderness, until there come word from you to certify me.]]></a:t>
+              <a:t><![CDATA[வரப்பண்ணுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16748,51 +17716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[what city are you? And he said, Your servant is of one of the tribes of Israel.]]></a:t>
+              <a:t><![CDATA[அழைத்து, நீ எந்த ஊரான் என்று கேட்பான்; அவன் உமது அடியான் இஸ்ரவேல் கோத்திரங்களில் ஒன்றுக்கடுத்த இன்ன]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16880,51 +17848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Zadok therefore and Abiathar carried the ark of God again to Jerusalem: and they tarried there.]]></a:t>
+              <a:t><![CDATA[26. அவர்: உன்மேல் எனக்குப் பிரியமில்லை என்பாராகில், இதோ, இங்கே இருக்கிறேன்; அவர் தம்முடைய பார்வைக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17012,51 +17980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And David went up by the ascent of mount Olivet, and wept as he went up, and had his head]]></a:t>
+              <a:t><![CDATA[நலமானபடி எனக்குச் செய்வாராக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17144,51 +18112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[covered, and he went barefoot: and all the people that was with him covered every man his head, and]]></a:t>
+              <a:t><![CDATA[27. பின்னும் ராஜா ஆசாரியனாகிய சாதோக்கை நோக்கி: நீ ஞானதிருஷ்டிக்காரன் அல்லவோ? நீ சமாதானத்தோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17276,51 +18244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they went up, weeping as they went up.]]></a:t>
+              <a:t><![CDATA[நகரத்திற்குத் திரும்பு; உன் மகன் அகிமாசும் அபியத்தாரின் மகன் யோனத்தானுமாகிய உங்கள் குமாரர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17408,51 +18376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And one told David, saying, Ahithophel is among the conspirators with Absalom. And David said, O]]></a:t>
+              <a:t><![CDATA[இரண்டுபேரும் உங்களோடேகூடத் திரும்பிப் போகட்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17540,51 +18508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD, I pray you, turn the counsel of Ahithophel into foolishness.]]></a:t>
+              <a:t><![CDATA[28. எனக்கு அறிவிக்கிறதற்கு உங்களிடத்திலிருந்து செய்திவருமட்டும், நான் வனாந்தரத்தின் வெளிகளிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17672,51 +18640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And it came to pass, that when David was come to the top of the mount, where he worshipped God,]]></a:t>
+              <a:t><![CDATA[தரித்திருப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17804,51 +18772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[behold, Hushai the Archite came to meet him with his coat rent, and earth upon his head:]]></a:t>
+              <a:t><![CDATA[29. அப்படியே சாதோக்கும் அபியத்தாரும் தேவனுடைய பெட்டியை எருசலேமுக்குத் திரும்பக் கொண்டுபோய், அங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17936,51 +18904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. Unto whom David said, If you pass on with me, then you shall be a burden unto me:]]></a:t>
+              <a:t><![CDATA[இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18068,51 +19036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. But if you return to the city, and say unto Absalom, I will be your servant, O king; as I have]]></a:t>
+              <a:t><![CDATA[30. தாவீது தன் முகத்தை மூடி, வெறுங்காலால் நடந்து அழுதுகொண்டு ஒலிவமலையின்மேல் ஏறிப்போனான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18200,51 +19168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And Absalom said unto him, See, your matters are good and right; but there is no man deputed of]]></a:t>
+              <a:t><![CDATA[ஊரான் என்றால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18332,51 +19300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[been your father's servant until now, so will I now also be your servant: then may you for me defeat]]></a:t>
+              <a:t><![CDATA[அவனோடிருந்த சகல ஜனங்களும் முகத்கைமூடி அழுதுகொண்டு ஏறினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18464,51 +19432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the counsel of Ahithophel.]]></a:t>
+              <a:t><![CDATA[31. அப்சலோமோடே கட்டுப்பாடுபண்ணினவர்களுடன் அகித்தோப்பேலும் சேர்ந்திருக்கிறான் என்று தாவீதுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18596,51 +19564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And have you not there with you Zadok and Abiathar the priests? therefore it shall be, that]]></a:t>
+              <a:t><![CDATA[அறிவிக்கப்பட்டபோது, தாவீது, கர்த்தாவே, அகித்தோப்பேலின் ஆலோசனையைப் பயித்தியமாக்கிவிடுவீராக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18728,51 +19696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[whatsoever you shall hear out of the king's house, you shall tell it to Zadok and Abiathar the]]></a:t>
+              <a:t><![CDATA[32. தாவீது மலையின் உச்சிமட்டும்வந்து, அங்கே தேவனைப் பணிந்துகொண்டபோது, இதோ, அற்கியனாகிய ஊசாய் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18860,51 +19828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[priests.]]></a:t>
+              <a:t><![CDATA[வஸ்திரத்தைக் கிழித்துக்கொண்டு, தலையின்மேல் புழுதியைப்போட்டுக்கொண்டவனாய் அவனுக்கு எதிர்ப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18992,51 +19960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. Behold, they have there with them their two sons, Ahimaaz Zadok's son, and Jonathan Abiathar's]]></a:t>
+              <a:t><![CDATA[33. தாவீது அவனைப் பார்த்து: நீ என்னோடேகூட நடந்துவந்தால் எனக்குப் பாரமாயிருப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19124,51 +20092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[son; and by them all of you shall send unto me every thing that all of you can hear.]]></a:t>
+              <a:t><![CDATA[34. நீ நகரத்திற்குத் திரும்பிப்போய், அப்சலோமை நோக்கி: ராஜாவே, உம்முடைய ஊழியக்காரனாயிருப்பேன்; முன்பு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19256,51 +20224,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. So Hushai David's friend came into the city, and Absalom came into Jerusalem.]]></a:t>
+              <a:t><![CDATA[நான் உம்முடைய தகப்பனுக்கு ஊழியக்காரனாயிருந்தேன்; இப்போது நான் உமக்கு ஊழியக்காரன் என்றாயேயாகில்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எனக்காக அகித்தோப்பேலின் ஆலோசனையை அபத்தமாக்குவாய்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. உன்னோடே அங்கே சாதோக் அபியத்தார் என்னும் ஆசாரியர்கள் இருக்கிறார்கள் அல்லவா? ராஜாவின் வீட்டிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19388,51 +20620,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the king to hear you.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது அப்சலோம் அவனை நோக்கி: இதோ, உன் காரியம் நேர்மையும் நியாயமுமாயிருக்கிறது: ஆனாலும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிறக்கிற ஏதேது செய்தி உண்டோ, என்னென்ன கேள்விப்படுகிறாயோ, அதையெல்லாம் சாதோக் அபியத்தார் என்னும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆசாரியர்களுக்கு அறிவிப்பாய்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. அங்கே அவர்களோடே சாதோக்கின் மகன் அகிமாசும் அபியத்தாரின் மகன் யோனத்தானும், அவர்கள் இரண்டு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[குமாரரும் இருக்கிறார்கள்; நீங்கள் கேள்விப்படுகிற செய்தியையெல்லாம் அவர்கள்வசமாய் எனக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அனுப்புவீர்களாக என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. அப்படியே தாவீதின் சிநேகிதனாகிய ஊசாய் நகரத்திற்கு வந்தான்; அப்சலோமும் எருசலேமுக்கு வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19520,51 +21544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Absalom said moreover, Oh that I were made judge in the land, that every man which has any suit]]></a:t>
+              <a:t><![CDATA[ராஜாவினிடத்திலே உன் காரியத்தை விசாரிப்பார் ஒருவரும் இல்லை என்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19581,91 +21605,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 15]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme36">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme32">
   <a:themeElements>
-    <a:clrScheme name="Theme36">
+    <a:clrScheme name="Theme32">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme36">
+    <a:fontScheme name="Theme32">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19691,51 +21715,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme36">
+    <a:fmtScheme name="Theme32">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -19866,51 +21890,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>77</Slides>
+  <Slides>85</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>