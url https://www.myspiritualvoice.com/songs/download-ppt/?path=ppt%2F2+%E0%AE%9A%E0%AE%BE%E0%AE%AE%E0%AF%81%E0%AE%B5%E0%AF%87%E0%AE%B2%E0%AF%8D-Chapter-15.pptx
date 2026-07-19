--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -137,50 +137,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -234,50 +242,54 @@
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -448,53 +460,57 @@
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
-  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -1317,51 +1333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நாற்பது வருஷம் சென்றபின்பு, அப்சலோம் ராஜாவை நோக்கி: நான் கர்த்தருக்குப் பண்ணின என் பொருத்தனையை எப்ரோனில் செலுத்தும்படிக்கு நான் போக உத்தரவுகொடும்.]]></a:t>
+              <a:t><![CDATA[8. கர்த்தர் என்னை எருசலேமுக்குத் திரும்பி வரப்பண்ணினால், கர்த்தருக்கு ஆராதனை செய்வேன் என்று உமது அடியானாகிய நான் சீரியாதேசத்தில் கேசூரிலே குடியிருக்கும்போது, பொருத்தனைபண்ணினேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1535,51 +1551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் என்னை எருசலேமுக்குத் திரும்பி வரப்பண்ணினால், கர்த்தருக்கு ஆராதனை செய்வேன் என்று உமது அடியானாகிய நான் சீரியாதேசத்தில் கேசூரிலே குடியிருக்கும்போது, பொருத்தனைபண்ணினேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. அதற்கு ராஜா, சமாதானத்தோடேபோ என்றான்; அப்பொழுது அவன் எழுந்து எப்ரோனுக்குப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1753,51 +1769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு ராஜா, சமாதானத்தோடேபோ என்றான்; அப்பொழுது அவன் எழுந்து எப்ரோனுக்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[10. அப்சலோம் இஸ்ரவேல் கோத்திரங்களுக்கெல்லாம் வேவுகாரரை அனுப்பி, நீங்கள் எக்காளத்தொனியைக் கேட்கும்போது, அப்சலோம் எப்ரோனிலே ராஜாவானான் என்று சொல்லுங்கள் என்று சொல்லச்சொல்லி வைத்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1971,51 +1987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்சலோம் இஸ்ரவேல் கோத்திரங்களுக்கெல்லாம் வேவுகாரரை அனுப்பி, நீங்கள் எக்காளத்தொனியைக் கேட்கும்போது, அப்சலோம் எப்ரோனிலே ராஜாவானான் என்று சொல்லுங்கள் என்று சொல்லச்சொல்லி வைத்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[11. எருசலேமிலிருந்து வரவழைக்கப்பட்ட இருநூறுபேர் அப்சலோமோடே கூடப்போனார்கள்; அவர்கள் வஞ்சகமின்றி அறியாமையினால் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2189,51 +2205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எருசலேமிலிருந்து வரவழைக்கப்பட்ட இருநூறுபேர் அப்சலோமோடே கூடப்போனார்கள்; அவர்கள் வஞ்சகமின்றி அறியாமையினால் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[12. அப்சலோம் பலிகளைச் செலுத்தும்போது, தாவீதின் ஆலோசனைக்காரனாகிய அகித்தோப்பேல் என்னும் கீலோனியனையும் அவன் ஊராகிய கீலோவிலிருந்து வரவழைப்பித்தான்; அப்படியே கட்டுப்பாடு பலத்து, ஜனங்கள் அப்சலோமினிடத்தில் திரளாய் வந்து கூடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2516,51 +2532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்சலோம் பலிகளைச் செலுத்தும்போது, தாவீதின் ஆலோசனைக்காரனாகிய அகித்தோப்பேல் என்னும் கீலோனியனையும் அவன் ஊராகிய கீலோவிலிருந்து வரவழைப்பித்தான்; அப்படியே கட்டுப்பாடு பலத்து, ஜனங்கள் அப்சலோமினிடத்தில் திரளாய் வந்து கூடினார்கள்.]]></a:t>
+              <a:t><![CDATA[13. அதை அறிவிக்கிற ஒருவன் தாவீதினிடத்தில் வந்து, இஸ்ரவேலில் ஒவ்வொருவருடைய இருதயமும் அப்சலோமைப்பற்றிப்போகிறது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2625,51 +2641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதை அறிவிக்கிற ஒருவன் தாவீதினிடத்தில் வந்து, இஸ்ரவேலில் ஒவ்வொருவருடைய இருதயமும் அப்சலோமைப்பற்றிப்போகிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது தாவீது எருசலேமிலே தன்னிடத்திலுள்ள தன்னுடைய எல்லா ஊழியக்காரரையும் நோக்கி: எழுந்து ஓடிப்போவோம், இல்லாவிட்டால் நாம் அப்சலோமுக்குத் தப்ப இடமில்லை; அவன் தீவிரித்து நம்மிடத்தில் வந்து, நம்மைப் பிடித்து, நம்மேல் பொல்லாப்பு வரப்பண்ணி, நகரத்தைப் பட்டயக்கருக்கினால் சங்காரம்பண்ணாதபடிக்குத் தீவிரமாய்ப் புறப்படுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3061,51 +3077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது தாவீது எருசலேமிலே தன்னிடத்திலுள்ள தன்னுடைய எல்லா ஊழியக்காரரையும் நோக்கி: எழுந்து ஓடிப்போவோம், இல்லாவிட்டால் நாம் அப்சலோமுக்குத் தப்ப இடமில்லை; அவன் தீவிரித்து நம்மிடத்தில் வந்து, நம்மைப் பிடித்து, நம்மேல் பொல்லாப்பு வரப்பண்ணி, நகரத்தைப் பட்டயக்கருக்கினால் சங்காரம்பண்ணாதபடிக்குத் தீவிரமாய்ப் புறப்படுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. ராஜாவின் ஊழியக்காரர் ராஜாவைப் பார்த்து: இதோ, ராஜாவாகிய எங்கள் ஆண்டவன் கட்டளையிடும் காரியத்தையெல்லாம் செய்ய உமது அடியாராகிய நாங்கள் ஆயத்தமாயிருக்கிறோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3279,51 +3295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ராஜாவின் ஊழியக்காரர் ராஜாவைப் பார்த்து: இதோ, ராஜாவாகிய எங்கள் ஆண்டவன் கட்டளையிடும் காரியத்தையெல்லாம் செய்ய உமது அடியாராகிய நாங்கள் ஆயத்தமாயிருக்கிறோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[16. அப்படியே ராஜாவும் அவனுடைய வீட்டார் எல்லாரும் கால்நடையாய்ப் புறப்பட்டார்கள், வீட்டைக்காக்க ராஜா மறுமனையாட்டிகளாகிய பத்து ஸ்திரீகளைப் பின்வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3497,51 +3513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்படியே ராஜாவும் அவனுடைய வீட்டார் எல்லாரும் கால்நடையாய்ப் புறப்பட்டார்கள், வீட்டைக்காக்க ராஜா மறுமனையாட்டிகளாகிய பத்து ஸ்திரீகளைப் பின்வைத்தான்.]]></a:t>
+              <a:t><![CDATA[17. ராஜாவும் சமஸ்த ஜனங்களும் கால்நடையாய்ப் புறப்பட்டு, சற்றுத்தூரம்போய், ஒரு இடத்திலே தரித்து நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3606,51 +3622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ராஜாவும் சமஸ்த ஜனங்களும் கால்நடையாய்ப் புறப்பட்டு, சற்றுத்தூரம்போய், ஒரு இடத்திலே தரித்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[18. அவனுடைய ஊழியக்காரர் எல்லாரும், கிரேத்தியர் யாவரும் பிலேத்தியர் யாவரும் அவன் பக்கத்திலே நடந்துபோனார்கள்; காத்தூரிலிருந்து கால்நடையாய் வந்திருந்த அறுநூறுபேராகிய கித்தியர் எல்லாரும் ராஜாவுக்குமுன்பாக நடந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3824,51 +3840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவனுடைய ஊழியக்காரர் எல்லாரும், கிரேத்தியர் யாவரும் பிலேத்தியர் யாவரும் அவன் பக்கத்திலே நடந்துபோனார்கள்; காத்தூரிலிருந்து கால்நடையாய் வந்திருந்த அறுநூறுபேராகிய கித்தியர் எல்லாரும் ராஜாவுக்குமுன்பாக நடந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது ராஜா கித்தியனாகிய ஈத்தாயைப் பார்த்து: நீ எங்களுடனேகூட வருவானேன்? நீ திரும்பிப்போய், ராஜாவுடனேகூட இரு; நீ அந்நியதேசத்தான், நீ உன் இடத்திற்குத் திரும்பிப்போகலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4151,51 +4167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது ராஜா கித்தியனாகிய ஈத்தாயைப் பார்த்து: நீ எங்களுடனேகூட வருவானேன்? நீ திரும்பிப்போய், ராஜாவுடனேகூட இரு; நீ அந்நியதேசத்தான், நீ உன் இடத்திற்குத் திரும்பிப்போகலாம்.]]></a:t>
+              <a:t><![CDATA[20. நீ நேற்றுதானே வந்தாய்; இன்றுநான் உன்னை எங்களோடே நடந்துவரும்படிக்கு அழைத்துக்கொண்டு போகலாமா? நான் போகக்கூடிய இடத்திற்குப்போகிறேன்; நீ உன் சகோதரரையும் அழைத்துக்கொண்டு திரும்பிப்போ; கிருபையும் உண்மையும் உன்னோடே இருப்பதாக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4369,51 +4385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீ நேற்றுதானே வந்தாய்; இன்றுநான் உன்னை எங்களோடே நடந்துவரும்படிக்கு அழைத்துக்கொண்டு போகலாமா? நான் போகக்கூடிய இடத்திற்குப்போகிறேன்; நீ உன் சகோதரரையும் அழைத்துக்கொண்டு திரும்பிப்போ; கிருபையும் உண்மையும் உன்னோடே இருப்பதாக என்றான்.]]></a:t>
+              <a:t><![CDATA[21. ஆனாலும் ஈத்தாய் ராஜாவுக்குப் பிரதியுத்தரமாக ராஜாவாகிய என் ஆண்டவன் எங்கேயிருப்பாரோ, அங்கே உமது அடியானும், செத்தாலும் பிழைத்தாலும், இருப்பான் என்று கர்த்தருடைய ஜீவனையும் ராஜாவாகிய என் ஆண்டவனுடைய ஜீவனையும் கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5132,51 +5148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சாதோக்கும் தேவனுடைய உடன்படிக்கைப் பெட்டியை அவனோடேகூட இருந்து சுமக்கிற சகல லேவியரும் வந்து, தேவனுடைய பெட்டியை அங்கே வைத்தார்கள்; ஜனங்கள் எல்லாரும் நகரத்திலிருந்து கடந்துதீருமட்டும், அபியத்தார் திரும்பிப்போயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[23. சகல ஜனங்களும் நடந்துபோகிறபோது, தேசத்தார் எல்லாரும் மகா சத்தமாய் அழுதார்கள்; ராஜா கீதரோன் ஆற்றைக் கடந்தான்; ஜனங்கள் எல்லாரும் வனாந்தரத்திற்குப் போகிற வழியே நடந்துபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5459,51 +5475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ராஜா சாதோக்கை நோக்கி: தேவனுடைய பெட்டியை நகரத்திற்குத் திரும்பக் கொண்டுபோ; கர்த்தருடைய கண்களில் எனக்குக் கிருபை கிடைத்ததானால், நான் அதையும் அவர் வாசஸ்தலத்தையும் பார்க்கிறதற்கு, என்னைத்திரும்ப வரப்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[24. சாதோக்கும் தேவனுடைய உடன்படிக்கைப் பெட்டியை அவனோடேகூட இருந்து சுமக்கிற சகல லேவியரும் வந்து, தேவனுடைய பெட்டியை அங்கே வைத்தார்கள்; ஜனங்கள் எல்லாரும் நகரத்திலிருந்து கடந்துதீருமட்டும், அபியத்தார் திரும்பிப்போயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5568,51 +5584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ராஜா சாதோக்கை நோக்கி: தேவனுடைய பெட்டியை நகரத்திற்குத் திரும்பக் கொண்டுபோ; கர்த்தருடைய கண்களில் எனக்குக் கிருபை கிடைத்ததானால், நான் அதையும் அவர் வாசஸ்தலத்தையும் பார்க்கிறதற்கு, என்னைத்திரும்ப வரப்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[24. சாதோக்கும் தேவனுடைய உடன்படிக்கைப் பெட்டியை அவனோடேகூட இருந்து சுமக்கிற சகல லேவியரும் வந்து, தேவனுடைய பெட்டியை அங்கே வைத்தார்கள்; ஜனங்கள் எல்லாரும் நகரத்திலிருந்து கடந்துதீருமட்டும், அபியத்தார் திரும்பிப்போயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5677,51 +5693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்: உன்மேல் எனக்குப் பிரியமில்லை என்பாராகில், இதோ, இங்கே இருக்கிறேன்; அவர் தம்முடைய பார்வைக்கு நலமானபடி எனக்குச் செய்வாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[25. ராஜா சாதோக்கை நோக்கி: தேவனுடைய பெட்டியை நகரத்திற்குத் திரும்பக் கொண்டுபோ; கர்த்தருடைய கண்களில் எனக்குக் கிருபை கிடைத்ததானால், நான் அதையும் அவர் வாசஸ்தலத்தையும் பார்க்கிறதற்கு, என்னைத்திரும்ப வரப்பண்ணுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5786,51 +5802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்: உன்மேல் எனக்குப் பிரியமில்லை என்பாராகில், இதோ, இங்கே இருக்கிறேன்; அவர் தம்முடைய பார்வைக்கு நலமானபடி எனக்குச் செய்வாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[25. ராஜா சாதோக்கை நோக்கி: தேவனுடைய பெட்டியை நகரத்திற்குத் திரும்பக் கொண்டுபோ; கர்த்தருடைய கண்களில் எனக்குக் கிருபை கிடைத்ததானால், நான் அதையும் அவர் வாசஸ்தலத்தையும் பார்க்கிறதற்கு, என்னைத்திரும்ப வரப்பண்ணுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5895,51 +5911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பின்னும் ராஜா ஆசாரியனாகிய சாதோக்கை நோக்கி: நீ ஞானதிருஷ்டிக்காரன் அல்லவோ? நீ சமாதானத்தோடே நகரத்திற்குத் திரும்பு; உன் மகன் அகிமாசும் அபியத்தாரின் மகன் யோனத்தானுமாகிய உங்கள் குமாரர் இரண்டுபேரும் உங்களோடேகூடத் திரும்பிப் போகட்டும்.]]></a:t>
+              <a:t><![CDATA[26. அவர்: உன்மேல் எனக்குப் பிரியமில்லை என்பாராகில், இதோ, இங்கே இருக்கிறேன்; அவர் தம்முடைய பார்வைக்கு நலமானபடி எனக்குச் செய்வாராக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6004,51 +6020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பின்னும் ராஜா ஆசாரியனாகிய சாதோக்கை நோக்கி: நீ ஞானதிருஷ்டிக்காரன் அல்லவோ? நீ சமாதானத்தோடே நகரத்திற்குத் திரும்பு; உன் மகன் அகிமாசும் அபியத்தாரின் மகன் யோனத்தானுமாகிய உங்கள் குமாரர் இரண்டுபேரும் உங்களோடேகூடத் திரும்பிப் போகட்டும்.]]></a:t>
+              <a:t><![CDATA[26. அவர்: உன்மேல் எனக்குப் பிரியமில்லை என்பாராகில், இதோ, இங்கே இருக்கிறேன்; அவர் தம்முடைய பார்வைக்கு நலமானபடி எனக்குச் செய்வாராக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6113,51 +6129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. எனக்கு அறிவிக்கிறதற்கு உங்களிடத்திலிருந்து செய்திவருமட்டும், நான் வனாந்தரத்தின் வெளிகளிலே தரித்திருப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[27. பின்னும் ராஜா ஆசாரியனாகிய சாதோக்கை நோக்கி: நீ ஞானதிருஷ்டிக்காரன் அல்லவோ? நீ சமாதானத்தோடே நகரத்திற்குத் திரும்பு; உன் மகன் அகிமாசும் அபியத்தாரின் மகன் யோனத்தானுமாகிய உங்கள் குமாரர் இரண்டுபேரும் உங்களோடேகூடத் திரும்பிப் போகட்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6222,51 +6238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. எனக்கு அறிவிக்கிறதற்கு உங்களிடத்திலிருந்து செய்திவருமட்டும், நான் வனாந்தரத்தின் வெளிகளிலே தரித்திருப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[27. பின்னும் ராஜா ஆசாரியனாகிய சாதோக்கை நோக்கி: நீ ஞானதிருஷ்டிக்காரன் அல்லவோ? நீ சமாதானத்தோடே நகரத்திற்குத் திரும்பு; உன் மகன் அகிமாசும் அபியத்தாரின் மகன் யோனத்தானுமாகிய உங்கள் குமாரர் இரண்டுபேரும் உங்களோடேகூடத் திரும்பிப் போகட்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6331,51 +6347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்படியே சாதோக்கும் அபியத்தாரும் தேவனுடைய பெட்டியை எருசலேமுக்குத் திரும்பக் கொண்டுபோய், அங்கே இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[28. எனக்கு அறிவிக்கிறதற்கு உங்களிடத்திலிருந்து செய்திவருமட்டும், நான் வனாந்தரத்தின் வெளிகளிலே தரித்திருப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6549,51 +6565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. தாவீது தன் முகத்தை மூடி, வெறுங்காலால் நடந்து அழுதுகொண்டு ஒலிவமலையின்மேல் ஏறிப்போனான்; அவனோடிருந்த சகல ஜனங்களும் முகத்கைமூடி அழுதுகொண்டு ஏறினார்கள்.]]></a:t>
+              <a:t><![CDATA[29. அப்படியே சாதோக்கும் அபியத்தாரும் தேவனுடைய பெட்டியை எருசலேமுக்குத் திரும்பக் கொண்டுபோய், அங்கே இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6767,51 +6783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்சலோமோடே கட்டுப்பாடுபண்ணினவர்களுடன் அகித்தோப்பேலும் சேர்ந்திருக்கிறான் என்று தாவீதுக்கு அறிவிக்கப்பட்டபோது, தாவீது, கர்த்தாவே, அகித்தோப்பேலின் ஆலோசனையைப் பயித்தியமாக்கிவிடுவீராக என்றான்.]]></a:t>
+              <a:t><![CDATA[30. தாவீது தன் முகத்தை மூடி, வெறுங்காலால் நடந்து அழுதுகொண்டு ஒலிவமலையின்மேல் ஏறிப்போனான்; அவனோடிருந்த சகல ஜனங்களும் முகத்கைமூடி அழுதுகொண்டு ஏறினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6876,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்சலோமோடே கட்டுப்பாடுபண்ணினவர்களுடன் அகித்தோப்பேலும் சேர்ந்திருக்கிறான் என்று தாவீதுக்கு அறிவிக்கப்பட்டபோது, தாவீது, கர்த்தாவே, அகித்தோப்பேலின் ஆலோசனையைப் பயித்தியமாக்கிவிடுவீராக என்றான்.]]></a:t>
+              <a:t><![CDATA[30. தாவீது தன் முகத்தை மூடி, வெறுங்காலால் நடந்து அழுதுகொண்டு ஒலிவமலையின்மேல் ஏறிப்போனான்; அவனோடிருந்த சகல ஜனங்களும் முகத்கைமூடி அழுதுகொண்டு ஏறினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6985,51 +7001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தாவீது மலையின் உச்சிமட்டும்வந்து, அங்கே தேவனைப் பணிந்துகொண்டபோது, இதோ, அற்கியனாகிய ஊசாய் தன் வஸ்திரத்தைக் கிழித்துக்கொண்டு, தலையின்மேல் புழுதியைப்போட்டுக்கொண்டவனாய் அவனுக்கு எதிர்ப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[31. அப்சலோமோடே கட்டுப்பாடுபண்ணினவர்களுடன் அகித்தோப்பேலும் சேர்ந்திருக்கிறான் என்று தாவீதுக்கு அறிவிக்கப்பட்டபோது, தாவீது, கர்த்தாவே, அகித்தோப்பேலின் ஆலோசனையைப் பயித்தியமாக்கிவிடுவீராக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7094,51 +7110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தாவீது மலையின் உச்சிமட்டும்வந்து, அங்கே தேவனைப் பணிந்துகொண்டபோது, இதோ, அற்கியனாகிய ஊசாய் தன் வஸ்திரத்தைக் கிழித்துக்கொண்டு, தலையின்மேல் புழுதியைப்போட்டுக்கொண்டவனாய் அவனுக்கு எதிர்ப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[31. அப்சலோமோடே கட்டுப்பாடுபண்ணினவர்களுடன் அகித்தோப்பேலும் சேர்ந்திருக்கிறான் என்று தாவீதுக்கு அறிவிக்கப்பட்டபோது, தாவீது, கர்த்தாவே, அகித்தோப்பேலின் ஆலோசனையைப் பயித்தியமாக்கிவிடுவீராக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7203,51 +7219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. தாவீது அவனைப் பார்த்து: நீ என்னோடேகூட நடந்துவந்தால் எனக்குப் பாரமாயிருப்பாய்.]]></a:t>
+              <a:t><![CDATA[32. தாவீது மலையின் உச்சிமட்டும்வந்து, அங்கே தேவனைப் பணிந்துகொண்டபோது, இதோ, அற்கியனாகிய ஊசாய் தன் வஸ்திரத்தைக் கிழித்துக்கொண்டு, தலையின்மேல் புழுதியைப்போட்டுக்கொண்டவனாய் அவனுக்கு எதிர்ப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7312,51 +7328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீ நகரத்திற்குத் திரும்பிப்போய், அப்சலோமை நோக்கி: ராஜாவே, உம்முடைய ஊழியக்காரனாயிருப்பேன்; முன்பு நான் உம்முடைய தகப்பனுக்கு ஊழியக்காரனாயிருந்தேன்; இப்போது நான் உமக்கு ஊழியக்காரன் என்றாயேயாகில், எனக்காக அகித்தோப்பேலின் ஆலோசனையை அபத்தமாக்குவாய்.]]></a:t>
+              <a:t><![CDATA[32. தாவீது மலையின் உச்சிமட்டும்வந்து, அங்கே தேவனைப் பணிந்துகொண்டபோது, இதோ, அற்கியனாகிய ஊசாய் தன் வஸ்திரத்தைக் கிழித்துக்கொண்டு, தலையின்மேல் புழுதியைப்போட்டுக்கொண்டவனாய் அவனுக்கு எதிர்ப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7421,51 +7437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீ நகரத்திற்குத் திரும்பிப்போய், அப்சலோமை நோக்கி: ராஜாவே, உம்முடைய ஊழியக்காரனாயிருப்பேன்; முன்பு நான் உம்முடைய தகப்பனுக்கு ஊழியக்காரனாயிருந்தேன்; இப்போது நான் உமக்கு ஊழியக்காரன் என்றாயேயாகில், எனக்காக அகித்தோப்பேலின் ஆலோசனையை அபத்தமாக்குவாய்.]]></a:t>
+              <a:t><![CDATA[33. தாவீது அவனைப் பார்த்து: நீ என்னோடேகூட நடந்துவந்தால் எனக்குப் பாரமாயிருப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7530,51 +7546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. உன்னோடே அங்கே சாதோக் அபியத்தார் என்னும் ஆசாரியர்கள் இருக்கிறார்கள் அல்லவா? ராஜாவின் வீட்டிலே பிறக்கிற ஏதேது செய்தி உண்டோ, என்னென்ன கேள்விப்படுகிறாயோ, அதையெல்லாம் சாதோக் அபியத்தார் என்னும் ஆசாரியர்களுக்கு அறிவிப்பாய்.]]></a:t>
+              <a:t><![CDATA[34. நீ நகரத்திற்குத் திரும்பிப்போய், அப்சலோமை நோக்கி: ராஜாவே, உம்முடைய ஊழியக்காரனாயிருப்பேன்; முன்பு நான் உம்முடைய தகப்பனுக்கு ஊழியக்காரனாயிருந்தேன்; இப்போது நான் உமக்கு ஊழியக்காரன் என்றாயேயாகில், எனக்காக அகித்தோப்பேலின் ஆலோசனையை அபத்தமாக்குவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7748,51 +7764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. உன்னோடே அங்கே சாதோக் அபியத்தார் என்னும் ஆசாரியர்கள் இருக்கிறார்கள் அல்லவா? ராஜாவின் வீட்டிலே பிறக்கிற ஏதேது செய்தி உண்டோ, என்னென்ன கேள்விப்படுகிறாயோ, அதையெல்லாம் சாதோக் அபியத்தார் என்னும் ஆசாரியர்களுக்கு அறிவிப்பாய்.]]></a:t>
+              <a:t><![CDATA[34. நீ நகரத்திற்குத் திரும்பிப்போய், அப்சலோமை நோக்கி: ராஜாவே, உம்முடைய ஊழியக்காரனாயிருப்பேன்; முன்பு நான் உம்முடைய தகப்பனுக்கு ஊழியக்காரனாயிருந்தேன்; இப்போது நான் உமக்கு ஊழியக்காரன் என்றாயேயாகில், எனக்காக அகித்தோப்பேலின் ஆலோசனையை அபத்தமாக்குவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7857,51 +7873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அங்கே அவர்களோடே சாதோக்கின் மகன் அகிமாசும் அபியத்தாரின் மகன் யோனத்தானும், அவர்கள் இரண்டு குமாரரும் இருக்கிறார்கள்; நீங்கள் கேள்விப்படுகிற செய்தியையெல்லாம் அவர்கள்வசமாய் எனக்கு அனுப்புவீர்களாக என்றான்.]]></a:t>
+              <a:t><![CDATA[34. நீ நகரத்திற்குத் திரும்பிப்போய், அப்சலோமை நோக்கி: ராஜாவே, உம்முடைய ஊழியக்காரனாயிருப்பேன்; முன்பு நான் உம்முடைய தகப்பனுக்கு ஊழியக்காரனாயிருந்தேன்; இப்போது நான் உமக்கு ஊழியக்காரன் என்றாயேயாகில், எனக்காக அகித்தோப்பேலின் ஆலோசனையை அபத்தமாக்குவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7966,61 +7982,497 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அங்கே அவர்களோடே சாதோக்கின் மகன் அகிமாசும் அபியத்தாரின் மகன் யோனத்தானும், அவர்கள் இரண்டு குமாரரும் இருக்கிறார்கள்; நீங்கள் கேள்விப்படுகிற செய்தியையெல்லாம் அவர்கள்வசமாய் எனக்கு அனுப்புவீர்களாக என்றான்.]]></a:t>
+              <a:t><![CDATA[35. உன்னோடே அங்கே சாதோக் அபியத்தார் என்னும் ஆசாரியர்கள் இருக்கிறார்கள் அல்லவா? ராஜாவின் வீட்டிலே பிறக்கிற ஏதேது செய்தி உண்டோ, என்னென்ன கேள்விப்படுகிறாயோ, அதையெல்லாம் சாதோக் அபியத்தார் என்னும் ஆசாரியர்களுக்கு அறிவிப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. உன்னோடே அங்கே சாதோக் அபியத்தார் என்னும் ஆசாரியர்கள் இருக்கிறார்கள் அல்லவா? ராஜாவின் வீட்டிலே பிறக்கிற ஏதேது செய்தி உண்டோ, என்னென்ன கேள்விப்படுகிறாயோ, அதையெல்லாம் சாதோக் அபியத்தார் என்னும் ஆசாரியர்களுக்கு அறிவிப்பாய்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. உன்னோடே அங்கே சாதோக் அபியத்தார் என்னும் ஆசாரியர்கள் இருக்கிறார்கள் அல்லவா? ராஜாவின் வீட்டிலே பிறக்கிற ஏதேது செய்தி உண்டோ, என்னென்ன கேள்விப்படுகிறாயோ, அதையெல்லாம் சாதோக் அபியத்தார் என்னும் ஆசாரியர்களுக்கு அறிவிப்பாய்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. அங்கே அவர்களோடே சாதோக்கின் மகன் அகிமாசும் அபியத்தாரின் மகன் யோனத்தானும், அவர்கள் இரண்டு குமாரரும் இருக்கிறார்கள்; நீங்கள் கேள்விப்படுகிற செய்தியையெல்லாம் அவர்கள்வசமாய் எனக்கு அனுப்புவீர்களாக என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. அங்கே அவர்களோடே சாதோக்கின் மகன் அகிமாசும் அபியத்தாரின் மகன் யோனத்தானும், அவர்கள் இரண்டு குமாரரும் இருக்கிறார்கள்; நீங்கள் கேள்விப்படுகிற செய்தியையெல்லாம் அவர்கள்வசமாய் எனக்கு அனுப்புவீர்களாக என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -8372,51 +8824,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469515973" r:id="rId1"/>
+    <p:sldLayoutId id="2473434410" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8976,50 +9428,82 @@
 
 <file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9136,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వారికి న్యాయము తీర్చుదునని చెప్పుచు వచ్చెను.]]></a:t>
+              <a:t><![CDATA[or cause might come unto me, and I would do him justice!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +9752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. మరియు తనకు నమస్కారము చేయుటకై యెవడైనను తన దాపునకు వచ్చినప్పుడు అతడు తన చేయి చాపి అతని పట్టుకొని]]></a:t>
+              <a:t><![CDATA[5. And it was so, that when any man came nigh to him to do him reverence, he put forth his hand, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ముద్దుపెట్టుకొనుచు వచ్చెను.]]></a:t>
+              <a:t><![CDATA[took him, and kissed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. తీర్పునొందుటకై రాజునొద్దకు వచ్చిన ఇశ్రాయేలీయుల కందరికి అబ్షాలోము ఈ ప్రకారము చేసి ఇశ్రాయేలీయుల]]></a:t>
+              <a:t><![CDATA[6. And on this manner did Absalom to all Israel that came to the king for judgment: so Absalom stole]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నందరిని తనతట్టు త్రిప్పుకొనెను.]]></a:t>
+              <a:t><![CDATA[the hearts of the men of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. నాలుగు1 సంవత్సరములు జరిగినమీదట అబ్షాలోము రాజునొద్దకు వచ్చినీ దాసుడనైన నేను సిరియ దేశము నందలి]]></a:t>
+              <a:t><![CDATA[7. And it came to pass after forty years, that Absalom said unto the king, I pray you, let me go and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గెషూరునందుండగాయెహోవా నన్ను యెరూష లేమునకు తిరిగి రప్పించినయెడల నేను ఆయనను సేవించె దనని మ్రొక్కు]]></a:t>
+              <a:t><![CDATA[pay my vow, which I have vowed unto the LORD, in Hebron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +10544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కొంటిని గనుక,]]></a:t>
+              <a:t><![CDATA[8. For your servant vowed a vow while I abode at Geshur in Syria, saying, If the LORD shall bring me]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +10676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. నేను హెబ్రోనునకు పోయి యెహోవాకు నేను మ్రొక్కుకొనిన మ్రొక్కుబడి తీర్చుకొనుటకు నాకు సెలవిమ్మని]]></a:t>
+              <a:t><![CDATA[again indeed to Jerusalem, then I will serve the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +10808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మనవిచేయగా]]></a:t>
+              <a:t><![CDATA[9. And the king said unto him, Go in peace. So he arose, and went to Hebron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +10940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ఇదియైన తరువాత అబ్షాలోము ఒక రథమును గుఱ్ఱ... ములను సిద్ధపరచి, తనయెదుట పరుగెత్తుటకై యేబదిమంది]]></a:t>
+              <a:t><![CDATA[1. And it came to pass after this, that Absalom prepared him chariots and horses, and fifty men to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +11072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. రాజుసుఖముగా పొమ్మని సెలవిచ్చెను గనుక అతడు లేచి హెబ్రోనునకు పోయెను.]]></a:t>
+              <a:t><![CDATA[10. But Absalom sent spies throughout all the tribes of Israel, saying, As soon as all of you hear]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +11204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. అబ్షాలోముమీరు బాకానాదము వినునప్పుడు అబ్షాలోము హెబ్రోనులో ఏలుచున్నాడని కేకలు వేయుడని చెప్పుటకై]]></a:t>
+              <a:t><![CDATA[the sound of the trumpet, then all of you shall say, Absalom reigns in Hebron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +11336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఇశ్రాయేలీ యుల గోత్రములన్నిటియొద్దకు వేగుల వారిని పంపెను.]]></a:t>
+              <a:t><![CDATA[11. And with Absalom went two hundred men out of Jerusalem, that were called; and they went in their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +11468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. విందునకు పిలువబడియుండి రెండువందల మంది యెరూషలేములోనుండి అబ్షాలోముతో కూడ బయలుదేరి యుండిరి, వీరు]]></a:t>
+              <a:t><![CDATA[simplicity, and they knew not any thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +11600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఏమియు తెలియక యథార్థమైన మనస్సుతో వెళ్లియుండిరి.]]></a:t>
+              <a:t><![CDATA[12. And Absalom sent for Ahithophel the Gilonite, David's counsellor, from his city, even from]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +11732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ​మరియు బలి అర్పింపవలెనని యుండి అబ్షాలోము గీలోనీయుడైన అహీతో పెలు అను దావీదుయొక్క మంత్రిని గీలో]]></a:t>
+              <a:t><![CDATA[Giloh, while he offered sacrifices. And the conspiracy was strong; for the people increased]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +11864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అను అతని ఊరినుండి పిలిపించి యుండెను. అబ్షాలోము దగ్గరకు వచ్చిన జనము మరి మరి యెక్కువగుటచేత కుట్ర బహు]]></a:t>
+              <a:t><![CDATA[continually with Absalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +11996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బల మాయెను.]]></a:t>
+              <a:t><![CDATA[13. And there came a messenger to David, saying, The hearts of the men of Israel are after Absalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +12128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ​ఇశ్రాయేలీయులు అబ్షాలోముపక్షము వహించిరని దావీదునకు వర్తమానము రాగా]]></a:t>
+              <a:t><![CDATA[14. And David said unto all his servants that were with him at Jerusalem, Arise, and let us flee;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +12260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. దావీదు యెరూషలేము నందున్న తన సేవకులకందరికి ఈలాగు ఆజ్ఞ ఇచ్చెను అబ్షాలోము చేతిలోనుండి మనము]]></a:t>
+              <a:t><![CDATA[for we shall not else escape from Absalom: make speed to depart, lest he overtake us suddenly, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +12392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బంటులను ఏర్పరచుకొనెను.]]></a:t>
+              <a:t><![CDATA[run before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +12524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తప్పించుకొని రక్షణ నొందలేము; మనము పారిపోదము రండి, అతడు హఠాత్తుగా వచ్చి మనలను పట్టుకొనకను, మనకు]]></a:t>
+              <a:t><![CDATA[bring evil upon us, and strike the city with the edge of the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +12656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కీడుచేయకను, పట్టణమును కత్తివాత హతము చేయకను ఉండునట్లు మనము త్వరగా వెళ్లిపోదము రండి.]]></a:t>
+              <a:t><![CDATA[15. And the king's servants said unto the king, Behold, your servants are ready to do whatsoever my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +12788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. అందుకు రాజు సేవకులు ఈలాగు మనవి చేసిరిచిత్తగించుము; నీ దాసుల మైన మేము మా యేలినవాడవును రాజవునగు]]></a:t>
+              <a:t><![CDATA[lord the king shall appoint.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +12920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నీవు సెల విచ్చినట్లు చేయుటకు సిద్ధముగా నున్నాము.]]></a:t>
+              <a:t><![CDATA[16. And the king went forth, and all his household after him. And the king left ten women, which]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12568,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. అప్పుడు రాజు నగరిని కనిపెట్టుటకై ఉపపత్నులగు పదిమందిని ఉంచిన మీదట తన యింటివారినందరిని]]></a:t>
+              <a:t><![CDATA[were concubines, to keep the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12700,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వెంటబెట్టుకొని కాలినడకను బయలుదేరెను.]]></a:t>
+              <a:t><![CDATA[17. And the king went forth, and all the people after him, and tarried in a place that was far off.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12832,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. రాజును అతని యింటి వారును బయలుదేరి బెత్మెర్హాకుకు వచ్చి బసచేసిరి.]]></a:t>
+              <a:t><![CDATA[18. And all his servants passed on beside him; and all the Cherethites, and all the Pelethites, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12964,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. అతని సేవకులందరును అతని యిరుపార్శ్వముల నడిచిరి; కెరే తీయులందరును పెలేతీయులందరును గాతునుండి వచ్చిన]]></a:t>
+              <a:t><![CDATA[all the Gittites, six hundred men which came after him from Gath, passed on before the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13096,51 +13580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆరువందల మంది గిత్తీయులును రాజునకు ముందుగానడచుచుండిరి.]]></a:t>
+              <a:t><![CDATA[19. Then said the king to Ittai the Gittite, Wherefore go you also with us? return to your place,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13228,51 +13712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ​రాజు గిత్తీయుడగు ఇత్తయిని కనుగొనినీవు నివాసస్థలము కోరు పరదేశివై యున్నావు; నీవెందుకు మాతో కూడ]]></a:t>
+              <a:t><![CDATA[and abide with the king: for you are a stranger, and also an exile.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13360,51 +13844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ఉదయముననే లేచి బయలుదేరి పట్టణముయొక్క గుమ్మపు మార్గమందు ఒక తట్టున నిలిచి, రాజుచేత తీర్పునొందుటకై]]></a:t>
+              <a:t><![CDATA[2. And Absalom rose up early, and stood beside the way of the gate: and it was so, that when any man]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13492,51 +13976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వచ్చుచున్నావు? నీవు తిరిగి పోయి రాజున్న స్థలమున ఉండుము.]]></a:t>
+              <a:t><![CDATA[20. Whereas you came but yesterday, should I this day make you go up and down with us? seeing I go]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13624,51 +14108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. నిన్ననే వచ్చిన నీకు, ఎక్కడికి పోవుదుమో తెలియకయున్న మాతోకూడ ఈ తిరుగులాట యెందుకు? నీవు తిరిగి నీ]]></a:t>
+              <a:t><![CDATA[where I may, return you, and take back your brethren: mercy and truth be with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13756,51 +14240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సహోదరులను తోడుకొని పొమ్ము; కృపాసత్యములు నీకు తోడుగా ఉండును గాక యని చెప్పగా]]></a:t>
+              <a:t><![CDATA[21. And Ittai answered the king, and said, As the LORD lives, and as my lord the king lives, surely]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13888,51 +14372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ఇత్తయినేను చచ్చినను బ్రదికినను, యెహోవా జీవముతోడు నా యేలిన వాడవును రాజవునగు నీ జీవముతోడు, ఏ]]></a:t>
+              <a:t><![CDATA[in what place my lord the king shall be, whether in death or life, even there also will your servant]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14020,51 +14504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[స్థలమందు నా యేలినవాడవును రాజవునగు నీవుందువో ఆ స్థలమందే నీ దాసుడనైన నేనుందునని రాజుతో మనవిచేసెను.]]></a:t>
+              <a:t><![CDATA[be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14152,51 +14636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ​అందుకు దావీదుఆలాగైతే నీవు రావచ్చునని ఇత్తయితో సెలవిచ్చెను గనుక గిత్తీయుడగు ఇత్తయియును అతని]]></a:t>
+              <a:t><![CDATA[22. And David said to Ittai, Go and pass over. And Ittai the Gittite passed over, and all his men,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14284,51 +14768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వారందరును అతని కుటుంబికులందరును సాగిపోయిరి.]]></a:t>
+              <a:t><![CDATA[and all the little ones that were with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14416,51 +14900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ​వారు సాగిపోవు చుండగా జనులందరు బహుగా ఏడ్చుచుండిరి, ఈ ప్రకారము వారందరు రాజుతోకూడ కిద్రోనువాగు]]></a:t>
+              <a:t><![CDATA[23. And all the country wept with a loud voice, and all the people passed over: the king also]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14548,51 +15032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దాటి అరణ్యమార్గమున ప్రయాణమై పోయిరి.]]></a:t>
+              <a:t><![CDATA[himself passed over the brook Kidron, and all the people passed over, toward the way of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14680,51 +15164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ​సాదోకును లేవీయులందరును దేవుని నిబంధన మందసమును మోయుచు అతనియొద్ద ఉండిరి. వారు దేవుని మందసమును]]></a:t>
+              <a:t><![CDATA[wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14812,51 +15296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వ్యాజ్యెమాడు వారెవరైనను వచ్చియుండగా కనిపెట్టి వారిని పిలిచినీవు ఏ ఊరివాడవని యడుగుచుండెనునీ దాసుడనైన]]></a:t>
+              <a:t><![CDATA[that had a controversy came to the king for judgment, then Absalom called unto him, and said, Of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14944,51 +15428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దింపగా అబ్యాతారు వచ్చి పట్టణములోనుండి జనులందరును దాటిపోవు వరకు నిలిచెను.]]></a:t>
+              <a:t><![CDATA[24. And lo Zadok also, and all the Levites were with him, bearing the ark of the covenant of God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15076,51 +15560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. అప్పుడు రాజు సాదోకును పిలిచిదేవుని మందసమును పట్టణములోనికి తిరిగి తీసికొనిపొమ్ము; యెహోవా దృష్టికి]]></a:t>
+              <a:t><![CDATA[and they set down the ark of God; and Abiathar went up, until all the people had done passing out of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15208,51 +15692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నేను అనుగ్రహము పొందినయెడల ఆయన నన్ను తిరిగి రప్పించి]]></a:t>
+              <a:t><![CDATA[the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15340,51 +15824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. దానిని తన నివాసస్థానమును నాకు చూపించును; నీయందు నాకిష్టము లేదని ఆయన సెలవిచ్చినయెడల ఆయన చిత్తము,]]></a:t>
+              <a:t><![CDATA[25. And the king said unto Zadok, Carry back the ark of God into the city: if I shall find favour in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15472,51 +15956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నీ దృష్టికి అనుకూలమైనట్టు నాయెడల జరిగించుమని నేను చెప్పుదునని పలికి]]></a:t>
+              <a:t><![CDATA[the eyes of the LORD, he will bring me again, and show me both it, and his habitation:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15604,51 +16088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. యాజకుడైన సాదోకుతో ఇట్లనెనుసాదోకూ, నీవు దీర్ఘదర్శివి కావా? శుభమొంది నీవును నీ కుమారుడగు అహిమయస్సు]]></a:t>
+              <a:t><![CDATA[26. But if he thus say, I have no delight in you; behold, here am I, let him do to me as seems good]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15736,51 +16220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అబ్యాతారునకు పుట్టిన యోనాతాను అను మీ యిద్దరు కుమారులును పట్టణమునకు పోవలెను.]]></a:t>
+              <a:t><![CDATA[unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15868,51 +16352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ఆలకించుము; నీయొద్దనుండి నాకు రూఢియైన వర్తమానము వచ్చువరకు నేను అరణ్య మందలి రేవులదగ్గర నిలిచి]]></a:t>
+              <a:t><![CDATA[27. The king said also unto Zadok the priest, Are not you a seer? return into the city in peace, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16000,51 +16484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యుందును.]]></a:t>
+              <a:t><![CDATA[your two sons with you, Ahimaaz your son, and Jonathan the son of Abiathar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16132,51 +16616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. కాబట్టి సాదోకును అబ్యాతారును దేవుని మందసమును యెరూషలేమునకు తిరిగి తీసికొనిపోయి అక్కడ నిలిచిరి.]]></a:t>
+              <a:t><![CDATA[28. See, I will tarry in the plain of the wilderness, until there come word from you to certify me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16264,51 +16748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నేను ఇశ్రాయేలీయుల గోత్రములలో ఫలానిదానికి చేరిన వాడనని వాడు చెప్పగా]]></a:t>
+              <a:t><![CDATA[what city are you? And he said, Your servant is of one of the tribes of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16396,51 +16880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. అయితే దావీదు ఒలీవచెట్ల కొండ యెక్కుచు ఏడ్చుచు, తల కప్పుకొని పాదరక్షలులేకుండ కాలినడకను వెళ్ళెను;]]></a:t>
+              <a:t><![CDATA[29. Zadok therefore and Abiathar carried the ark of God again to Jerusalem: and they tarried there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16528,51 +17012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అతనియొద్దనున్న జనులందరును తలలు కప్పుకొని యేడ్చుచు కొండ యెక్కిరి.]]></a:t>
+              <a:t><![CDATA[30. And David went up by the ascent of mount Olivet, and wept as he went up, and had his head]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16660,51 +17144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. అంతలో ఒకడు వచ్చి, అబ్షాలోము చేసిన కుట్రలో అహీతోపెలు చేరియున్నాడని దావీదునకు తెలియజేయగా]]></a:t>
+              <a:t><![CDATA[covered, and he went barefoot: and all the people that was with him covered every man his head, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16792,51 +17276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దావీదుయెహోవా అహీతోపెలుయొక్క ఆలోచనను చెడ గొట్టుమని ప్రార్థన చేసెను.]]></a:t>
+              <a:t><![CDATA[they went up, weeping as they went up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16924,51 +17408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. దేవుని ఆరాధించు స్థలమొకటి ఆ కొండమీద ఉండెను. వారు అచ్చటికి రాగా అర్కీయుడైన హూషై పై వస్త్రములు]]></a:t>
+              <a:t><![CDATA[31. And one told David, saying, Ahithophel is among the conspirators with Absalom. And David said, O]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17056,51 +17540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చింపుకొని తలమీద ధూళి పోసికొనివచ్చి రాజును దర్శనము చేసెను.]]></a:t>
+              <a:t><![CDATA[LORD, I pray you, turn the counsel of Ahithophel into foolishness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17188,51 +17672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. రాజునీవు నాతో కూడ వచ్చినయెడల నాకు భారముగా ఉందువు;]]></a:t>
+              <a:t><![CDATA[32. And it came to pass, that when David was come to the top of the mount, where he worshipped God,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17320,51 +17804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. నీవు పట్టణమునకు తిరిగి పోయిరాజా, యింతవరకు నీ తండ్రికి నేను సేవచేసినట్లు ఇకను నీకు సేవచేసెదనని]]></a:t>
+              <a:t><![CDATA[behold, Hushai the Archite came to meet him with his coat rent, and earth upon his head:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17452,51 +17936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అబ్షాలోముతో చెప్పినయెడల నీవు నా పక్షపువాడవై యుండి అహీతోపెలుయొక్క ఆలోచనను చెడగొట్ట గలవు.]]></a:t>
+              <a:t><![CDATA[33. Unto whom David said, If you pass on with me, then you shall be a burden unto me:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17584,51 +18068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. అక్కడ యాజకులైన సాదోకును అబ్యాతారును నీకు సహాయకులుగా నుందురు; కాబట్టి రాజనగరియందు ఏదైనను జరుగుట]]></a:t>
+              <a:t><![CDATA[34. But if you return to the city, and say unto Absalom, I will be your servant, O king; as I have]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17716,51 +18200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. అబ్షాలోమునీ వ్యాజ్యెము సరిగాను న్యాయముగాను ఉన్నదిగాని దానిని విచారించు టకై నియమింపబడిన వాడు]]></a:t>
+              <a:t><![CDATA[3. And Absalom said unto him, See, your matters are good and right; but there is no man deputed of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17848,51 +18332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నీకు వినబడినయెడల యాజకుడైన సాదోకుతోను అబ్యాతారుతోను దాని చెప్పవలెను.]]></a:t>
+              <a:t><![CDATA[been your father's servant until now, so will I now also be your servant: then may you for me defeat]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17980,51 +18464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. సాదోకు కుమారుడైన అహిమయస్సు అబ్యాతారు కుమారు డైన యోనాతాను అనువారి ఇద్దరు కుమారులు అచ్చట నున్నారు.]]></a:t>
+              <a:t><![CDATA[the counsel of Ahithophel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18112,51 +18596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నీకు వినబడినదంతయు వారిచేత నాయొద్దకు వర్తమానము చేయుమని చెప్పి అతనిని పంపివేసెను.]]></a:t>
+              <a:t><![CDATA[35. And have you not there with you Zadok and Abiathar the priests? therefore it shall be, that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18244,51 +18728,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. దావీదు స్నేహితుడైన హూషై పట్టణమునకు వచ్చు చుండగా అబ్షాలోమును యెరూషలేము చేరెను.]]></a:t>
+              <a:t><![CDATA[whatsoever you shall hear out of the king's house, you shall tell it to Zadok and Abiathar the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[priests.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. Behold, they have there with them their two sons, Ahimaaz Zadok's son, and Jonathan Abiathar's]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[son; and by them all of you shall send unto me every thing that all of you can hear.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. So Hushai David's friend came into the city, and Absalom came into Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18376,51 +19388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రాజునొద్ద ఒకడును లేడని చెప్పి]]></a:t>
+              <a:t><![CDATA[the king to hear you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18508,51 +19520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ​నేను ఈ దేశమునకు న్యాయాధిపతినైయుండుట యెంత మేలు; అప్పుడు వ్యాజ్యెమాడు వారు నాయొద్దకు వత్తురు, నేను]]></a:t>
+              <a:t><![CDATA[4. Absalom said moreover, Oh that I were made judge in the land, that every man which has any suit]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18569,91 +19581,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 15]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme45">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme36">
   <a:themeElements>
-    <a:clrScheme name="Theme45">
+    <a:clrScheme name="Theme36">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme45">
+    <a:fontScheme name="Theme36">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18679,51 +19691,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme45">
+    <a:fmtScheme name="Theme36">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18854,51 +19866,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>73</Slides>
+  <Slides>77</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>