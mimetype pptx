--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -83,50 +83,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -153,50 +157,52 @@
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -340,53 +346,55 @@
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
-  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -446,51 +454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது ராஜா சீபாவை நோக்கி: மேவிபோசேத்திற்கு உண்டானதெல்லாம் உன்னுடையதாயிற்று என்றான். அதற்குச் சீபா: ராஜாவாகிய என் ஆண்டவனுடைய கண்களில் எனக்குத் தயைகிடைக்கவேண்டும் என்று நான் பணிந்து கேட்டுக்கொள்ளுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. ராஜா சீபாவைப்பார்த்து: இவைகள் என்னத்திற்கு என்று கேட்டதற்கு, சீபா: கழுதைகள் ராஜாவின் வீட்டார் ஏறுகிறதற்கும், அப்பங்களும் பழங்களும் வாலிபர் புசிக்கிறதற்கும், திராட்சரசம் வனாந்தரத்தில் விடாய்த்துப்போனவர்கள் குடிக்கிறதற்குமே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -555,51 +563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தாவீதுராஜா பகூரிம்மட்டும் வந்தபோது, இதோ, சவுல் வீட்டு வம்சத்தானாயிருக்கிற கேராவின் குமாரனாகிய சீமேயி என்னும் பேருள்ள ஒரு மனுஷன் அங்கேயிருந்து புறப்பட்டு, தூஷித்துக்கொண்டே நடந்துவந்து,]]></a:t>
+              <a:t><![CDATA[2. ராஜா சீபாவைப்பார்த்து: இவைகள் என்னத்திற்கு என்று கேட்டதற்கு, சீபா: கழுதைகள் ராஜாவின் வீட்டார் ஏறுகிறதற்கும், அப்பங்களும் பழங்களும் வாலிபர் புசிக்கிறதற்கும், திராட்சரசம் வனாந்தரத்தில் விடாய்த்துப்போனவர்கள் குடிக்கிறதற்குமே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -664,51 +672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தாவீதுராஜா பகூரிம்மட்டும் வந்தபோது, இதோ, சவுல் வீட்டு வம்சத்தானாயிருக்கிற கேராவின் குமாரனாகிய சீமேயி என்னும் பேருள்ள ஒரு மனுஷன் அங்கேயிருந்து புறப்பட்டு, தூஷித்துக்கொண்டே நடந்துவந்து,]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது ராஜாவின் ஆண்டவனுடைய குமாரன் எங்கே என்று கேட்டதற்கு, சீபா ராஜாவை நோக்கி: எருசலேமில் இருக்கிறான்; இன்று இஸ்ரவேல் வீட்டார் என் தகப்பனுடைய ராஜ்யத்தை என் வசமாய்த் திரும்பப்பண்ணுவார்கள் என்றான் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -773,51 +781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சகல ஜனங்களும், சகல பலசாலிகளும், தாவீதின் வலதுபுறமாகவும் இடதுபுறமாகவும் நடக்கையில், தாவீதின்மேலும், தாவீதுராஜாவுடைய சகல ஊழியக்காரர்மேலும் கற்களை எறிந்தான்.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது ராஜாவின் ஆண்டவனுடைய குமாரன் எங்கே என்று கேட்டதற்கு, சீபா ராஜாவை நோக்கி: எருசலேமில் இருக்கிறான்; இன்று இஸ்ரவேல் வீட்டார் என் தகப்பனுடைய ராஜ்யத்தை என் வசமாய்த் திரும்பப்பண்ணுவார்கள் என்றான் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -882,51 +890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சகல ஜனங்களும், சகல பலசாலிகளும், தாவீதின் வலதுபுறமாகவும் இடதுபுறமாகவும் நடக்கையில், தாவீதின்மேலும், தாவீதுராஜாவுடைய சகல ஊழியக்காரர்மேலும் கற்களை எறிந்தான்.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது ராஜா சீபாவை நோக்கி: மேவிபோசேத்திற்கு உண்டானதெல்லாம் உன்னுடையதாயிற்று என்றான். அதற்குச் சீபா: ராஜாவாகிய என் ஆண்டவனுடைய கண்களில் எனக்குத் தயைகிடைக்கவேண்டும் என்று நான் பணிந்து கேட்டுக்கொள்ளுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -991,51 +999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சீமேயி அவனைத் தூஷித்து: இரத்தப்பிரியனே, பேலியாளின் மனுஷனே, தொலைந்துபோ, தொலைந்துபோ.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது ராஜா சீபாவை நோக்கி: மேவிபோசேத்திற்கு உண்டானதெல்லாம் உன்னுடையதாயிற்று என்றான். அதற்குச் சீபா: ராஜாவாகிய என் ஆண்டவனுடைய கண்களில் எனக்குத் தயைகிடைக்கவேண்டும் என்று நான் பணிந்து கேட்டுக்கொள்ளுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1100,51 +1108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சவுலின் ஸ்தலத்தில் ராஜாவான உன்மேல் கர்த்தர் சவுல் வீட்டாரின் இரத்தப்பழியைத் திரும்பப்பண்ணினார்; கர்த்தர் ராஜ்யபாரத்தை உன் குமாரனாகிய அப்சலோமின் கையில் ஒப்புக்கொடுத்தார்; இப்போதும் இதோ, உன் அக்கிரமத்தில் அகப்பட்டாய்: நீ இரத்தப்பிரியனான மனுஷன் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. தாவீதுராஜா பகூரிம்மட்டும் வந்தபோது, இதோ, சவுல் வீட்டு வம்சத்தானாயிருக்கிற கேராவின் குமாரனாகிய சீமேயி என்னும் பேருள்ள ஒரு மனுஷன் அங்கேயிருந்து புறப்பட்டு, தூஷித்துக்கொண்டே நடந்துவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1209,51 +1217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சவுலின் ஸ்தலத்தில் ராஜாவான உன்மேல் கர்த்தர் சவுல் வீட்டாரின் இரத்தப்பழியைத் திரும்பப்பண்ணினார்; கர்த்தர் ராஜ்யபாரத்தை உன் குமாரனாகிய அப்சலோமின் கையில் ஒப்புக்கொடுத்தார்; இப்போதும் இதோ, உன் அக்கிரமத்தில் அகப்பட்டாய்: நீ இரத்தப்பிரியனான மனுஷன் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. தாவீதுராஜா பகூரிம்மட்டும் வந்தபோது, இதோ, சவுல் வீட்டு வம்சத்தானாயிருக்கிற கேராவின் குமாரனாகிய சீமேயி என்னும் பேருள்ள ஒரு மனுஷன் அங்கேயிருந்து புறப்பட்டு, தூஷித்துக்கொண்டே நடந்துவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1318,51 +1326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சவுலின் ஸ்தலத்தில் ராஜாவான உன்மேல் கர்த்தர் சவுல் வீட்டாரின் இரத்தப்பழியைத் திரும்பப்பண்ணினார்; கர்த்தர் ராஜ்யபாரத்தை உன் குமாரனாகிய அப்சலோமின் கையில் ஒப்புக்கொடுத்தார்; இப்போதும் இதோ, உன் அக்கிரமத்தில் அகப்பட்டாய்: நீ இரத்தப்பிரியனான மனுஷன் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. சகல ஜனங்களும், சகல பலசாலிகளும், தாவீதின் வலதுபுறமாகவும் இடதுபுறமாகவும் நடக்கையில், தாவீதின்மேலும், தாவீதுராஜாவுடைய சகல ஊழியக்காரர்மேலும் கற்களை எறிந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1427,51 +1435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது செருயாவின் குமாரன் அபிசாய் ராஜாவை நோக்கி: அந்தச் செத்தநாய் ராஜாவாகிய என் ஆண்டவனை தூஷிப்பானேன்? நான் போய் அவன் தலையை வாங்கிப்போடட்டுமே என்றான்.]]></a:t>
+              <a:t><![CDATA[6. சகல ஜனங்களும், சகல பலசாலிகளும், தாவீதின் வலதுபுறமாகவும் இடதுபுறமாகவும் நடக்கையில், தாவீதின்மேலும், தாவீதுராஜாவுடைய சகல ஊழியக்காரர்மேலும் கற்களை எறிந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1536,51 +1544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தாவீது மலையுச்சியிலிருந்து சற்றப்புறம் நடந்துபோனபோது, இதோ, மேவிபோசேத்தின் காரியக்காரனாகிய சீபா, பொதிகளைச் சுமக்கிற இரண்டு கழுதைகளை ஓட்டிக்கொண்டுவந்து, அவனைச் சந்தித்தான்; அவைகளில் இருநூறு அப்பங்களும், வற்றலான நூறு திராட்சப்பழக்குலைகளும், வசந்தகாலத்துப் பலனான நூறு குலைகளும், ஒரு துருத்தி திராட்சரசமும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[22. அப்படியே அப்சலோமுக்கு உப்பரிகையின்மேல் ஒரு கூடாரத்தைப் போட்டார்கள்: அங்கே அப்சலோம் சகல இஸ்ரவேலரின் கண்களுக்கு முன்பாக, தன் தகப்பனுடைய மறுமனையாட்டிகளிடத்தில் பிரவேசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1645,51 +1653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது செருயாவின் குமாரன் அபிசாய் ராஜாவை நோக்கி: அந்தச் செத்தநாய் ராஜாவாகிய என் ஆண்டவனை தூஷிப்பானேன்? நான் போய் அவன் தலையை வாங்கிப்போடட்டுமே என்றான்.]]></a:t>
+              <a:t><![CDATA[7. சீமேயி அவனைத் தூஷித்து: இரத்தப்பிரியனே, பேலியாளின் மனுஷனே, தொலைந்துபோ, தொலைந்துபோ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1754,51 +1762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு ராஜா: செருயாவின் குமாரரே, எனக்கும் உங்களுக்கும் என்ன? அவன் என்னைத் தூஷிக்கட்டும்: தாவீதைத் தூஷிக்கவேண்டும் என்று கர்த்தர் அவனுக்குச் சொன்னார்; ஆகையால் ஏன் இப்படிச் செய்கிறாய் என்று கேட்கத்தக்கவன் யார் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. சவுலின் ஸ்தலத்தில் ராஜாவான உன்மேல் கர்த்தர் சவுல் வீட்டாரின் இரத்தப்பழியைத் திரும்பப்பண்ணினார்; கர்த்தர் ராஜ்யபாரத்தை உன் குமாரனாகிய அப்சலோமின் கையில் ஒப்புக்கொடுத்தார்; இப்போதும் இதோ, உன் அக்கிரமத்தில் அகப்பட்டாய்: நீ இரத்தப்பிரியனான மனுஷன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1863,51 +1871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு ராஜா: செருயாவின் குமாரரே, எனக்கும் உங்களுக்கும் என்ன? அவன் என்னைத் தூஷிக்கட்டும்: தாவீதைத் தூஷிக்கவேண்டும் என்று கர்த்தர் அவனுக்குச் சொன்னார்; ஆகையால் ஏன் இப்படிச் செய்கிறாய் என்று கேட்கத்தக்கவன் யார் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. சவுலின் ஸ்தலத்தில் ராஜாவான உன்மேல் கர்த்தர் சவுல் வீட்டாரின் இரத்தப்பழியைத் திரும்பப்பண்ணினார்; கர்த்தர் ராஜ்யபாரத்தை உன் குமாரனாகிய அப்சலோமின் கையில் ஒப்புக்கொடுத்தார்; இப்போதும் இதோ, உன் அக்கிரமத்தில் அகப்பட்டாய்: நீ இரத்தப்பிரியனான மனுஷன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1972,51 +1980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்னும் தாவீது அபிசாயையும் தன் ஊழியக்காரர் எல்லாரையும் பார்த்து: இதோ, என் கர்ப்பப்பிறப்பான என் குமாரனே என் பிராணனை வாங்கத்தேடும்போது, இந்தப் பென்யமீனன் எத்தனை அதிகமாய்ச் செய்வான், அவன் தூஷிக்கட்டும்; அப்படிச் செய்ய கர்த்தர் அவனுக்குக் கட்டளையிட்டிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[8. சவுலின் ஸ்தலத்தில் ராஜாவான உன்மேல் கர்த்தர் சவுல் வீட்டாரின் இரத்தப்பழியைத் திரும்பப்பண்ணினார்; கர்த்தர் ராஜ்யபாரத்தை உன் குமாரனாகிய அப்சலோமின் கையில் ஒப்புக்கொடுத்தார்; இப்போதும் இதோ, உன் அக்கிரமத்தில் அகப்பட்டாய்: நீ இரத்தப்பிரியனான மனுஷன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2081,51 +2089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்னும் தாவீது அபிசாயையும் தன் ஊழியக்காரர் எல்லாரையும் பார்த்து: இதோ, என் கர்ப்பப்பிறப்பான என் குமாரனே என் பிராணனை வாங்கத்தேடும்போது, இந்தப் பென்யமீனன் எத்தனை அதிகமாய்ச் செய்வான், அவன் தூஷிக்கட்டும்; அப்படிச் செய்ய கர்த்தர் அவனுக்குக் கட்டளையிட்டிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது செருயாவின் குமாரன் அபிசாய் ராஜாவை நோக்கி: அந்தச் செத்தநாய் ராஜாவாகிய என் ஆண்டவனை தூஷிப்பானேன்? நான் போய் அவன் தலையை வாங்கிப்போடட்டுமே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2190,51 +2198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்னும் தாவீது அபிசாயையும் தன் ஊழியக்காரர் எல்லாரையும் பார்த்து: இதோ, என் கர்ப்பப்பிறப்பான என் குமாரனே என் பிராணனை வாங்கத்தேடும்போது, இந்தப் பென்யமீனன் எத்தனை அதிகமாய்ச் செய்வான், அவன் தூஷிக்கட்டும்; அப்படிச் செய்ய கர்த்தர் அவனுக்குக் கட்டளையிட்டிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது செருயாவின் குமாரன் அபிசாய் ராஜாவை நோக்கி: அந்தச் செத்தநாய் ராஜாவாகிய என் ஆண்டவனை தூஷிப்பானேன்? நான் போய் அவன் தலையை வாங்கிப்போடட்டுமே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2299,51 +2307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஒருவேளை கர்த்தர் என் சிறுமையைப் பார்த்து, இந்த நாளில் அவன் நிந்தித்த நிந்தனைக்குப் பதிலாக எனக்கு நன்மையைச் சரிக்கட்டுவார் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. அதற்கு ராஜா: செருயாவின் குமாரரே, எனக்கும் உங்களுக்கும் என்ன? அவன் என்னைத் தூஷிக்கட்டும்: தாவீதைத் தூஷிக்கவேண்டும் என்று கர்த்தர் அவனுக்குச் சொன்னார்; ஆகையால் ஏன் இப்படிச் செய்கிறாய் என்று கேட்கத்தக்கவன் யார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2408,51 +2416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்படியே தாவீதும் அவன் மனுஷரும் வழியே நடந்துபோனார்கள்; சீமேயியும் மலையின் பக்கத்திலே அவனுக்கு எதிராக நடந்து தூஷித்து, அவனுக்கு எதிராகக் கற்களை எறிந்து, மண்ணைத் தூற்றிக்கொண்டே வந்தான்.]]></a:t>
+              <a:t><![CDATA[10. அதற்கு ராஜா: செருயாவின் குமாரரே, எனக்கும் உங்களுக்கும் என்ன? அவன் என்னைத் தூஷிக்கட்டும்: தாவீதைத் தூஷிக்கவேண்டும் என்று கர்த்தர் அவனுக்குச் சொன்னார்; ஆகையால் ஏன் இப்படிச் செய்கிறாய் என்று கேட்கத்தக்கவன் யார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2517,51 +2525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்படியே தாவீதும் அவன் மனுஷரும் வழியே நடந்துபோனார்கள்; சீமேயியும் மலையின் பக்கத்திலே அவனுக்கு எதிராக நடந்து தூஷித்து, அவனுக்கு எதிராகக் கற்களை எறிந்து, மண்ணைத் தூற்றிக்கொண்டே வந்தான்.]]></a:t>
+              <a:t><![CDATA[11. பின்னும் தாவீது அபிசாயையும் தன் ஊழியக்காரர் எல்லாரையும் பார்த்து: இதோ, என் கர்ப்பப்பிறப்பான என் குமாரனே என் பிராணனை வாங்கத்தேடும்போது, இந்தப் பென்யமீனன் எத்தனை அதிகமாய்ச் செய்வான், அவன் தூஷிக்கட்டும்; அப்படிச் செய்ய கர்த்தர் அவனுக்குக் கட்டளையிட்டிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2626,51 +2634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ராஜாவும் அவனோடிருந்த சகல ஜனங்களும் விடாய்த்தவர்களாய் தங்குமிடத்திலே சேர்ந்து, இளைப்பாறினார்கள்.]]></a:t>
+              <a:t><![CDATA[11. பின்னும் தாவீது அபிசாயையும் தன் ஊழியக்காரர் எல்லாரையும் பார்த்து: இதோ, என் கர்ப்பப்பிறப்பான என் குமாரனே என் பிராணனை வாங்கத்தேடும்போது, இந்தப் பென்யமீனன் எத்தனை அதிகமாய்ச் செய்வான், அவன் தூஷிக்கட்டும்; அப்படிச் செய்ய கர்த்தர் அவனுக்குக் கட்டளையிட்டிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2735,51 +2743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தாவீது மலையுச்சியிலிருந்து சற்றப்புறம் நடந்துபோனபோது, இதோ, மேவிபோசேத்தின் காரியக்காரனாகிய சீபா, பொதிகளைச் சுமக்கிற இரண்டு கழுதைகளை ஓட்டிக்கொண்டுவந்து, அவனைச் சந்தித்தான்; அவைகளில் இருநூறு அப்பங்களும், வற்றலான நூறு திராட்சப்பழக்குலைகளும், வசந்தகாலத்துப் பலனான நூறு குலைகளும், ஒரு துருத்தி திராட்சரசமும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[22. அப்படியே அப்சலோமுக்கு உப்பரிகையின்மேல் ஒரு கூடாரத்தைப் போட்டார்கள்: அங்கே அப்சலோம் சகல இஸ்ரவேலரின் கண்களுக்கு முன்பாக, தன் தகப்பனுடைய மறுமனையாட்டிகளிடத்தில் பிரவேசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2844,51 +2852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்சலோமும் இஸ்ரவேல் மனுஷராகிய சகல ஜனங்களும் அவனோடேகூட அகித்தோப்பேலும் எருசலேமுக்கு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. பின்னும் தாவீது அபிசாயையும் தன் ஊழியக்காரர் எல்லாரையும் பார்த்து: இதோ, என் கர்ப்பப்பிறப்பான என் குமாரனே என் பிராணனை வாங்கத்தேடும்போது, இந்தப் பென்யமீனன் எத்தனை அதிகமாய்ச் செய்வான், அவன் தூஷிக்கட்டும்; அப்படிச் செய்ய கர்த்தர் அவனுக்குக் கட்டளையிட்டிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2953,51 +2961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அற்கியனாகிய ஊசாய் என்னும் தாவீதின் சிநேகிதன் அப்சலோமிடத்தில் வந்தபோது, ஊசாய் அப்சலோமை நோக்கி: ராஜாவே வாழ்க, ராஜாவே வாழ்க என்றான்.]]></a:t>
+              <a:t><![CDATA[12. ஒருவேளை கர்த்தர் என் சிறுமையைப் பார்த்து, இந்த நாளில் அவன் நிந்தித்த நிந்தனைக்குப் பதிலாக எனக்கு நன்மையைச் சரிக்கட்டுவார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3062,51 +3070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அற்கியனாகிய ஊசாய் என்னும் தாவீதின் சிநேகிதன் அப்சலோமிடத்தில் வந்தபோது, ஊசாய் அப்சலோமை நோக்கி: ராஜாவே வாழ்க, ராஜாவே வாழ்க என்றான்.]]></a:t>
+              <a:t><![CDATA[12. ஒருவேளை கர்த்தர் என் சிறுமையைப் பார்த்து, இந்த நாளில் அவன் நிந்தித்த நிந்தனைக்குப் பதிலாக எனக்கு நன்மையைச் சரிக்கட்டுவார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3171,51 +3179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது அப்சலோம் ஊசாயைப் பார்த்து: உன் சிநேகிதன்மேல் உனக்கு இருக்கிற தயை இதுதானோ? உன் சிநேகிதனோடே நீ போகாதேபோனது என்ன என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[13. அப்படியே தாவீதும் அவன் மனுஷரும் வழியே நடந்துபோனார்கள்; சீமேயியும் மலையின் பக்கத்திலே அவனுக்கு எதிராக நடந்து தூஷித்து, அவனுக்கு எதிராகக் கற்களை எறிந்து, மண்ணைத் தூற்றிக்கொண்டே வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3280,51 +3288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது அப்சலோம் ஊசாயைப் பார்த்து: உன் சிநேகிதன்மேல் உனக்கு இருக்கிற தயை இதுதானோ? உன் சிநேகிதனோடே நீ போகாதேபோனது என்ன என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[13. அப்படியே தாவீதும் அவன் மனுஷரும் வழியே நடந்துபோனார்கள்; சீமேயியும் மலையின் பக்கத்திலே அவனுக்கு எதிராக நடந்து தூஷித்து, அவனுக்கு எதிராகக் கற்களை எறிந்து, மண்ணைத் தூற்றிக்கொண்டே வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3389,51 +3397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்கு ஊசாய் அப்சலோமை நோக்கி அப்படி அல்ல, கர்த்தரும் இந்த ஜனங்களும் இஸ்ரவேல் மனுஷரனைவரும் தெரிந்துகொள்ளுகிறவரையே நான் சேர்ந்து அவரோடே இருப்பேன்.]]></a:t>
+              <a:t><![CDATA[14. ராஜாவும் அவனோடிருந்த சகல ஜனங்களும் விடாய்த்தவர்களாய் தங்குமிடத்திலே சேர்ந்து, இளைப்பாறினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3498,51 +3506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்கு ஊசாய் அப்சலோமை நோக்கி அப்படி அல்ல, கர்த்தரும் இந்த ஜனங்களும் இஸ்ரவேல் மனுஷரனைவரும் தெரிந்துகொள்ளுகிறவரையே நான் சேர்ந்து அவரோடே இருப்பேன்.]]></a:t>
+              <a:t><![CDATA[15. அப்சலோமும் இஸ்ரவேல் மனுஷராகிய சகல ஜனங்களும் அவனோடேகூட அகித்தோப்பேலும் எருசலேமுக்கு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3607,51 +3615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இதுவும் அல்லாமல், நான் யாரிடத்தில் சேவிப்பேன்? அவருடைய குமாரனிடத்தில் அல்லவா? உம்முடைய தகப்பனிடத்தில் எப்படி சேவித்தேனோ, அப்படியே உம்மிடத்திலும் சேவிப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. அற்கியனாகிய ஊசாய் என்னும் தாவீதின் சிநேகிதன் அப்சலோமிடத்தில் வந்தபோது, ஊசாய் அப்சலோமை நோக்கி: ராஜாவே வாழ்க, ராஜாவே வாழ்க என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3716,51 +3724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இதுவும் அல்லாமல், நான் யாரிடத்தில் சேவிப்பேன்? அவருடைய குமாரனிடத்தில் அல்லவா? உம்முடைய தகப்பனிடத்தில் எப்படி சேவித்தேனோ, அப்படியே உம்மிடத்திலும் சேவிப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. அற்கியனாகிய ஊசாய் என்னும் தாவீதின் சிநேகிதன் அப்சலோமிடத்தில் வந்தபோது, ஊசாய் அப்சலோமை நோக்கி: ராஜாவே வாழ்க, ராஜாவே வாழ்க என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3825,51 +3833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்சலோம் அகித்தோப்பேலைப் பார்த்து, நாங்கள் செய்யவேண்டியது இன்னதென்று ஆலோசனை சொல்லும் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது அப்சலோம் ஊசாயைப் பார்த்து: உன் சிநேகிதன்மேல் உனக்கு இருக்கிற தயை இதுதானோ? உன் சிநேகிதனோடே நீ போகாதேபோனது என்ன என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3934,51 +3942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தாவீது மலையுச்சியிலிருந்து சற்றப்புறம் நடந்துபோனபோது, இதோ, மேவிபோசேத்தின் காரியக்காரனாகிய சீபா, பொதிகளைச் சுமக்கிற இரண்டு கழுதைகளை ஓட்டிக்கொண்டுவந்து, அவனைச் சந்தித்தான்; அவைகளில் இருநூறு அப்பங்களும், வற்றலான நூறு திராட்சப்பழக்குலைகளும், வசந்தகாலத்துப் பலனான நூறு குலைகளும், ஒரு துருத்தி திராட்சரசமும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[23. அந்நாட்களில் அகித்தோப்பேல் சொல்லும் ஆலோசனையெல்லாம் தேவனுடைய வாக்கைப்போல இருந்தது, அப்படியே அகித்தோப்பேலின் ஆலோசனையெல்லாம் தாவீதுக்கும் இருந்தது, அப்சலோமுக்கும் அப்படியே இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4043,51 +4051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது அகித்தோப்பேல் அப்சலோமை நோக்கி: வீட்டைக்காக்க உம்முடைய தகப்பன் பின்வைத்த அவருடைய மறுமனையாட்டிகளிடத்தில் பிரவேசியும், அப்பொழுது உம்முடைய தகப்பனுக்கு நாற்றமாய்ப்போனீர் என்பதை இஸ்ரவேலர் எல்லாரும் கேள்விப்பட்டு, உம்மோடிருக்கிற எல்லாருடைய கைகளும் பலக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது அப்சலோம் ஊசாயைப் பார்த்து: உன் சிநேகிதன்மேல் உனக்கு இருக்கிற தயை இதுதானோ? உன் சிநேகிதனோடே நீ போகாதேபோனது என்ன என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4152,51 +4160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது அகித்தோப்பேல் அப்சலோமை நோக்கி: வீட்டைக்காக்க உம்முடைய தகப்பன் பின்வைத்த அவருடைய மறுமனையாட்டிகளிடத்தில் பிரவேசியும், அப்பொழுது உம்முடைய தகப்பனுக்கு நாற்றமாய்ப்போனீர் என்பதை இஸ்ரவேலர் எல்லாரும் கேள்விப்பட்டு, உம்மோடிருக்கிற எல்லாருடைய கைகளும் பலக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. அதற்கு ஊசாய் அப்சலோமை நோக்கி அப்படி அல்ல, கர்த்தரும் இந்த ஜனங்களும் இஸ்ரவேல் மனுஷரனைவரும் தெரிந்துகொள்ளுகிறவரையே நான் சேர்ந்து அவரோடே இருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4261,51 +4269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது அகித்தோப்பேல் அப்சலோமை நோக்கி: வீட்டைக்காக்க உம்முடைய தகப்பன் பின்வைத்த அவருடைய மறுமனையாட்டிகளிடத்தில் பிரவேசியும், அப்பொழுது உம்முடைய தகப்பனுக்கு நாற்றமாய்ப்போனீர் என்பதை இஸ்ரவேலர் எல்லாரும் கேள்விப்பட்டு, உம்மோடிருக்கிற எல்லாருடைய கைகளும் பலக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. அதற்கு ஊசாய் அப்சலோமை நோக்கி அப்படி அல்ல, கர்த்தரும் இந்த ஜனங்களும் இஸ்ரவேல் மனுஷரனைவரும் தெரிந்துகொள்ளுகிறவரையே நான் சேர்ந்து அவரோடே இருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4370,51 +4378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்படியே அப்சலோமுக்கு உப்பரிகையின்மேல் ஒரு கூடாரத்தைப் போட்டார்கள்: அங்கே அப்சலோம் சகல இஸ்ரவேலரின் கண்களுக்கு முன்பாக, தன் தகப்பனுடைய மறுமனையாட்டிகளிடத்தில் பிரவேசித்தான்.]]></a:t>
+              <a:t><![CDATA[19. இதுவும் அல்லாமல், நான் யாரிடத்தில் சேவிப்பேன்? அவருடைய குமாரனிடத்தில் அல்லவா? உம்முடைய தகப்பனிடத்தில் எப்படி சேவித்தேனோ, அப்படியே உம்மிடத்திலும் சேவிப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4479,51 +4487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்படியே அப்சலோமுக்கு உப்பரிகையின்மேல் ஒரு கூடாரத்தைப் போட்டார்கள்: அங்கே அப்சலோம் சகல இஸ்ரவேலரின் கண்களுக்கு முன்பாக, தன் தகப்பனுடைய மறுமனையாட்டிகளிடத்தில் பிரவேசித்தான்.]]></a:t>
+              <a:t><![CDATA[19. இதுவும் அல்லாமல், நான் யாரிடத்தில் சேவிப்பேன்? அவருடைய குமாரனிடத்தில் அல்லவா? உம்முடைய தகப்பனிடத்தில் எப்படி சேவித்தேனோ, அப்படியே உம்மிடத்திலும் சேவிப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4588,51 +4596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அந்நாட்களில் அகித்தோப்பேல் சொல்லும் ஆலோசனையெல்லாம் தேவனுடைய வாக்கைப்போல இருந்தது, அப்படியே அகித்தோப்பேலின் ஆலோசனையெல்லாம் தாவீதுக்கும் இருந்தது, அப்சலோமுக்கும் அப்படியே இருந்தது.]]></a:t>
+              <a:t><![CDATA[20. அப்சலோம் அகித்தோப்பேலைப் பார்த்து, நாங்கள் செய்யவேண்டியது இன்னதென்று ஆலோசனை சொல்லும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4697,51 +4705,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அந்நாட்களில் அகித்தோப்பேல் சொல்லும் ஆலோசனையெல்லாம் தேவனுடைய வாக்கைப்போல இருந்தது, அப்படியே அகித்தோப்பேலின் ஆலோசனையெல்லாம் தாவீதுக்கும் இருந்தது, அப்சலோமுக்கும் அப்படியே இருந்தது.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது அகித்தோப்பேல் அப்சலோமை நோக்கி: வீட்டைக்காக்க உம்முடைய தகப்பன் பின்வைத்த அவருடைய மறுமனையாட்டிகளிடத்தில் பிரவேசியும், அப்பொழுது உம்முடைய தகப்பனுக்கு நாற்றமாய்ப்போனீர் என்பதை இஸ்ரவேலர் எல்லாரும் கேள்விப்பட்டு, உம்மோடிருக்கிற எல்லாருடைய கைகளும் பலக்கும் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. அப்பொழுது அகித்தோப்பேல் அப்சலோமை நோக்கி: வீட்டைக்காக்க உம்முடைய தகப்பன் பின்வைத்த அவருடைய மறுமனையாட்டிகளிடத்தில் பிரவேசியும், அப்பொழுது உம்முடைய தகப்பனுக்கு நாற்றமாய்ப்போனீர் என்பதை இஸ்ரவேலர் எல்லாரும் கேள்விப்பட்டு, உம்மோடிருக்கிற எல்லாருடைய கைகளும் பலக்கும் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. அப்பொழுது அகித்தோப்பேல் அப்சலோமை நோக்கி: வீட்டைக்காக்க உம்முடைய தகப்பன் பின்வைத்த அவருடைய மறுமனையாட்டிகளிடத்தில் பிரவேசியும், அப்பொழுது உம்முடைய தகப்பனுக்கு நாற்றமாய்ப்போனீர் என்பதை இஸ்ரவேலர் எல்லாரும் கேள்விப்பட்டு, உம்மோடிருக்கிற எல்லாருடைய கைகளும் பலக்கும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4806,51 +5032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ராஜா சீபாவைப்பார்த்து: இவைகள் என்னத்திற்கு என்று கேட்டதற்கு, சீபா: கழுதைகள் ராஜாவின் வீட்டார் ஏறுகிறதற்கும், அப்பங்களும் பழங்களும் வாலிபர் புசிக்கிறதற்கும், திராட்சரசம் வனாந்தரத்தில் விடாய்த்துப்போனவர்கள் குடிக்கிறதற்குமே என்றான்.]]></a:t>
+              <a:t><![CDATA[23. அந்நாட்களில் அகித்தோப்பேல் சொல்லும் ஆலோசனையெல்லாம் தேவனுடைய வாக்கைப்போல இருந்தது, அப்படியே அகித்தோப்பேலின் ஆலோசனையெல்லாம் தாவீதுக்கும் இருந்தது, அப்சலோமுக்கும் அப்படியே இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4915,51 +5141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ராஜா சீபாவைப்பார்த்து: இவைகள் என்னத்திற்கு என்று கேட்டதற்கு, சீபா: கழுதைகள் ராஜாவின் வீட்டார் ஏறுகிறதற்கும், அப்பங்களும் பழங்களும் வாலிபர் புசிக்கிறதற்கும், திராட்சரசம் வனாந்தரத்தில் விடாய்த்துப்போனவர்கள் குடிக்கிறதற்குமே என்றான்.]]></a:t>
+              <a:t><![CDATA[1. தாவீது மலையுச்சியிலிருந்து சற்றப்புறம் நடந்துபோனபோது, இதோ, மேவிபோசேத்தின் காரியக்காரனாகிய சீபா, பொதிகளைச் சுமக்கிற இரண்டு கழுதைகளை ஓட்டிக்கொண்டுவந்து, அவனைச் சந்தித்தான்; அவைகளில் இருநூறு அப்பங்களும், வற்றலான நூறு திராட்சப்பழக்குலைகளும், வசந்தகாலத்துப் பலனான நூறு குலைகளும், ஒரு துருத்தி திராட்சரசமும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5024,51 +5250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது ராஜாவின் ஆண்டவனுடைய குமாரன் எங்கே என்று கேட்டதற்கு, சீபா ராஜாவை நோக்கி: எருசலேமில் இருக்கிறான்; இன்று இஸ்ரவேல் வீட்டார் என் தகப்பனுடைய ராஜ்யத்தை என் வசமாய்த் திரும்பப்பண்ணுவார்கள் என்றான் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[1. தாவீது மலையுச்சியிலிருந்து சற்றப்புறம் நடந்துபோனபோது, இதோ, மேவிபோசேத்தின் காரியக்காரனாகிய சீபா, பொதிகளைச் சுமக்கிற இரண்டு கழுதைகளை ஓட்டிக்கொண்டுவந்து, அவனைச் சந்தித்தான்; அவைகளில் இருநூறு அப்பங்களும், வற்றலான நூறு திராட்சப்பழக்குலைகளும், வசந்தகாலத்துப் பலனான நூறு குலைகளும், ஒரு துருத்தி திராட்சரசமும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5133,51 +5359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது ராஜாவின் ஆண்டவனுடைய குமாரன் எங்கே என்று கேட்டதற்கு, சீபா ராஜாவை நோக்கி: எருசலேமில் இருக்கிறான்; இன்று இஸ்ரவேல் வீட்டார் என் தகப்பனுடைய ராஜ்யத்தை என் வசமாய்த் திரும்பப்பண்ணுவார்கள் என்றான் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[1. தாவீது மலையுச்சியிலிருந்து சற்றப்புறம் நடந்துபோனபோது, இதோ, மேவிபோசேத்தின் காரியக்காரனாகிய சீபா, பொதிகளைச் சுமக்கிற இரண்டு கழுதைகளை ஓட்டிக்கொண்டுவந்து, அவனைச் சந்தித்தான்; அவைகளில் இருநூறு அப்பங்களும், வற்றலான நூறு திராட்சப்பழக்குலைகளும், வசந்தகாலத்துப் பலனான நூறு குலைகளும், ஒரு துருத்தி திராட்சரசமும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5242,51 +5468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது ராஜா சீபாவை நோக்கி: மேவிபோசேத்திற்கு உண்டானதெல்லாம் உன்னுடையதாயிற்று என்றான். அதற்குச் சீபா: ராஜாவாகிய என் ஆண்டவனுடைய கண்களில் எனக்குத் தயைகிடைக்கவேண்டும் என்று நான் பணிந்து கேட்டுக்கொள்ளுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. ராஜா சீபாவைப்பார்த்து: இவைகள் என்னத்திற்கு என்று கேட்டதற்கு, சீபா: கழுதைகள் ராஜாவின் வீட்டார் ஏறுகிறதற்கும், அப்பங்களும் பழங்களும் வாலிபர் புசிக்கிறதற்கும், திராட்சரசம் வனாந்தரத்தில் விடாய்த்துப்போனவர்கள் குடிக்கிறதற்குமே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5321,51 +5547,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469515848" r:id="rId1"/>
+    <p:sldLayoutId id="2473434386" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5685,50 +5911,66 @@
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5869,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నేను అనుగ్రహము పొందుదునుగాక, నేను నీకు నమస్కారము చేయుచున్నాననెను.]]></a:t>
+              <a:t><![CDATA[household to ride on; and the bread and summer fruit for the young men to eat; and the wine, that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6001,51 +6243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. రాజైన దావీదు బహూరీము దాపునకు వచ్చినప్పుడు సౌలు కుటుంబికుడగు గెరా కుమారుడైన షిమీ అనునొకడు]]></a:t>
+              <a:t><![CDATA[such as be faint in the wilderness may drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6133,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అచ్చటనుండి బయలుదేరి వచ్చెను; అతడు వెంట వెంట నడుచుచు దావీదును శపించుచు]]></a:t>
+              <a:t><![CDATA[3. And the king said, And where is your master's son? And Ziba said unto the king, Behold, he abides]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6265,51 +6507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. జనులందరును బలాఢ్యులందరును దావీదు ఇరు పార్శ్వముల నుండగా రాజైన దావీదుమీదను అతని సేవకులందరిమీదను]]></a:t>
+              <a:t><![CDATA[at Jerusalem: for he said, To day shall the house of Israel restore me the kingdom of my father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6397,51 +6639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రాళ్లు రువ్వుచు వచ్చెను.]]></a:t>
+              <a:t><![CDATA[4. Then said the king to Ziba, Behold, yours are all that pertained unto Mephibosheth. And Ziba]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6529,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ఈ షిమీనరహంతకుడా, దుర్మార్గుడా]]></a:t>
+              <a:t><![CDATA[said, I humbly plead to you that I may find grace in your sight, my lord, O king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6661,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ఛీపో, ఛీపో,నీవేలవలెనని నీవు వెళ్లగొట్టిన సౌలు ఇంటివారి హత్యను యెహోవా నీ మీదికి రప్పించి, యెహోవా]]></a:t>
+              <a:t><![CDATA[5. And when king David came to Bahurim, behold, thence came out a man of the family of the house of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6793,51 +7035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నీ కుమారుడైన అబ్షాలోము చేతికి రాజ్యమును అప్పగించి యున్నాడు; నీవు నరహంతకుడవు గనుకనే నీ మోసములో నీవు]]></a:t>
+              <a:t><![CDATA[Saul, whose name was Shimei, the son of Gera: he came forth, and cursed still as he came.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6925,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చిక్కుబడి యున్నావని చెప్పి రాజును శపింపగా]]></a:t>
+              <a:t><![CDATA[6. And he cast stones at David, and at all the servants of king David: and all the people and all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7057,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ​సెరూయా కుమారుడైన అబీషైఈ చచ్చిన కుక్క నా యేలినవాడవును రాజవునగు నిన్ను శపింపనేల? నీ చిత్తమైతే నేను]]></a:t>
+              <a:t><![CDATA[the mighty men were on his right hand and on his left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7189,51 +7431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. దావీదు కొండ శిఖరము అవతల కొంచెము దూరము వెళ్లిన తరువాత మెఫీబోషెతు సేవకుడైన సీబా గంతలు కట్టిన రెండు]]></a:t>
+              <a:t><![CDATA[22. So they spread Absalom a tent upon the top of the house; and Absalom went in unto his father's]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7321,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వానిని చేరబోయి వాని తల ఛేదించి వచ్చెదననెను.]]></a:t>
+              <a:t><![CDATA[7. And thus said Shimei when he cursed, Come out, come out, you bloody man, and you man of Belial:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ​అందుకు రాజుసెరూయా కుమారులారా, మీకును నాకును ఏమి పొందు? వానిని శపింపనియ్యుడు, దావీదును శపింపుమని]]></a:t>
+              <a:t><![CDATA[8. The LORD has returned upon you all the blood of the house of Saul, in whose position you have]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యెహోవా వానికి సెలవియ్యగానీవు ఈలాగున నెందుకు చేయుచున్నావని ఆక్షేపణ చేయగలవాడెవడని చెప్పి]]></a:t>
+              <a:t><![CDATA[reigned; and the LORD has delivered the kingdom into the hand of Absalom your son: and, behold, you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ​అబీషైతోను తన సేవకులందరితోను పలికినదేమనగానా కడుపున బుట్టిన నా కుమారుడే నా ప్రాణము తీయ చూచుచుండగా]]></a:t>
+              <a:t><![CDATA[are taken in your mischief, because you are a bloody man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఈ బెన్యామీనీయుడు ఈ ప్రకారము చేయుట ఏమి ఆశ్చర్యము? వానిజోలి మానుడి, యెహోవా వానికి సెలవిచ్చియున్నాడు]]></a:t>
+              <a:t><![CDATA[9. Then said Abishai the son of Zeruiah unto the king, Why should this dead dog curse my lord the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గనుక వానిని శపింపనియ్యుడి.]]></a:t>
+              <a:t><![CDATA[king? let me go over, I pray you, and take off his head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ​​యెహోవా నా శ్రమను లక్ష్యపెట్టునేమో, వాడు పలికిన శాపమునకు బదులుగా యెహోవా నాకు మేలు చేయునేమో.]]></a:t>
+              <a:t><![CDATA[10. And the king said, What have I to do with you, all of you sons of Zeruiah? so let him curse,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. అంతట దావీదును అతని వారును మార్గమున వెళ్లిపోయిరి. వారు వెళ్లిపోవుచుండగా షిమీ అతని కెదురుగా]]></a:t>
+              <a:t><![CDATA[because the LORD has said unto him, Curse David. Who shall then say, Wherefore have you done so?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కొండప్రక్కను పోవుచు అతని మీదికి రాళ్లు విసరుచు ధూళి యెగరగొట్టుచునుండెను.]]></a:t>
+              <a:t><![CDATA[11. And David said to Abishai, and to all his servants, Behold, my son, which came out of my bowels,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. రాజును అతనితోకూడనున్న జనులందరును బడలినవారై యొకానొక చోటికి వచ్చి అలసట తీర్చుకొనిరి.]]></a:t>
+              <a:t><![CDATA[seeks my life: how much more now may this Benjamite do it? let him alone, and let him curse; for the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గాడిదలను తీసికొని వచ్చెను; రెండు వందల రొట్టెలును నూరు ద్రాక్ష గెలలును నూరు అంజూరపు అడలును]]></a:t>
+              <a:t><![CDATA[concubines in the sight of all Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. అబ్షాలోమును ఇశ్రాయేలువారందరును అహీతో పెలును యెరూషలేమునకు వచ్చి యుండిరి.]]></a:t>
+              <a:t><![CDATA[LORD has bidden him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. దావీదుతో స్నేహముగానున్న అర్కీయుడైన హూషైయను నతడు అబ్షాలోమునొద్దకువచ్చి అతని దర్శించి రాజు]]></a:t>
+              <a:t><![CDATA[12. It may be that the LORD will look on mine affliction, and that the LORD will requite me good for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చిరంజీవి యగును గాక రాజు చిరంజీవియగును గాక అని పలుకగా]]></a:t>
+              <a:t><![CDATA[his cursing this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. అబ్షాలోమునీ స్నేహితునికి నీవు చేయు ఉపకార మింతేనా నీ స్నేహితునితో కూడ నీవు వెళ్లకపోతివేమని అతని]]></a:t>
+              <a:t><![CDATA[13. And as David and his men went by the way, Shimei went along on the hill's side opposite to him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నడుగగా]]></a:t>
+              <a:t><![CDATA[and cursed as he went, and threw stones at him, and cast dust.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ​హూషై యెహోవాయును ఈ జనులును ఇశ్రాయేలీయులందరును ఎవని కోరుకొందురో నేను అతని వాడనగుదును, అతనియొద్దనే]]></a:t>
+              <a:t><![CDATA[14. And the king, and all the people that were with him, came weary, and refreshed themselves there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యుందును.]]></a:t>
+              <a:t><![CDATA[15. And Absalom, and all the people the men of Israel, came to Jerusalem, and Ahithophel with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. మరియు నేనెవనికి సేవచేయవలెను? అతని కుమారుని సన్నిధిని నేను సేవచేయవలెను గదా? నీ తండ్రి సన్నిధిని]]></a:t>
+              <a:t><![CDATA[16. And it came to pass, when Hushai the Archite, David's friend, was come unto Absalom, that Hushai]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నేను సేవచేసినట్లు నీ సన్నిధిని నేను సేవచేయుదునని అబ్షాలోమునొద్ద మనవి చేసెను.]]></a:t>
+              <a:t><![CDATA[said unto Absalom, God save the king, God save the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. అబ్షాలోము అహీతోపెలుతో మనము చేయవలసిన పని ఏదో తెలిసి కొనుటకై ఆలోచన చేతము రమ్ము అనగా]]></a:t>
+              <a:t><![CDATA[17. And Absalom said to Hushai, Is this your kindness to your friend? why went you not with your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ద్రాక్షారసపు తిత్తి ఒకటియు వాటిమీద వేసి యుండెను.]]></a:t>
+              <a:t><![CDATA[23. And the counsel of Ahithophel, which he counselled in those days, was as if a man had enquired]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. అహీతో పెలునీ తండ్రిచేత ఇంటికి కావలి యుంచబడిన ఉపపత్నులయొద్దకు నీవు పోయిన యెడల నీవు నీ తండ్రికి]]></a:t>
+              <a:t><![CDATA[friend?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అసహ్యుడవైతివని ఇశ్రాయేలీయు లందరు తెలిసికొందురు, అప్పుడు నీ పక్షమున నున్నవారందరు ధైర్యము]]></a:t>
+              <a:t><![CDATA[18. And Hushai said unto Absalom, Nay; but whom the LORD, and this people, and all the men of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తెచ్చుకొందురని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[Israel, choose, his will I be, and with him will I abide.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. కాబట్టి మేడమీద వారు అబ్షాలోమునకు గుడారము వేయగా ఇశ్రాయేలీయులకందరికి తెలియునట్లుగా అతడు తన తండ్రి]]></a:t>
+              <a:t><![CDATA[19. And again, whom should I serve? should I not serve in the presence of his son? as I have served]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఉపపత్నులను కూడెను.]]></a:t>
+              <a:t><![CDATA[in your father's presence, so will I be in your presence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ఆ దినములలో అహీ తోపెలు చెప్పిన యే యాలోచనయైనను ఒకడు దేవుని యొద్ద విచారణచేసి పొందిన ఆలోచనయైనట్టుగా]]></a:t>
+              <a:t><![CDATA[20. Then said Absalom to Ahithophel, Give counsel among you what we shall do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +11259,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఉండెను; దావీదును అబ్షాలోమును దానిని అట్లే యెంచు చుండిరి.]]></a:t>
+              <a:t><![CDATA[21. And Ahithophel said unto Absalom, Go in unto your father's concubines, which he has left to keep]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[the house; and all Israel shall hear that you are abhorred of your father: then shall the hands of]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[all that are with you be strong.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. రాజుఇవి ఎందుకు తెచ్చితివని సీబాను అడుగగా సీబాగాడిదలు రాజు ఇంటివారు ఎక్కుటకును, రొట్టెలును అంజూరపు]]></a:t>
+              <a:t><![CDATA[at the oracle of God: so was all the counsel of Ahithophel both with David and with Absalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అడలును పనివారు తినుటకును, ద్రాక్షారసము అరణ్యమందు అలసటనొందినవారు త్రాగుటకును తెచ్చితిననగా]]></a:t>
+              <a:t><![CDATA[1. And when David was a little past the top of the hill, behold, Ziba the servant of Mephibosheth]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. రాజునీ యజమానుని కుమారుడు ఎక్కడనున్నాడని అడిగెను. అందుకు సీబాచిత్తగించుము, ఈవేళ ఇశ్రాయేలీయులు తన]]></a:t>
+              <a:t><![CDATA[met him, with a couple of asses saddled, and upon them two hundred loaves of bread, and an hundred]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తండ్రి రాజ్యమును తనకు తిరిగి యిప్పింతురనుకొని అతడు యెరూషలేములో నిలిచి యున్నాడనెను.]]></a:t>
+              <a:t><![CDATA[bunches of raisins, and an hundred of summer fruits, and a bottle of wine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. అందుకు రాజు మెఫీబోషెతునకు కలిగినదంతయు నీదేయని సీబాతో చెప్పగా సీబానా యేలినవాడా రాజా, నీ దృష్టియందు]]></a:t>
+              <a:t><![CDATA[2. And the king said unto Ziba, What mean you by these? And Ziba said, The asses be for the king's]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11738,91 +12244,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 16]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme28">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
   <a:themeElements>
-    <a:clrScheme name="Theme28">
+    <a:clrScheme name="Theme41">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme28">
+    <a:fontScheme name="Theme41">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11848,51 +12354,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme28">
+    <a:fmtScheme name="Theme41">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12023,51 +12529,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>46</Slides>
+  <Slides>48</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>