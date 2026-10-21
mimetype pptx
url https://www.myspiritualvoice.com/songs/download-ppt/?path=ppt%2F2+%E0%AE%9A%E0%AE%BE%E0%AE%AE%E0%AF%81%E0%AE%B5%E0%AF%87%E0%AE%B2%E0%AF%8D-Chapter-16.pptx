--- v1 (2026-07-19)
+++ v2 (2026-10-21)
@@ -87,50 +87,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -159,50 +167,54 @@
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -348,53 +360,57 @@
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -454,51 +470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ராஜா சீபாவைப்பார்த்து: இவைகள் என்னத்திற்கு என்று கேட்டதற்கு, சீபா: கழுதைகள் ராஜாவின் வீட்டார் ஏறுகிறதற்கும், அப்பங்களும் பழங்களும் வாலிபர் புசிக்கிறதற்கும், திராட்சரசம் வனாந்தரத்தில் விடாய்த்துப்போனவர்கள் குடிக்கிறதற்குமே என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And the king said, And where is your master's son? And Ziba said unto the king, Behold, he abides at Jerusalem: for he said, To day shall the house of Israel restore me the kingdom of my father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -563,51 +579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ராஜா சீபாவைப்பார்த்து: இவைகள் என்னத்திற்கு என்று கேட்டதற்கு, சீபா: கழுதைகள் ராஜாவின் வீட்டார் ஏறுகிறதற்கும், அப்பங்களும் பழங்களும் வாலிபர் புசிக்கிறதற்கும், திராட்சரசம் வனாந்தரத்தில் விடாய்த்துப்போனவர்கள் குடிக்கிறதற்குமே என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And the king said, And where is your master's son? And Ziba said unto the king, Behold, he abides at Jerusalem: for he said, To day shall the house of Israel restore me the kingdom of my father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -672,51 +688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது ராஜாவின் ஆண்டவனுடைய குமாரன் எங்கே என்று கேட்டதற்கு, சீபா ராஜாவை நோக்கி: எருசலேமில் இருக்கிறான்; இன்று இஸ்ரவேல் வீட்டார் என் தகப்பனுடைய ராஜ்யத்தை என் வசமாய்த் திரும்பப்பண்ணுவார்கள் என்றான் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[4. Then said the king to Ziba, Behold, yours are all that pertained unto Mephibosheth. And Ziba said, I humbly plead to you that I may find grace in your sight, my lord, O king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -781,51 +797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது ராஜாவின் ஆண்டவனுடைய குமாரன் எங்கே என்று கேட்டதற்கு, சீபா ராஜாவை நோக்கி: எருசலேமில் இருக்கிறான்; இன்று இஸ்ரவேல் வீட்டார் என் தகப்பனுடைய ராஜ்யத்தை என் வசமாய்த் திரும்பப்பண்ணுவார்கள் என்றான் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[4. Then said the king to Ziba, Behold, yours are all that pertained unto Mephibosheth. And Ziba said, I humbly plead to you that I may find grace in your sight, my lord, O king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -890,51 +906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது ராஜா சீபாவை நோக்கி: மேவிபோசேத்திற்கு உண்டானதெல்லாம் உன்னுடையதாயிற்று என்றான். அதற்குச் சீபா: ராஜாவாகிய என் ஆண்டவனுடைய கண்களில் எனக்குத் தயைகிடைக்கவேண்டும் என்று நான் பணிந்து கேட்டுக்கொள்ளுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. Then said the king to Ziba, Behold, yours are all that pertained unto Mephibosheth. And Ziba said, I humbly plead to you that I may find grace in your sight, my lord, O king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -999,51 +1015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது ராஜா சீபாவை நோக்கி: மேவிபோசேத்திற்கு உண்டானதெல்லாம் உன்னுடையதாயிற்று என்றான். அதற்குச் சீபா: ராஜாவாகிய என் ஆண்டவனுடைய கண்களில் எனக்குத் தயைகிடைக்கவேண்டும் என்று நான் பணிந்து கேட்டுக்கொள்ளுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. And when king David came to Bahurim, behold, thence came out a man of the family of the house of Saul, whose name was Shimei, the son of Gera: he came forth, and cursed still as he came.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1108,51 +1124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தாவீதுராஜா பகூரிம்மட்டும் வந்தபோது, இதோ, சவுல் வீட்டு வம்சத்தானாயிருக்கிற கேராவின் குமாரனாகிய சீமேயி என்னும் பேருள்ள ஒரு மனுஷன் அங்கேயிருந்து புறப்பட்டு, தூஷித்துக்கொண்டே நடந்துவந்து,]]></a:t>
+              <a:t><![CDATA[5. And when king David came to Bahurim, behold, thence came out a man of the family of the house of Saul, whose name was Shimei, the son of Gera: he came forth, and cursed still as he came.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1217,51 +1233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தாவீதுராஜா பகூரிம்மட்டும் வந்தபோது, இதோ, சவுல் வீட்டு வம்சத்தானாயிருக்கிற கேராவின் குமாரனாகிய சீமேயி என்னும் பேருள்ள ஒரு மனுஷன் அங்கேயிருந்து புறப்பட்டு, தூஷித்துக்கொண்டே நடந்துவந்து,]]></a:t>
+              <a:t><![CDATA[6. And he cast stones at David, and at all the servants of king David: and all the people and all the mighty men were on his right hand and on his left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1326,51 +1342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சகல ஜனங்களும், சகல பலசாலிகளும், தாவீதின் வலதுபுறமாகவும் இடதுபுறமாகவும் நடக்கையில், தாவீதின்மேலும், தாவீதுராஜாவுடைய சகல ஊழியக்காரர்மேலும் கற்களை எறிந்தான்.]]></a:t>
+              <a:t><![CDATA[6. And he cast stones at David, and at all the servants of king David: and all the people and all the mighty men were on his right hand and on his left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1435,51 +1451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சகல ஜனங்களும், சகல பலசாலிகளும், தாவீதின் வலதுபுறமாகவும் இடதுபுறமாகவும் நடக்கையில், தாவீதின்மேலும், தாவீதுராஜாவுடைய சகல ஊழியக்காரர்மேலும் கற்களை எறிந்தான்.]]></a:t>
+              <a:t><![CDATA[7. And thus said Shimei when he cursed, Come out, come out, you bloody man, and you man of Belial:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1544,51 +1560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்படியே அப்சலோமுக்கு உப்பரிகையின்மேல் ஒரு கூடாரத்தைப் போட்டார்கள்: அங்கே அப்சலோம் சகல இஸ்ரவேலரின் கண்களுக்கு முன்பாக, தன் தகப்பனுடைய மறுமனையாட்டிகளிடத்தில் பிரவேசித்தான்.]]></a:t>
+              <a:t><![CDATA[1. And when David was a little past the top of the hill, behold, Ziba the servant of Mephibosheth met him, with a couple of asses saddled, and upon them two hundred loaves of bread, and an hundred bunches of raisins, and an hundred of summer fruits, and a bottle of wine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1653,51 +1669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சீமேயி அவனைத் தூஷித்து: இரத்தப்பிரியனே, பேலியாளின் மனுஷனே, தொலைந்துபோ, தொலைந்துபோ.]]></a:t>
+              <a:t><![CDATA[8. The LORD has returned upon you all the blood of the house of Saul, in whose position you have reigned; and the LORD has delivered the kingdom into the hand of Absalom your son: and, behold, you are taken in your mischief, because you are a bloody man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1762,51 +1778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சவுலின் ஸ்தலத்தில் ராஜாவான உன்மேல் கர்த்தர் சவுல் வீட்டாரின் இரத்தப்பழியைத் திரும்பப்பண்ணினார்; கர்த்தர் ராஜ்யபாரத்தை உன் குமாரனாகிய அப்சலோமின் கையில் ஒப்புக்கொடுத்தார்; இப்போதும் இதோ, உன் அக்கிரமத்தில் அகப்பட்டாய்: நீ இரத்தப்பிரியனான மனுஷன் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. The LORD has returned upon you all the blood of the house of Saul, in whose position you have reigned; and the LORD has delivered the kingdom into the hand of Absalom your son: and, behold, you are taken in your mischief, because you are a bloody man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1871,51 +1887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சவுலின் ஸ்தலத்தில் ராஜாவான உன்மேல் கர்த்தர் சவுல் வீட்டாரின் இரத்தப்பழியைத் திரும்பப்பண்ணினார்; கர்த்தர் ராஜ்யபாரத்தை உன் குமாரனாகிய அப்சலோமின் கையில் ஒப்புக்கொடுத்தார்; இப்போதும் இதோ, உன் அக்கிரமத்தில் அகப்பட்டாய்: நீ இரத்தப்பிரியனான மனுஷன் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. The LORD has returned upon you all the blood of the house of Saul, in whose position you have reigned; and the LORD has delivered the kingdom into the hand of Absalom your son: and, behold, you are taken in your mischief, because you are a bloody man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1980,51 +1996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சவுலின் ஸ்தலத்தில் ராஜாவான உன்மேல் கர்த்தர் சவுல் வீட்டாரின் இரத்தப்பழியைத் திரும்பப்பண்ணினார்; கர்த்தர் ராஜ்யபாரத்தை உன் குமாரனாகிய அப்சலோமின் கையில் ஒப்புக்கொடுத்தார்; இப்போதும் இதோ, உன் அக்கிரமத்தில் அகப்பட்டாய்: நீ இரத்தப்பிரியனான மனுஷன் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. Then said Abishai the son of Zeruiah unto the king, Why should this dead dog curse my lord the king? let me go over, I pray you, and take off his head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2089,51 +2105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது செருயாவின் குமாரன் அபிசாய் ராஜாவை நோக்கி: அந்தச் செத்தநாய் ராஜாவாகிய என் ஆண்டவனை தூஷிப்பானேன்? நான் போய் அவன் தலையை வாங்கிப்போடட்டுமே என்றான்.]]></a:t>
+              <a:t><![CDATA[9. Then said Abishai the son of Zeruiah unto the king, Why should this dead dog curse my lord the king? let me go over, I pray you, and take off his head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2198,51 +2214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது செருயாவின் குமாரன் அபிசாய் ராஜாவை நோக்கி: அந்தச் செத்தநாய் ராஜாவாகிய என் ஆண்டவனை தூஷிப்பானேன்? நான் போய் அவன் தலையை வாங்கிப்போடட்டுமே என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And the king said, What have I to do with you, all of you sons of Zeruiah? so let him curse, because the LORD has said unto him, Curse David. Who shall then say, Wherefore have you done so?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2307,51 +2323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு ராஜா: செருயாவின் குமாரரே, எனக்கும் உங்களுக்கும் என்ன? அவன் என்னைத் தூஷிக்கட்டும்: தாவீதைத் தூஷிக்கவேண்டும் என்று கர்த்தர் அவனுக்குச் சொன்னார்; ஆகையால் ஏன் இப்படிச் செய்கிறாய் என்று கேட்கத்தக்கவன் யார் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And the king said, What have I to do with you, all of you sons of Zeruiah? so let him curse, because the LORD has said unto him, Curse David. Who shall then say, Wherefore have you done so?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2416,51 +2432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு ராஜா: செருயாவின் குமாரரே, எனக்கும் உங்களுக்கும் என்ன? அவன் என்னைத் தூஷிக்கட்டும்: தாவீதைத் தூஷிக்கவேண்டும் என்று கர்த்தர் அவனுக்குச் சொன்னார்; ஆகையால் ஏன் இப்படிச் செய்கிறாய் என்று கேட்கத்தக்கவன் யார் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And the king said, What have I to do with you, all of you sons of Zeruiah? so let him curse, because the LORD has said unto him, Curse David. Who shall then say, Wherefore have you done so?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2525,51 +2541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்னும் தாவீது அபிசாயையும் தன் ஊழியக்காரர் எல்லாரையும் பார்த்து: இதோ, என் கர்ப்பப்பிறப்பான என் குமாரனே என் பிராணனை வாங்கத்தேடும்போது, இந்தப் பென்யமீனன் எத்தனை அதிகமாய்ச் செய்வான், அவன் தூஷிக்கட்டும்; அப்படிச் செய்ய கர்த்தர் அவனுக்குக் கட்டளையிட்டிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[11. And David said to Abishai, and to all his servants, Behold, my son, which came out of my bowels, seeks my life: how much more now may this Benjamite do it? let him alone, and let him curse; for the LORD has bidden him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2634,51 +2650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்னும் தாவீது அபிசாயையும் தன் ஊழியக்காரர் எல்லாரையும் பார்த்து: இதோ, என் கர்ப்பப்பிறப்பான என் குமாரனே என் பிராணனை வாங்கத்தேடும்போது, இந்தப் பென்யமீனன் எத்தனை அதிகமாய்ச் செய்வான், அவன் தூஷிக்கட்டும்; அப்படிச் செய்ய கர்த்தர் அவனுக்குக் கட்டளையிட்டிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[11. And David said to Abishai, and to all his servants, Behold, my son, which came out of my bowels, seeks my life: how much more now may this Benjamite do it? let him alone, and let him curse; for the LORD has bidden him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2743,51 +2759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்படியே அப்சலோமுக்கு உப்பரிகையின்மேல் ஒரு கூடாரத்தைப் போட்டார்கள்: அங்கே அப்சலோம் சகல இஸ்ரவேலரின் கண்களுக்கு முன்பாக, தன் தகப்பனுடைய மறுமனையாட்டிகளிடத்தில் பிரவேசித்தான்.]]></a:t>
+              <a:t><![CDATA[1. And when David was a little past the top of the hill, behold, Ziba the servant of Mephibosheth met him, with a couple of asses saddled, and upon them two hundred loaves of bread, and an hundred bunches of raisins, and an hundred of summer fruits, and a bottle of wine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2852,51 +2868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்னும் தாவீது அபிசாயையும் தன் ஊழியக்காரர் எல்லாரையும் பார்த்து: இதோ, என் கர்ப்பப்பிறப்பான என் குமாரனே என் பிராணனை வாங்கத்தேடும்போது, இந்தப் பென்யமீனன் எத்தனை அதிகமாய்ச் செய்வான், அவன் தூஷிக்கட்டும்; அப்படிச் செய்ய கர்த்தர் அவனுக்குக் கட்டளையிட்டிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[11. And David said to Abishai, and to all his servants, Behold, my son, which came out of my bowels, seeks my life: how much more now may this Benjamite do it? let him alone, and let him curse; for the LORD has bidden him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2961,51 +2977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஒருவேளை கர்த்தர் என் சிறுமையைப் பார்த்து, இந்த நாளில் அவன் நிந்தித்த நிந்தனைக்குப் பதிலாக எனக்கு நன்மையைச் சரிக்கட்டுவார் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. It may be that the LORD will look on mine affliction, and that the LORD will requite me good for his cursing this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3070,51 +3086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஒருவேளை கர்த்தர் என் சிறுமையைப் பார்த்து, இந்த நாளில் அவன் நிந்தித்த நிந்தனைக்குப் பதிலாக எனக்கு நன்மையைச் சரிக்கட்டுவார் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. It may be that the LORD will look on mine affliction, and that the LORD will requite me good for his cursing this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3179,51 +3195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்படியே தாவீதும் அவன் மனுஷரும் வழியே நடந்துபோனார்கள்; சீமேயியும் மலையின் பக்கத்திலே அவனுக்கு எதிராக நடந்து தூஷித்து, அவனுக்கு எதிராகக் கற்களை எறிந்து, மண்ணைத் தூற்றிக்கொண்டே வந்தான்.]]></a:t>
+              <a:t><![CDATA[13. And as David and his men went by the way, Shimei went along on the hill's side opposite to him, and cursed as he went, and threw stones at him, and cast dust.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3288,51 +3304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்படியே தாவீதும் அவன் மனுஷரும் வழியே நடந்துபோனார்கள்; சீமேயியும் மலையின் பக்கத்திலே அவனுக்கு எதிராக நடந்து தூஷித்து, அவனுக்கு எதிராகக் கற்களை எறிந்து, மண்ணைத் தூற்றிக்கொண்டே வந்தான்.]]></a:t>
+              <a:t><![CDATA[13. And as David and his men went by the way, Shimei went along on the hill's side opposite to him, and cursed as he went, and threw stones at him, and cast dust.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3397,51 +3413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ராஜாவும் அவனோடிருந்த சகல ஜனங்களும் விடாய்த்தவர்களாய் தங்குமிடத்திலே சேர்ந்து, இளைப்பாறினார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And the king, and all the people that were with him, came weary, and refreshed themselves there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3506,51 +3522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்சலோமும் இஸ்ரவேல் மனுஷராகிய சகல ஜனங்களும் அவனோடேகூட அகித்தோப்பேலும் எருசலேமுக்கு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And Absalom, and all the people the men of Israel, came to Jerusalem, and Ahithophel with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3615,51 +3631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அற்கியனாகிய ஊசாய் என்னும் தாவீதின் சிநேகிதன் அப்சலோமிடத்தில் வந்தபோது, ஊசாய் அப்சலோமை நோக்கி: ராஜாவே வாழ்க, ராஜாவே வாழ்க என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And it came to pass, when Hushai the Archite, David's friend, was come unto Absalom, that Hushai said unto Absalom, God save the king, God save the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3724,51 +3740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அற்கியனாகிய ஊசாய் என்னும் தாவீதின் சிநேகிதன் அப்சலோமிடத்தில் வந்தபோது, ஊசாய் அப்சலோமை நோக்கி: ராஜாவே வாழ்க, ராஜாவே வாழ்க என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And it came to pass, when Hushai the Archite, David's friend, was come unto Absalom, that Hushai said unto Absalom, God save the king, God save the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3833,51 +3849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது அப்சலோம் ஊசாயைப் பார்த்து: உன் சிநேகிதன்மேல் உனக்கு இருக்கிற தயை இதுதானோ? உன் சிநேகிதனோடே நீ போகாதேபோனது என்ன என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[17. And Absalom said to Hushai, Is this your kindness to your friend? why went you not with your friend?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3942,51 +3958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அந்நாட்களில் அகித்தோப்பேல் சொல்லும் ஆலோசனையெல்லாம் தேவனுடைய வாக்கைப்போல இருந்தது, அப்படியே அகித்தோப்பேலின் ஆலோசனையெல்லாம் தாவீதுக்கும் இருந்தது, அப்சலோமுக்கும் அப்படியே இருந்தது.]]></a:t>
+              <a:t><![CDATA[1. And when David was a little past the top of the hill, behold, Ziba the servant of Mephibosheth met him, with a couple of asses saddled, and upon them two hundred loaves of bread, and an hundred bunches of raisins, and an hundred of summer fruits, and a bottle of wine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4051,51 +4067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது அப்சலோம் ஊசாயைப் பார்த்து: உன் சிநேகிதன்மேல் உனக்கு இருக்கிற தயை இதுதானோ? உன் சிநேகிதனோடே நீ போகாதேபோனது என்ன என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[17. And Absalom said to Hushai, Is this your kindness to your friend? why went you not with your friend?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4160,51 +4176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்கு ஊசாய் அப்சலோமை நோக்கி அப்படி அல்ல, கர்த்தரும் இந்த ஜனங்களும் இஸ்ரவேல் மனுஷரனைவரும் தெரிந்துகொள்ளுகிறவரையே நான் சேர்ந்து அவரோடே இருப்பேன்.]]></a:t>
+              <a:t><![CDATA[18. And Hushai said unto Absalom, Nay; but whom the LORD, and this people, and all the men of Israel, choose, his will I be, and with him will I abide.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4269,51 +4285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்கு ஊசாய் அப்சலோமை நோக்கி அப்படி அல்ல, கர்த்தரும் இந்த ஜனங்களும் இஸ்ரவேல் மனுஷரனைவரும் தெரிந்துகொள்ளுகிறவரையே நான் சேர்ந்து அவரோடே இருப்பேன்.]]></a:t>
+              <a:t><![CDATA[18. And Hushai said unto Absalom, Nay; but whom the LORD, and this people, and all the men of Israel, choose, his will I be, and with him will I abide.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4378,51 +4394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இதுவும் அல்லாமல், நான் யாரிடத்தில் சேவிப்பேன்? அவருடைய குமாரனிடத்தில் அல்லவா? உம்முடைய தகப்பனிடத்தில் எப்படி சேவித்தேனோ, அப்படியே உம்மிடத்திலும் சேவிப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. And again, whom should I serve? should I not serve in the presence of his son? as I have served in your father's presence, so will I be in your presence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4487,51 +4503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இதுவும் அல்லாமல், நான் யாரிடத்தில் சேவிப்பேன்? அவருடைய குமாரனிடத்தில் அல்லவா? உம்முடைய தகப்பனிடத்தில் எப்படி சேவித்தேனோ, அப்படியே உம்மிடத்திலும் சேவிப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. And again, whom should I serve? should I not serve in the presence of his son? as I have served in your father's presence, so will I be in your presence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4596,51 +4612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்சலோம் அகித்தோப்பேலைப் பார்த்து, நாங்கள் செய்யவேண்டியது இன்னதென்று ஆலோசனை சொல்லும் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. Then said Absalom to Ahithophel, Give counsel among you what we shall do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4705,51 +4721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது அகித்தோப்பேல் அப்சலோமை நோக்கி: வீட்டைக்காக்க உம்முடைய தகப்பன் பின்வைத்த அவருடைய மறுமனையாட்டிகளிடத்தில் பிரவேசியும், அப்பொழுது உம்முடைய தகப்பனுக்கு நாற்றமாய்ப்போனீர் என்பதை இஸ்ரவேலர் எல்லாரும் கேள்விப்பட்டு, உம்மோடிருக்கிற எல்லாருடைய கைகளும் பலக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. And Ahithophel said unto Absalom, Go in unto your father's concubines, which he has left to keep the house; and all Israel shall hear that you are abhorred of your father: then shall the hands of all that are with you be strong.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4814,51 +4830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது அகித்தோப்பேல் அப்சலோமை நோக்கி: வீட்டைக்காக்க உம்முடைய தகப்பன் பின்வைத்த அவருடைய மறுமனையாட்டிகளிடத்தில் பிரவேசியும், அப்பொழுது உம்முடைய தகப்பனுக்கு நாற்றமாய்ப்போனீர் என்பதை இஸ்ரவேலர் எல்லாரும் கேள்விப்பட்டு, உம்மோடிருக்கிற எல்லாருடைய கைகளும் பலக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. And Ahithophel said unto Absalom, Go in unto your father's concubines, which he has left to keep the house; and all Israel shall hear that you are abhorred of your father: then shall the hands of all that are with you be strong.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4923,51 +4939,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது அகித்தோப்பேல் அப்சலோமை நோக்கி: வீட்டைக்காக்க உம்முடைய தகப்பன் பின்வைத்த அவருடைய மறுமனையாட்டிகளிடத்தில் பிரவேசியும், அப்பொழுது உம்முடைய தகப்பனுக்கு நாற்றமாய்ப்போனீர் என்பதை இஸ்ரவேலர் எல்லாரும் கேள்விப்பட்டு, உம்மோடிருக்கிற எல்லாருடைய கைகளும் பலக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. And Ahithophel said unto Absalom, Go in unto your father's concubines, which he has left to keep the house; and all Israel shall hear that you are abhorred of your father: then shall the hands of all that are with you be strong.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. So they spread Absalom a tent upon the top of the house; and Absalom went in unto his father's concubines in the sight of all Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5032,51 +5157,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அந்நாட்களில் அகித்தோப்பேல் சொல்லும் ஆலோசனையெல்லாம் தேவனுடைய வாக்கைப்போல இருந்தது, அப்படியே அகித்தோப்பேலின் ஆலோசனையெல்லாம் தாவீதுக்கும் இருந்தது, அப்சலோமுக்கும் அப்படியே இருந்தது.]]></a:t>
+              <a:t><![CDATA[1. And when David was a little past the top of the hill, behold, Ziba the servant of Mephibosheth met him, with a couple of asses saddled, and upon them two hundred loaves of bread, and an hundred bunches of raisins, and an hundred of summer fruits, and a bottle of wine.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. So they spread Absalom a tent upon the top of the house; and Absalom went in unto his father's concubines in the sight of all Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And the counsel of Ahithophel, which he counselled in those days, was as if a man had enquired at the oracle of God: so was all the counsel of Ahithophel both with David and with Absalom.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And the counsel of Ahithophel, which he counselled in those days, was as if a man had enquired at the oracle of God: so was all the counsel of Ahithophel both with David and with Absalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5141,51 +5593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தாவீது மலையுச்சியிலிருந்து சற்றப்புறம் நடந்துபோனபோது, இதோ, மேவிபோசேத்தின் காரியக்காரனாகிய சீபா, பொதிகளைச் சுமக்கிற இரண்டு கழுதைகளை ஓட்டிக்கொண்டுவந்து, அவனைச் சந்தித்தான்; அவைகளில் இருநூறு அப்பங்களும், வற்றலான நூறு திராட்சப்பழக்குலைகளும், வசந்தகாலத்துப் பலனான நூறு குலைகளும், ஒரு துருத்தி திராட்சரசமும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[2. And the king said unto Ziba, What mean you by these? And Ziba said, The asses be for the king's household to ride on; and the bread and summer fruit for the young men to eat; and the wine, that such as be faint in the wilderness may drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5250,51 +5702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தாவீது மலையுச்சியிலிருந்து சற்றப்புறம் நடந்துபோனபோது, இதோ, மேவிபோசேத்தின் காரியக்காரனாகிய சீபா, பொதிகளைச் சுமக்கிற இரண்டு கழுதைகளை ஓட்டிக்கொண்டுவந்து, அவனைச் சந்தித்தான்; அவைகளில் இருநூறு அப்பங்களும், வற்றலான நூறு திராட்சப்பழக்குலைகளும், வசந்தகாலத்துப் பலனான நூறு குலைகளும், ஒரு துருத்தி திராட்சரசமும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[2. And the king said unto Ziba, What mean you by these? And Ziba said, The asses be for the king's household to ride on; and the bread and summer fruit for the young men to eat; and the wine, that such as be faint in the wilderness may drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5359,51 +5811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தாவீது மலையுச்சியிலிருந்து சற்றப்புறம் நடந்துபோனபோது, இதோ, மேவிபோசேத்தின் காரியக்காரனாகிய சீபா, பொதிகளைச் சுமக்கிற இரண்டு கழுதைகளை ஓட்டிக்கொண்டுவந்து, அவனைச் சந்தித்தான்; அவைகளில் இருநூறு அப்பங்களும், வற்றலான நூறு திராட்சப்பழக்குலைகளும், வசந்தகாலத்துப் பலனான நூறு குலைகளும், ஒரு துருத்தி திராட்சரசமும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[2. And the king said unto Ziba, What mean you by these? And Ziba said, The asses be for the king's household to ride on; and the bread and summer fruit for the young men to eat; and the wine, that such as be faint in the wilderness may drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5468,51 +5920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ராஜா சீபாவைப்பார்த்து: இவைகள் என்னத்திற்கு என்று கேட்டதற்கு, சீபா: கழுதைகள் ராஜாவின் வீட்டார் ஏறுகிறதற்கும், அப்பங்களும் பழங்களும் வாலிபர் புசிக்கிறதற்கும், திராட்சரசம் வனாந்தரத்தில் விடாய்த்துப்போனவர்கள் குடிக்கிறதற்குமே என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And the king said, And where is your master's son? And Ziba said unto the king, Behold, he abides at Jerusalem: for he said, To day shall the house of Israel restore me the kingdom of my father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5547,51 +5999,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473434386" r:id="rId1"/>
+    <p:sldLayoutId id="2481564112" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5927,54 +6379,86 @@
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -6111,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[household to ride on; and the bread and summer fruit for the young men to eat; and the wine, that]]></a:t>
+              <a:t><![CDATA[இருக்கிறான்; இன்று இஸ்ரவேல் வீட்டார் என் தகப்பனுடைய ராஜ்யத்தை என் வசமாய்த் திரும்பப்பண்ணுவார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[such as be faint in the wilderness may drink.]]></a:t>
+              <a:t><![CDATA[என்றான் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And the king said, And where is your master's son? And Ziba said unto the king, Behold, he abides]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது ராஜா சீபாவை நோக்கி: மேவிபோசேத்திற்கு உண்டானதெல்லாம் உன்னுடையதாயிற்று என்றான். அதற்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[at Jerusalem: for he said, To day shall the house of Israel restore me the kingdom of my father.]]></a:t>
+              <a:t><![CDATA[சீபா: ராஜாவாகிய என் ஆண்டவனுடைய கண்களில் எனக்குத் தயைகிடைக்கவேண்டும் என்று நான் பணிந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Then said the king to Ziba, Behold, yours are all that pertained unto Mephibosheth. And Ziba]]></a:t>
+              <a:t><![CDATA[கேட்டுக்கொள்ளுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[said, I humbly plead to you that I may find grace in your sight, my lord, O king.]]></a:t>
+              <a:t><![CDATA[5. தாவீதுராஜா பகூரிம்மட்டும் வந்தபோது, இதோ, சவுல் வீட்டு வம்சத்தானாயிருக்கிற கேராவின் குமாரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And when king David came to Bahurim, behold, thence came out a man of the family of the house of]]></a:t>
+              <a:t><![CDATA[சீமேயி என்னும் பேருள்ள ஒரு மனுஷன் அங்கேயிருந்து புறப்பட்டு, தூஷித்துக்கொண்டே நடந்துவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Saul, whose name was Shimei, the son of Gera: he came forth, and cursed still as he came.]]></a:t>
+              <a:t><![CDATA[6. சகல ஜனங்களும், சகல பலசாலிகளும், தாவீதின் வலதுபுறமாகவும் இடதுபுறமாகவும் நடக்கையில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And he cast stones at David, and at all the servants of king David: and all the people and all]]></a:t>
+              <a:t><![CDATA[தாவீதின்மேலும், தாவீதுராஜாவுடைய சகல ஊழியக்காரர்மேலும் கற்களை எறிந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the mighty men were on his right hand and on his left.]]></a:t>
+              <a:t><![CDATA[7. சீமேயி அவனைத் தூஷித்து: இரத்தப்பிரியனே, பேலியாளின் மனுஷனே, தொலைந்துபோ, தொலைந்துபோ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. So they spread Absalom a tent upon the top of the house; and Absalom went in unto his father's]]></a:t>
+              <a:t><![CDATA[1. தாவீது மலையுச்சியிலிருந்து சற்றப்புறம் நடந்துபோனபோது, இதோ, மேவிபோசேத்தின் காரியக்காரனாகிய சீபா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And thus said Shimei when he cursed, Come out, come out, you bloody man, and you man of Belial:]]></a:t>
+              <a:t><![CDATA[8. சவுலின் ஸ்தலத்தில் ராஜாவான உன்மேல் கர்த்தர் சவுல் வீட்டாரின் இரத்தப்பழியைத் திரும்பப்பண்ணினார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. The LORD has returned upon you all the blood of the house of Saul, in whose position you have]]></a:t>
+              <a:t><![CDATA[கர்த்தர் ராஜ்யபாரத்தை உன் குமாரனாகிய அப்சலோமின் கையில் ஒப்புக்கொடுத்தார்; இப்போதும் இதோ, உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[reigned; and the LORD has delivered the kingdom into the hand of Absalom your son: and, behold, you]]></a:t>
+              <a:t><![CDATA[அக்கிரமத்தில் அகப்பட்டாய்: நீ இரத்தப்பிரியனான மனுஷன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[are taken in your mischief, because you are a bloody man.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது செருயாவின் குமாரன் அபிசாய் ராஜாவை நோக்கி: அந்தச் செத்தநாய் ராஜாவாகிய என் ஆண்டவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then said Abishai the son of Zeruiah unto the king, Why should this dead dog curse my lord the]]></a:t>
+              <a:t><![CDATA[தூஷிப்பானேன்? நான் போய் அவன் தலையை வாங்கிப்போடட்டுமே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[king? let me go over, I pray you, and take off his head.]]></a:t>
+              <a:t><![CDATA[10. அதற்கு ராஜா: செருயாவின் குமாரரே, எனக்கும் உங்களுக்கும் என்ன? அவன் என்னைத் தூஷிக்கட்டும்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the king said, What have I to do with you, all of you sons of Zeruiah? so let him curse,]]></a:t>
+              <a:t><![CDATA[தாவீதைத் தூஷிக்கவேண்டும் என்று கர்த்தர் அவனுக்குச் சொன்னார்; ஆகையால் ஏன் இப்படிச் செய்கிறாய் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[because the LORD has said unto him, Curse David. Who shall then say, Wherefore have you done so?]]></a:t>
+              <a:t><![CDATA[கேட்கத்தக்கவன் யார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And David said to Abishai, and to all his servants, Behold, my son, which came out of my bowels,]]></a:t>
+              <a:t><![CDATA[11. பின்னும் தாவீது அபிசாயையும் தன் ஊழியக்காரர் எல்லாரையும் பார்த்து: இதோ, என் கர்ப்பப்பிறப்பான என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[seeks my life: how much more now may this Benjamite do it? let him alone, and let him curse; for the]]></a:t>
+              <a:t><![CDATA[குமாரனே என் பிராணனை வாங்கத்தேடும்போது, இந்தப் பென்யமீனன் எத்தனை அதிகமாய்ச் செய்வான், அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[concubines in the sight of all Israel.]]></a:t>
+              <a:t><![CDATA[பொதிகளைச் சுமக்கிற இரண்டு கழுதைகளை ஓட்டிக்கொண்டுவந்து, அவனைச் சந்தித்தான்; அவைகளில் இருநூறு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD has bidden him.]]></a:t>
+              <a:t><![CDATA[தூஷிக்கட்டும்; அப்படிச் செய்ய கர்த்தர் அவனுக்குக் கட்டளையிட்டிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. It may be that the LORD will look on mine affliction, and that the LORD will requite me good for]]></a:t>
+              <a:t><![CDATA[12. ஒருவேளை கர்த்தர் என் சிறுமையைப் பார்த்து, இந்த நாளில் அவன் நிந்தித்த நிந்தனைக்குப் பதிலாக எனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his cursing this day.]]></a:t>
+              <a:t><![CDATA[நன்மையைச் சரிக்கட்டுவார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And as David and his men went by the way, Shimei went along on the hill's side opposite to him,]]></a:t>
+              <a:t><![CDATA[13. அப்படியே தாவீதும் அவன் மனுஷரும் வழியே நடந்துபோனார்கள்; சீமேயியும் மலையின் பக்கத்திலே அவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and cursed as he went, and threw stones at him, and cast dust.]]></a:t>
+              <a:t><![CDATA[எதிராக நடந்து தூஷித்து, அவனுக்கு எதிராகக் கற்களை எறிந்து, மண்ணைத் தூற்றிக்கொண்டே வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And the king, and all the people that were with him, came weary, and refreshed themselves there.]]></a:t>
+              <a:t><![CDATA[14. ராஜாவும் அவனோடிருந்த சகல ஜனங்களும் விடாய்த்தவர்களாய் தங்குமிடத்திலே சேர்ந்து, இளைப்பாறினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And Absalom, and all the people the men of Israel, came to Jerusalem, and Ahithophel with him.]]></a:t>
+              <a:t><![CDATA[15. அப்சலோமும் இஸ்ரவேல் மனுஷராகிய சகல ஜனங்களும் அவனோடேகூட அகித்தோப்பேலும் எருசலேமுக்கு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And it came to pass, when Hushai the Archite, David's friend, was come unto Absalom, that Hushai]]></a:t>
+              <a:t><![CDATA[16. அற்கியனாகிய ஊசாய் என்னும் தாவீதின் சிநேகிதன் அப்சலோமிடத்தில் வந்தபோது, ஊசாய் அப்சலோமை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[said unto Absalom, God save the king, God save the king.]]></a:t>
+              <a:t><![CDATA[ராஜாவே வாழ்க, ராஜாவே வாழ்க என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And Absalom said to Hushai, Is this your kindness to your friend? why went you not with your]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது அப்சலோம் ஊசாயைப் பார்த்து: உன் சிநேகிதன்மேல் உனக்கு இருக்கிற தயை இதுதானோ? உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And the counsel of Ahithophel, which he counselled in those days, was as if a man had enquired]]></a:t>
+              <a:t><![CDATA[அப்பங்களும், வற்றலான நூறு திராட்சப்பழக்குலைகளும், வசந்தகாலத்துப் பலனான நூறு குலைகளும், ஒரு துருத்தி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[friend?]]></a:t>
+              <a:t><![CDATA[சிநேகிதனோடே நீ போகாதேபோனது என்ன என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And Hushai said unto Absalom, Nay; but whom the LORD, and this people, and all the men of]]></a:t>
+              <a:t><![CDATA[18. அதற்கு ஊசாய் அப்சலோமை நோக்கி அப்படி அல்ல, கர்த்தரும் இந்த ஜனங்களும் இஸ்ரவேல் மனுஷரனைவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel, choose, his will I be, and with him will I abide.]]></a:t>
+              <a:t><![CDATA[தெரிந்துகொள்ளுகிறவரையே நான் சேர்ந்து அவரோடே இருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And again, whom should I serve? should I not serve in the presence of his son? as I have served]]></a:t>
+              <a:t><![CDATA[19. இதுவும் அல்லாமல், நான் யாரிடத்தில் சேவிப்பேன்? அவருடைய குமாரனிடத்தில் அல்லவா? உம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in your father's presence, so will I be in your presence.]]></a:t>
+              <a:t><![CDATA[தகப்பனிடத்தில் எப்படி சேவித்தேனோ, அப்படியே உம்மிடத்திலும் சேவிப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Then said Absalom to Ahithophel, Give counsel among you what we shall do.]]></a:t>
+              <a:t><![CDATA[20. அப்சலோம் அகித்தோப்பேலைப் பார்த்து, நாங்கள் செய்யவேண்டியது இன்னதென்று ஆலோசனை சொல்லும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And Ahithophel said unto Absalom, Go in unto your father's concubines, which he has left to keep]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது அகித்தோப்பேல் அப்சலோமை நோக்கி: வீட்டைக்காக்க உம்முடைய தகப்பன் பின்வைத்த அவருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the house; and all Israel shall hear that you are abhorred of your father: then shall the hands of]]></a:t>
+              <a:t><![CDATA[மறுமனையாட்டிகளிடத்தில் பிரவேசியும், அப்பொழுது உம்முடைய தகப்பனுக்கு நாற்றமாய்ப்போனீர் என்பதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +12007,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all that are with you be strong.]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலர் எல்லாரும் கேள்விப்பட்டு, உம்மோடிருக்கிற எல்லாருடைய கைகளும் பலக்கும் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. அப்படியே அப்சலோமுக்கு உப்பரிகையின்மேல் ஒரு கூடாரத்தைப் போட்டார்கள்: அங்கே அப்சலோம் சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +12271,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[at the oracle of God: so was all the counsel of Ahithophel both with David and with Absalom.]]></a:t>
+              <a:t><![CDATA[திராட்சரசமும் இருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இஸ்ரவேலரின் கண்களுக்கு முன்பாக, தன் தகப்பனுடைய மறுமனையாட்டிகளிடத்தில் பிரவேசித்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. அந்நாட்களில் அகித்தோப்பேல் சொல்லும் ஆலோசனையெல்லாம் தேவனுடைய வாக்கைப்போல இருந்தது, அப்படியே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அகித்தோப்பேலின் ஆலோசனையெல்லாம் தாவீதுக்கும் இருந்தது, அப்சலோமுக்கும் அப்படியே இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And when David was a little past the top of the hill, behold, Ziba the servant of Mephibosheth]]></a:t>
+              <a:t><![CDATA[2. ராஜா சீபாவைப்பார்த்து: இவைகள் என்னத்திற்கு என்று கேட்டதற்கு, சீபா: கழுதைகள் ராஜாவின் வீட்டார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[met him, with a couple of asses saddled, and upon them two hundred loaves of bread, and an hundred]]></a:t>
+              <a:t><![CDATA[ஏறுகிறதற்கும், அப்பங்களும் பழங்களும் வாலிபர் புசிக்கிறதற்கும், திராட்சரசம் வனாந்தரத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bunches of raisins, and an hundred of summer fruits, and a bottle of wine.]]></a:t>
+              <a:t><![CDATA[விடாய்த்துப்போனவர்கள் குடிக்கிறதற்குமே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the king said unto Ziba, What mean you by these? And Ziba said, The asses be for the king's]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது ராஜாவின் ஆண்டவனுடைய குமாரன் எங்கே என்று கேட்டதற்கு, சீபா ராஜாவை நோக்கி: எருசலேமில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12244,91 +13256,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 16]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
   <a:themeElements>
-    <a:clrScheme name="Theme41">
+    <a:clrScheme name="Theme13">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme41">
+    <a:fontScheme name="Theme13">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12354,51 +13366,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme41">
+    <a:fmtScheme name="Theme13">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12529,51 +13541,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>48</Slides>
+  <Slides>52</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>