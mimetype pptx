--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -109,50 +109,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -192,50 +204,56 @@
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -392,53 +410,59 @@
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -498,51 +522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகிலும் அப்சலோம்: அற்கியனாகிய ஊசாயைக் கூப்பிட்டு, அவன் வாய்மொழியையும் கேட்போம் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. ஊசாய் அப்சலோமிடத்தில் வந்தபோது, அப்சலோம் அவனைப் பார்த்து: இந்தப்பிரகாரமாக அகிப்தோப்பேல் சொன்னான்; அவன் வார்த்தையின்படிசெய்வோமோ, அல்லவென்றால், நீ சொல் என்றான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -716,51 +740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஊசாய் அப்சலோமிடத்தில் வந்தபோது, அப்சலோம் அவனைப் பார்த்து: இந்தப்பிரகாரமாக அகிப்தோப்பேல் சொன்னான்; அவன் வார்த்தையின்படிசெய்வோமோ, அல்லவென்றால், நீ சொல் என்றான்]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது ஊசாய் அப்சலோமை நோக்கி: அகித்தோப்பேல் இந்த விசைசொன்ன ஆலோசனை நல்லதல்ல என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -825,51 +849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது ஊசாய் அப்சலோமை நோக்கி: அகித்தோப்பேல் இந்த விசைசொன்ன ஆலோசனை நல்லதல்ல என்றான்.]]></a:t>
+              <a:t><![CDATA[8. மேலும் ஊசாய்: உம்முடைய தகப்பனும் அவன் மனுஷரும் பலசாலிகள் என்றும், வெளியிலே குட்டிகளைப் பறிகொடுத்த கரடியைப்போல மனமெரிகிறவர்கள் என்றும் நீர் அறிவீர்; உம்முடைய தகப்பன் யுத்தவீரனுமாயிருக்கிறார்; அவர் இராக்காலத்தில் ஜனங்களோடே தங்கமாட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1152,51 +1176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேலும் ஊசாய்: உம்முடைய தகப்பனும் அவன் மனுஷரும் பலசாலிகள் என்றும், வெளியிலே குட்டிகளைப் பறிகொடுத்த கரடியைப்போல மனமெரிகிறவர்கள் என்றும் நீர் அறிவீர்; உம்முடைய தகப்பன் யுத்தவீரனுமாயிருக்கிறார்; அவர் இராக்காலத்தில் ஜனங்களோடே தங்கமாட்டார்.]]></a:t>
+              <a:t><![CDATA[9. இதோ, அவர் இப்பொழுது ஒரு கெபியிலாவது, வேறே யாதோரிடத்திலாவது ஒளித்திருப்பார்; துவக்கத்திலேதானே நம்முடையவர்களில் சிலர் பட்டார்களேயானால், அதைக் கேட்கிற யாவரும் அப்சலோமைப் பின்செல்லுகிற ஜனங்களில் சங்காரம் உண்டாயிற்று என்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2242,51 +2266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஒரு பட்டணத்திற்குள் புகுந்தாரேயானால், இஸ்ரவேலர் எல்லாரும் அந்தப் பட்டணத்தின்மேல் கயிறுகளைப்போட்டு அங்கே ஒரு பொடிக்கல்லும் காணப்படாதே போகுமட்டும், அதை இழுத்து ஆற்றிலே போடுவார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது அவரைக் கண்டுபிடிக்கிற எவ்விடத்திலாகிலும் நாம் அவரிடத்தில் போய், பனி பூமியின்மேல் இறங்குவதுபோல அவர்மேல் இறங்குவோம் அப்படியே அவரோடிருக்கிற எல்லா மனுஷரிலும் ஒருவனும் அவருக்கு மீந்திருப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2460,51 +2484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது அப்சலோமும் இஸ்ரவேல் மனுஷர் அனைவரும்: அகித்தோப்பேலின் ஆலோசனையைப்பார்க்கிலும் அற்கியனாகிய ஊசாயின் ஆலோசனை நல்லது என்றார்கள்; இப்படி கர்த்தர் அப்சலோமின்மேல் பொல்லாப்பை வரப்பண்ணும்பொருட்டு, அகித்தோப்பேலின் நல்லஆலோசனையை அபத்தமாக்குகிறதற்குக் கர்த்தர் கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[13. ஒரு பட்டணத்திற்குள் புகுந்தாரேயானால், இஸ்ரவேலர் எல்லாரும் அந்தப் பட்டணத்தின்மேல் கயிறுகளைப்போட்டு அங்கே ஒரு பொடிக்கல்லும் காணப்படாதே போகுமட்டும், அதை இழுத்து ஆற்றிலே போடுவார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2787,51 +2811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் விடாய்த்தவனும் கை தளர்ந்தவனுமாயிருக்கையில், நான் அவனிடத்தில் போய், அவனைத் திடுக்கிடப்பண்ணுவேன்; அப்பொழுது அவனோடிருக்கும் ஜனங்களெல்லாரும் ஓடிப்போவதினால், நான் ராஜா ஒருவனைமாத்திரம் வெட்டி,]]></a:t>
+              <a:t><![CDATA[1. பின்பு அகித்தோப்பேல் அப்சலோமை நோக்கி: நான் பன்னீராயிரம்பேரைத் தெரிந்துகொண்டு எழுந்து, இன்று இராத்திரி தாவீதைப் பின்தொடர்ந்து போகட்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2896,51 +2920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்பு ஊசாய், சாதோக் அபியத்தார் என்னும் ஆசாரியர்களைப் பார்த்து: இன்ன இன்னபடி அகித்தோப்பேல் அப்சலோமுக்கும் இஸ்ரவேலின் மூப்பருக்கும் ஆலோசனைச் சொன்னான்; நானோ இன்ன இன்னபடி ஆலோசனை சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது அப்சலோமும் இஸ்ரவேல் மனுஷர் அனைவரும்: அகித்தோப்பேலின் ஆலோசனையைப்பார்க்கிலும் அற்கியனாகிய ஊசாயின் ஆலோசனை நல்லது என்றார்கள்; இப்படி கர்த்தர் அப்சலோமின்மேல் பொல்லாப்பை வரப்பண்ணும்பொருட்டு, அகித்தோப்பேலின் நல்லஆலோசனையை அபத்தமாக்குகிறதற்குக் கர்த்தர் கட்டளையிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3114,51 +3138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இப்பொழுதும் நீங்கள் சீக்கிரமாய்த் தாவீதுக்கு அறிவிக்கும்படிக்குச் செய்தி அனுப்பி: நீர் இன்று இராத்திரி வனாந்தரத்தின் வெளிகளிலே தங்கவேண்டாம்; ராஜாவும் அவரோடிருக்கிற சகல ஜனங்களும் விழுங்கப்படாதபடிக்குத் தாமதம் இல்லாமல் அக்கரைப்படவேண்டும் என்று சொல்லச்சொல்லுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. பின்பு ஊசாய், சாதோக் அபியத்தார் என்னும் ஆசாரியர்களைப் பார்த்து: இன்ன இன்னபடி அகித்தோப்பேல் அப்சலோமுக்கும் இஸ்ரவேலின் மூப்பருக்கும் ஆலோசனைச் சொன்னான்; நானோ இன்ன இன்னபடி ஆலோசனை சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3332,51 +3356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. யோனத்தானும் அகிமாசும், தாங்கள் நகரத்தில் பிரவேசிக்கிறதினால் காணப்படாதபடிக்கு, இன்றோகேல் அண்டை நின்றுகொண்டிருந்தார்கள்; ஒரு வேலைக்காரி போய், அதை அவர்களுக்குச் சொன்னாள்; அவர்கள் தாவீதுராஜாவுக்கு அதை அறிவிக்கப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[16. இப்பொழுதும் நீங்கள் சீக்கிரமாய்த் தாவீதுக்கு அறிவிக்கும்படிக்குச் செய்தி அனுப்பி: நீர் இன்று இராத்திரி வனாந்தரத்தின் வெளிகளிலே தங்கவேண்டாம்; ராஜாவும் அவரோடிருக்கிற சகல ஜனங்களும் விழுங்கப்படாதபடிக்குத் தாமதம் இல்லாமல் அக்கரைப்படவேண்டும் என்று சொல்லச்சொல்லுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3441,51 +3465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. யோனத்தானும் அகிமாசும், தாங்கள் நகரத்தில் பிரவேசிக்கிறதினால் காணப்படாதபடிக்கு, இன்றோகேல் அண்டை நின்றுகொண்டிருந்தார்கள்; ஒரு வேலைக்காரி போய், அதை அவர்களுக்குச் சொன்னாள்; அவர்கள் தாவீதுராஜாவுக்கு அதை அறிவிக்கப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[16. இப்பொழுதும் நீங்கள் சீக்கிரமாய்த் தாவீதுக்கு அறிவிக்கும்படிக்குச் செய்தி அனுப்பி: நீர் இன்று இராத்திரி வனாந்தரத்தின் வெளிகளிலே தங்கவேண்டாம்; ராஜாவும் அவரோடிருக்கிற சகல ஜனங்களும் விழுங்கப்படாதபடிக்குத் தாமதம் இல்லாமல் அக்கரைப்படவேண்டும் என்று சொல்லச்சொல்லுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3659,51 +3683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஒரு பிள்ளையாண்டான் அவர்களைக் கண்டு, அப்சலோமுக்கு அறிவித்தான்; ஆகையால், அவர்கள் இருவரும் சீக்கிரமாய்ப் போய், பகூரிமிலிருக்கிற ஒரு மனுஷன் வீட்டிற்குள் பிரவேசித்தார்கள்; அவன் முற்றத்தில் ஒரு கிணறு இருந்தது; அதில் இறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[17. யோனத்தானும் அகிமாசும், தாங்கள் நகரத்தில் பிரவேசிக்கிறதினால் காணப்படாதபடிக்கு, இன்றோகேல் அண்டை நின்றுகொண்டிருந்தார்கள்; ஒரு வேலைக்காரி போய், அதை அவர்களுக்குச் சொன்னாள்; அவர்கள் தாவீதுராஜாவுக்கு அதை அறிவிக்கப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3877,51 +3901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. வீட்டுக்காரி ஒரு பாயை எடுத்து, கிணற்றுவாயின்மேல் விரித்து, காரியம் வெளிப்படாதபடிக்கு அதன்மேல் நொய்யைப் பரப்பிவைத்தாள்.]]></a:t>
+              <a:t><![CDATA[18. ஒரு பிள்ளையாண்டான் அவர்களைக் கண்டு, அப்சலோமுக்கு அறிவித்தான்; ஆகையால், அவர்கள் இருவரும் சீக்கிரமாய்ப் போய், பகூரிமிலிருக்கிற ஒரு மனுஷன் வீட்டிற்குள் பிரவேசித்தார்கள்; அவன் முற்றத்தில் ஒரு கிணறு இருந்தது; அதில் இறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4204,51 +4228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்சலோமின் சேவகர் அந்த ஸ்திரீயினிடத்தில் வீட்டிற்குள் வந்து: அகிமாசும் யோனத்தானும் எங்கே என்று கேட்டார்கள்; அவர்களுக்கு அந்த ஸ்திரீ: வாய்க்காலுக்கு அப்பாலே போய்விட்டார்கள் என்றான்; இவர்கள் தேடிக்காணாதேபோய், எருசலேமுக்குத் திரும்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[19. வீட்டுக்காரி ஒரு பாயை எடுத்து, கிணற்றுவாயின்மேல் விரித்து, காரியம் வெளிப்படாதபடிக்கு அதன்மேல் நொய்யைப் பரப்பிவைத்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4422,51 +4446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இவர்கள் போனபிற்பாடு, அவர்கள் கிணற்றிலிருந்து ஏறிவந்து, தாவீது ராஜாவுக்கு அறிவித்து, தாவீதை நோக்கி: சீக்கிரமாய் எழுந்து ஆற்றைக்கடந்துபோங்கள்; இன்னபடி அகித்தோப்பேல் உங்களுக்கு விரோதமாய் ஆலோசனை சொன்னான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[20. அப்சலோமின் சேவகர் அந்த ஸ்திரீயினிடத்தில் வீட்டிற்குள் வந்து: அகிமாசும் யோனத்தானும் எங்கே என்று கேட்டார்கள்; அவர்களுக்கு அந்த ஸ்திரீ: வாய்க்காலுக்கு அப்பாலே போய்விட்டார்கள் என்றான்; இவர்கள் தேடிக்காணாதேபோய், எருசலேமுக்குத் திரும்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4531,51 +4555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இவர்கள் போனபிற்பாடு, அவர்கள் கிணற்றிலிருந்து ஏறிவந்து, தாவீது ராஜாவுக்கு அறிவித்து, தாவீதை நோக்கி: சீக்கிரமாய் எழுந்து ஆற்றைக்கடந்துபோங்கள்; இன்னபடி அகித்தோப்பேல் உங்களுக்கு விரோதமாய் ஆலோசனை சொன்னான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[20. அப்சலோமின் சேவகர் அந்த ஸ்திரீயினிடத்தில் வீட்டிற்குள் வந்து: அகிமாசும் யோனத்தானும் எங்கே என்று கேட்டார்கள்; அவர்களுக்கு அந்த ஸ்திரீ: வாய்க்காலுக்கு அப்பாலே போய்விட்டார்கள் என்றான்; இவர்கள் தேடிக்காணாதேபோய், எருசலேமுக்குத் திரும்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4640,51 +4664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது தாவீதும் அவனோடிருந்த சகல ஜனங்களும் எழுந்து யோர்தானைக் கடந்துபோனார்கள்; பொழுதுவிடிகிறதற்குள்ளாக யோர்தானைக் கடவாதவன் ஒருவனும் இல்லை.]]></a:t>
+              <a:t><![CDATA[21. இவர்கள் போனபிற்பாடு, அவர்கள் கிணற்றிலிருந்து ஏறிவந்து, தாவீது ராஜாவுக்கு அறிவித்து, தாவீதை நோக்கி: சீக்கிரமாய் எழுந்து ஆற்றைக்கடந்துபோங்கள்; இன்னபடி அகித்தோப்பேல் உங்களுக்கு விரோதமாய் ஆலோசனை சொன்னான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4749,51 +4773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது தாவீதும் அவனோடிருந்த சகல ஜனங்களும் எழுந்து யோர்தானைக் கடந்துபோனார்கள்; பொழுதுவிடிகிறதற்குள்ளாக யோர்தானைக் கடவாதவன் ஒருவனும் இல்லை.]]></a:t>
+              <a:t><![CDATA[21. இவர்கள் போனபிற்பாடு, அவர்கள் கிணற்றிலிருந்து ஏறிவந்து, தாவீது ராஜாவுக்கு அறிவித்து, தாவீதை நோக்கி: சீக்கிரமாய் எழுந்து ஆற்றைக்கடந்துபோங்கள்; இன்னபடி அகித்தோப்பேல் உங்களுக்கு விரோதமாய் ஆலோசனை சொன்னான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4858,51 +4882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அகித்தோப்பேல் தன் யோசனையின்படி நடக்கவில்லை என்று கண்டபோது, தன் கழுதையின்மேல் சேணம் வைத்து ஏறி, தன் ஊரிலிருக்கிற தன் வீட்டுக்குப்போய், தன் வீட்டுக்காரியங்களை ஒழுங்குபடுத்தி, நான்றுகொண்டு செத்தான்; அவன் தகப்பன் கல்லறையில் அவனை அடக்கம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[21. இவர்கள் போனபிற்பாடு, அவர்கள் கிணற்றிலிருந்து ஏறிவந்து, தாவீது ராஜாவுக்கு அறிவித்து, தாவீதை நோக்கி: சீக்கிரமாய் எழுந்து ஆற்றைக்கடந்துபோங்கள்; இன்னபடி அகித்தோப்பேல் உங்களுக்கு விரோதமாய் ஆலோசனை சொன்னான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4967,51 +4991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அகித்தோப்பேல் தன் யோசனையின்படி நடக்கவில்லை என்று கண்டபோது, தன் கழுதையின்மேல் சேணம் வைத்து ஏறி, தன் ஊரிலிருக்கிற தன் வீட்டுக்குப்போய், தன் வீட்டுக்காரியங்களை ஒழுங்குபடுத்தி, நான்றுகொண்டு செத்தான்; அவன் தகப்பன் கல்லறையில் அவனை அடக்கம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது தாவீதும் அவனோடிருந்த சகல ஜனங்களும் எழுந்து யோர்தானைக் கடந்துபோனார்கள்; பொழுதுவிடிகிறதற்குள்ளாக யோர்தானைக் கடவாதவன் ஒருவனும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5076,51 +5100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அகித்தோப்பேல் தன் யோசனையின்படி நடக்கவில்லை என்று கண்டபோது, தன் கழுதையின்மேல் சேணம் வைத்து ஏறி, தன் ஊரிலிருக்கிற தன் வீட்டுக்குப்போய், தன் வீட்டுக்காரியங்களை ஒழுங்குபடுத்தி, நான்றுகொண்டு செத்தான்; அவன் தகப்பன் கல்லறையில் அவனை அடக்கம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது தாவீதும் அவனோடிருந்த சகல ஜனங்களும் எழுந்து யோர்தானைக் கடந்துபோனார்கள்; பொழுதுவிடிகிறதற்குள்ளாக யோர்தானைக் கடவாதவன் ஒருவனும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5185,51 +5209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஜனங்களையெல்லாம் உம்முடைய வசமாய்த் திரும்பப்பண்ணுவேன், இப்படிச்செய்ய நீர் வகைதேடினால், எல்லாரும் திரும்பினபின் ஜனங்கள் சமாதானத்தோடு இருப்பார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. அவன் விடாய்த்தவனும் கை தளர்ந்தவனுமாயிருக்கையில், நான் அவனிடத்தில் போய், அவனைத் திடுக்கிடப்பண்ணுவேன்; அப்பொழுது அவனோடிருக்கும் ஜனங்களெல்லாரும் ஓடிப்போவதினால், நான் ராஜா ஒருவனைமாத்திரம் வெட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5294,51 +5318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. தாவீது மக்னாயீமுக்கு வந்தான்; அப்சலோம் சகல இஸ்ரவேலரோடுங்கூட யோர்தானைக் கடந்தான்.]]></a:t>
+              <a:t><![CDATA[23. அகித்தோப்பேல் தன் யோசனையின்படி நடக்கவில்லை என்று கண்டபோது, தன் கழுதையின்மேல் சேணம் வைத்து ஏறி, தன் ஊரிலிருக்கிற தன் வீட்டுக்குப்போய், தன் வீட்டுக்காரியங்களை ஒழுங்குபடுத்தி, நான்றுகொண்டு செத்தான்; அவன் தகப்பன் கல்லறையில் அவனை அடக்கம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5403,51 +5427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்சலோம், யோவாபுக்குப் பதிலாக அமாசாவை இராணுவத்தலைவனாக்கினான்; இந்த அமாசா, நாகாசின் குமாரத்தியும் செருயாவின் சகோதரியும் யோவாபின் அத்தையுமாகிய அபிகாயிலைப் படைத்த இஸ்ரவேலனாகிய எத்திரா என்னும் பேருள்ள ஒரு மனுஷனுடைய குமாரனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[23. அகித்தோப்பேல் தன் யோசனையின்படி நடக்கவில்லை என்று கண்டபோது, தன் கழுதையின்மேல் சேணம் வைத்து ஏறி, தன் ஊரிலிருக்கிற தன் வீட்டுக்குப்போய், தன் வீட்டுக்காரியங்களை ஒழுங்குபடுத்தி, நான்றுகொண்டு செத்தான்; அவன் தகப்பன் கல்லறையில் அவனை அடக்கம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5512,51 +5536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்சலோம், யோவாபுக்குப் பதிலாக அமாசாவை இராணுவத்தலைவனாக்கினான்; இந்த அமாசா, நாகாசின் குமாரத்தியும் செருயாவின் சகோதரியும் யோவாபின் அத்தையுமாகிய அபிகாயிலைப் படைத்த இஸ்ரவேலனாகிய எத்திரா என்னும் பேருள்ள ஒரு மனுஷனுடைய குமாரனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[23. அகித்தோப்பேல் தன் யோசனையின்படி நடக்கவில்லை என்று கண்டபோது, தன் கழுதையின்மேல் சேணம் வைத்து ஏறி, தன் ஊரிலிருக்கிற தன் வீட்டுக்குப்போய், தன் வீட்டுக்காரியங்களை ஒழுங்குபடுத்தி, நான்றுகொண்டு செத்தான்; அவன் தகப்பன் கல்லறையில் அவனை அடக்கம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5621,51 +5645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இஸ்ரவேல் ஜனங்களும் அப்சலோமும் கீலேயாத் தேசத்திலே பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[24. தாவீது மக்னாயீமுக்கு வந்தான்; அப்சலோம் சகல இஸ்ரவேலரோடுங்கூட யோர்தானைக் கடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5730,51 +5754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தாவீது மக்னாயீமில் சேர்ந்தபோது, அம்மோன் புத்திரரின் தேசத்து ரப்பா பட்டணத்தானாகிய சோபி என்னும் நாகாசின் குமாரனும், லோதேபார் ஊரானான அம்மியேலின் குமாரன் மாகீரும், ரோகிலிம் ஊரானும் கீலேயாத்தியனுமாகிய பர்சிலாவும்,]]></a:t>
+              <a:t><![CDATA[24. தாவீது மக்னாயீமுக்கு வந்தான்; அப்சலோம் சகல இஸ்ரவேலரோடுங்கூட யோர்தானைக் கடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5839,51 +5863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தாவீது மக்னாயீமில் சேர்ந்தபோது, அம்மோன் புத்திரரின் தேசத்து ரப்பா பட்டணத்தானாகிய சோபி என்னும் நாகாசின் குமாரனும், லோதேபார் ஊரானான அம்மியேலின் குமாரன் மாகீரும், ரோகிலிம் ஊரானும் கீலேயாத்தியனுமாகிய பர்சிலாவும்,]]></a:t>
+              <a:t><![CDATA[25. அப்சலோம், யோவாபுக்குப் பதிலாக அமாசாவை இராணுவத்தலைவனாக்கினான்; இந்த அமாசா, நாகாசின் குமாரத்தியும் செருயாவின் சகோதரியும் யோவாபின் அத்தையுமாகிய அபிகாயிலைப் படைத்த இஸ்ரவேலனாகிய எத்திரா என்னும் பேருள்ள ஒரு மனுஷனுடைய குமாரனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5948,51 +5972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. மெத்தைகளையும், கலங்களையும், மண்பாண்டங்களையும், கோதுமையையும், வாற்கோதுமையையும், மாவையும், வறுத்த பயற்றைம் பெரும்பயற்றையும், சிறு பயற்றையும், வறுத்த சிறு பயற்றையும்,]]></a:t>
+              <a:t><![CDATA[25. அப்சலோம், யோவாபுக்குப் பதிலாக அமாசாவை இராணுவத்தலைவனாக்கினான்; இந்த அமாசா, நாகாசின் குமாரத்தியும் செருயாவின் சகோதரியும் யோவாபின் அத்தையுமாகிய அபிகாயிலைப் படைத்த இஸ்ரவேலனாகிய எத்திரா என்னும் பேருள்ள ஒரு மனுஷனுடைய குமாரனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6057,51 +6081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. மெத்தைகளையும், கலங்களையும், மண்பாண்டங்களையும், கோதுமையையும், வாற்கோதுமையையும், மாவையும், வறுத்த பயற்றைம் பெரும்பயற்றையும், சிறு பயற்றையும், வறுத்த சிறு பயற்றையும்,]]></a:t>
+              <a:t><![CDATA[25. அப்சலோம், யோவாபுக்குப் பதிலாக அமாசாவை இராணுவத்தலைவனாக்கினான்; இந்த அமாசா, நாகாசின் குமாரத்தியும் செருயாவின் சகோதரியும் யோவாபின் அத்தையுமாகிய அபிகாயிலைப் படைத்த இஸ்ரவேலனாகிய எத்திரா என்னும் பேருள்ள ஒரு மனுஷனுடைய குமாரனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6166,51 +6190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தேனையும், வெண்ணெயையும், ஆடுகளையும், பால்கட்டிகளையும், தாவீதுக்கும் அவனோடிருந்த ஜனங்களுக்கும் சாப்பிடுகிறதற்குக் கொண்டுவந்தார்கள்; அந்த ஜனங்கள் வனாந்தரத்திலே பசியும் இளைப்பும் தவனமுமாயிருப்பார்கள் என்று இப்படிச் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. இஸ்ரவேல் ஜனங்களும் அப்சலோமும் கீலேயாத் தேசத்திலே பாளயமிறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6275,51 +6299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தேனையும், வெண்ணெயையும், ஆடுகளையும், பால்கட்டிகளையும், தாவீதுக்கும் அவனோடிருந்த ஜனங்களுக்கும் சாப்பிடுகிறதற்குக் கொண்டுவந்தார்கள்; அந்த ஜனங்கள் வனாந்தரத்திலே பசியும் இளைப்பும் தவனமுமாயிருப்பார்கள் என்று இப்படிச் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. தாவீது மக்னாயீமில் சேர்ந்தபோது, அம்மோன் புத்திரரின் தேசத்து ரப்பா பட்டணத்தானாகிய சோபி என்னும் நாகாசின் குமாரனும், லோதேபார் ஊரானான அம்மியேலின் குமாரன் மாகீரும், ரோகிலிம் ஊரானும் கீலேயாத்தியனுமாகிய பர்சிலாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6385,50 +6409,704 @@
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[3. ஜனங்களையெல்லாம் உம்முடைய வசமாய்த் திரும்பப்பண்ணுவேன், இப்படிச்செய்ய நீர் வகைதேடினால், எல்லாரும் திரும்பினபின் ஜனங்கள் சமாதானத்தோடு இருப்பார்கள் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. தாவீது மக்னாயீமில் சேர்ந்தபோது, அம்மோன் புத்திரரின் தேசத்து ரப்பா பட்டணத்தானாகிய சோபி என்னும் நாகாசின் குமாரனும், லோதேபார் ஊரானான அம்மியேலின் குமாரன் மாகீரும், ரோகிலிம் ஊரானும் கீலேயாத்தியனுமாகிய பர்சிலாவும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. தாவீது மக்னாயீமில் சேர்ந்தபோது, அம்மோன் புத்திரரின் தேசத்து ரப்பா பட்டணத்தானாகிய சோபி என்னும் நாகாசின் குமாரனும், லோதேபார் ஊரானான அம்மியேலின் குமாரன் மாகீரும், ரோகிலிம் ஊரானும் கீலேயாத்தியனுமாகிய பர்சிலாவும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. மெத்தைகளையும், கலங்களையும், மண்பாண்டங்களையும், கோதுமையையும், வாற்கோதுமையையும், மாவையும், வறுத்த பயற்றைம் பெரும்பயற்றையும், சிறு பயற்றையும், வறுத்த சிறு பயற்றையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. மெத்தைகளையும், கலங்களையும், மண்பாண்டங்களையும், கோதுமையையும், வாற்கோதுமையையும், மாவையும், வறுத்த பயற்றைம் பெரும்பயற்றையும், சிறு பயற்றையும், வறுத்த சிறு பயற்றையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. தேனையும், வெண்ணெயையும், ஆடுகளையும், பால்கட்டிகளையும், தாவீதுக்கும் அவனோடிருந்த ஜனங்களுக்கும் சாப்பிடுகிறதற்குக் கொண்டுவந்தார்கள்; அந்த ஜனங்கள் வனாந்தரத்திலே பசியும் இளைப்பும் தவனமுமாயிருப்பார்கள் என்று இப்படிச் செய்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. தேனையும், வெண்ணெயையும், ஆடுகளையும், பால்கட்டிகளையும், தாவீதுக்கும் அவனோடிருந்த ஜனங்களுக்கும் சாப்பிடுகிறதற்குக் கொண்டுவந்தார்கள்; அந்த ஜனங்கள் வனாந்தரத்திலே பசியும் இளைப்பும் தவனமுமாயிருப்பார்கள் என்று இப்படிச் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6790,51 +7468,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469515950" r:id="rId1"/>
+    <p:sldLayoutId id="2473434396" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7274,50 +7952,98 @@
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7442,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అబ్షాలోమునొద్దకు వచ్చెను.]]></a:t>
+              <a:t><![CDATA[6. And when Hushai was come to Absalom, Absalom spoke unto him, saying, Ahithophel has spoken after]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. అబ్షాలోము అహీతోపెలు చెప్పిన ఆలోచన అతనికి తెలియజేసి అతని మాటచొప్పున మనము చేయుదమా చేయకుందుమా? నీ]]></a:t>
+              <a:t><![CDATA[this manner: shall we do after his saying? if not; speak you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యాలోచన యేమైనది చెప్పుమని అతని నడుగగా]]></a:t>
+              <a:t><![CDATA[7. And Hushai said unto Absalom, The counsel that Ahithophel has given is not good at this time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ​హూషై అబ్షాలోముతో ఇట్లనెను. ఈసారి అహీతోపెలు చెప్పిన ఆలోచన మంచిది కాదు.]]></a:t>
+              <a:t><![CDATA[8. For, said Hushai, you know your father and his men, that they be mighty men, and they be chafed]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. నీ తండ్రియు అతని పక్షమున నున్నవారును మహా బలాఢ్యులనియు, అడవిలో పిల్లలను పోగొట్టుకొనిన యెలుగుబంట్ల]]></a:t>
+              <a:t><![CDATA[in their minds, as a bear robbed of her whelps in the field: and your father is a man of war, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వంటివారై రేగిన మనస్సుతో ఉన్నారనియు నీకు తెలియును. మరియు నీ తండ్రి యుద్ధమునందు ప్రవీణుడు, అతడు జనులతో]]></a:t>
+              <a:t><![CDATA[will not lodge with the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కూడ బసచేయడు.]]></a:t>
+              <a:t><![CDATA[9. Behold, he is hid now in some pit, or in some other place: and it will come to pass, when some of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +9092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. అతడేదో యొక గుహయందో మరి ఏ స్థలమందో దాగి యుండును. కాబట్టి నీవారిలో కొందరు యుద్ధారంభ మందు కూలగా చూచి]]></a:t>
+              <a:t><![CDATA[them be overthrown at the first, that whosoever hears it will say, There is a slaughter among the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +9224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[జనులు వెంటనే ఆ సంగతినిబట్టి అబ్షాలోము పక్షమున నున్నవారు ఓడిపోయిరని చెప్పు కొందురు.]]></a:t>
+              <a:t><![CDATA[people that follow Absalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +9356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. నీ తండ్రి మహా బలాఢ్యుడనియు, అతని పక్షపువారు ధైర్యవంతులనియు ఇశ్రాయేలీయులందరును ఎరుగుదురు గనుక]]></a:t>
+              <a:t><![CDATA[10. And he also that is valiant, whose heart is as the heart of a lion, shall utterly melt: for all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +9488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. దావీదు అలసట నొంది బలహీనముగా నున్నాడు గనుక]]></a:t>
+              <a:t><![CDATA[1. Moreover Ahithophel said unto Absalom, Let me now choose out twelve thousand men, and I will]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సింహపుగుండెవంటి గుండెగలవారు సయితము దిగులొందుదురు.]]></a:t>
+              <a:t><![CDATA[Israel knows that your father is a mighty man, and they which be with him are valiant men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +9752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. కాబట్టి నా ఆలోచన యేమనగా, దానునుండి బెయేర్షెబావరకు లెక్కకు సముద్రపు ఇసుక రేణువులంత విస్తారముగా]]></a:t>
+              <a:t><![CDATA[11. Therefore I counsel that all Israel be generally gathered unto you, from Dan even to Beersheba,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఇశ్రాయేలీయుల నందరిని నలుదిశలనుండి నీ యొద్దకు సమకూర్చి నీవు స్వయముగా యుద్ధమునకు పోవలెను.]]></a:t>
+              <a:t><![CDATA[as the sand that is by the sea for multitude; and that you go to battle in yours own person.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. అప్పుడు మనము అతడు కనబడిన స్థలములలో ఏదో యొకదానియందు అతనిమీద పడుదుము; నేలమీద మంచుపడురీతిగా మనము]]></a:t>
+              <a:t><![CDATA[12. So shall we come upon him in some place where he shall be found, and we will light upon him as]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అతనిమీదికి వచ్చినయెడల అతని పక్షపువారిలో ఒకడును తప్పించుకొనజాలడు.]]></a:t>
+              <a:t><![CDATA[the dew falls on the ground: and of him and of all the men that are with him there shall not be left]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. అతడు ఒక పట్టణములో చొచ్చినయెడల ఇశ్రాయేలీయులందరును ఆ పట్టణమునకు త్రాళ్లు తీసికొనివచ్చి యొక చిన్న]]></a:t>
+              <a:t><![CDATA[so much as one.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రాయి అచ్చట కనబడకుండ దానిని నదిలోనికి లాగుదురు.]]></a:t>
+              <a:t><![CDATA[13. Moreover, if he be got into a city, then shall all Israel bring ropes to that city, and we will]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +10544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. అబ్షాలోమును ఇశ్రాయేలువారందరును ఈ మాట విని అర్కీయుడగు హూషై చెప్పిన ఆలోచన అహీతోపెలు]]></a:t>
+              <a:t><![CDATA[draw it into the river, until there be not one small stone found there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +10676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పినదానికంటె యుక్తమని యొప్పు కొనిరి; ఏలయనగా యెహోవా అబ్షాలోముమీదికి ఉపద్రవమును రప్పింపగలందులకై]]></a:t>
+              <a:t><![CDATA[14. And Absalom and all the men of Israel said, The counsel of Hushai the Archite is better than the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +10808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అహీతోపెలు చెప్పిన యుక్తిగల ఆలోచనను వ్యర్థముచేయ నిశ్చయించి యుండెను.]]></a:t>
+              <a:t><![CDATA[counsel of Ahithophel. For the LORD had appointed to defeat the good counsel of Ahithophel, to the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +10940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. నేను అతనిమీద పడి అతని బెదరించినయెడల అతని యొద్దనున్న జనులందరు పారిపోదురు; రాజును మాత్రము హతముచేసి]]></a:t>
+              <a:t><![CDATA[arise and pursue after David this night:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +11072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. కాబట్టి హూషై అబ్షాలోమునకును ఇశ్రాయేలువారి పెద్దలకందరికిని అహీతోపెలు చెప్పిన ఆలోచనను తాను చెప్పిన]]></a:t>
+              <a:t><![CDATA[intent that the LORD might bring evil upon Absalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +11204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆలోచనను యాజకులగు సాదోకుతోను అబ్యా తారుతోను తెలియజెప్పి]]></a:t>
+              <a:t><![CDATA[15. Then said Hushai unto Zadok and to Abiathar the priests, Thus and thus did Ahithophel counsel]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +11336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. మీరు త్వరపడి ఈ రాత్రి అరణ్యమందు ఏరు దాటు స్థలములలో ఉండవద్దనియు, రాజును అతని సమక్షమందున్న]]></a:t>
+              <a:t><![CDATA[Absalom and the elders of Israel; and thus and thus have I counselled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +11468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[జనులందరును నశింప కుండునట్లు శీఘ్రముగా వెళ్లిపోవుడనియు దావీదునకు వర్తమానము పంపుడని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[16. Now therefore send quickly, and tell David, saying, Lodge not this night in the plains of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +11600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. తాము పట్టణముతట్టు వచ్చిన సంగతి తెలియబడక యుండునట్లు యోనాతానును అహిమయస్సును ఏన్‌రోగేలు దగ్గర]]></a:t>
+              <a:t><![CDATA[wilderness, but speedily pass over; lest the king be swallowed up, and all the people that are with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +11732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నిలిచియుండగా పని కత్తెయొకతెవచ్చి, హూషై చెప్పిన సంగతిని వారికి తెలియజేయగా వారు వచ్చి రాజైన దావీదుతో]]></a:t>
+              <a:t><![CDATA[him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +11864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దాని తెలియజెప్పిరి.]]></a:t>
+              <a:t><![CDATA[17. Now Jonathan and Ahimaaz stayed by Enrogel; for they might not be seen to come into the city:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +11996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. తాను వారిని కనుగొనిన సంగతి పనివాడు ఒకడు అబ్షాలోమునకు తెలిపెను గాని వారిద్దరు వేగిరముగా పోయి]]></a:t>
+              <a:t><![CDATA[and a maid servant went and told them; and they went and told king David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +12128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బహూరీములో ఒకని యిల్లు చేరి అతని యింటి ముంగిట ఒక బావి యుండగా దానిలో దిగి దాగి యుండిరి.]]></a:t>
+              <a:t><![CDATA[18. Nevertheless a lad saw them, and told Absalom: but they went both of them away quickly, and came]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +12260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ఆ యింటి యిల్లాలు ముతక గుడ్డ యొకటి తీసికొనివచ్చి బావిమీద పరచి దానిపైన గోధుమపిండి ఆర బోసెను గనుక]]></a:t>
+              <a:t><![CDATA[to a man's house in Bahurim, which had a well in his court; where they went down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +12392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[జనులందరిని నీతట్టు త్రిప్పెదను;]]></a:t>
+              <a:t><![CDATA[2. And I will come upon him while he is weary and weak handed, and will make him afraid: and all the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +12524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వారు దాగిన సంగతి యెవరికిని తెలియక పోయెను.]]></a:t>
+              <a:t><![CDATA[19. And the woman took and spread a covering over the well's mouth, and spread ground corn thereon;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +12656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. అబ్షాలోము సేవకులు ఆ యింటి ఆమెయొద్దకు వచ్చి అహిమయస్సును యోనాతానును ఎక్కడ ఉన్నారని అడుగగా ఆమెవారు]]></a:t>
+              <a:t><![CDATA[and the thing was not known.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +12788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఏరుదాటి పోయిరని వారితో చెప్పెను గనుక వారు పోయి వెదకి వారిని కానక యెరూషలేమునకు తిరిగి వచ్చిరి.]]></a:t>
+              <a:t><![CDATA[20. And when Absalom's servants came to the woman to the house, they said, Where is Ahimaaz and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +12920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ​వారు వెళ్లిన తరువాత యోనాతానును అహిమయస్సును బావిలోనుండి బయటికి వచ్చి దావీదునొద్దకు పోయి]]></a:t>
+              <a:t><![CDATA[Jonathan? And the woman said unto them, They be gone over the brook of water. And when they had]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అహీతోపెలు అతనిమీద చేసిన ఆలోచన తెలియజేసినీవు లేచి త్వరగా నది దాటవలసినదని అతనితో చెప్పగా]]></a:t>
+              <a:t><![CDATA[sought and could not find them, they returned to Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ​దావీదును అతని యొద్దనున్న జనులందరును లేచి యొర్దానునది దాటిరి, తెల్లవారునప్పటికి నది దాటక]]></a:t>
+              <a:t><![CDATA[21. And it came to pass, after they were departed, that they came up out of the well, and went and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యుండినవాడు ఒకడును లేకపోయెను.]]></a:t>
+              <a:t><![CDATA[told king David, and said unto David, Arise, and pass quickly over the water: for thus has]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ​అహీతోపెలు తాను చెప్పిన ఆలోచన జరుగకపోవుట చూచి, గాడిదకు గంతకట్టి యెక్కి తన ఊరనున్న తన యింటికి]]></a:t>
+              <a:t><![CDATA[Ahithophel counselled against you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +13580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పోయి తన యిల్లు చక్కబెట్టుకొని ఉరిపోసికొని చనిపోయెను; జనులు అతని తండ్రి సమాధియందు అతనిని]]></a:t>
+              <a:t><![CDATA[22. Then David arose, and all the people that were with him, and they passed over Jordan: by the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +13712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పాతిపెట్టిరి.]]></a:t>
+              <a:t><![CDATA[morning light there lacked not one of them that was not gone over Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +13844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. నీవు వెదకు మనిషిని నేను పట్టుకొనగా జనులందరు వచ్చి నీతో సమాధానపడుదురు గనుక నీ చిత్తమైతే నేను]]></a:t>
+              <a:t><![CDATA[people that are with him shall flee; and I will strike the king only:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +13976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ​దావీదు మహనయీమునకు రాగా అబ్షాలోమును ఇశ్రాయేలీయులందరును యొర్దాను నది దాటి వచ్చిరి.]]></a:t>
+              <a:t><![CDATA[23. And when Ahithophel saw that his counsel was not followed, he saddled his ass, and arose, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +14108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. అబ్షాలోము యోవాబునకు మారుగా అమాశాను సైన్యాధి పతిగా నియమించెను. ఈ అమాశా ఇత్రా అను ఇశ్రా యేలీయుడు]]></a:t>
+              <a:t><![CDATA[got him home to his house, to his city, and put his household in order, and hanged himself, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,51 +14240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యోవాబు తల్లియైన సెరూయా సహోదరి యగు నాహాషు కుమార్తెయైన అబీగయీలు నొద్దకు పోయి నందున పుట్టినవాడు]]></a:t>
+              <a:t><![CDATA[died, and was buried in the tomb of his father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13646,51 +14372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. అబ్షాలోమును ఇశ్రాయేలీయులును గిలాదుదేశములో దిగియుండిరి.]]></a:t>
+              <a:t><![CDATA[24. Then David came to Mahanaim. And Absalom passed over Jordan, he and all the men of Israel with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13778,51 +14504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. దావీదు మహనయీమునకు వచ్చినప్పుడు అమ్మోనీ యుల రబ్బా పట్టణపువాడైన నాహాషు కుమారుడగుషోబీయును, లోదెబారు]]></a:t>
+              <a:t><![CDATA[him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13910,51 +14636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఊరివాడగు అమీ్మయేలు కుమారు డైన మాకీరును, రోగెలీము ఊరివాడును గిలాదీయుడునైన బర్జిల్లయియు]]></a:t>
+              <a:t><![CDATA[25. And Absalom made Amasa captain of the host instead of Joab: which Amasa was a man's son, whose]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14042,51 +14768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. అరణ్యమందు జనులు అలసినవారై ఆకలిగొని దప్పిగొనియుందురని తలంచి, పరుపులు పాత్రలు కుండలు గోధుమలు యవలు]]></a:t>
+              <a:t><![CDATA[name was Ithra an Israelite, that went in to Abigail the daughter of Nahash, sister to Zeruiah]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14174,51 +14900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పిండి వేచిన గోధుమలు కాయధాన్యములు చిక్కుడు కాయలు పేలాలు]]></a:t>
+              <a:t><![CDATA[Joab's mother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14306,51 +15032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ​తేనె వెన్న గొఱ్ఱలు జున్నుముద్దలు దావీదును అతనియొద్దనున్న జనులును భోజనము చేయుటకై]]></a:t>
+              <a:t><![CDATA[26. So Israel and Absalom pitched in the land of Gilead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14438,51 +15164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తీసికొనివచ్చిరి.]]></a:t>
+              <a:t><![CDATA[27. And it came to pass, when David was come to Mahanaim, that Shobi the son of Nahash of Rabbah of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +15296,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పండ్రెండు వేలమందిని ఏర్పరచుకొనిపోయి యీ రాత్రి దావీదును తరిమి పట్టుకొందునని అహీతోపెలు అబ్షాలోముతో]]></a:t>
+              <a:t><![CDATA[3. And I will bring back all the people unto you: the man whom you seek is as if all returned: so]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[the children of Ammon, and Machir the son of Ammiel of Lodebar, and Barzillai the Gileadite of]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[Rogelim,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. Brought beds, and basons, and earthen vessels, and wheat, and barley, and flour, and parched]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[corn, and beans, and lentils, and parched vegetables,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And honey, and butter, and sheep, and cheese of cattle, for David, and for the people that were]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[with him, to eat: for they said, The people is hungry, and weary, and thirsty, in the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +16220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పగా]]></a:t>
+              <a:t><![CDATA[all the people shall be in peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +16352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ఈ బోధ అబ్షాలోమునకును ఇశ్రాయేలువారి పెద్దలకందరికిని యుక్తముగా కనబడెను.]]></a:t>
+              <a:t><![CDATA[4. And the saying pleased Absalom well, and all the elders of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +16484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. అంతట అర్కీయుడైన హూషై యేమి చెప్పునో మనము వినునట్లు అతని పిలువనంపుడని అబ్షాలోము ఆజ్ఞ ఇయ్యగా, హూషై]]></a:t>
+              <a:t><![CDATA[5. Then said Absalom, Call now Hushai the Archite also, and let us hear likewise what he says.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15027,91 +16545,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 17]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme68">
   <a:themeElements>
-    <a:clrScheme name="Theme19">
+    <a:clrScheme name="Theme68">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme19">
+    <a:fontScheme name="Theme68">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15137,51 +16655,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme19">
+    <a:fmtScheme name="Theme68">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15312,51 +16830,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>59</Slides>
+  <Slides>65</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>