--- v1 (2026-07-19)
+++ v2 (2026-10-21)
@@ -135,50 +135,72 @@
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -231,50 +253,61 @@
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
+    <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
+    <p:sldId id="337" r:id="rId84"/>
+    <p:sldId id="338" r:id="rId85"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -444,53 +477,64 @@
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
-  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -550,51 +594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது ராஜா அவர்களைப்பார்த்து: உங்களுக்கு நலமாய்த் தோன்றுகிறதைச் செய்வேன் என்று சொல்லி, ராஜா ஒலிமுகவாசல் ஓரத்திலே நின்றான்; ஜனங்கள் எல்லாரும் நூறுநூறாகவும், ஆயிரம் ஆயிரமாகவும் புறப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. But the people answered, You shall not go forth: for if we flee away, they will not care for us; neither if half of us die, will they care for us: but now you are worth ten thousand of us: therefore now it is better that you help us out of the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -659,51 +703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது ராஜா அவர்களைப்பார்த்து: உங்களுக்கு நலமாய்த் தோன்றுகிறதைச் செய்வேன் என்று சொல்லி, ராஜா ஒலிமுகவாசல் ஓரத்திலே நின்றான்; ஜனங்கள் எல்லாரும் நூறுநூறாகவும், ஆயிரம் ஆயிரமாகவும் புறப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And the king said unto them, What seems you best I will do. And the king stood by the gate side, and all the people came out by hundreds and by thousands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -768,51 +812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ராஜா யோவாபையும், அபிசாயையும், ஈத்தாயையும் நோக்கி: பிள்ளையாண்டானாகிய அப்சலோமை என்னிமித்தம் மெதுவாய் நடப்பியுங்கள் என்று கட்டளையிட்டான்; இப்படி ராஜா அப்சலோமைக்குறித்து அதிபதிகளுக்கெல்லாம் கட்டளையிட்டதை ஜனங்கள் எல்லாரும் கேட்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And the king said unto them, What seems you best I will do. And the king stood by the gate side, and all the people came out by hundreds and by thousands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -877,51 +921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ராஜா யோவாபையும், அபிசாயையும், ஈத்தாயையும் நோக்கி: பிள்ளையாண்டானாகிய அப்சலோமை என்னிமித்தம் மெதுவாய் நடப்பியுங்கள் என்று கட்டளையிட்டான்; இப்படி ராஜா அப்சலோமைக்குறித்து அதிபதிகளுக்கெல்லாம் கட்டளையிட்டதை ஜனங்கள் எல்லாரும் கேட்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And the king commanded Joab and Abishai and Ittai, saying, Deal gently for my sake with the young man, even with Absalom. And all the people heard when the king gave all the captains charge concerning Absalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -986,51 +1030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ராஜா யோவாபையும், அபிசாயையும், ஈத்தாயையும் நோக்கி: பிள்ளையாண்டானாகிய அப்சலோமை என்னிமித்தம் மெதுவாய் நடப்பியுங்கள் என்று கட்டளையிட்டான்; இப்படி ராஜா அப்சலோமைக்குறித்து அதிபதிகளுக்கெல்லாம் கட்டளையிட்டதை ஜனங்கள் எல்லாரும் கேட்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And the king commanded Joab and Abishai and Ittai, saying, Deal gently for my sake with the young man, even with Absalom. And all the people heard when the king gave all the captains charge concerning Absalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1095,51 +1139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஜனங்கள் வெளியே இஸ்ரவேலருக்கு எதிராகப் புறப்பட்டபிற்பாடு, எப்பிராயீம் காட்டிலே யுத்தம் நடந்தது.]]></a:t>
+              <a:t><![CDATA[5. And the king commanded Joab and Abishai and Ittai, saying, Deal gently for my sake with the young man, even with Absalom. And all the people heard when the king gave all the captains charge concerning Absalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1204,51 +1248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அங்கே இஸ்ரவேல் ஜனங்கள் தாவீதின் சேவகருக்கு முன்பாக முறிய அடிக்கப்பட்டார்கள்; அங்கே அன்றையதினம் இருபதினாயிரம்பேர் மடியத்தக்கதாக பெரிய சங்காரம் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[6. So the people went out into the field against Israel: and the battle was in the wood of Ephraim;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1313,51 +1357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அங்கே இஸ்ரவேல் ஜனங்கள் தாவீதின் சேவகருக்கு முன்பாக முறிய அடிக்கப்பட்டார்கள்; அங்கே அன்றையதினம் இருபதினாயிரம்பேர் மடியத்தக்கதாக பெரிய சங்காரம் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[7. Where the people of Israel were slain before the servants of David, and there was there a great slaughter that day of twenty thousand men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1422,51 +1466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யுத்தம் அந்த தேசம் எங்கும் பரந்தது; அன்றையதினம் பட்டயம் பட்சித்த ஜனங்களைப்பார்க்கிலும், காடு பட்சித்த ஜனம் அதிகம்.]]></a:t>
+              <a:t><![CDATA[7. Where the people of Israel were slain before the servants of David, and there was there a great slaughter that day of twenty thousand men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1531,51 +1575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யுத்தம் அந்த தேசம் எங்கும் பரந்தது; அன்றையதினம் பட்டயம் பட்சித்த ஜனங்களைப்பார்க்கிலும், காடு பட்சித்த ஜனம் அதிகம்.]]></a:t>
+              <a:t><![CDATA[8. For the battle was there scattered over the face of all the country: and the wood devoured more people that day than the sword devoured.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1640,51 +1684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தாவீது தன்னோடிருந்த ஜனங்களை இலக்கம் பார்த்து, அவர்கள்மேல் ஆயிரத்துக்கு அதிபதிகளையும், நூற்றுக்கு அதிபதிகளையும் வைத்து,]]></a:t>
+              <a:t><![CDATA[1. And David numbered the people that were with him, and set captains of thousands, and captains of hundreds over them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1749,51 +1793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்சலோம் தாவீதின் சேவகருக்கு எதிர்ப்பட்டான்; அப்சலோம் கோவேறு கழுதையின்மேல் ஏறிவரும்போது, அந்தக் கோவேறு கழுதை சன்னல் பின்னலான ஒரு பெரிய கர்வாலிமரத்தின் கீழவந்ததினால், அவனுடைய தலை கர்வாலிமரத்தில் மாட்டிக்கொண்டு, அவன் வானத்துக்கும் பூமிக்கும் நடுவே தொங்கினான்; அவன் ஏறியிருந்த கோவேறு கழுதை அப்பாலே போயிற்று.]]></a:t>
+              <a:t><![CDATA[8. For the battle was there scattered over the face of all the country: and the wood devoured more people that day than the sword devoured.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1858,51 +1902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்சலோம் தாவீதின் சேவகருக்கு எதிர்ப்பட்டான்; அப்சலோம் கோவேறு கழுதையின்மேல் ஏறிவரும்போது, அந்தக் கோவேறு கழுதை சன்னல் பின்னலான ஒரு பெரிய கர்வாலிமரத்தின் கீழவந்ததினால், அவனுடைய தலை கர்வாலிமரத்தில் மாட்டிக்கொண்டு, அவன் வானத்துக்கும் பூமிக்கும் நடுவே தொங்கினான்; அவன் ஏறியிருந்த கோவேறு கழுதை அப்பாலே போயிற்று.]]></a:t>
+              <a:t><![CDATA[9. And Absalom met the servants of David. And Absalom rode upon a mule, and the mule went under the thick boughs of a great oak, and his head caught hold of the oak, and he was taken up between the heaven and the earth; and the mule that was under him went away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1967,51 +2011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்சலோம் தாவீதின் சேவகருக்கு எதிர்ப்பட்டான்; அப்சலோம் கோவேறு கழுதையின்மேல் ஏறிவரும்போது, அந்தக் கோவேறு கழுதை சன்னல் பின்னலான ஒரு பெரிய கர்வாலிமரத்தின் கீழவந்ததினால், அவனுடைய தலை கர்வாலிமரத்தில் மாட்டிக்கொண்டு, அவன் வானத்துக்கும் பூமிக்கும் நடுவே தொங்கினான்; அவன் ஏறியிருந்த கோவேறு கழுதை அப்பாலே போயிற்று.]]></a:t>
+              <a:t><![CDATA[9. And Absalom met the servants of David. And Absalom rode upon a mule, and the mule went under the thick boughs of a great oak, and his head caught hold of the oak, and he was taken up between the heaven and the earth; and the mule that was under him went away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2076,51 +2120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதை ஒருவன் கண்டு, யோவாபுக்கு அறிவித்து: இதோ, அப்சலோமை ஒரு கர்வாலிமரத்திலே தொங்கக்கண்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. And Absalom met the servants of David. And Absalom rode upon a mule, and the mule went under the thick boughs of a great oak, and his head caught hold of the oak, and he was taken up between the heaven and the earth; and the mule that was under him went away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2185,51 +2229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது யோவாப் தனக்கு அதை அறிவித்தவனை நோக்கி: நீ அதைக் கண்டாயே; பின்னை, ஏன் அவனை அங்கே வெட்டி, தரையிலே தள்ளிப்போடவில்லை? நான் உனக்குப் பத்து வெள்ளிக்காசையும் ஒரு கச்சையையும் கொடுக்கக் கடமையுள்ளவனாயிருப்பேனே என்றான்.]]></a:t>
+              <a:t><![CDATA[9. And Absalom met the servants of David. And Absalom rode upon a mule, and the mule went under the thick boughs of a great oak, and his head caught hold of the oak, and he was taken up between the heaven and the earth; and the mule that was under him went away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2294,51 +2338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது யோவாப் தனக்கு அதை அறிவித்தவனை நோக்கி: நீ அதைக் கண்டாயே; பின்னை, ஏன் அவனை அங்கே வெட்டி, தரையிலே தள்ளிப்போடவில்லை? நான் உனக்குப் பத்து வெள்ளிக்காசையும் ஒரு கச்சையையும் கொடுக்கக் கடமையுள்ளவனாயிருப்பேனே என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And a certain man saw it, and told Joab, and said, Behold, I saw Absalom hanged in an oak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2403,51 +2447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்த மனுஷன் யோவாபை நோக்கி: என் கைகளில் ஆயிரம் வெள்ளிக்காசு நிறுத்துக் கொடுக்கப்பட்டாலும், நான் ராஜாவுடைய குமாரன்மேல் என் கையை நீட்டமாட்டேன்; பிள்ளையாண்டானாகிய அப்சலோமை நீங்கள் அவரவர் காப்பாற்றுங்கள் என்று ராஜா உமக்கும் அபிசாய்க்கும் ஈத்தாய்க்கும் எங்கள் காதுகள்கேட்கக் கட்டளையிட்டாரே.]]></a:t>
+              <a:t><![CDATA[10. And a certain man saw it, and told Joab, and said, Behold, I saw Absalom hanged in an oak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2512,51 +2556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்த மனுஷன் யோவாபை நோக்கி: என் கைகளில் ஆயிரம் வெள்ளிக்காசு நிறுத்துக் கொடுக்கப்பட்டாலும், நான் ராஜாவுடைய குமாரன்மேல் என் கையை நீட்டமாட்டேன்; பிள்ளையாண்டானாகிய அப்சலோமை நீங்கள் அவரவர் காப்பாற்றுங்கள் என்று ராஜா உமக்கும் அபிசாய்க்கும் ஈத்தாய்க்கும் எங்கள் காதுகள்கேட்கக் கட்டளையிட்டாரே.]]></a:t>
+              <a:t><![CDATA[11. And Joab said unto the man that told him, And, behold, you saw him, and why did you not strike him there to the ground? and I would have given you ten shekels of silver, and a girdle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2621,51 +2665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்த மனுஷன் யோவாபை நோக்கி: என் கைகளில் ஆயிரம் வெள்ளிக்காசு நிறுத்துக் கொடுக்கப்பட்டாலும், நான் ராஜாவுடைய குமாரன்மேல் என் கையை நீட்டமாட்டேன்; பிள்ளையாண்டானாகிய அப்சலோமை நீங்கள் அவரவர் காப்பாற்றுங்கள் என்று ராஜா உமக்கும் அபிசாய்க்கும் ஈத்தாய்க்கும் எங்கள் காதுகள்கேட்கக் கட்டளையிட்டாரே.]]></a:t>
+              <a:t><![CDATA[11. And Joab said unto the man that told him, And, behold, you saw him, and why did you not strike him there to the ground? and I would have given you ten shekels of silver, and a girdle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2730,51 +2774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ராஜாவுக்கு ஒரு காரியமும் மறைவாயிருக்கமட்டாது, ஆதலால் நான் அதைச் செய்வேனாகில், என் பிராணனுக்கே விரோதமாகச் செய்பவனாவேன், நீரும் எனக்கு விரோதமாயிருப்பீர் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And Joab said unto the man that told him, And, behold, you saw him, and why did you not strike him there to the ground? and I would have given you ten shekels of silver, and a girdle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2839,51 +2883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தாவீது தன்னோடிருந்த ஜனங்களை இலக்கம் பார்த்து, அவர்கள்மேல் ஆயிரத்துக்கு அதிபதிகளையும், நூற்றுக்கு அதிபதிகளையும் வைத்து,]]></a:t>
+              <a:t><![CDATA[1. And David numbered the people that were with him, and set captains of thousands, and captains of hundreds over them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2948,51 +2992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ராஜாவுக்கு ஒரு காரியமும் மறைவாயிருக்கமட்டாது, ஆதலால் நான் அதைச் செய்வேனாகில், என் பிராணனுக்கே விரோதமாகச் செய்பவனாவேன், நீரும் எனக்கு விரோதமாயிருப்பீர் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And the man said unto Joab, Though I should receive a thousand shekels of silver in mine hand, yet would I not put forth mine hand against the king's son: for in our hearing the king charged you and Abishai and Ittai, saying, Beware that none touch the young man Absalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3057,51 +3101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆதலால் யோவாப்: நான் இப்படி உன்னோடே பேசி, தாமதிக்கமாட்டேன் என்று சொல்லி, தன் கையிலே மூன்று வல்லயங்களை எடுத்துக்கொண்டு, அப்சலோம் இன்னும் கர்வாலிமரத்தின் நடுவிலே உயிரோடே தொங்குகையில், அவைகளை அவன் நெஞ்சிலே குத்தினான்.]]></a:t>
+              <a:t><![CDATA[12. And the man said unto Joab, Though I should receive a thousand shekels of silver in mine hand, yet would I not put forth mine hand against the king's son: for in our hearing the king charged you and Abishai and Ittai, saying, Beware that none touch the young man Absalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3166,51 +3210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆதலால் யோவாப்: நான் இப்படி உன்னோடே பேசி, தாமதிக்கமாட்டேன் என்று சொல்லி, தன் கையிலே மூன்று வல்லயங்களை எடுத்துக்கொண்டு, அப்சலோம் இன்னும் கர்வாலிமரத்தின் நடுவிலே உயிரோடே தொங்குகையில், அவைகளை அவன் நெஞ்சிலே குத்தினான்.]]></a:t>
+              <a:t><![CDATA[12. And the man said unto Joab, Though I should receive a thousand shekels of silver in mine hand, yet would I not put forth mine hand against the king's son: for in our hearing the king charged you and Abishai and Ittai, saying, Beware that none touch the young man Absalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3275,51 +3319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது யோவாபின் ஆயுததாரிகளாகிய பத்து சேவகர் அப்சலோமைச் சூழ்ந்து அவனை அடித்துக் கொன்றுபோட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And the man said unto Joab, Though I should receive a thousand shekels of silver in mine hand, yet would I not put forth mine hand against the king's son: for in our hearing the king charged you and Abishai and Ittai, saying, Beware that none touch the young man Absalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3384,51 +3428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது யோவாப் எக்காளம்ஊதி ஜனங்களை நிறுத்திப்போட்டபடியினால், ஜனங்கள் இஸ்ரவேலைப் பின்தொடருகிறதை விட்டுத் திரும்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Otherwise I should have wrought falsehood against mine own life: for there is no matter hid from the king, and you yourself would have set yourself against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3493,51 +3537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது யோவாப் எக்காளம்ஊதி ஜனங்களை நிறுத்திப்போட்டபடியினால், ஜனங்கள் இஸ்ரவேலைப் பின்தொடருகிறதை விட்டுத் திரும்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Otherwise I should have wrought falsehood against mine own life: for there is no matter hid from the king, and you yourself would have set yourself against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3602,51 +3646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் அப்சலோமை எடுத்து, அவனைக் காட்டிலுள்ள ஒரு பெரிய குழியிலே போட்டு, அவன்மேல் மகா பெரியகற்குவியலைக் குவித்தார்கள்; இஸ்ரவேலர் எல்லாரும் அவரவர் தங்கள் கூடாரங்களுக்கு ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[14. Then said Joab, I may not tarry thus with you. And he took three darts in his hand, and thrust them through the heart of Absalom, while he was yet alive in the midst of the oak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3711,51 +3755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் அப்சலோமை எடுத்து, அவனைக் காட்டிலுள்ள ஒரு பெரிய குழியிலே போட்டு, அவன்மேல் மகா பெரியகற்குவியலைக் குவித்தார்கள்; இஸ்ரவேலர் எல்லாரும் அவரவர் தங்கள் கூடாரங்களுக்கு ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[14. Then said Joab, I may not tarry thus with you. And he took three darts in his hand, and thrust them through the heart of Absalom, while he was yet alive in the midst of the oak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3820,51 +3864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்சலோம் உயிரோடே இருக்கையில் என் பேரை நினைக்கப்பண்ணும்படியாக எனக்குக் குமாரன் இல்லை என்று சொல்லி, ராஜாவின் பள்ளத்தாக்கிலே தனக்கென்று ஒரு தூணை நிறுத்தி அந்தத் தூணுக்குத் தன் பேரைத் தரித்திருந்தான்; அது இந்நாள்வரைக்கும் அப்சலோமின் அடையாளம் என்று சொல்லப்படும்.]]></a:t>
+              <a:t><![CDATA[14. Then said Joab, I may not tarry thus with you. And he took three darts in his hand, and thrust them through the heart of Absalom, while he was yet alive in the midst of the oak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3929,51 +3973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்சலோம் உயிரோடே இருக்கையில் என் பேரை நினைக்கப்பண்ணும்படியாக எனக்குக் குமாரன் இல்லை என்று சொல்லி, ராஜாவின் பள்ளத்தாக்கிலே தனக்கென்று ஒரு தூணை நிறுத்தி அந்தத் தூணுக்குத் தன் பேரைத் தரித்திருந்தான்; அது இந்நாள்வரைக்கும் அப்சலோமின் அடையாளம் என்று சொல்லப்படும்.]]></a:t>
+              <a:t><![CDATA[15. And ten young men that bare Joab's armour compassed about and stroke Absalom, and slew him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4038,51 +4082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பின்பு தாவீது ஜனங்களில் மூன்றில் ஒரு பங்கை யோவாபின் வசமாகவும், மூன்றில் ஒரு பங்கைச் செருயாவின் குமாரனும் யோவாபின் சகோதரனுமான அபிசாயின் வசமாகவும், மூன்றில் ஒரு பங்கைக் கித்தியனாகிய ஈத்தாயின் வசமாகவும் அனுப்பி: நானும் உங்களோடேகூடப் புறப்பட்டு வருவேன் என்று ராஜா ஜனங்களிடத்தில் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[2. And David sent forth a third part of the people under the hand of Joab, and a third part under the hand of Abishai the son of Zeruiah, Joab's brother, and a third part under the hand of Ittai the Gittite. And the king said unto the people, I will surely go forth with you myself also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4147,51 +4191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்சலோம் உயிரோடே இருக்கையில் என் பேரை நினைக்கப்பண்ணும்படியாக எனக்குக் குமாரன் இல்லை என்று சொல்லி, ராஜாவின் பள்ளத்தாக்கிலே தனக்கென்று ஒரு தூணை நிறுத்தி அந்தத் தூணுக்குத் தன் பேரைத் தரித்திருந்தான்; அது இந்நாள்வரைக்கும் அப்சலோமின் அடையாளம் என்று சொல்லப்படும்.]]></a:t>
+              <a:t><![CDATA[15. And ten young men that bare Joab's armour compassed about and stroke Absalom, and slew him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4256,51 +4300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சாதோக்கின் குமாரனாகிய அகிமாஸ்: கர்த்தர் ராஜாவை அவர் சத்துருக்களின் கைக்கு நீங்கலாக்கி நியாயஞ்செய்தார் என்னும் செய்தியை அவருக்குக் கொண்டுபோக, நான் ஓடட்டுமே என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And Joab blew the trumpet, and the people returned from pursuing after Israel: for Joab held back the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4365,51 +4409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சாதோக்கின் குமாரனாகிய அகிமாஸ்: கர்த்தர் ராஜாவை அவர் சத்துருக்களின் கைக்கு நீங்கலாக்கி நியாயஞ்செய்தார் என்னும் செய்தியை அவருக்குக் கொண்டுபோக, நான் ஓடட்டுமே என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And Joab blew the trumpet, and the people returned from pursuing after Israel: for Joab held back the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4474,51 +4518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யோவாப் அவனை நோக்கி: இன்றையதினம் நீ செய்தியைக் கொண்டுபோகக் கூடாது; இன்னொருநாளிலே நீ செய்தியைக் கொண்டுபோகலாம்; ராஜாவின் குமாரன் செத்தபடியினால், இன்றைக்கு நீ செய்தியைக் கொண்டுபோகவேண்டாம் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[17. And they took Absalom, and cast him into a great pit in the wood, and laid a very great heap of stones upon him: and all Israel fled every one to his tent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4583,51 +4627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யோவாப் அவனை நோக்கி: இன்றையதினம் நீ செய்தியைக் கொண்டுபோகக் கூடாது; இன்னொருநாளிலே நீ செய்தியைக் கொண்டுபோகலாம்; ராஜாவின் குமாரன் செத்தபடியினால், இன்றைக்கு நீ செய்தியைக் கொண்டுபோகவேண்டாம் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[17. And they took Absalom, and cast him into a great pit in the wood, and laid a very great heap of stones upon him: and all Israel fled every one to his tent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4692,51 +4736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. யோவாப் கூஷியை நோக்கி: நீ போய் கண்டதை ராஜாவுக்கு அறிவி என்றான்; கூஷி யோவாபை வணங்கி ஓடினான்.]]></a:t>
+              <a:t><![CDATA[18. Now Absalom in his lifetime had taken and reared up for himself a pillar, which is in the king's dale: for he said, I have no son to keep my name in remembrance: and he called the pillar after his own name: and it is called unto this day, Absalom's place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4801,51 +4845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. யோவாப் கூஷியை நோக்கி: நீ போய் கண்டதை ராஜாவுக்கு அறிவி என்றான்; கூஷி யோவாபை வணங்கி ஓடினான்.]]></a:t>
+              <a:t><![CDATA[18. Now Absalom in his lifetime had taken and reared up for himself a pillar, which is in the king's dale: for he said, I have no son to keep my name in remembrance: and he called the pillar after his own name: and it is called unto this day, Absalom's place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4910,51 +4954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சாதோக்கின் குமாரனாகிய அகிமாஸ் இன்னும் யோவாபை நோக்கி: எப்படியானாலும் கூஷியின் பிறகாலே நானும் ஓடட்டுமே என்று திரும்பக் கேட்டதற்கு, யோவாப்: என் மகனே, சொல்லும்படிக்கு உனக்கு நல்லசெய்தி இல்லாதிருக்கையில், நீ ஓடவேண்டியது என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[18. Now Absalom in his lifetime had taken and reared up for himself a pillar, which is in the king's dale: for he said, I have no son to keep my name in remembrance: and he called the pillar after his own name: and it is called unto this day, Absalom's place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5019,51 +5063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சாதோக்கின் குமாரனாகிய அகிமாஸ் இன்னும் யோவாபை நோக்கி: எப்படியானாலும் கூஷியின் பிறகாலே நானும் ஓடட்டுமே என்று திரும்பக் கேட்டதற்கு, யோவாப்: என் மகனே, சொல்லும்படிக்கு உனக்கு நல்லசெய்தி இல்லாதிருக்கையில், நீ ஓடவேண்டியது என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[19. Then said Ahimaaz the son of Zadok, Let me now run, and bear the king tidings, how that the LORD has avenged him of his enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5128,51 +5172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சாதோக்கின் குமாரனாகிய அகிமாஸ் இன்னும் யோவாபை நோக்கி: எப்படியானாலும் கூஷியின் பிறகாலே நானும் ஓடட்டுமே என்று திரும்பக் கேட்டதற்கு, யோவாப்: என் மகனே, சொல்லும்படிக்கு உனக்கு நல்லசெய்தி இல்லாதிருக்கையில், நீ ஓடவேண்டியது என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[19. Then said Ahimaaz the son of Zadok, Let me now run, and bear the king tidings, how that the LORD has avenged him of his enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5237,51 +5281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பின்பு தாவீது ஜனங்களில் மூன்றில் ஒரு பங்கை யோவாபின் வசமாகவும், மூன்றில் ஒரு பங்கைச் செருயாவின் குமாரனும் யோவாபின் சகோதரனுமான அபிசாயின் வசமாகவும், மூன்றில் ஒரு பங்கைக் கித்தியனாகிய ஈத்தாயின் வசமாகவும் அனுப்பி: நானும் உங்களோடேகூடப் புறப்பட்டு வருவேன் என்று ராஜா ஜனங்களிடத்தில் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[2. And David sent forth a third part of the people under the hand of Joab, and a third part under the hand of Abishai the son of Zeruiah, Joab's brother, and a third part under the hand of Ittai the Gittite. And the king said unto the people, I will surely go forth with you myself also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5346,51 +5390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதற்கு அவன்: எப்படியானாலும் நான் ஓடுவேன் என்றான்; அப்பொழுது யோவாப்: ஓடு என்றான்; அப்படியே அகிமாஸ் சமனான பூமிவழியாயோடி கூஷிக்கு முந்திக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[20. And Joab said unto him, You shall not bear tidings this day, but you shall bear tidings another day: but this day you shall bear no tidings, because the king's son is dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5455,51 +5499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதற்கு அவன்: எப்படியானாலும் நான் ஓடுவேன் என்றான்; அப்பொழுது யோவாப்: ஓடு என்றான்; அப்படியே அகிமாஸ் சமனான பூமிவழியாயோடி கூஷிக்கு முந்திக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[20. And Joab said unto him, You shall not bear tidings this day, but you shall bear tidings another day: but this day you shall bear no tidings, because the king's son is dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5564,51 +5608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. தாவீது இரண்டு ஒலிமுகக் கெவுனி வாசலுக்கு நடுவாக உட்கார்ந்திருந்தான்; ஜாமங்காக்கிறவன் அலங்கத்திலிருக்கிற கெவுனியின்மேல் நடந்து, தன் கண்களைத் ஏறெடுத்து, ஒரு மனுஷன் தனியே ஓடிவருகிறதைக் கண்டு,]]></a:t>
+              <a:t><![CDATA[20. And Joab said unto him, You shall not bear tidings this day, but you shall bear tidings another day: but this day you shall bear no tidings, because the king's son is dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5673,51 +5717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. தாவீது இரண்டு ஒலிமுகக் கெவுனி வாசலுக்கு நடுவாக உட்கார்ந்திருந்தான்; ஜாமங்காக்கிறவன் அலங்கத்திலிருக்கிற கெவுனியின்மேல் நடந்து, தன் கண்களைத் ஏறெடுத்து, ஒரு மனுஷன் தனியே ஓடிவருகிறதைக் கண்டு,]]></a:t>
+              <a:t><![CDATA[21. Then said Joab to Cushi, Go tell the king what you have seen. And Cushi bowed himself unto Joab, and ran.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5782,51 +5826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கூப்பிட்டு ராஜாவுக்கு அறிவித்தான்; அப்பொழுது ராஜா: அவன் ஒருவனாய் வந்தால் அவன் வாயிலே நல்லசெய்தி இருக்கும் என்றான்; அவன் ஓடி கிட்டவரும்போது,]]></a:t>
+              <a:t><![CDATA[22. Then said Ahimaaz the son of Zadok yet again to Joab, But howsoever, let me, I pray you, also run after Cushi. And Joab said, Wherefore will you run, my son, seeing that you have no tidings ready?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5891,51 +5935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கூப்பிட்டு ராஜாவுக்கு அறிவித்தான்; அப்பொழுது ராஜா: அவன் ஒருவனாய் வந்தால் அவன் வாயிலே நல்லசெய்தி இருக்கும் என்றான்; அவன் ஓடி கிட்டவரும்போது,]]></a:t>
+              <a:t><![CDATA[22. Then said Ahimaaz the son of Zadok yet again to Joab, But howsoever, let me, I pray you, also run after Cushi. And Joab said, Wherefore will you run, my son, seeing that you have no tidings ready?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6000,51 +6044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஜாமங்காக்கிறவன், வேறொருவன் ஓடிவருகிறதைக் கண்டு: அதோ பின்னொருவன் தனியே ஓடிவருகிறான் என்று வாசல் காக்கிறவனோடே கூப்பிட்டுச்சொன்னான்: அப்பொழுது ராஜா: அவனும் நல்ல செய்தி கொண்டுவருகிறவன் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. Then said Ahimaaz the son of Zadok yet again to Joab, But howsoever, let me, I pray you, also run after Cushi. And Joab said, Wherefore will you run, my son, seeing that you have no tidings ready?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6109,51 +6153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஜாமங்காக்கிறவன், வேறொருவன் ஓடிவருகிறதைக் கண்டு: அதோ பின்னொருவன் தனியே ஓடிவருகிறான் என்று வாசல் காக்கிறவனோடே கூப்பிட்டுச்சொன்னான்: அப்பொழுது ராஜா: அவனும் நல்ல செய்தி கொண்டுவருகிறவன் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. But howsoever, said he, let me run. And he said unto him, Run. Then Ahimaaz ran by the way of the plain, and outran Cushi.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6218,51 +6262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மேலும் ஜாமங்காக்கிறவன் முந்தினவனுடைய ஓட்டம் சாதோக்கின் மகன் அகிமாசுடைய ஓட்டம்போலிக்கிறது என்று எனக்குத் தோன்றுகிறது என்றான்; அப்பொழுது ராஜா: அவன் நல்ல மனுஷன்; அவன் நல்ல செய்தி சொல்ல வருகிறான் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. But howsoever, said he, let me run. And he said unto him, Run. Then Ahimaaz ran by the way of the plain, and outran Cushi.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6327,51 +6371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மேலும் ஜாமங்காக்கிறவன் முந்தினவனுடைய ஓட்டம் சாதோக்கின் மகன் அகிமாசுடைய ஓட்டம்போலிக்கிறது என்று எனக்குத் தோன்றுகிறது என்றான்; அப்பொழுது ராஜா: அவன் நல்ல மனுஷன்; அவன் நல்ல செய்தி சொல்ல வருகிறான் என்றான்.]]></a:t>
+              <a:t><![CDATA[24. And David sat between the two gates: and the watchman went up to the roof over the gate unto the wall, and lifted up his eyes, and looked, and behold a man running alone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6436,51 +6480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பின்பு தாவீது ஜனங்களில் மூன்றில் ஒரு பங்கை யோவாபின் வசமாகவும், மூன்றில் ஒரு பங்கைச் செருயாவின் குமாரனும் யோவாபின் சகோதரனுமான அபிசாயின் வசமாகவும், மூன்றில் ஒரு பங்கைக் கித்தியனாகிய ஈத்தாயின் வசமாகவும் அனுப்பி: நானும் உங்களோடேகூடப் புறப்பட்டு வருவேன் என்று ராஜா ஜனங்களிடத்தில் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[2. And David sent forth a third part of the people under the hand of Joab, and a third part under the hand of Abishai the son of Zeruiah, Joab's brother, and a third part under the hand of Ittai the Gittite. And the king said unto the people, I will surely go forth with you myself also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6545,51 +6589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அகிமாஸ் வந்து ராஜாவை நோக்கி: சமாதானம் என்று சொல்லி, முகங்குப்புறவிழுந்து, ராஜாவை வணங்கி, ராஜாவாகிய என் ஆண்டவருக்கு விரோதமாய்த் தங்கள் கைகளை எடுத்த மனுஷரை ஒப்புக்கொடுத்திருக்கிற உம்முடைய தேவனாகிய கர்த்தருக்கு ஸ்தோத்திரம் உண்டாவதாக என்றான்.]]></a:t>
+              <a:t><![CDATA[24. And David sat between the two gates: and the watchman went up to the roof over the gate unto the wall, and lifted up his eyes, and looked, and behold a man running alone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6654,51 +6698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அகிமாஸ் வந்து ராஜாவை நோக்கி: சமாதானம் என்று சொல்லி, முகங்குப்புறவிழுந்து, ராஜாவை வணங்கி, ராஜாவாகிய என் ஆண்டவருக்கு விரோதமாய்த் தங்கள் கைகளை எடுத்த மனுஷரை ஒப்புக்கொடுத்திருக்கிற உம்முடைய தேவனாகிய கர்த்தருக்கு ஸ்தோத்திரம் உண்டாவதாக என்றான்.]]></a:t>
+              <a:t><![CDATA[24. And David sat between the two gates: and the watchman went up to the roof over the gate unto the wall, and lifted up his eyes, and looked, and behold a man running alone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6763,51 +6807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அகிமாஸ் வந்து ராஜாவை நோக்கி: சமாதானம் என்று சொல்லி, முகங்குப்புறவிழுந்து, ராஜாவை வணங்கி, ராஜாவாகிய என் ஆண்டவருக்கு விரோதமாய்த் தங்கள் கைகளை எடுத்த மனுஷரை ஒப்புக்கொடுத்திருக்கிற உம்முடைய தேவனாகிய கர்த்தருக்கு ஸ்தோத்திரம் உண்டாவதாக என்றான்.]]></a:t>
+              <a:t><![CDATA[25. And the watchman cried, and told the king. And the king said, If he be alone, there is tidings in his mouth. And he came swiftly, and drew near.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6872,51 +6916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது ராஜா: பிள்ளையாண்டானாகிய அப்சலோம் சுகமாயிருக்கிறானா என்று கேட்டதற்கு, அகிமாஸ் யோவாப் ராஜாவின் வேலைக்காரயும் உம்முடைய அடியானையும் அனுப்புகிறபோது, ஒருபெரிய சந்தடியிருந்தது; ஆனாலும் அது இன்னதென்று தெரியாது என்றான்.]]></a:t>
+              <a:t><![CDATA[25. And the watchman cried, and told the king. And the king said, If he be alone, there is tidings in his mouth. And he came swiftly, and drew near.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6981,51 +7025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது ராஜா: பிள்ளையாண்டானாகிய அப்சலோம் சுகமாயிருக்கிறானா என்று கேட்டதற்கு, அகிமாஸ் யோவாப் ராஜாவின் வேலைக்காரயும் உம்முடைய அடியானையும் அனுப்புகிறபோது, ஒருபெரிய சந்தடியிருந்தது; ஆனாலும் அது இன்னதென்று தெரியாது என்றான்.]]></a:t>
+              <a:t><![CDATA[26. And the watchman saw another man running: and the watchman called unto the gate keeper, and said, Behold another man running alone. And the king said, He also brings tidings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7090,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது ராஜா: நீ அங்கேபோய் நில் என்றான்; அவன் ஒரு பக்கத்தில் போய் நின்றான்.]]></a:t>
+              <a:t><![CDATA[26. And the watchman saw another man running: and the watchman called unto the gate keeper, and said, Behold another man running alone. And the king said, He also brings tidings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7199,51 +7243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இதோ, கூஷி வந்து: ராஜாவாகிய என் ஆண்டவனே, நற்செய்தி, இன்று கர்த்தர் உமக்கு விரோதமாய் எழும்பின எல்லாரின் கைக்கும் உம்மை நீங்கலாக்கி நியாயஞ்செய்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[27. And the watchman said, It seems to me that the running of the foremost is like the running of Ahimaaz the son of Zadok. And the king said, He is a good man, and comes with good tidings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7308,51 +7352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இதோ, கூஷி வந்து: ராஜாவாகிய என் ஆண்டவனே, நற்செய்தி, இன்று கர்த்தர் உமக்கு விரோதமாய் எழும்பின எல்லாரின் கைக்கும் உம்மை நீங்கலாக்கி நியாயஞ்செய்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[27. And the watchman said, It seems to me that the running of the foremost is like the running of Ahimaaz the son of Zadok. And the king said, He is a good man, and comes with good tidings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7417,51 +7461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது ராஜா கூஷியைப் பார்த்து: பிள்ளையாண்டானாகிய அப்சலோம் சுகமாயிருக்கிறானா என்று கேட்டதற்கு, கூஷி என்பவன்: அந்தப் பிள்ளையாண்டானுக்கு நடந்ததுபோல ராஜாவாகிய என் ஆண்டவனுடைய சத்துருக்களுக்கும், பொல்லாப்புச் செய்ய உமக்கு விரோதமாய் எழும்புகிற யாவருக்கும் நடக்கக்கடவது என்றான்.]]></a:t>
+              <a:t><![CDATA[27. And the watchman said, It seems to me that the running of the foremost is like the running of Ahimaaz the son of Zadok. And the king said, He is a good man, and comes with good tidings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7526,51 +7570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது ராஜா கூஷியைப் பார்த்து: பிள்ளையாண்டானாகிய அப்சலோம் சுகமாயிருக்கிறானா என்று கேட்டதற்கு, கூஷி என்பவன்: அந்தப் பிள்ளையாண்டானுக்கு நடந்ததுபோல ராஜாவாகிய என் ஆண்டவனுடைய சத்துருக்களுக்கும், பொல்லாப்புச் செய்ய உமக்கு விரோதமாய் எழும்புகிற யாவருக்கும் நடக்கக்கடவது என்றான்.]]></a:t>
+              <a:t><![CDATA[28. And Ahimaaz called, and said unto the king, All is well. And he fell down to the earth upon his face before the king, and said, Blessed be the LORD your God, which has delivered up the men that lifted up their hand against my lord the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7635,51 +7679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஜனங்களோ: நீர் புறப்படவேண்டாம்; நாங்கள் முறிந்தோடிப்போனாலும், அவர்கள் எங்கள் காரியத்தை ஒருபொருட்டாக எண்ணமாட்டார்கள்; எங்களில் பாதிப்பேர் செத்துப்போனாலும், எங்கள் காரியத்தைப்பற்றிக் கவலைப்படமாட்டார்கள்; நீரோ, எங்களில் பதினாயிரம்பேருக்குச் சரி; நீர் பட்டணத்தில் இருந்துகொண்டு, எங்களுக்கு உதவிசெய்கிறது எங்களுக்கு நலமாயிருக்கும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. But the people answered, You shall not go forth: for if we flee away, they will not care for us; neither if half of us die, will they care for us: but now you are worth ten thousand of us: therefore now it is better that you help us out of the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7744,51 +7788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது ராஜா மிகவும் கலங்கி, கெவுனிவாசலின் மேல்வீட்டிற்குள் ஏறிப்போய் அழுதான்; அவன் ஏறிப்போகையில்: என் மகனாகிய அப்சலோமே, என் மகனே, என் மகனாகிய அப்சலோமே, நான் உனக்குப் பதிலாகச் செத்தேனானால் நலமாயிருக்கும்; அப்சலோமே, என் மகனே, என் மகனே, என்று சொல்லி அழுதான்.]]></a:t>
+              <a:t><![CDATA[28. And Ahimaaz called, and said unto the king, All is well. And he fell down to the earth upon his face before the king, and said, Blessed be the LORD your God, which has delivered up the men that lifted up their hand against my lord the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7853,51 +7897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது ராஜா மிகவும் கலங்கி, கெவுனிவாசலின் மேல்வீட்டிற்குள் ஏறிப்போய் அழுதான்; அவன் ஏறிப்போகையில்: என் மகனாகிய அப்சலோமே, என் மகனே, என் மகனாகிய அப்சலோமே, நான் உனக்குப் பதிலாகச் செத்தேனானால் நலமாயிருக்கும்; அப்சலோமே, என் மகனே, என் மகனே, என்று சொல்லி அழுதான்.]]></a:t>
+              <a:t><![CDATA[28. And Ahimaaz called, and said unto the king, All is well. And he fell down to the earth upon his face before the king, and said, Blessed be the LORD your God, which has delivered up the men that lifted up their hand against my lord the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7962,51 +8006,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது ராஜா மிகவும் கலங்கி, கெவுனிவாசலின் மேல்வீட்டிற்குள் ஏறிப்போய் அழுதான்; அவன் ஏறிப்போகையில்: என் மகனாகிய அப்சலோமே, என் மகனே, என் மகனாகிய அப்சலோமே, நான் உனக்குப் பதிலாகச் செத்தேனானால் நலமாயிருக்கும்; அப்சலோமே, என் மகனே, என் மகனே, என்று சொல்லி அழுதான்.]]></a:t>
+              <a:t><![CDATA[29. And the king said, Is the young man Absalom safe? And Ahimaaz answered, When Joab sent the king's servant, and me your servant, I saw a great tumult, but I knew not what it was.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And the king said, Is the young man Absalom safe? And Ahimaaz answered, When Joab sent the king's servant, and me your servant, I saw a great tumult, but I knew not what it was.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And the king said, Is the young man Absalom safe? And Ahimaaz answered, When Joab sent the king's servant, and me your servant, I saw a great tumult, but I knew not what it was.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And the king said unto him, Turn aside, and stand here. And he turned aside, and stood still.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And, behold, Cushi came; and Cushi said, Tidings, my lord the king: for the LORD has avenged you this day of all them that rose up against you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And, behold, Cushi came; and Cushi said, Tidings, my lord the king: for the LORD has avenged you this day of all them that rose up against you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And the king said unto Cushi, Is the young man Absalom safe? And Cushi answered, The enemies of my lord the king, and all that rise against you to do you hurt, be as that young man is.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And the king said unto Cushi, Is the young man Absalom safe? And Cushi answered, The enemies of my lord the king, and all that rise against you to do you hurt, be as that young man is.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8071,51 +8878,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஜனங்களோ: நீர் புறப்படவேண்டாம்; நாங்கள் முறிந்தோடிப்போனாலும், அவர்கள் எங்கள் காரியத்தை ஒருபொருட்டாக எண்ணமாட்டார்கள்; எங்களில் பாதிப்பேர் செத்துப்போனாலும், எங்கள் காரியத்தைப்பற்றிக் கவலைப்படமாட்டார்கள்; நீரோ, எங்களில் பதினாயிரம்பேருக்குச் சரி; நீர் பட்டணத்தில் இருந்துகொண்டு, எங்களுக்கு உதவிசெய்கிறது எங்களுக்கு நலமாயிருக்கும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. But the people answered, You shall not go forth: for if we flee away, they will not care for us; neither if half of us die, will they care for us: but now you are worth ten thousand of us: therefore now it is better that you help us out of the city.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And the king said unto Cushi, Is the young man Absalom safe? And Cushi answered, The enemies of my lord the king, and all that rise against you to do you hurt, be as that young man is.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And the king was much moved, and went up to the chamber over the gate, and wept: and as he went, thus he said, O my son Absalom, my son, my son Absalom! would God I had died for you, O Absalom, my son, my son!]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And the king was much moved, and went up to the chamber over the gate, and wept: and as he went, thus he said, O my son Absalom, my son, my son Absalom! would God I had died for you, O Absalom, my son, my son!]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And the king was much moved, and went up to the chamber over the gate, and wept: and as he went, thus he said, O my son Absalom, my son, my son Absalom! would God I had died for you, O Absalom, my son, my son!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8180,51 +9423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஜனங்களோ: நீர் புறப்படவேண்டாம்; நாங்கள் முறிந்தோடிப்போனாலும், அவர்கள் எங்கள் காரியத்தை ஒருபொருட்டாக எண்ணமாட்டார்கள்; எங்களில் பாதிப்பேர் செத்துப்போனாலும், எங்கள் காரியத்தைப்பற்றிக் கவலைப்படமாட்டார்கள்; நீரோ, எங்களில் பதினாயிரம்பேருக்குச் சரி; நீர் பட்டணத்தில் இருந்துகொண்டு, எங்களுக்கு உதவிசெய்கிறது எங்களுக்கு நலமாயிருக்கும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. But the people answered, You shall not go forth: for if we flee away, they will not care for us; neither if half of us die, will they care for us: but now you are worth ten thousand of us: therefore now it is better that you help us out of the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8259,51 +9502,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473434383" r:id="rId1"/>
+    <p:sldLayoutId id="2481564138" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8855,54 +10098,142 @@
 
 <file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
@@ -9015,51 +10346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the king said unto them, What seems you best I will do. And the king stood by the gate side,]]></a:t>
+              <a:t><![CDATA[எங்களுக்கு உதவிசெய்கிறது எங்களுக்கு நலமாயிருக்கும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +10478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and all the people came out by hundreds and by thousands.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது ராஜா அவர்களைப்பார்த்து: உங்களுக்கு நலமாய்த் தோன்றுகிறதைச் செய்வேன் என்று சொல்லி, ராஜா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +10610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the king commanded Joab and Abishai and Ittai, saying, Deal gently for my sake with the young]]></a:t>
+              <a:t><![CDATA[ஒலிமுகவாசல் ஓரத்திலே நின்றான்; ஜனங்கள் எல்லாரும் நூறுநூறாகவும், ஆயிரம் ஆயிரமாகவும் புறப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +10742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[man, even with Absalom. And all the people heard when the king gave all the captains charge]]></a:t>
+              <a:t><![CDATA[5. ராஜா யோவாபையும், அபிசாயையும், ஈத்தாயையும் நோக்கி: பிள்ளையாண்டானாகிய அப்சலோமை என்னிமித்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +10874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[concerning Absalom.]]></a:t>
+              <a:t><![CDATA[மெதுவாய் நடப்பியுங்கள் என்று கட்டளையிட்டான்; இப்படி ராஜா அப்சலோமைக்குறித்து அதிபதிகளுக்கெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +11006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. So the people went out into the field against Israel: and the battle was in the wood of Ephraim;]]></a:t>
+              <a:t><![CDATA[கட்டளையிட்டதை ஜனங்கள் எல்லாரும் கேட்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +11138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Where the people of Israel were slain before the servants of David, and there was there a great]]></a:t>
+              <a:t><![CDATA[6. ஜனங்கள் வெளியே இஸ்ரவேலருக்கு எதிராகப் புறப்பட்டபிற்பாடு, எப்பிராயீம் காட்டிலே யுத்தம் நடந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +11270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[slaughter that day of twenty thousand men.]]></a:t>
+              <a:t><![CDATA[7. அங்கே இஸ்ரவேல் ஜனங்கள் தாவீதின் சேவகருக்கு முன்பாக முறிய அடிக்கப்பட்டார்கள்; அங்கே அன்றையதினம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. For the battle was there scattered over the face of all the country: and the wood devoured more]]></a:t>
+              <a:t><![CDATA[இருபதினாயிரம்பேர் மடியத்தக்கதாக பெரிய சங்காரம் உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people that day than the sword devoured.]]></a:t>
+              <a:t><![CDATA[8. யுத்தம் அந்த தேசம் எங்கும் பரந்தது; அன்றையதினம் பட்டயம் பட்சித்த ஜனங்களைப்பார்க்கிலும், காடு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And David numbered the people that were with him, and set captains of thousands, and captains of]]></a:t>
+              <a:t><![CDATA[1. தாவீது தன்னோடிருந்த ஜனங்களை இலக்கம் பார்த்து, அவர்கள்மேல் ஆயிரத்துக்கு அதிபதிகளையும், நூற்றுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And Absalom met the servants of David. And Absalom rode upon a mule, and the mule went under the]]></a:t>
+              <a:t><![CDATA[பட்சித்த ஜனம் அதிகம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thick boughs of a great oak, and his head caught hold of the oak, and he was taken up between the]]></a:t>
+              <a:t><![CDATA[9. அப்சலோம் தாவீதின் சேவகருக்கு எதிர்ப்பட்டான்; அப்சலோம் கோவேறு கழுதையின்மேல் ஏறிவரும்போது, அந்தக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +12062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[heaven and the earth; and the mule that was under him went away.]]></a:t>
+              <a:t><![CDATA[கோவேறு கழுதை சன்னல் பின்னலான ஒரு பெரிய கர்வாலிமரத்தின் கீழவந்ததினால், அவனுடைய தலை கர்வாலிமரத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +12194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And a certain man saw it, and told Joab, and said, Behold, I saw Absalom hanged in an oak.]]></a:t>
+              <a:t><![CDATA[மாட்டிக்கொண்டு, அவன் வானத்துக்கும் பூமிக்கும் நடுவே தொங்கினான்; அவன் ஏறியிருந்த கோவேறு கழுதை அப்பாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +12326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And Joab said unto the man that told him, And, behold, you saw him, and why did you not strike]]></a:t>
+              <a:t><![CDATA[போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +12458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him there to the ground? and I would have given you ten shekels of silver, and a girdle.]]></a:t>
+              <a:t><![CDATA[10. அதை ஒருவன் கண்டு, யோவாபுக்கு அறிவித்து: இதோ, அப்சலோமை ஒரு கர்வாலிமரத்திலே தொங்கக்கண்டேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +12590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the man said unto Joab, Though I should receive a thousand shekels of silver in mine hand,]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +12722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[yet would I not put forth mine hand against the king's son: for in our hearing the king charged you]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது யோவாப் தனக்கு அதை அறிவித்தவனை நோக்கி: நீ அதைக் கண்டாயே; பின்னை, ஏன் அவனை அங்கே வெட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +12854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and Abishai and Ittai, saying, Beware that none touch the young man Absalom.]]></a:t>
+              <a:t><![CDATA[தரையிலே தள்ளிப்போடவில்லை? நான் உனக்குப் பத்து வெள்ளிக்காசையும் ஒரு கச்சையையும் கொடுக்கக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +12986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Otherwise I should have wrought falsehood against mine own life: for there is no matter hid from]]></a:t>
+              <a:t><![CDATA[கடமையுள்ளவனாயிருப்பேனே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +13118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hundreds over them.]]></a:t>
+              <a:t><![CDATA[அதிபதிகளையும் வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +13250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the king, and you yourself would have set yourself against me.]]></a:t>
+              <a:t><![CDATA[12. அந்த மனுஷன் யோவாபை நோக்கி: என் கைகளில் ஆயிரம் வெள்ளிக்காசு நிறுத்துக் கொடுக்கப்பட்டாலும், நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +13382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Then said Joab, I may not tarry thus with you. And he took three darts in his hand, and thrust]]></a:t>
+              <a:t><![CDATA[ராஜாவுடைய குமாரன்மேல் என் கையை நீட்டமாட்டேன்; பிள்ளையாண்டானாகிய அப்சலோமை நீங்கள் அவரவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +13514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them through the heart of Absalom, while he was yet alive in the midst of the oak.]]></a:t>
+              <a:t><![CDATA[காப்பாற்றுங்கள் என்று ராஜா உமக்கும் அபிசாய்க்கும் ஈத்தாய்க்கும் எங்கள் காதுகள்கேட்கக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +13646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And ten young men that bare Joab's armour compassed about and stroke Absalom, and slew him.]]></a:t>
+              <a:t><![CDATA[கட்டளையிட்டாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +13778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And Joab blew the trumpet, and the people returned from pursuing after Israel: for Joab held]]></a:t>
+              <a:t><![CDATA[13. ராஜாவுக்கு ஒரு காரியமும் மறைவாயிருக்கமட்டாது, ஆதலால் நான் அதைச் செய்வேனாகில், என் பிராணனுக்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +13910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[back the people.]]></a:t>
+              <a:t><![CDATA[விரோதமாகச் செய்பவனாவேன், நீரும் எனக்கு விரோதமாயிருப்பீர் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +14042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And they took Absalom, and cast him into a great pit in the wood, and laid a very great heap of]]></a:t>
+              <a:t><![CDATA[14. ஆதலால் யோவாப்: நான் இப்படி உன்னோடே பேசி, தாமதிக்கமாட்டேன் என்று சொல்லி, தன் கையிலே மூன்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +14174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stones upon him: and all Israel fled every one to his tent.]]></a:t>
+              <a:t><![CDATA[வல்லயங்களை எடுத்துக்கொண்டு, அப்சலோம் இன்னும் கர்வாலிமரத்தின் நடுவிலே உயிரோடே தொங்குகையில், அவைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +14306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Now Absalom in his lifetime had taken and reared up for himself a pillar, which is in the king's]]></a:t>
+              <a:t><![CDATA[அவன் நெஞ்சிலே குத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +14438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[dale: for he said, I have no son to keep my name in remembrance: and he called the pillar after his]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது யோவாபின் ஆயுததாரிகளாகிய பத்து சேவகர் அப்சலோமைச் சூழ்ந்து அவனை அடித்துக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +14570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And David sent forth a third part of the people under the hand of Joab, and a third part under]]></a:t>
+              <a:t><![CDATA[2. பின்பு தாவீது ஜனங்களில் மூன்றில் ஒரு பங்கை யோவாபின் வசமாகவும், மூன்றில் ஒரு பங்கைச் செருயாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +14702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[own name: and it is called unto this day, Absalom's place.]]></a:t>
+              <a:t><![CDATA[கொன்றுபோட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +14834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Then said Ahimaaz the son of Zadok, Let me now run, and bear the king tidings, how that the LORD]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது யோவாப் எக்காளம்ஊதி ஜனங்களை நிறுத்திப்போட்டபடியினால், ஜனங்கள் இஸ்ரவேலைப் பின்தொடருகிறதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +14966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[has avenged him of his enemies.]]></a:t>
+              <a:t><![CDATA[விட்டுத் திரும்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,51 +15098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And Joab said unto him, You shall not bear tidings this day, but you shall bear tidings another]]></a:t>
+              <a:t><![CDATA[17. அவர்கள் அப்சலோமை எடுத்து, அவனைக் காட்டிலுள்ள ஒரு பெரிய குழியிலே போட்டு, அவன்மேல் மகா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13899,51 +15230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[day: but this day you shall bear no tidings, because the king's son is dead.]]></a:t>
+              <a:t><![CDATA[பெரியகற்குவியலைக் குவித்தார்கள்; இஸ்ரவேலர் எல்லாரும் அவரவர் தங்கள் கூடாரங்களுக்கு ஓடிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14031,51 +15362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Then said Joab to Cushi, Go tell the king what you have seen. And Cushi bowed himself unto Joab,]]></a:t>
+              <a:t><![CDATA[18. அப்சலோம் உயிரோடே இருக்கையில் என் பேரை நினைக்கப்பண்ணும்படியாக எனக்குக் குமாரன் இல்லை என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14163,51 +15494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and ran.]]></a:t>
+              <a:t><![CDATA[சொல்லி, ராஜாவின் பள்ளத்தாக்கிலே தனக்கென்று ஒரு தூணை நிறுத்தி அந்தத் தூணுக்குத் தன் பேரைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14295,51 +15626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Then said Ahimaaz the son of Zadok yet again to Joab, But howsoever, let me, I pray you, also]]></a:t>
+              <a:t><![CDATA[தரித்திருந்தான்; அது இந்நாள்வரைக்கும் அப்சலோமின் அடையாளம் என்று சொல்லப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14427,51 +15758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[run after Cushi. And Joab said, Wherefore will you run, my son, seeing that you have no tidings]]></a:t>
+              <a:t><![CDATA[19. சாதோக்கின் குமாரனாகிய அகிமாஸ்: கர்த்தர் ராஜாவை அவர் சத்துருக்களின் கைக்கு நீங்கலாக்கி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14559,51 +15890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ready?]]></a:t>
+              <a:t><![CDATA[நியாயஞ்செய்தார் என்னும் செய்தியை அவருக்குக் கொண்டுபோக, நான் ஓடட்டுமே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,51 +16022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the hand of Abishai the son of Zeruiah, Joab's brother, and a third part under the hand of Ittai the]]></a:t>
+              <a:t><![CDATA[குமாரனும் யோவாபின் சகோதரனுமான அபிசாயின் வசமாகவும், மூன்றில் ஒரு பங்கைக் கித்தியனாகிய ஈத்தாயின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14823,51 +16154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. But howsoever, said he, let me run. And he said unto him, Run. Then Ahimaaz ran by the way of]]></a:t>
+              <a:t><![CDATA[20. யோவாப் அவனை நோக்கி: இன்றையதினம் நீ செய்தியைக் கொண்டுபோகக் கூடாது; இன்னொருநாளிலே நீ செய்தியைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +16286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the plain, and outran Cushi.]]></a:t>
+              <a:t><![CDATA[கொண்டுபோகலாம்; ராஜாவின் குமாரன் செத்தபடியினால், இன்றைக்கு நீ செய்தியைக் கொண்டுபோகவேண்டாம் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +16418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And David sat between the two gates: and the watchman went up to the roof over the gate unto the]]></a:t>
+              <a:t><![CDATA[சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +16550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wall, and lifted up his eyes, and looked, and behold a man running alone.]]></a:t>
+              <a:t><![CDATA[21. யோவாப் கூஷியை நோக்கி: நீ போய் கண்டதை ராஜாவுக்கு அறிவி என்றான்; கூஷி யோவாபை வணங்கி ஓடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15351,51 +16682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And the watchman cried, and told the king. And the king said, If he be alone, there is tidings]]></a:t>
+              <a:t><![CDATA[22. சாதோக்கின் குமாரனாகிய அகிமாஸ் இன்னும் யோவாபை நோக்கி: எப்படியானாலும் கூஷியின் பிறகாலே நானும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15483,51 +16814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in his mouth. And he came swiftly, and drew near.]]></a:t>
+              <a:t><![CDATA[ஓடட்டுமே என்று திரும்பக் கேட்டதற்கு, யோவாப்: என் மகனே, சொல்லும்படிக்கு உனக்கு நல்லசெய்தி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15615,51 +16946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And the watchman saw another man running: and the watchman called unto the gate keeper, and]]></a:t>
+              <a:t><![CDATA[இல்லாதிருக்கையில், நீ ஓடவேண்டியது என்ன என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15747,51 +17078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[said, Behold another man running alone. And the king said, He also brings tidings.]]></a:t>
+              <a:t><![CDATA[23. அதற்கு அவன்: எப்படியானாலும் நான் ஓடுவேன் என்றான்; அப்பொழுது யோவாப்: ஓடு என்றான்; அப்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15879,51 +17210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And the watchman said, It seems to me that the running of the foremost is like the running of]]></a:t>
+              <a:t><![CDATA[அகிமாஸ் சமனான பூமிவழியாயோடி கூஷிக்கு முந்திக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16011,51 +17342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Ahimaaz the son of Zadok. And the king said, He is a good man, and comes with good tidings.]]></a:t>
+              <a:t><![CDATA[24. தாவீது இரண்டு ஒலிமுகக் கெவுனி வாசலுக்கு நடுவாக உட்கார்ந்திருந்தான்; ஜாமங்காக்கிறவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16143,51 +17474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Gittite. And the king said unto the people, I will surely go forth with you myself also.]]></a:t>
+              <a:t><![CDATA[வசமாகவும் அனுப்பி: நானும் உங்களோடேகூடப் புறப்பட்டு வருவேன் என்று ராஜா ஜனங்களிடத்தில் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16275,51 +17606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And Ahimaaz called, and said unto the king, All is well. And he fell down to the earth upon his]]></a:t>
+              <a:t><![CDATA[அலங்கத்திலிருக்கிற கெவுனியின்மேல் நடந்து, தன் கண்களைத் ஏறெடுத்து, ஒரு மனுஷன் தனியே ஓடிவருகிறதைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16407,51 +17738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[face before the king, and said, Blessed be the LORD your God, which has delivered up the men that]]></a:t>
+              <a:t><![CDATA[கண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16539,51 +17870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[lifted up their hand against my lord the king.]]></a:t>
+              <a:t><![CDATA[25. கூப்பிட்டு ராஜாவுக்கு அறிவித்தான்; அப்பொழுது ராஜா: அவன் ஒருவனாய் வந்தால் அவன் வாயிலே நல்லசெய்தி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16671,51 +18002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And the king said, Is the young man Absalom safe? And Ahimaaz answered, When Joab sent the]]></a:t>
+              <a:t><![CDATA[இருக்கும் என்றான்; அவன் ஓடி கிட்டவரும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16803,51 +18134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[king's servant, and me your servant, I saw a great tumult, but I knew not what it was.]]></a:t>
+              <a:t><![CDATA[26. ஜாமங்காக்கிறவன், வேறொருவன் ஓடிவருகிறதைக் கண்டு: அதோ பின்னொருவன் தனியே ஓடிவருகிறான் என்று வாசல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16935,51 +18266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And the king said unto him, Turn aside, and stand here. And he turned aside, and stood still.]]></a:t>
+              <a:t><![CDATA[காக்கிறவனோடே கூப்பிட்டுச்சொன்னான்: அப்பொழுது ராஜா: அவனும் நல்ல செய்தி கொண்டுவருகிறவன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17067,51 +18398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And, behold, Cushi came; and Cushi said, Tidings, my lord the king: for the LORD has avenged you]]></a:t>
+              <a:t><![CDATA[27. மேலும் ஜாமங்காக்கிறவன் முந்தினவனுடைய ஓட்டம் சாதோக்கின் மகன் அகிமாசுடைய ஓட்டம்போலிக்கிறது என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17199,51 +18530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[this day of all them that rose up against you.]]></a:t>
+              <a:t><![CDATA[எனக்குத் தோன்றுகிறது என்றான்; அப்பொழுது ராஜா: அவன் நல்ல மனுஷன்; அவன் நல்ல செய்தி சொல்ல வருகிறான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17331,51 +18662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And the king said unto Cushi, Is the young man Absalom safe? And Cushi answered, The enemies of]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17463,51 +18794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[my lord the king, and all that rise against you to do you hurt, be as that young man is.]]></a:t>
+              <a:t><![CDATA[28. அகிமாஸ் வந்து ராஜாவை நோக்கி: சமாதானம் என்று சொல்லி, முகங்குப்புறவிழுந்து, ராஜாவை வணங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17595,51 +18926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. But the people answered, You shall not go forth: for if we flee away, they will not care for us;]]></a:t>
+              <a:t><![CDATA[3. ஜனங்களோ: நீர் புறப்படவேண்டாம்; நாங்கள் முறிந்தோடிப்போனாலும், அவர்கள் எங்கள் காரியத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17727,51 +19058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And the king was much moved, and went up to the chamber over the gate, and wept: and as he went,]]></a:t>
+              <a:t><![CDATA[ராஜாவாகிய என் ஆண்டவருக்கு விரோதமாய்த் தங்கள் கைகளை எடுத்த மனுஷரை ஒப்புக்கொடுத்திருக்கிற உம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17859,51 +19190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thus he said, O my son Absalom, my son, my son Absalom! would God I had died for you, O Absalom, my]]></a:t>
+              <a:t><![CDATA[தேவனாகிய கர்த்தருக்கு ஸ்தோத்திரம் உண்டாவதாக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17991,51 +19322,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[son, my son!]]></a:t>
+              <a:t><![CDATA[29. அப்பொழுது ராஜா: பிள்ளையாண்டானாகிய அப்சலோம் சுகமாயிருக்கிறானா என்று கேட்டதற்கு, அகிமாஸ் யோவாப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ராஜாவின் வேலைக்காரயும் உம்முடைய அடியானையும் அனுப்புகிறபோது, ஒருபெரிய சந்தடியிருந்தது; ஆனாலும் அது]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இன்னதென்று தெரியாது என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. அப்பொழுது ராஜா: நீ அங்கேபோய் நில் என்றான்; அவன் ஒரு பக்கத்தில் போய் நின்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. இதோ, கூஷி வந்து: ராஜாவாகிய என் ஆண்டவனே, நற்செய்தி, இன்று கர்த்தர் உமக்கு விரோதமாய் எழும்பின]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எல்லாரின் கைக்கும் உம்மை நீங்கலாக்கி நியாயஞ்செய்தார் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. அப்பொழுது ராஜா கூஷியைப் பார்த்து: பிள்ளையாண்டானாகிய அப்சலோம் சுகமாயிருக்கிறானா என்று கேட்டதற்கு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கூஷி என்பவன்: அந்தப் பிள்ளையாண்டானுக்கு நடந்ததுபோல ராஜாவாகிய என் ஆண்டவனுடைய சத்துருக்களுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18123,51 +20378,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[neither if half of us die, will they care for us: but now you are worth ten thousand of us:]]></a:t>
+              <a:t><![CDATA[ஒருபொருட்டாக எண்ணமாட்டார்கள்; எங்களில் பாதிப்பேர் செத்துப்போனாலும், எங்கள் காரியத்தைப்பற்றிக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பொல்லாப்புச் செய்ய உமக்கு விரோதமாய் எழும்புகிற யாவருக்கும் நடக்கக்கடவது என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. அப்பொழுது ராஜா மிகவும் கலங்கி, கெவுனிவாசலின் மேல்வீட்டிற்குள் ஏறிப்போய் அழுதான்; அவன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏறிப்போகையில்: என் மகனாகிய அப்சலோமே, என் மகனே, என் மகனாகிய அப்சலோமே, நான் உனக்குப் பதிலாகச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செத்தேனானால் நலமாயிருக்கும்; அப்சலோமே, என் மகனே, என் மகனே, என்று சொல்லி அழுதான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18255,51 +21038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[therefore now it is better that you help us out of the city.]]></a:t>
+              <a:t><![CDATA[கவலைப்படமாட்டார்கள்; நீரோ, எங்களில் பதினாயிரம்பேருக்குச் சரி; நீர் பட்டணத்தில் இருந்துகொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18316,91 +21099,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 18]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme30">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme94">
   <a:themeElements>
-    <a:clrScheme name="Theme30">
+    <a:clrScheme name="Theme94">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme30">
+    <a:fontScheme name="Theme94">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18426,51 +21209,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme30">
+    <a:fmtScheme name="Theme94">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18601,51 +21384,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>72</Slides>
+  <Slides>83</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>