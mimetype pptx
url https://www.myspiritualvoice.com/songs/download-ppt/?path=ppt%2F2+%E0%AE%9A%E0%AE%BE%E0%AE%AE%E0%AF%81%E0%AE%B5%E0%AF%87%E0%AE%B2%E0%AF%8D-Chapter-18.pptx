--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -127,50 +127,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -219,50 +227,54 @@
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -428,53 +440,57 @@
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
-  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -643,51 +659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ராஜா யோவாபையும், அபிசாயையும், ஈத்தாயையும் நோக்கி: பிள்ளையாண்டானாகிய அப்சலோமை என்னிமித்தம் மெதுவாய் நடப்பியுங்கள் என்று கட்டளையிட்டான்; இப்படி ராஜா அப்சலோமைக்குறித்து அதிபதிகளுக்கெல்லாம் கட்டளையிட்டதை ஜனங்கள் எல்லாரும் கேட்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது ராஜா அவர்களைப்பார்த்து: உங்களுக்கு நலமாய்த் தோன்றுகிறதைச் செய்வேன் என்று சொல்லி, ராஜா ஒலிமுகவாசல் ஓரத்திலே நின்றான்; ஜனங்கள் எல்லாரும் நூறுநூறாகவும், ஆயிரம் ஆயிரமாகவும் புறப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -861,51 +877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஜனங்கள் வெளியே இஸ்ரவேலருக்கு எதிராகப் புறப்பட்டபிற்பாடு, எப்பிராயீம் காட்டிலே யுத்தம் நடந்தது.]]></a:t>
+              <a:t><![CDATA[5. ராஜா யோவாபையும், அபிசாயையும், ஈத்தாயையும் நோக்கி: பிள்ளையாண்டானாகிய அப்சலோமை என்னிமித்தம் மெதுவாய் நடப்பியுங்கள் என்று கட்டளையிட்டான்; இப்படி ராஜா அப்சலோமைக்குறித்து அதிபதிகளுக்கெல்லாம் கட்டளையிட்டதை ஜனங்கள் எல்லாரும் கேட்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -970,51 +986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அங்கே இஸ்ரவேல் ஜனங்கள் தாவீதின் சேவகருக்கு முன்பாக முறிய அடிக்கப்பட்டார்கள்; அங்கே அன்றையதினம் இருபதினாயிரம்பேர் மடியத்தக்கதாக பெரிய சங்காரம் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[5. ராஜா யோவாபையும், அபிசாயையும், ஈத்தாயையும் நோக்கி: பிள்ளையாண்டானாகிய அப்சலோமை என்னிமித்தம் மெதுவாய் நடப்பியுங்கள் என்று கட்டளையிட்டான்; இப்படி ராஜா அப்சலோமைக்குறித்து அதிபதிகளுக்கெல்லாம் கட்டளையிட்டதை ஜனங்கள் எல்லாரும் கேட்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1079,51 +1095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யுத்தம் அந்த தேசம் எங்கும் பரந்தது; அன்றையதினம் பட்டயம் பட்சித்த ஜனங்களைப்பார்க்கிலும், காடு பட்சித்த ஜனம் அதிகம்.]]></a:t>
+              <a:t><![CDATA[6. ஜனங்கள் வெளியே இஸ்ரவேலருக்கு எதிராகப் புறப்பட்டபிற்பாடு, எப்பிராயீம் காட்டிலே யுத்தம் நடந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1188,51 +1204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யுத்தம் அந்த தேசம் எங்கும் பரந்தது; அன்றையதினம் பட்டயம் பட்சித்த ஜனங்களைப்பார்க்கிலும், காடு பட்சித்த ஜனம் அதிகம்.]]></a:t>
+              <a:t><![CDATA[7. அங்கே இஸ்ரவேல் ஜனங்கள் தாவீதின் சேவகருக்கு முன்பாக முறிய அடிக்கப்பட்டார்கள்; அங்கே அன்றையதினம் இருபதினாயிரம்பேர் மடியத்தக்கதாக பெரிய சங்காரம் உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1297,51 +1313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்சலோம் தாவீதின் சேவகருக்கு எதிர்ப்பட்டான்; அப்சலோம் கோவேறு கழுதையின்மேல் ஏறிவரும்போது, அந்தக் கோவேறு கழுதை சன்னல் பின்னலான ஒரு பெரிய கர்வாலிமரத்தின் கீழவந்ததினால், அவனுடைய தலை கர்வாலிமரத்தில் மாட்டிக்கொண்டு, அவன் வானத்துக்கும் பூமிக்கும் நடுவே தொங்கினான்; அவன் ஏறியிருந்த கோவேறு கழுதை அப்பாலே போயிற்று.]]></a:t>
+              <a:t><![CDATA[7. அங்கே இஸ்ரவேல் ஜனங்கள் தாவீதின் சேவகருக்கு முன்பாக முறிய அடிக்கப்பட்டார்கள்; அங்கே அன்றையதினம் இருபதினாயிரம்பேர் மடியத்தக்கதாக பெரிய சங்காரம் உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1406,51 +1422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்சலோம் தாவீதின் சேவகருக்கு எதிர்ப்பட்டான்; அப்சலோம் கோவேறு கழுதையின்மேல் ஏறிவரும்போது, அந்தக் கோவேறு கழுதை சன்னல் பின்னலான ஒரு பெரிய கர்வாலிமரத்தின் கீழவந்ததினால், அவனுடைய தலை கர்வாலிமரத்தில் மாட்டிக்கொண்டு, அவன் வானத்துக்கும் பூமிக்கும் நடுவே தொங்கினான்; அவன் ஏறியிருந்த கோவேறு கழுதை அப்பாலே போயிற்று.]]></a:t>
+              <a:t><![CDATA[8. யுத்தம் அந்த தேசம் எங்கும் பரந்தது; அன்றையதினம் பட்டயம் பட்சித்த ஜனங்களைப்பார்க்கிலும், காடு பட்சித்த ஜனம் அதிகம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1515,51 +1531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்சலோம் தாவீதின் சேவகருக்கு எதிர்ப்பட்டான்; அப்சலோம் கோவேறு கழுதையின்மேல் ஏறிவரும்போது, அந்தக் கோவேறு கழுதை சன்னல் பின்னலான ஒரு பெரிய கர்வாலிமரத்தின் கீழவந்ததினால், அவனுடைய தலை கர்வாலிமரத்தில் மாட்டிக்கொண்டு, அவன் வானத்துக்கும் பூமிக்கும் நடுவே தொங்கினான்; அவன் ஏறியிருந்த கோவேறு கழுதை அப்பாலே போயிற்று.]]></a:t>
+              <a:t><![CDATA[8. யுத்தம் அந்த தேசம் எங்கும் பரந்தது; அன்றையதினம் பட்டயம் பட்சித்த ஜனங்களைப்பார்க்கிலும், காடு பட்சித்த ஜனம் அதிகம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1733,51 +1749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதை ஒருவன் கண்டு, யோவாபுக்கு அறிவித்து: இதோ, அப்சலோமை ஒரு கர்வாலிமரத்திலே தொங்கக்கண்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. அப்சலோம் தாவீதின் சேவகருக்கு எதிர்ப்பட்டான்; அப்சலோம் கோவேறு கழுதையின்மேல் ஏறிவரும்போது, அந்தக் கோவேறு கழுதை சன்னல் பின்னலான ஒரு பெரிய கர்வாலிமரத்தின் கீழவந்ததினால், அவனுடைய தலை கர்வாலிமரத்தில் மாட்டிக்கொண்டு, அவன் வானத்துக்கும் பூமிக்கும் நடுவே தொங்கினான்; அவன் ஏறியிருந்த கோவேறு கழுதை அப்பாலே போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1842,51 +1858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதை ஒருவன் கண்டு, யோவாபுக்கு அறிவித்து: இதோ, அப்சலோமை ஒரு கர்வாலிமரத்திலே தொங்கக்கண்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. அப்சலோம் தாவீதின் சேவகருக்கு எதிர்ப்பட்டான்; அப்சலோம் கோவேறு கழுதையின்மேல் ஏறிவரும்போது, அந்தக் கோவேறு கழுதை சன்னல் பின்னலான ஒரு பெரிய கர்வாலிமரத்தின் கீழவந்ததினால், அவனுடைய தலை கர்வாலிமரத்தில் மாட்டிக்கொண்டு, அவன் வானத்துக்கும் பூமிக்கும் நடுவே தொங்கினான்; அவன் ஏறியிருந்த கோவேறு கழுதை அப்பாலே போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1951,51 +1967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது யோவாப் தனக்கு அதை அறிவித்தவனை நோக்கி: நீ அதைக் கண்டாயே; பின்னை, ஏன் அவனை அங்கே வெட்டி, தரையிலே தள்ளிப்போடவில்லை? நான் உனக்குப் பத்து வெள்ளிக்காசையும் ஒரு கச்சையையும் கொடுக்கக் கடமையுள்ளவனாயிருப்பேனே என்றான்.]]></a:t>
+              <a:t><![CDATA[9. அப்சலோம் தாவீதின் சேவகருக்கு எதிர்ப்பட்டான்; அப்சலோம் கோவேறு கழுதையின்மேல் ஏறிவரும்போது, அந்தக் கோவேறு கழுதை சன்னல் பின்னலான ஒரு பெரிய கர்வாலிமரத்தின் கீழவந்ததினால், அவனுடைய தலை கர்வாலிமரத்தில் மாட்டிக்கொண்டு, அவன் வானத்துக்கும் பூமிக்கும் நடுவே தொங்கினான்; அவன் ஏறியிருந்த கோவேறு கழுதை அப்பாலே போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2060,51 +2076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது யோவாப் தனக்கு அதை அறிவித்தவனை நோக்கி: நீ அதைக் கண்டாயே; பின்னை, ஏன் அவனை அங்கே வெட்டி, தரையிலே தள்ளிப்போடவில்லை? நான் உனக்குப் பத்து வெள்ளிக்காசையும் ஒரு கச்சையையும் கொடுக்கக் கடமையுள்ளவனாயிருப்பேனே என்றான்.]]></a:t>
+              <a:t><![CDATA[10. அதை ஒருவன் கண்டு, யோவாபுக்கு அறிவித்து: இதோ, அப்சலோமை ஒரு கர்வாலிமரத்திலே தொங்கக்கண்டேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2169,51 +2185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்த மனுஷன் யோவாபை நோக்கி: என் கைகளில் ஆயிரம் வெள்ளிக்காசு நிறுத்துக் கொடுக்கப்பட்டாலும், நான் ராஜாவுடைய குமாரன்மேல் என் கையை நீட்டமாட்டேன்; பிள்ளையாண்டானாகிய அப்சலோமை நீங்கள் அவரவர் காப்பாற்றுங்கள் என்று ராஜா உமக்கும் அபிசாய்க்கும் ஈத்தாய்க்கும் எங்கள் காதுகள்கேட்கக் கட்டளையிட்டாரே.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது யோவாப் தனக்கு அதை அறிவித்தவனை நோக்கி: நீ அதைக் கண்டாயே; பின்னை, ஏன் அவனை அங்கே வெட்டி, தரையிலே தள்ளிப்போடவில்லை? நான் உனக்குப் பத்து வெள்ளிக்காசையும் ஒரு கச்சையையும் கொடுக்கக் கடமையுள்ளவனாயிருப்பேனே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2278,51 +2294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்த மனுஷன் யோவாபை நோக்கி: என் கைகளில் ஆயிரம் வெள்ளிக்காசு நிறுத்துக் கொடுக்கப்பட்டாலும், நான் ராஜாவுடைய குமாரன்மேல் என் கையை நீட்டமாட்டேன்; பிள்ளையாண்டானாகிய அப்சலோமை நீங்கள் அவரவர் காப்பாற்றுங்கள் என்று ராஜா உமக்கும் அபிசாய்க்கும் ஈத்தாய்க்கும் எங்கள் காதுகள்கேட்கக் கட்டளையிட்டாரே.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது யோவாப் தனக்கு அதை அறிவித்தவனை நோக்கி: நீ அதைக் கண்டாயே; பின்னை, ஏன் அவனை அங்கே வெட்டி, தரையிலே தள்ளிப்போடவில்லை? நான் உனக்குப் பத்து வெள்ளிக்காசையும் ஒரு கச்சையையும் கொடுக்கக் கடமையுள்ளவனாயிருப்பேனே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2387,51 +2403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ராஜாவுக்கு ஒரு காரியமும் மறைவாயிருக்கமட்டாது, ஆதலால் நான் அதைச் செய்வேனாகில், என் பிராணனுக்கே விரோதமாகச் செய்பவனாவேன், நீரும் எனக்கு விரோதமாயிருப்பீர் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. அந்த மனுஷன் யோவாபை நோக்கி: என் கைகளில் ஆயிரம் வெள்ளிக்காசு நிறுத்துக் கொடுக்கப்பட்டாலும், நான் ராஜாவுடைய குமாரன்மேல் என் கையை நீட்டமாட்டேன்; பிள்ளையாண்டானாகிய அப்சலோமை நீங்கள் அவரவர் காப்பாற்றுங்கள் என்று ராஜா உமக்கும் அபிசாய்க்கும் ஈத்தாய்க்கும் எங்கள் காதுகள்கேட்கக் கட்டளையிட்டாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2496,51 +2512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ராஜாவுக்கு ஒரு காரியமும் மறைவாயிருக்கமட்டாது, ஆதலால் நான் அதைச் செய்வேனாகில், என் பிராணனுக்கே விரோதமாகச் செய்பவனாவேன், நீரும் எனக்கு விரோதமாயிருப்பீர் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. அந்த மனுஷன் யோவாபை நோக்கி: என் கைகளில் ஆயிரம் வெள்ளிக்காசு நிறுத்துக் கொடுக்கப்பட்டாலும், நான் ராஜாவுடைய குமாரன்மேல் என் கையை நீட்டமாட்டேன்; பிள்ளையாண்டானாகிய அப்சலோமை நீங்கள் அவரவர் காப்பாற்றுங்கள் என்று ராஜா உமக்கும் அபிசாய்க்கும் ஈத்தாய்க்கும் எங்கள் காதுகள்கேட்கக் கட்டளையிட்டாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2605,51 +2621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆதலால் யோவாப்: நான் இப்படி உன்னோடே பேசி, தாமதிக்கமாட்டேன் என்று சொல்லி, தன் கையிலே மூன்று வல்லயங்களை எடுத்துக்கொண்டு, அப்சலோம் இன்னும் கர்வாலிமரத்தின் நடுவிலே உயிரோடே தொங்குகையில், அவைகளை அவன் நெஞ்சிலே குத்தினான்.]]></a:t>
+              <a:t><![CDATA[12. அந்த மனுஷன் யோவாபை நோக்கி: என் கைகளில் ஆயிரம் வெள்ளிக்காசு நிறுத்துக் கொடுக்கப்பட்டாலும், நான் ராஜாவுடைய குமாரன்மேல் என் கையை நீட்டமாட்டேன்; பிள்ளையாண்டானாகிய அப்சலோமை நீங்கள் அவரவர் காப்பாற்றுங்கள் என்று ராஜா உமக்கும் அபிசாய்க்கும் ஈத்தாய்க்கும் எங்கள் காதுகள்கேட்கக் கட்டளையிட்டாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2714,51 +2730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆதலால் யோவாப்: நான் இப்படி உன்னோடே பேசி, தாமதிக்கமாட்டேன் என்று சொல்லி, தன் கையிலே மூன்று வல்லயங்களை எடுத்துக்கொண்டு, அப்சலோம் இன்னும் கர்வாலிமரத்தின் நடுவிலே உயிரோடே தொங்குகையில், அவைகளை அவன் நெஞ்சிலே குத்தினான்.]]></a:t>
+              <a:t><![CDATA[13. ராஜாவுக்கு ஒரு காரியமும் மறைவாயிருக்கமட்டாது, ஆதலால் நான் அதைச் செய்வேனாகில், என் பிராணனுக்கே விரோதமாகச் செய்பவனாவேன், நீரும் எனக்கு விரோதமாயிருப்பீர் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2823,51 +2839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பின்பு தாவீது ஜனங்களில் மூன்றில் ஒரு பங்கை யோவாபின் வசமாகவும், மூன்றில் ஒரு பங்கைச் செருயாவின் குமாரனும் யோவாபின் சகோதரனுமான அபிசாயின் வசமாகவும், மூன்றில் ஒரு பங்கைக் கித்தியனாகிய ஈத்தாயின் வசமாகவும் அனுப்பி: நானும் உங்களோடேகூடப் புறப்பட்டு வருவேன் என்று ராஜா ஜனங்களிடத்தில் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[1. தாவீது தன்னோடிருந்த ஜனங்களை இலக்கம் பார்த்து, அவர்கள்மேல் ஆயிரத்துக்கு அதிபதிகளையும், நூற்றுக்கு அதிபதிகளையும் வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2932,51 +2948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது யோவாபின் ஆயுததாரிகளாகிய பத்து சேவகர் அப்சலோமைச் சூழ்ந்து அவனை அடித்துக் கொன்றுபோட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[13. ராஜாவுக்கு ஒரு காரியமும் மறைவாயிருக்கமட்டாது, ஆதலால் நான் அதைச் செய்வேனாகில், என் பிராணனுக்கே விரோதமாகச் செய்பவனாவேன், நீரும் எனக்கு விரோதமாயிருப்பீர் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3041,51 +3057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது யோவாப் எக்காளம்ஊதி ஜனங்களை நிறுத்திப்போட்டபடியினால், ஜனங்கள் இஸ்ரவேலைப் பின்தொடருகிறதை விட்டுத் திரும்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[14. ஆதலால் யோவாப்: நான் இப்படி உன்னோடே பேசி, தாமதிக்கமாட்டேன் என்று சொல்லி, தன் கையிலே மூன்று வல்லயங்களை எடுத்துக்கொண்டு, அப்சலோம் இன்னும் கர்வாலிமரத்தின் நடுவிலே உயிரோடே தொங்குகையில், அவைகளை அவன் நெஞ்சிலே குத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3150,51 +3166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது யோவாப் எக்காளம்ஊதி ஜனங்களை நிறுத்திப்போட்டபடியினால், ஜனங்கள் இஸ்ரவேலைப் பின்தொடருகிறதை விட்டுத் திரும்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[14. ஆதலால் யோவாப்: நான் இப்படி உன்னோடே பேசி, தாமதிக்கமாட்டேன் என்று சொல்லி, தன் கையிலே மூன்று வல்லயங்களை எடுத்துக்கொண்டு, அப்சலோம் இன்னும் கர்வாலிமரத்தின் நடுவிலே உயிரோடே தொங்குகையில், அவைகளை அவன் நெஞ்சிலே குத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3259,51 +3275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் அப்சலோமை எடுத்து, அவனைக் காட்டிலுள்ள ஒரு பெரிய குழியிலே போட்டு, அவன்மேல் மகா பெரியகற்குவியலைக் குவித்தார்கள்; இஸ்ரவேலர் எல்லாரும் அவரவர் தங்கள் கூடாரங்களுக்கு ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது யோவாபின் ஆயுததாரிகளாகிய பத்து சேவகர் அப்சலோமைச் சூழ்ந்து அவனை அடித்துக் கொன்றுபோட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3368,51 +3384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் அப்சலோமை எடுத்து, அவனைக் காட்டிலுள்ள ஒரு பெரிய குழியிலே போட்டு, அவன்மேல் மகா பெரியகற்குவியலைக் குவித்தார்கள்; இஸ்ரவேலர் எல்லாரும் அவரவர் தங்கள் கூடாரங்களுக்கு ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது யோவாப் எக்காளம்ஊதி ஜனங்களை நிறுத்திப்போட்டபடியினால், ஜனங்கள் இஸ்ரவேலைப் பின்தொடருகிறதை விட்டுத் திரும்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3477,51 +3493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்சலோம் உயிரோடே இருக்கையில் என் பேரை நினைக்கப்பண்ணும்படியாக எனக்குக் குமாரன் இல்லை என்று சொல்லி, ராஜாவின் பள்ளத்தாக்கிலே தனக்கென்று ஒரு தூணை நிறுத்தி அந்தத் தூணுக்குத் தன் பேரைத் தரித்திருந்தான்; அது இந்நாள்வரைக்கும் அப்சலோமின் அடையாளம் என்று சொல்லப்படும்.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது யோவாப் எக்காளம்ஊதி ஜனங்களை நிறுத்திப்போட்டபடியினால், ஜனங்கள் இஸ்ரவேலைப் பின்தொடருகிறதை விட்டுத் திரும்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3586,51 +3602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்சலோம் உயிரோடே இருக்கையில் என் பேரை நினைக்கப்பண்ணும்படியாக எனக்குக் குமாரன் இல்லை என்று சொல்லி, ராஜாவின் பள்ளத்தாக்கிலே தனக்கென்று ஒரு தூணை நிறுத்தி அந்தத் தூணுக்குத் தன் பேரைத் தரித்திருந்தான்; அது இந்நாள்வரைக்கும் அப்சலோமின் அடையாளம் என்று சொல்லப்படும்.]]></a:t>
+              <a:t><![CDATA[17. அவர்கள் அப்சலோமை எடுத்து, அவனைக் காட்டிலுள்ள ஒரு பெரிய குழியிலே போட்டு, அவன்மேல் மகா பெரியகற்குவியலைக் குவித்தார்கள்; இஸ்ரவேலர் எல்லாரும் அவரவர் தங்கள் கூடாரங்களுக்கு ஓடிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3695,51 +3711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்சலோம் உயிரோடே இருக்கையில் என் பேரை நினைக்கப்பண்ணும்படியாக எனக்குக் குமாரன் இல்லை என்று சொல்லி, ராஜாவின் பள்ளத்தாக்கிலே தனக்கென்று ஒரு தூணை நிறுத்தி அந்தத் தூணுக்குத் தன் பேரைத் தரித்திருந்தான்; அது இந்நாள்வரைக்கும் அப்சலோமின் அடையாளம் என்று சொல்லப்படும்.]]></a:t>
+              <a:t><![CDATA[17. அவர்கள் அப்சலோமை எடுத்து, அவனைக் காட்டிலுள்ள ஒரு பெரிய குழியிலே போட்டு, அவன்மேல் மகா பெரியகற்குவியலைக் குவித்தார்கள்; இஸ்ரவேலர் எல்லாரும் அவரவர் தங்கள் கூடாரங்களுக்கு ஓடிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3804,51 +3820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சாதோக்கின் குமாரனாகிய அகிமாஸ்: கர்த்தர் ராஜாவை அவர் சத்துருக்களின் கைக்கு நீங்கலாக்கி நியாயஞ்செய்தார் என்னும் செய்தியை அவருக்குக் கொண்டுபோக, நான் ஓடட்டுமே என்றான்.]]></a:t>
+              <a:t><![CDATA[18. அப்சலோம் உயிரோடே இருக்கையில் என் பேரை நினைக்கப்பண்ணும்படியாக எனக்குக் குமாரன் இல்லை என்று சொல்லி, ராஜாவின் பள்ளத்தாக்கிலே தனக்கென்று ஒரு தூணை நிறுத்தி அந்தத் தூணுக்குத் தன் பேரைத் தரித்திருந்தான்; அது இந்நாள்வரைக்கும் அப்சலோமின் அடையாளம் என்று சொல்லப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3913,51 +3929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சாதோக்கின் குமாரனாகிய அகிமாஸ்: கர்த்தர் ராஜாவை அவர் சத்துருக்களின் கைக்கு நீங்கலாக்கி நியாயஞ்செய்தார் என்னும் செய்தியை அவருக்குக் கொண்டுபோக, நான் ஓடட்டுமே என்றான்.]]></a:t>
+              <a:t><![CDATA[18. அப்சலோம் உயிரோடே இருக்கையில் என் பேரை நினைக்கப்பண்ணும்படியாக எனக்குக் குமாரன் இல்லை என்று சொல்லி, ராஜாவின் பள்ளத்தாக்கிலே தனக்கென்று ஒரு தூணை நிறுத்தி அந்தத் தூணுக்குத் தன் பேரைத் தரித்திருந்தான்; அது இந்நாள்வரைக்கும் அப்சலோமின் அடையாளம் என்று சொல்லப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4131,51 +4147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யோவாப் அவனை நோக்கி: இன்றையதினம் நீ செய்தியைக் கொண்டுபோகக் கூடாது; இன்னொருநாளிலே நீ செய்தியைக் கொண்டுபோகலாம்; ராஜாவின் குமாரன் செத்தபடியினால், இன்றைக்கு நீ செய்தியைக் கொண்டுபோகவேண்டாம் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[18. அப்சலோம் உயிரோடே இருக்கையில் என் பேரை நினைக்கப்பண்ணும்படியாக எனக்குக் குமாரன் இல்லை என்று சொல்லி, ராஜாவின் பள்ளத்தாக்கிலே தனக்கென்று ஒரு தூணை நிறுத்தி அந்தத் தூணுக்குத் தன் பேரைத் தரித்திருந்தான்; அது இந்நாள்வரைக்கும் அப்சலோமின் அடையாளம் என்று சொல்லப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4240,51 +4256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யோவாப் அவனை நோக்கி: இன்றையதினம் நீ செய்தியைக் கொண்டுபோகக் கூடாது; இன்னொருநாளிலே நீ செய்தியைக் கொண்டுபோகலாம்; ராஜாவின் குமாரன் செத்தபடியினால், இன்றைக்கு நீ செய்தியைக் கொண்டுபோகவேண்டாம் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[19. சாதோக்கின் குமாரனாகிய அகிமாஸ்: கர்த்தர் ராஜாவை அவர் சத்துருக்களின் கைக்கு நீங்கலாக்கி நியாயஞ்செய்தார் என்னும் செய்தியை அவருக்குக் கொண்டுபோக, நான் ஓடட்டுமே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4349,51 +4365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. யோவாப் கூஷியை நோக்கி: நீ போய் கண்டதை ராஜாவுக்கு அறிவி என்றான்; கூஷி யோவாபை வணங்கி ஓடினான்.]]></a:t>
+              <a:t><![CDATA[19. சாதோக்கின் குமாரனாகிய அகிமாஸ்: கர்த்தர் ராஜாவை அவர் சத்துருக்களின் கைக்கு நீங்கலாக்கி நியாயஞ்செய்தார் என்னும் செய்தியை அவருக்குக் கொண்டுபோக, நான் ஓடட்டுமே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4458,51 +4474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. யோவாப் கூஷியை நோக்கி: நீ போய் கண்டதை ராஜாவுக்கு அறிவி என்றான்; கூஷி யோவாபை வணங்கி ஓடினான்.]]></a:t>
+              <a:t><![CDATA[20. யோவாப் அவனை நோக்கி: இன்றையதினம் நீ செய்தியைக் கொண்டுபோகக் கூடாது; இன்னொருநாளிலே நீ செய்தியைக் கொண்டுபோகலாம்; ராஜாவின் குமாரன் செத்தபடியினால், இன்றைக்கு நீ செய்தியைக் கொண்டுபோகவேண்டாம் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4567,51 +4583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சாதோக்கின் குமாரனாகிய அகிமாஸ் இன்னும் யோவாபை நோக்கி: எப்படியானாலும் கூஷியின் பிறகாலே நானும் ஓடட்டுமே என்று திரும்பக் கேட்டதற்கு, யோவாப்: என் மகனே, சொல்லும்படிக்கு உனக்கு நல்லசெய்தி இல்லாதிருக்கையில், நீ ஓடவேண்டியது என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[20. யோவாப் அவனை நோக்கி: இன்றையதினம் நீ செய்தியைக் கொண்டுபோகக் கூடாது; இன்னொருநாளிலே நீ செய்தியைக் கொண்டுபோகலாம்; ராஜாவின் குமாரன் செத்தபடியினால், இன்றைக்கு நீ செய்தியைக் கொண்டுபோகவேண்டாம் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4676,51 +4692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சாதோக்கின் குமாரனாகிய அகிமாஸ் இன்னும் யோவாபை நோக்கி: எப்படியானாலும் கூஷியின் பிறகாலே நானும் ஓடட்டுமே என்று திரும்பக் கேட்டதற்கு, யோவாப்: என் மகனே, சொல்லும்படிக்கு உனக்கு நல்லசெய்தி இல்லாதிருக்கையில், நீ ஓடவேண்டியது என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[21. யோவாப் கூஷியை நோக்கி: நீ போய் கண்டதை ராஜாவுக்கு அறிவி என்றான்; கூஷி யோவாபை வணங்கி ஓடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4785,51 +4801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சாதோக்கின் குமாரனாகிய அகிமாஸ் இன்னும் யோவாபை நோக்கி: எப்படியானாலும் கூஷியின் பிறகாலே நானும் ஓடட்டுமே என்று திரும்பக் கேட்டதற்கு, யோவாப்: என் மகனே, சொல்லும்படிக்கு உனக்கு நல்லசெய்தி இல்லாதிருக்கையில், நீ ஓடவேண்டியது என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[21. யோவாப் கூஷியை நோக்கி: நீ போய் கண்டதை ராஜாவுக்கு அறிவி என்றான்; கூஷி யோவாபை வணங்கி ஓடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4894,51 +4910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதற்கு அவன்: எப்படியானாலும் நான் ஓடுவேன் என்றான்; அப்பொழுது யோவாப்: ஓடு என்றான்; அப்படியே அகிமாஸ் சமனான பூமிவழியாயோடி கூஷிக்கு முந்திக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[22. சாதோக்கின் குமாரனாகிய அகிமாஸ் இன்னும் யோவாபை நோக்கி: எப்படியானாலும் கூஷியின் பிறகாலே நானும் ஓடட்டுமே என்று திரும்பக் கேட்டதற்கு, யோவாப்: என் மகனே, சொல்லும்படிக்கு உனக்கு நல்லசெய்தி இல்லாதிருக்கையில், நீ ஓடவேண்டியது என்ன என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5003,51 +5019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதற்கு அவன்: எப்படியானாலும் நான் ஓடுவேன் என்றான்; அப்பொழுது யோவாப்: ஓடு என்றான்; அப்படியே அகிமாஸ் சமனான பூமிவழியாயோடி கூஷிக்கு முந்திக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[22. சாதோக்கின் குமாரனாகிய அகிமாஸ் இன்னும் யோவாபை நோக்கி: எப்படியானாலும் கூஷியின் பிறகாலே நானும் ஓடட்டுமே என்று திரும்பக் கேட்டதற்கு, யோவாப்: என் மகனே, சொல்லும்படிக்கு உனக்கு நல்லசெய்தி இல்லாதிருக்கையில், நீ ஓடவேண்டியது என்ன என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5112,51 +5128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. தாவீது இரண்டு ஒலிமுகக் கெவுனி வாசலுக்கு நடுவாக உட்கார்ந்திருந்தான்; ஜாமங்காக்கிறவன் அலங்கத்திலிருக்கிற கெவுனியின்மேல் நடந்து, தன் கண்களைத் ஏறெடுத்து, ஒரு மனுஷன் தனியே ஓடிவருகிறதைக் கண்டு,]]></a:t>
+              <a:t><![CDATA[22. சாதோக்கின் குமாரனாகிய அகிமாஸ் இன்னும் யோவாபை நோக்கி: எப்படியானாலும் கூஷியின் பிறகாலே நானும் ஓடட்டுமே என்று திரும்பக் கேட்டதற்கு, யோவாப்: என் மகனே, சொல்லும்படிக்கு உனக்கு நல்லசெய்தி இல்லாதிருக்கையில், நீ ஓடவேண்டியது என்ன என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5330,51 +5346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. தாவீது இரண்டு ஒலிமுகக் கெவுனி வாசலுக்கு நடுவாக உட்கார்ந்திருந்தான்; ஜாமங்காக்கிறவன் அலங்கத்திலிருக்கிற கெவுனியின்மேல் நடந்து, தன் கண்களைத் ஏறெடுத்து, ஒரு மனுஷன் தனியே ஓடிவருகிறதைக் கண்டு,]]></a:t>
+              <a:t><![CDATA[23. அதற்கு அவன்: எப்படியானாலும் நான் ஓடுவேன் என்றான்; அப்பொழுது யோவாப்: ஓடு என்றான்; அப்படியே அகிமாஸ் சமனான பூமிவழியாயோடி கூஷிக்கு முந்திக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5439,51 +5455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கூப்பிட்டு ராஜாவுக்கு அறிவித்தான்; அப்பொழுது ராஜா: அவன் ஒருவனாய் வந்தால் அவன் வாயிலே நல்லசெய்தி இருக்கும் என்றான்; அவன் ஓடி கிட்டவரும்போது,]]></a:t>
+              <a:t><![CDATA[23. அதற்கு அவன்: எப்படியானாலும் நான் ஓடுவேன் என்றான்; அப்பொழுது யோவாப்: ஓடு என்றான்; அப்படியே அகிமாஸ் சமனான பூமிவழியாயோடி கூஷிக்கு முந்திக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5548,51 +5564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஜாமங்காக்கிறவன், வேறொருவன் ஓடிவருகிறதைக் கண்டு: அதோ பின்னொருவன் தனியே ஓடிவருகிறான் என்று வாசல் காக்கிறவனோடே கூப்பிட்டுச்சொன்னான்: அப்பொழுது ராஜா: அவனும் நல்ல செய்தி கொண்டுவருகிறவன் என்றான்.]]></a:t>
+              <a:t><![CDATA[24. தாவீது இரண்டு ஒலிமுகக் கெவுனி வாசலுக்கு நடுவாக உட்கார்ந்திருந்தான்; ஜாமங்காக்கிறவன் அலங்கத்திலிருக்கிற கெவுனியின்மேல் நடந்து, தன் கண்களைத் ஏறெடுத்து, ஒரு மனுஷன் தனியே ஓடிவருகிறதைக் கண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5657,51 +5673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஜாமங்காக்கிறவன், வேறொருவன் ஓடிவருகிறதைக் கண்டு: அதோ பின்னொருவன் தனியே ஓடிவருகிறான் என்று வாசல் காக்கிறவனோடே கூப்பிட்டுச்சொன்னான்: அப்பொழுது ராஜா: அவனும் நல்ல செய்தி கொண்டுவருகிறவன் என்றான்.]]></a:t>
+              <a:t><![CDATA[24. தாவீது இரண்டு ஒலிமுகக் கெவுனி வாசலுக்கு நடுவாக உட்கார்ந்திருந்தான்; ஜாமங்காக்கிறவன் அலங்கத்திலிருக்கிற கெவுனியின்மேல் நடந்து, தன் கண்களைத் ஏறெடுத்து, ஒரு மனுஷன் தனியே ஓடிவருகிறதைக் கண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5766,51 +5782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மேலும் ஜாமங்காக்கிறவன் முந்தினவனுடைய ஓட்டம் சாதோக்கின் மகன் அகிமாசுடைய ஓட்டம்போலிக்கிறது என்று எனக்குத் தோன்றுகிறது என்றான்; அப்பொழுது ராஜா: அவன் நல்ல மனுஷன்; அவன் நல்ல செய்தி சொல்ல வருகிறான் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. கூப்பிட்டு ராஜாவுக்கு அறிவித்தான்; அப்பொழுது ராஜா: அவன் ஒருவனாய் வந்தால் அவன் வாயிலே நல்லசெய்தி இருக்கும் என்றான்; அவன் ஓடி கிட்டவரும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5875,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மேலும் ஜாமங்காக்கிறவன் முந்தினவனுடைய ஓட்டம் சாதோக்கின் மகன் அகிமாசுடைய ஓட்டம்போலிக்கிறது என்று எனக்குத் தோன்றுகிறது என்றான்; அப்பொழுது ராஜா: அவன் நல்ல மனுஷன்; அவன் நல்ல செய்தி சொல்ல வருகிறான் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. கூப்பிட்டு ராஜாவுக்கு அறிவித்தான்; அப்பொழுது ராஜா: அவன் ஒருவனாய் வந்தால் அவன் வாயிலே நல்லசெய்தி இருக்கும் என்றான்; அவன் ஓடி கிட்டவரும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5984,51 +6000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அகிமாஸ் வந்து ராஜாவை நோக்கி: சமாதானம் என்று சொல்லி, முகங்குப்புறவிழுந்து, ராஜாவை வணங்கி, ராஜாவாகிய என் ஆண்டவருக்கு விரோதமாய்த் தங்கள் கைகளை எடுத்த மனுஷரை ஒப்புக்கொடுத்திருக்கிற உம்முடைய தேவனாகிய கர்த்தருக்கு ஸ்தோத்திரம் உண்டாவதாக என்றான்.]]></a:t>
+              <a:t><![CDATA[26. ஜாமங்காக்கிறவன், வேறொருவன் ஓடிவருகிறதைக் கண்டு: அதோ பின்னொருவன் தனியே ஓடிவருகிறான் என்று வாசல் காக்கிறவனோடே கூப்பிட்டுச்சொன்னான்: அப்பொழுது ராஜா: அவனும் நல்ல செய்தி கொண்டுவருகிறவன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6093,51 +6109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அகிமாஸ் வந்து ராஜாவை நோக்கி: சமாதானம் என்று சொல்லி, முகங்குப்புறவிழுந்து, ராஜாவை வணங்கி, ராஜாவாகிய என் ஆண்டவருக்கு விரோதமாய்த் தங்கள் கைகளை எடுத்த மனுஷரை ஒப்புக்கொடுத்திருக்கிற உம்முடைய தேவனாகிய கர்த்தருக்கு ஸ்தோத்திரம் உண்டாவதாக என்றான்.]]></a:t>
+              <a:t><![CDATA[26. ஜாமங்காக்கிறவன், வேறொருவன் ஓடிவருகிறதைக் கண்டு: அதோ பின்னொருவன் தனியே ஓடிவருகிறான் என்று வாசல் காக்கிறவனோடே கூப்பிட்டுச்சொன்னான்: அப்பொழுது ராஜா: அவனும் நல்ல செய்தி கொண்டுவருகிறவன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6202,51 +6218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது ராஜா: பிள்ளையாண்டானாகிய அப்சலோம் சுகமாயிருக்கிறானா என்று கேட்டதற்கு, அகிமாஸ் யோவாப் ராஜாவின் வேலைக்காரயும் உம்முடைய அடியானையும் அனுப்புகிறபோது, ஒருபெரிய சந்தடியிருந்தது; ஆனாலும் அது இன்னதென்று தெரியாது என்றான்.]]></a:t>
+              <a:t><![CDATA[27. மேலும் ஜாமங்காக்கிறவன் முந்தினவனுடைய ஓட்டம் சாதோக்கின் மகன் அகிமாசுடைய ஓட்டம்போலிக்கிறது என்று எனக்குத் தோன்றுகிறது என்றான்; அப்பொழுது ராஜா: அவன் நல்ல மனுஷன்; அவன் நல்ல செய்தி சொல்ல வருகிறான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6311,51 +6327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது ராஜா: பிள்ளையாண்டானாகிய அப்சலோம் சுகமாயிருக்கிறானா என்று கேட்டதற்கு, அகிமாஸ் யோவாப் ராஜாவின் வேலைக்காரயும் உம்முடைய அடியானையும் அனுப்புகிறபோது, ஒருபெரிய சந்தடியிருந்தது; ஆனாலும் அது இன்னதென்று தெரியாது என்றான்.]]></a:t>
+              <a:t><![CDATA[27. மேலும் ஜாமங்காக்கிறவன் முந்தினவனுடைய ஓட்டம் சாதோக்கின் மகன் அகிமாசுடைய ஓட்டம்போலிக்கிறது என்று எனக்குத் தோன்றுகிறது என்றான்; அப்பொழுது ராஜா: அவன் நல்ல மனுஷன்; அவன் நல்ல செய்தி சொல்ல வருகிறான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6420,51 +6436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஜனங்களோ: நீர் புறப்படவேண்டாம்; நாங்கள் முறிந்தோடிப்போனாலும், அவர்கள் எங்கள் காரியத்தை ஒருபொருட்டாக எண்ணமாட்டார்கள்; எங்களில் பாதிப்பேர் செத்துப்போனாலும், எங்கள் காரியத்தைப்பற்றிக் கவலைப்படமாட்டார்கள்; நீரோ, எங்களில் பதினாயிரம்பேருக்குச் சரி; நீர் பட்டணத்தில் இருந்துகொண்டு, எங்களுக்கு உதவிசெய்கிறது எங்களுக்கு நலமாயிருக்கும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. பின்பு தாவீது ஜனங்களில் மூன்றில் ஒரு பங்கை யோவாபின் வசமாகவும், மூன்றில் ஒரு பங்கைச் செருயாவின் குமாரனும் யோவாபின் சகோதரனுமான அபிசாயின் வசமாகவும், மூன்றில் ஒரு பங்கைக் கித்தியனாகிய ஈத்தாயின் வசமாகவும் அனுப்பி: நானும் உங்களோடேகூடப் புறப்பட்டு வருவேன் என்று ராஜா ஜனங்களிடத்தில் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6529,51 +6545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது ராஜா: நீ அங்கேபோய் நில் என்றான்; அவன் ஒரு பக்கத்தில் போய் நின்றான்.]]></a:t>
+              <a:t><![CDATA[28. அகிமாஸ் வந்து ராஜாவை நோக்கி: சமாதானம் என்று சொல்லி, முகங்குப்புறவிழுந்து, ராஜாவை வணங்கி, ராஜாவாகிய என் ஆண்டவருக்கு விரோதமாய்த் தங்கள் கைகளை எடுத்த மனுஷரை ஒப்புக்கொடுத்திருக்கிற உம்முடைய தேவனாகிய கர்த்தருக்கு ஸ்தோத்திரம் உண்டாவதாக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6638,51 +6654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இதோ, கூஷி வந்து: ராஜாவாகிய என் ஆண்டவனே, நற்செய்தி, இன்று கர்த்தர் உமக்கு விரோதமாய் எழும்பின எல்லாரின் கைக்கும் உம்மை நீங்கலாக்கி நியாயஞ்செய்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[28. அகிமாஸ் வந்து ராஜாவை நோக்கி: சமாதானம் என்று சொல்லி, முகங்குப்புறவிழுந்து, ராஜாவை வணங்கி, ராஜாவாகிய என் ஆண்டவருக்கு விரோதமாய்த் தங்கள் கைகளை எடுத்த மனுஷரை ஒப்புக்கொடுத்திருக்கிற உம்முடைய தேவனாகிய கர்த்தருக்கு ஸ்தோத்திரம் உண்டாவதாக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6747,51 +6763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இதோ, கூஷி வந்து: ராஜாவாகிய என் ஆண்டவனே, நற்செய்தி, இன்று கர்த்தர் உமக்கு விரோதமாய் எழும்பின எல்லாரின் கைக்கும் உம்மை நீங்கலாக்கி நியாயஞ்செய்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[28. அகிமாஸ் வந்து ராஜாவை நோக்கி: சமாதானம் என்று சொல்லி, முகங்குப்புறவிழுந்து, ராஜாவை வணங்கி, ராஜாவாகிய என் ஆண்டவருக்கு விரோதமாய்த் தங்கள் கைகளை எடுத்த மனுஷரை ஒப்புக்கொடுத்திருக்கிற உம்முடைய தேவனாகிய கர்த்தருக்கு ஸ்தோத்திரம் உண்டாவதாக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6856,51 +6872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது ராஜா கூஷியைப் பார்த்து: பிள்ளையாண்டானாகிய அப்சலோம் சுகமாயிருக்கிறானா என்று கேட்டதற்கு, கூஷி என்பவன்: அந்தப் பிள்ளையாண்டானுக்கு நடந்ததுபோல ராஜாவாகிய என் ஆண்டவனுடைய சத்துருக்களுக்கும், பொல்லாப்புச் செய்ய உமக்கு விரோதமாய் எழும்புகிற யாவருக்கும் நடக்கக்கடவது என்றான்.]]></a:t>
+              <a:t><![CDATA[29. அப்பொழுது ராஜா: பிள்ளையாண்டானாகிய அப்சலோம் சுகமாயிருக்கிறானா என்று கேட்டதற்கு, அகிமாஸ் யோவாப் ராஜாவின் வேலைக்காரயும் உம்முடைய அடியானையும் அனுப்புகிறபோது, ஒருபெரிய சந்தடியிருந்தது; ஆனாலும் அது இன்னதென்று தெரியாது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6965,51 +6981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது ராஜா கூஷியைப் பார்த்து: பிள்ளையாண்டானாகிய அப்சலோம் சுகமாயிருக்கிறானா என்று கேட்டதற்கு, கூஷி என்பவன்: அந்தப் பிள்ளையாண்டானுக்கு நடந்ததுபோல ராஜாவாகிய என் ஆண்டவனுடைய சத்துருக்களுக்கும், பொல்லாப்புச் செய்ய உமக்கு விரோதமாய் எழும்புகிற யாவருக்கும் நடக்கக்கடவது என்றான்.]]></a:t>
+              <a:t><![CDATA[29. அப்பொழுது ராஜா: பிள்ளையாண்டானாகிய அப்சலோம் சுகமாயிருக்கிறானா என்று கேட்டதற்கு, அகிமாஸ் யோவாப் ராஜாவின் வேலைக்காரயும் உம்முடைய அடியானையும் அனுப்புகிறபோது, ஒருபெரிய சந்தடியிருந்தது; ஆனாலும் அது இன்னதென்று தெரியாது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7074,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது ராஜா கூஷியைப் பார்த்து: பிள்ளையாண்டானாகிய அப்சலோம் சுகமாயிருக்கிறானா என்று கேட்டதற்கு, கூஷி என்பவன்: அந்தப் பிள்ளையாண்டானுக்கு நடந்ததுபோல ராஜாவாகிய என் ஆண்டவனுடைய சத்துருக்களுக்கும், பொல்லாப்புச் செய்ய உமக்கு விரோதமாய் எழும்புகிற யாவருக்கும் நடக்கக்கடவது என்றான்.]]></a:t>
+              <a:t><![CDATA[30. அப்பொழுது ராஜா: நீ அங்கேபோய் நில் என்றான்; அவன் ஒரு பக்கத்தில் போய் நின்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7183,51 +7199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது ராஜா மிகவும் கலங்கி, கெவுனிவாசலின் மேல்வீட்டிற்குள் ஏறிப்போய் அழுதான்; அவன் ஏறிப்போகையில்: என் மகனாகிய அப்சலோமே, என் மகனே, என் மகனாகிய அப்சலோமே, நான் உனக்குப் பதிலாகச் செத்தேனானால் நலமாயிருக்கும்; அப்சலோமே, என் மகனே, என் மகனே, என்று சொல்லி அழுதான்.]]></a:t>
+              <a:t><![CDATA[31. இதோ, கூஷி வந்து: ராஜாவாகிய என் ஆண்டவனே, நற்செய்தி, இன்று கர்த்தர் உமக்கு விரோதமாய் எழும்பின எல்லாரின் கைக்கும் உம்மை நீங்கலாக்கி நியாயஞ்செய்தார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7292,51 +7308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது ராஜா மிகவும் கலங்கி, கெவுனிவாசலின் மேல்வீட்டிற்குள் ஏறிப்போய் அழுதான்; அவன் ஏறிப்போகையில்: என் மகனாகிய அப்சலோமே, என் மகனே, என் மகனாகிய அப்சலோமே, நான் உனக்குப் பதிலாகச் செத்தேனானால் நலமாயிருக்கும்; அப்சலோமே, என் மகனே, என் மகனே, என்று சொல்லி அழுதான்.]]></a:t>
+              <a:t><![CDATA[31. இதோ, கூஷி வந்து: ராஜாவாகிய என் ஆண்டவனே, நற்செய்தி, இன்று கர்த்தர் உமக்கு விரோதமாய் எழும்பின எல்லாரின் கைக்கும் உம்மை நீங்கலாக்கி நியாயஞ்செய்தார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7401,51 +7417,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது ராஜா மிகவும் கலங்கி, கெவுனிவாசலின் மேல்வீட்டிற்குள் ஏறிப்போய் அழுதான்; அவன் ஏறிப்போகையில்: என் மகனாகிய அப்சலோமே, என் மகனே, என் மகனாகிய அப்சலோமே, நான் உனக்குப் பதிலாகச் செத்தேனானால் நலமாயிருக்கும்; அப்சலோமே, என் மகனே, என் மகனே, என்று சொல்லி அழுதான்.]]></a:t>
+              <a:t><![CDATA[32. அப்பொழுது ராஜா கூஷியைப் பார்த்து: பிள்ளையாண்டானாகிய அப்சலோம் சுகமாயிருக்கிறானா என்று கேட்டதற்கு, கூஷி என்பவன்: அந்தப் பிள்ளையாண்டானுக்கு நடந்ததுபோல ராஜாவாகிய என் ஆண்டவனுடைய சத்துருக்களுக்கும், பொல்லாப்புச் செய்ய உமக்கு விரோதமாய் எழும்புகிற யாவருக்கும் நடக்கக்கடவது என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. அப்பொழுது ராஜா கூஷியைப் பார்த்து: பிள்ளையாண்டானாகிய அப்சலோம் சுகமாயிருக்கிறானா என்று கேட்டதற்கு, கூஷி என்பவன்: அந்தப் பிள்ளையாண்டானுக்கு நடந்ததுபோல ராஜாவாகிய என் ஆண்டவனுடைய சத்துருக்களுக்கும், பொல்லாப்புச் செய்ய உமக்கு விரோதமாய் எழும்புகிற யாவருக்கும் நடக்கக்கடவது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7520,50 +7645,377 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[3. ஜனங்களோ: நீர் புறப்படவேண்டாம்; நாங்கள் முறிந்தோடிப்போனாலும், அவர்கள் எங்கள் காரியத்தை ஒருபொருட்டாக எண்ணமாட்டார்கள்; எங்களில் பாதிப்பேர் செத்துப்போனாலும், எங்கள் காரியத்தைப்பற்றிக் கவலைப்படமாட்டார்கள்; நீரோ, எங்களில் பதினாயிரம்பேருக்குச் சரி; நீர் பட்டணத்தில் இருந்துகொண்டு, எங்களுக்கு உதவிசெய்கிறது எங்களுக்கு நலமாயிருக்கும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. அப்பொழுது ராஜா மிகவும் கலங்கி, கெவுனிவாசலின் மேல்வீட்டிற்குள் ஏறிப்போய் அழுதான்; அவன் ஏறிப்போகையில்: என் மகனாகிய அப்சலோமே, என் மகனே, என் மகனாகிய அப்சலோமே, நான் உனக்குப் பதிலாகச் செத்தேனானால் நலமாயிருக்கும்; அப்சலோமே, என் மகனே, என் மகனே, என்று சொல்லி அழுதான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. அப்பொழுது ராஜா மிகவும் கலங்கி, கெவுனிவாசலின் மேல்வீட்டிற்குள் ஏறிப்போய் அழுதான்; அவன் ஏறிப்போகையில்: என் மகனாகிய அப்சலோமே, என் மகனே, என் மகனாகிய அப்சலோமே, நான் உனக்குப் பதிலாகச் செத்தேனானால் நலமாயிருக்கும்; அப்சலோமே, என் மகனே, என் மகனே, என்று சொல்லி அழுதான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. அப்பொழுது ராஜா மிகவும் கலங்கி, கெவுனிவாசலின் மேல்வீட்டிற்குள் ஏறிப்போய் அழுதான்; அவன் ஏறிப்போகையில்: என் மகனாகிய அப்சலோமே, என் மகனே, என் மகனாகிய அப்சலோமே, நான் உனக்குப் பதிலாகச் செத்தேனானால் நலமாயிருக்கும்; அப்சலோமே, என் மகனே, என் மகனே, என்று சொல்லி அழுதான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -7728,51 +8180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது ராஜா அவர்களைப்பார்த்து: உங்களுக்கு நலமாய்த் தோன்றுகிறதைச் செய்வேன் என்று சொல்லி, ராஜா ஒலிமுகவாசல் ஓரத்திலே நின்றான்; ஜனங்கள் எல்லாரும் நூறுநூறாகவும், ஆயிரம் ஆயிரமாகவும் புறப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. ஜனங்களோ: நீர் புறப்படவேண்டாம்; நாங்கள் முறிந்தோடிப்போனாலும், அவர்கள் எங்கள் காரியத்தை ஒருபொருட்டாக எண்ணமாட்டார்கள்; எங்களில் பாதிப்பேர் செத்துப்போனாலும், எங்கள் காரியத்தைப்பற்றிக் கவலைப்படமாட்டார்கள்; நீரோ, எங்களில் பதினாயிரம்பேருக்குச் சரி; நீர் பட்டணத்தில் இருந்துகொண்டு, எங்களுக்கு உதவிசெய்கிறது எங்களுக்கு நலமாயிருக்கும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7807,51 +8259,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469515912" r:id="rId1"/>
+    <p:sldLayoutId id="2473434383" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8363,54 +8815,86 @@
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8531,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గుంపులై వందల కొలదిగాను వేల కొలదిగాను బయలుదేరిరి.]]></a:t>
+              <a:t><![CDATA[4. And the king said unto them, What seems you best I will do. And the king stood by the gate side,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. అప్పుడు రాజు యోవాబును అబీషైని ఇత్తయిని పిలిచినా నిమిత్తమై ¸°వనుడైన అబ్షాలోమునకు దయ జూపుడని]]></a:t>
+              <a:t><![CDATA[and all the people came out by hundreds and by thousands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆజ్ఞాపించెను. జనులందరు వినుచుండగా రాజు అబ్షాలోమునుగూర్చి అధిపతులకందరికి ఆజ్ఞ ఇచ్చెను.]]></a:t>
+              <a:t><![CDATA[5. And the king commanded Joab and Abishai and Ittai, saying, Deal gently for my sake with the young]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. జనులు ఇశ్రాయేలువారిని ఎదిరించుటకై పొలములోనికి బయలుదేరిన మీదట యుద్ధము ఎఫ్రాయిము వనములో జరుగగా]]></a:t>
+              <a:t><![CDATA[man, even with Absalom. And all the people heard when the king gave all the captains charge]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ఇశ్రాయేలువారు దావీదు సేవకుల యెదుట నిలువలేక ఓడిపోయిరి; ఆ దినమున ఇరువది వేల మంది అక్కడ హతులైరి.]]></a:t>
+              <a:t><![CDATA[concerning Absalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. యుద్ధము ఆ ప్రదేశమంతటను వ్యాపించెను; మరియు నాటి దినమున కత్తిచేత కూలినవారి కంటె ఎక్కువమంది అడవిలో]]></a:t>
+              <a:t><![CDATA[6. So the people went out into the field against Israel: and the battle was in the wood of Ephraim;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చిక్కుబడి నాశనమైరి.]]></a:t>
+              <a:t><![CDATA[7. Where the people of Israel were slain before the servants of David, and there was there a great]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. అబ్షాలోము కంచర గాడిదమీద ఎక్కి పోవుచు దావీదు సేవకులకు ఎదురాయెను; ఆ కంచరగాడిద యొక గొప్పమస్తకి]]></a:t>
+              <a:t><![CDATA[slaughter that day of twenty thousand men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వృక్షముయొక్క చిక్కుకొమ్మల క్రిందికి పోయినప్పుడు అతని తల చెట్టుకు తగులుకొనినందున అతడు ఎత్తబడి]]></a:t>
+              <a:t><![CDATA[8. For the battle was there scattered over the face of all the country: and the wood devoured more]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆకాశమునకును భూమికిని మధ్యను వ్రేలాడు చుండగా అతని క్రిందనున్న కంచరగాడిద సాగిపోయెను.]]></a:t>
+              <a:t><![CDATA[people that day than the sword devoured.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. దావీదు తన యొద్దనున్న జనులను లెక్కించి వారి మీద సహస్రాధిపతులను శతాధిపతులను నిర్ణయించి]]></a:t>
+              <a:t><![CDATA[1. And David numbered the people that were with him, and set captains of thousands, and captains of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ఒకడు దానిని చూచి వచ్చి అబ్షాలోము మస్తకివృక్షమున వ్రేలాడుచుండుట నేను చూచితినని యోవాబుతో]]></a:t>
+              <a:t><![CDATA[9. And Absalom met the servants of David. And Absalom rode upon a mule, and the mule went under the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పినప్పుడు]]></a:t>
+              <a:t><![CDATA[thick boughs of a great oak, and his head caught hold of the oak, and he was taken up between the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ​యోవాబునీవు చూచి యుంటివే, నేల కూలునట్లు నీవతని కొట్టకపోతివేమి? నీవతని చంపినయెడల పది తులముల]]></a:t>
+              <a:t><![CDATA[heaven and the earth; and the mule that was under him went away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వెండియు ఒక నడికట్టును నీకిచ్చియుందునని తనకు సమాచారము చెప్పినవానితో అనెను.]]></a:t>
+              <a:t><![CDATA[10. And a certain man saw it, and told Joab, and said, Behold, I saw Absalom hanged in an oak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ​అందుకు వాడు¸°వనుడైన అబ్షాలోమును ఎవడును ముట్టకుండజాగ్రత్తపడుడని రాజు నీకును అబీషైకిని ఇత్తయికిని]]></a:t>
+              <a:t><![CDATA[11. And Joab said unto the man that told him, And, behold, you saw him, and why did you not strike]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆజ్ఞ నిచ్చుచుండగా నేను వింటిని; వెయ్యి తులముల వెండి నా చేతిలో పెట్టినను రాజు కుమారుని నేను చంపను.]]></a:t>
+              <a:t><![CDATA[him there to the ground? and I would have given you ten shekels of silver, and a girdle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ​మాసము చేసి నేను అతని ప్రాణమునకు ముప్పు తెచ్చిన యెడల అది రాజునకు తెలియకపోదు, రాజు సన్నిధిని నీవే]]></a:t>
+              <a:t><![CDATA[12. And the man said unto Joab, Though I should receive a thousand shekels of silver in mine hand,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నాకు విరోధివగుదువు గదా అని యోవాబుతో అనగా]]></a:t>
+              <a:t><![CDATA[yet would I not put forth mine hand against the king's son: for in our hearing the king charged you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ​యోవాబునీవు చేయువరకు నేను కాచుకొని యుందునా? అని చెప్పి మూడు బాణములు చేత పట్టుకొని పోయి]]></a:t>
+              <a:t><![CDATA[and Abishai and Ittai, saying, Beware that none touch the young man Absalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మస్తకివృక్షమున వ్రేలాడుచు ఇంకను ప్రాణముతో నున్న అబ్షాలోముయొక్క గుండెకు గురిపెట్టి]]></a:t>
+              <a:t><![CDATA[13. Otherwise I should have wrought falsehood against mine own life: for there is no matter hid from]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. జనులను మూడు భాగములుగా చేసి యోవాబు చేతి క్రింద ఒక భాగమును సెరూయా కుమారుడగు అబీషై అను యోవాబు]]></a:t>
+              <a:t><![CDATA[hundreds over them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ​​తన ఆయుధములను మోయువారు పదిమంది చుట్టు చుట్టుకొని యుండగా అబ్షాలోమును కొట్టి చంపెను.]]></a:t>
+              <a:t><![CDATA[the king, and you yourself would have set yourself against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. అప్పుడు జనులను ఇక హతము చేయక విడువవలసినదని యోవాబు బాకా ఊదింపగా ఇశ్రాయేలీయులను తరుముకొని పోయిన]]></a:t>
+              <a:t><![CDATA[14. Then said Joab, I may not tarry thus with you. And he took three darts in his hand, and thrust]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[జనులు తిరిగి వచ్చిరి.]]></a:t>
+              <a:t><![CDATA[them through the heart of Absalom, while he was yet alive in the midst of the oak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +12315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. జనులు అబ్షాలోము యొక్క కళేబరమును ఎత్తి అడవిలో ఉన్న పెద్దగోతిలో పడవేసి పెద్దరాళ్లకుప్ప దానిమీద]]></a:t>
+              <a:t><![CDATA[15. And ten young men that bare Joab's armour compassed about and stroke Absalom, and slew him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +12447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పేర్చిన తరువాత ఇశ్రాయేలీయులందరును తమ తమ యిండ్లకు పోయిరి.]]></a:t>
+              <a:t><![CDATA[16. And Joab blew the trumpet, and the people returned from pursuing after Israel: for Joab held]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +12579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. తన పేరు నిలుపుటకు తనకు కుమారులు లేరనుకొని, అబ్షా లోము తాను బ్రదికియుండగా ఒక స్తంభము తెచ్చి]]></a:t>
+              <a:t><![CDATA[back the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +12711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దానిని రాజు లోయలో తన పేరట నిలువబెట్టి, అతడు ఆ స్తంభమునకు తన పేరు పెట్టియుండెను. నేటివరకు అబ్షాలోము]]></a:t>
+              <a:t><![CDATA[17. And they took Absalom, and cast him into a great pit in the wood, and laid a very great heap of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +12843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[స్తంభమని దానికి పేరు.]]></a:t>
+              <a:t><![CDATA[stones upon him: and all Israel fled every one to his tent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +12975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. సాదోకు కుమారుడైన అహిమయస్సునేను పరుగెత్తి కొని పోయి యెహోవా తన శత్రువులను ఓడించి తనకు న్యాయము]]></a:t>
+              <a:t><![CDATA[18. Now Absalom in his lifetime had taken and reared up for himself a pillar, which is in the king's]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +13107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తీర్చిన వర్తమానము రాజుతో చెప్పెదననగా]]></a:t>
+              <a:t><![CDATA[dale: for he said, I have no son to keep my name in remembrance: and he called the pillar after his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +13239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సహోదరుని చేతిక్రింద ఒక భాగమును, గిత్తీయుడైన ఇత్తయి చేతిక్రింద ఒక భాగమును ఉంచెను. దావీదునేను మీతోకూడ]]></a:t>
+              <a:t><![CDATA[2. And David sent forth a third part of the people under the hand of Joab, and a third part under]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +13371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. యోవాబుఈ దినమున ఈ వర్తమానము చెప్ప తగదు, మరియొక దినమున చెప్పవచ్చును; రాజు కుమారుడు మరణమాయెను గనుక]]></a:t>
+              <a:t><![CDATA[own name: and it is called unto this day, Absalom's place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +13503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఈ దినమున వర్తమానము తీసికొని పోతగదని అతనితో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[19. Then said Ahimaaz the son of Zadok, Let me now run, and bear the king tidings, how that the LORD]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +13635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. తరువాత కూషీని పిలిచినీవు పోయి నీవు చూచిన దానిని రాజునకు తెలియ జేయుమనగా కూషీ యోవాబునకు నమస్కారము]]></a:t>
+              <a:t><![CDATA[has avenged him of his enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +13767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేసి పరుగెత్తికొని పోయెను.]]></a:t>
+              <a:t><![CDATA[20. And Joab said unto him, You shall not bear tidings this day, but you shall bear tidings another]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +13899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. అయితే సాదోకు కుమారుడైన అహి మయస్సుకూషీతోకూడ నేనును పరుగెత్తికొనిపోవు టకు సెలవిమ్మని యోవాబుతో]]></a:t>
+              <a:t><![CDATA[day: but this day you shall bear no tidings, because the king's son is dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +14031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మనవిచేయగా యోవాబునాయనా నీవెందుకు పోవలెను? చెప్పుటకు నీకు బహుమానము తెచ్చు విశేషమైన సమాచార మేదియు లేదు]]></a:t>
+              <a:t><![CDATA[21. Then said Joab to Cushi, Go tell the king what you have seen. And Cushi bowed himself unto Joab,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +14163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గదా అని అతనితో అనగా]]></a:t>
+              <a:t><![CDATA[and ran.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +14295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ​అతడుఏమైనను సరే నేను పరుగెత్తికొని పోవుదు ననెను. అందుకు యోవాబుపొమ్మని సెలవియ్యగా అహిమయస్సు]]></a:t>
+              <a:t><![CDATA[22. Then said Ahimaaz the son of Zadok yet again to Joab, But howsoever, let me, I pray you, also]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +14427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మైదానపు మార్గ మున పరుగెత్తికొని కూషీకంటె ముందుగా చేరెను.]]></a:t>
+              <a:t><![CDATA[run after Cushi. And Joab said, Wherefore will you run, my son, seeing that you have no tidings]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +14559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. దావీదు రెండు గుమ్మముల మధ్యను నడవలో కూర్చొని యుండెను; కావలికాడు గుమ్మముపైనున్న గోడమీదికి ఎక్కి]]></a:t>
+              <a:t><![CDATA[ready?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +14691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బయలుదేరుదునని జనులతో చెప్పగా]]></a:t>
+              <a:t><![CDATA[the hand of Abishai the son of Zeruiah, Joab's brother, and a third part under the hand of Ittai the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14339,51 +14823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పారచూడగా ఒంటరిగా పరుగెత్తికొని వచ్చుచున్న యొకడు కనబడెను. వాడు అరచి రాజునకు ఈ సంగతి తెలియజేయగా]]></a:t>
+              <a:t><![CDATA[23. But howsoever, said he, let me run. And he said unto him, Run. Then Ahimaaz ran by the way of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14471,51 +14955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. రాజువాడు ఒంటరిగా ఉండినయెడల ఏదో వర్తమానము తెచ్చుచున్నాడనెను. అంతలో వాడు పరుగుమీద వచ్చుచుండగా]]></a:t>
+              <a:t><![CDATA[the plain, and outran Cushi.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14603,51 +15087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ​కావలికాడు పరుగెత్తికొని వచ్చు మరియొకని కనుగొని అదిగో మరియొకడు ఒంటరి గానే పరుగెత్తికొని]]></a:t>
+              <a:t><![CDATA[24. And David sat between the two gates: and the watchman went up to the roof over the gate unto the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14735,51 +15219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వచ్చుచున్నాడని ద్వారపుతట్టు తిరిగి చెప్పగా రాజువాడును వర్తమానము తెచ్చుచున్నాడనెను.]]></a:t>
+              <a:t><![CDATA[wall, and lifted up his eyes, and looked, and behold a man running alone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14867,51 +15351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ​​కావలికాడు మొదటివాడు పరుగెత్తుట చూడగావాడు సాదోకు కుమారుడైన అహిమయస్సు అని నాకు తోచుచున్నది]]></a:t>
+              <a:t><![CDATA[25. And the watchman cried, and told the king. And the king said, If he be alone, there is tidings]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14999,51 +15483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అనినప్పుడు రాజువాడు మంచివాడు, శుభవర్తమానము తెచ్చుచున్నాడని చెప్పెను. అంతలొ]]></a:t>
+              <a:t><![CDATA[in his mouth. And he came swiftly, and drew near.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15131,51 +15615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. అహిమయస్సు జయమని బిగ్గరగా రాజుతో చెప్పి రాజు ముందర సాష్టాంగ నమస్కారము చేసినా యేలినవాడవును]]></a:t>
+              <a:t><![CDATA[26. And the watchman saw another man running: and the watchman called unto the gate keeper, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15263,51 +15747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రాజవునగు నిన్ను చంప చూచిన వారిని అప్పగించిన నీ దేవుడైన యెహోవాకు స్తోత్రము అని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[said, Behold another man running alone. And the king said, He also brings tidings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15395,51 +15879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. రాజుబాలుడగు అబ్షాలోము క్షేమముగా ఉన్నాడా? అని యడుగగా అహిమయస్సుయోవాబు రాజసేవకుడ నైన నీ దాసుడనగు]]></a:t>
+              <a:t><![CDATA[27. And the watchman said, It seems to me that the running of the foremost is like the running of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15527,51 +16011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నన్ను పంపినప్పుడు గొప్ప అల్లరి జరుగుట నేను చూచితిని గాని అది ఏమైనది నాకు తెలిసినది కాదని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[Ahimaaz the son of Zadok. And the king said, He is a good man, and comes with good tidings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15659,51 +16143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. జనులునీవు రాకూడదు, మేము పారిపోయినను జనులు దానిని లక్ష్యపెట్టరు, మాలో సగము మంది చనిపోయినను జనులు]]></a:t>
+              <a:t><![CDATA[Gittite. And the king said unto the people, I will surely go forth with you myself also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15791,51 +16275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. అప్పుడు రాజునీవు ప్రక్కకు తొలగి నిలిచియుండు మని వానికాజ్ఞనియ్యగా వాడు తొలగి నిలిచెను.]]></a:t>
+              <a:t><![CDATA[28. And Ahimaaz called, and said unto the king, All is well. And he fell down to the earth upon his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15923,51 +16407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. అంతలో కూషీ వచ్చినా యేలిన వాడా రాజా, నేను నీకు శుభసమాచారము తెచ్చితిని; యీ దినమున యెహోవా నీ మీదికి]]></a:t>
+              <a:t><![CDATA[face before the king, and said, Blessed be the LORD your God, which has delivered up the men that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16055,51 +16539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వచ్చినవారినందరిని ఓడించి నీకు న్యాయము తీర్చెనని చెప్పినప్పుడు]]></a:t>
+              <a:t><![CDATA[lifted up their hand against my lord the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16187,51 +16671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. రాజుబాలుడగు అబ్షాలోము క్షేమముగా ఉన్నాడా? అని యడిగెను. అందుకు కూషీ చెప్పినదేమనగానా యేలినవాడవును]]></a:t>
+              <a:t><![CDATA[29. And the king said, Is the young man Absalom safe? And Ahimaaz answered, When Joab sent the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16319,51 +16803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రాజవునగు నీ శత్రువులును నీకు హాని చేయవలెనని నీ మీదికి వచ్చినవారందరును ఆ బాలుడున్నట్టుగానే యుందురు]]></a:t>
+              <a:t><![CDATA[king's servant, and me your servant, I saw a great tumult, but I knew not what it was.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16451,51 +16935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గాక.]]></a:t>
+              <a:t><![CDATA[30. And the king said unto him, Turn aside, and stand here. And he turned aside, and stood still.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16583,51 +17067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. అప్పుడు రాజు బహు కలతపడి గుమ్మ మునకు పైగా నున్న గదికి ఎక్కి పోయి యేడ్చుచు, సంచరించుచునా కుమారుడా]]></a:t>
+              <a:t><![CDATA[31. And, behold, Cushi came; and Cushi said, Tidings, my lord the king: for the LORD has avenged you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16715,51 +17199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అబ్షా లోమా, నా కుమా రుడా అబ్షాలోమా, అని కేకలు వేయుచు, అయ్యో నా కుమారుడా, నీకు బదులుగా నేను]]></a:t>
+              <a:t><![CDATA[this day of all them that rose up against you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16847,51 +17331,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చనిపోయినయెడల ఎంత బాగుండును; నా కుమారుడా అబ్షాలోమా నా కుమారుడా, అని యేడ్చుచు వచ్చెను.]]></a:t>
+              <a:t><![CDATA[32. And the king said unto Cushi, Is the young man Absalom safe? And Cushi answered, The enemies of]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[my lord the king, and all that rise against you to do you hurt, be as that young man is.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16979,51 +17595,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దానిని లక్ష్యపెట్టరు, మావంటి పదివేల మందితో నీవు సాటి; కాబట్టి నీవు పట్టణమందు నిలిచి మాకు సహాయము]]></a:t>
+              <a:t><![CDATA[3. But the people answered, You shall not go forth: for if we flee away, they will not care for us;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And the king was much moved, and went up to the chamber over the gate, and wept: and as he went,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[thus he said, O my son Absalom, my son, my son Absalom! would God I had died for you, O Absalom, my]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[son, my son!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17111,51 +18123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేయవలెనని అతనితో చెప్పిరి.]]></a:t>
+              <a:t><![CDATA[neither if half of us die, will they care for us: but now you are worth ten thousand of us:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17243,51 +18255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. అందుకు రాజుమీ దృష్టికేది మంచిదో దాని చేసెదనని చెప్పి గుమ్మపు ప్రక్కను నిలిచి యుండగా జనులందరును]]></a:t>
+              <a:t><![CDATA[therefore now it is better that you help us out of the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17589,51 +18601,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>68</Slides>
+  <Slides>72</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>