--- v1 (2026-07-19)
+++ v2 (2026-10-21)
@@ -193,50 +193,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -318,50 +334,58 @@
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
     <p:sldId id="349" r:id="rId96"/>
     <p:sldId id="350" r:id="rId97"/>
     <p:sldId id="351" r:id="rId98"/>
     <p:sldId id="352" r:id="rId99"/>
     <p:sldId id="353" r:id="rId100"/>
     <p:sldId id="354" r:id="rId101"/>
     <p:sldId id="355" r:id="rId102"/>
     <p:sldId id="356" r:id="rId103"/>
+    <p:sldId id="357" r:id="rId104"/>
+    <p:sldId id="358" r:id="rId105"/>
+    <p:sldId id="359" r:id="rId106"/>
+    <p:sldId id="360" r:id="rId107"/>
+    <p:sldId id="361" r:id="rId108"/>
+    <p:sldId id="362" r:id="rId109"/>
+    <p:sldId id="363" r:id="rId110"/>
+    <p:sldId id="364" r:id="rId111"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -560,53 +584,61 @@
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
   <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
   <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
   <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
   <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
   <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
   <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
   <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
   <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
-  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide102.xml"/>
+  <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide103.xml"/>
+  <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide104.xml"/>
+  <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide105.xml"/>
+  <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide106.xml"/>
+  <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide107.xml"/>
+  <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide108.xml"/>
+  <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide109.xml"/>
+  <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -666,51 +698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீங்கள் அவன் சகோதரர், நீங்கள் என் எலும்பும் என் மாம்சமுமானவர்கள்; ராஜாவைத் திரும்ப அழைத்துவர நீங்கள் பிந்தினவர்களாயிருப்பானேன் என்று சொல்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[5. And Joab came into the house to the king, and said, You have shamed this day the faces of all your servants, which this day have saved your life, and the lives of your sons and of your daughters, and the lives of your wives, and the lives of your concubines;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -775,51 +807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது ராஜா எழுந்துபோய், ஒலிமுகவாசலில் உட்கார்ந்தான்; இதோ, ராஜா ஒலிமுகவாசலில் உட்கார்ந்திருக்கிறார் என்று சகல ஜனங்களுக்கும் அறிவிக்கப்பட்டபோது, ஜனங்கள் எல்லாரும் ராஜாவுக்கு முன்பாக வந்தார்கள்; இஸ்ரவேலரோவெனில் அவரவர் தங்கள் கூடாரங்களுக்கு ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[41. And, behold, all the men of Israel came to the king, and said unto the king, Why have our brethren the men of Judah stolen you away, and have brought the king, and his household, and all David's men with him, over Jordan?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -884,51 +916,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது ராஜா எழுந்துபோய், ஒலிமுகவாசலில் உட்கார்ந்தான்; இதோ, ராஜா ஒலிமுகவாசலில் உட்கார்ந்திருக்கிறார் என்று சகல ஜனங்களுக்கும் அறிவிக்கப்பட்டபோது, ஜனங்கள் எல்லாரும் ராஜாவுக்கு முன்பாக வந்தார்கள்; இஸ்ரவேலரோவெனில் அவரவர் தங்கள் கூடாரங்களுக்கு ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[41. And, behold, all the men of Israel came to the king, and said unto the king, Why have our brethren the men of Judah stolen you away, and have brought the king, and his household, and all David's men with him, over Jordan?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. And, behold, all the men of Israel came to the king, and said unto the king, Why have our brethren the men of Judah stolen you away, and have brought the king, and his household, and all David's men with him, over Jordan?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And all the men of Judah answered the men of Israel, Because the king is near of kin to us: wherefore then be all of you angry for this matter? have we eaten at all of the king's cost? or has he given us any gift?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And all the men of Judah answered the men of Israel, Because the king is near of kin to us: wherefore then be all of you angry for this matter? have we eaten at all of the king's cost? or has he given us any gift?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And all the men of Judah answered the men of Israel, Because the king is near of kin to us: wherefore then be all of you angry for this matter? have we eaten at all of the king's cost? or has he given us any gift?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. And the men of Israel answered the men of Judah, and said, We have ten parts in the king, and we have also more right in David than all of you: why then did all of you despise us, that our advice should not be first had in bringing back our king? And the words of the men of Judah were fiercer than the words of the men of Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. And the men of Israel answered the men of Judah, and said, We have ten parts in the king, and we have also more right in David than all of you: why then did all of you despise us, that our advice should not be first had in bringing back our king? And the words of the men of Judah were fiercer than the words of the men of Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide108.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. And the men of Israel answered the men of Judah, and said, We have ten parts in the king, and we have also more right in David than all of you: why then did all of you despise us, that our advice should not be first had in bringing back our king? And the words of the men of Judah were fiercer than the words of the men of Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide109.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. And the men of Israel answered the men of Judah, and said, We have ten parts in the king, and we have also more right in David than all of you: why then did all of you despise us, that our advice should not be first had in bringing back our king? And the words of the men of Judah were fiercer than the words of the men of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -993,51 +1897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீங்கள் அவன் சகோதரர், நீங்கள் என் எலும்பும் என் மாம்சமுமானவர்கள்; ராஜாவைத் திரும்ப அழைத்துவர நீங்கள் பிந்தினவர்களாயிருப்பானேன் என்று சொல்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[5. And Joab came into the house to the king, and said, You have shamed this day the faces of all your servants, which this day have saved your life, and the lives of your sons and of your daughters, and the lives of your wives, and the lives of your concubines;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1102,51 +2006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் அமாசாவையும் நோக்கி: நீ என் எலும்பும் என் மாம்சமும் அல்லவோ? நீ யோவாபுக்குப் பதிலாக எந்நாளும் எனக்கு முன்பாகப் படைத்தலைவனாயிராவிட்டால், தேவன் அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் எனக்குச் செய்யக்கடவர் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[5. And Joab came into the house to the king, and said, You have shamed this day the faces of all your servants, which this day have saved your life, and the lives of your sons and of your daughters, and the lives of your wives, and the lives of your concubines;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1211,51 +2115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் அமாசாவையும் நோக்கி: நீ என் எலும்பும் என் மாம்சமும் அல்லவோ? நீ யோவாபுக்குப் பதிலாக எந்நாளும் எனக்கு முன்பாகப் படைத்தலைவனாயிராவிட்டால், தேவன் அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் எனக்குச் செய்யக்கடவர் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[6. In that you love yours enemies, and hate your friends. For you have declared this day, that you regard neither princes nor servants: for this day I perceive, that if Absalom had lived, and all we had died this day, then it had pleased you well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1320,51 +2224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இப்படியே யூதாவின் சகல மனுஷருடைய இருதயத்தையும் ஒரு மனுஷனுடைய இருதயத்தைப்போல் இணங்கப்பண்ணினதினால், அவர்கள் ராஜாவுக்கு: நீர் உம்முடைய எல்லா ஊழியக்காரரோடும் திரும்பிவாரும் என்று சொல்லி அனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. In that you love yours enemies, and hate your friends. For you have declared this day, that you regard neither princes nor servants: for this day I perceive, that if Absalom had lived, and all we had died this day, then it had pleased you well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1429,51 +2333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இப்படியே யூதாவின் சகல மனுஷருடைய இருதயத்தையும் ஒரு மனுஷனுடைய இருதயத்தைப்போல் இணங்கப்பண்ணினதினால், அவர்கள் ராஜாவுக்கு: நீர் உம்முடைய எல்லா ஊழியக்காரரோடும் திரும்பிவாரும் என்று சொல்லி அனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. In that you love yours enemies, and hate your friends. For you have declared this day, that you regard neither princes nor servants: for this day I perceive, that if Absalom had lived, and all we had died this day, then it had pleased you well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1538,51 +2442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ராஜா திரும்ப வருகிறதற்கு யோர்தான்மட்டும் வந்தபோது, யூதா கோத்திரத்தார்: ராஜாவுக்கு எதிர்கொண்டுபோய், ராஜாவை யோர்தானைக் கடக்கப்பண்ண கில்கால்மட்டும் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Now therefore arise, go forth, and speak comfortably unto your servants: for I swear by the LORD, if you go not forth, there will not tarry one with you this night: and that will be worse unto you than all the evil that befell you from your youth until now.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1647,51 +2551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ராஜா திரும்ப வருகிறதற்கு யோர்தான்மட்டும் வந்தபோது, யூதா கோத்திரத்தார்: ராஜாவுக்கு எதிர்கொண்டுபோய், ராஜாவை யோர்தானைக் கடக்கப்பண்ண கில்கால்மட்டும் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Now therefore arise, go forth, and speak comfortably unto your servants: for I swear by the LORD, if you go not forth, there will not tarry one with you this night: and that will be worse unto you than all the evil that befell you from your youth until now.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1756,51 +2660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பகூரிம் ஊரானான பென்யமீனனாகிய கேராவின் மகன் சீமேயியும் தீவிரித்து, யூதா மனுஷரோடுங்கூடத் தாவீது ராஜாவுக்கு எதிர்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[7. Now therefore arise, go forth, and speak comfortably unto your servants: for I swear by the LORD, if you go not forth, there will not tarry one with you this night: and that will be worse unto you than all the evil that befell you from your youth until now.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1865,51 +2769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பகூரிம் ஊரானான பென்யமீனனாகிய கேராவின் மகன் சீமேயியும் தீவிரித்து, யூதா மனுஷரோடுங்கூடத் தாவீது ராஜாவுக்கு எதிர்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[7. Now therefore arise, go forth, and speak comfortably unto your servants: for I swear by the LORD, if you go not forth, there will not tarry one with you this night: and that will be worse unto you than all the evil that befell you from your youth until now.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1974,51 +2878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இஸ்ரவேலுடைய சகல கோத்திரங்களிலுமுள்ள சகல ஜனங்களுக்குள்ளும் வாக்குவாதம் உண்டாகி, அவர்கள்: ராஜா நம்முடைய சத்துருக்களின் கைக்கு நம்மை நீங்கலாக்கிவிட்டார், அவர்தானே பெலிஸ்தரின் கைக்கு நம்மைத் தப்புவித்தார்; இப்போதோ அப்சலோமுக்குத் தப்ப, தேசத்தைவிட்டு ஓடிப்போனார்.]]></a:t>
+              <a:t><![CDATA[1. And it was told Joab, Behold, the king weeps and mourns for Absalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2083,51 +2987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவனோடே பென்யமீன் மனுஷர் ஆயிரம்பேரும், சவுலின் வீட்டு வேலைக்காரனாகிய சீபாவும், ஆண்டவனுடைய பதினைந்து குமாரரும், அவனுடைய இருபது வேலைக்காரரும் இருந்தார்கள்; அவர்கள் ராஜாவுக்கு முன்பாக யோர்தானை வேகமாய்க் கடந்துபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Then the king arose, and sat in the gate. And they told unto all the people, saying, Behold, the king does sit in the gate. And all the people came before the king: for Israel had fled every man to his tent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2192,51 +3096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவனோடே பென்யமீன் மனுஷர் ஆயிரம்பேரும், சவுலின் வீட்டு வேலைக்காரனாகிய சீபாவும், ஆண்டவனுடைய பதினைந்து குமாரரும், அவனுடைய இருபது வேலைக்காரரும் இருந்தார்கள்; அவர்கள் ராஜாவுக்கு முன்பாக யோர்தானை வேகமாய்க் கடந்துபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Then the king arose, and sat in the gate. And they told unto all the people, saying, Behold, the king does sit in the gate. And all the people came before the king: for Israel had fled every man to his tent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2301,51 +3205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் ராஜாவின் வீட்டாரை இக்கரைப்படுத்தவும், அவன் விரும்பும் காரியத்துக்கு உதவவும், ஒரு படகு இக்கரையிலே வந்தது; அப்பொழுது கேராவின் குமாரனாகிய சீமேயி யோர்தானைக் கடக்கப்போகிற ராஜாவுக்கு முன்பாகத் தாழவிழுந்து,]]></a:t>
+              <a:t><![CDATA[8. Then the king arose, and sat in the gate. And they told unto all the people, saying, Behold, the king does sit in the gate. And all the people came before the king: for Israel had fled every man to his tent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2410,51 +3314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் ராஜாவின் வீட்டாரை இக்கரைப்படுத்தவும், அவன் விரும்பும் காரியத்துக்கு உதவவும், ஒரு படகு இக்கரையிலே வந்தது; அப்பொழுது கேராவின் குமாரனாகிய சீமேயி யோர்தானைக் கடக்கப்போகிற ராஜாவுக்கு முன்பாகத் தாழவிழுந்து,]]></a:t>
+              <a:t><![CDATA[9. And all the people were at strife throughout all the tribes of Israel, saying, The king saved us out of the hand of our enemies, and he delivered us out of the hand of the Philistines; and now he is fled out of the land for Absalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2519,51 +3423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ராஜாவை நோக்கி: என் ஆண்டவன் என் அக்கிரமத்தை என்மேல் சுமத்தாமலும், ராஜாவாகிய என் ஆண்டவன் எருசலேமிலிருந்து புறப்பட்டு வருகிற நாளிலே, உமது அடியான் செய்த துரோகத்தை ராஜா நினைக்காமலும், தமது மனதில் வைக்காமலும் இருப்பாராக.]]></a:t>
+              <a:t><![CDATA[9. And all the people were at strife throughout all the tribes of Israel, saying, The king saved us out of the hand of our enemies, and he delivered us out of the hand of the Philistines; and now he is fled out of the land for Absalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2628,51 +3532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ராஜாவை நோக்கி: என் ஆண்டவன் என் அக்கிரமத்தை என்மேல் சுமத்தாமலும், ராஜாவாகிய என் ஆண்டவன் எருசலேமிலிருந்து புறப்பட்டு வருகிற நாளிலே, உமது அடியான் செய்த துரோகத்தை ராஜா நினைக்காமலும், தமது மனதில் வைக்காமலும் இருப்பாராக.]]></a:t>
+              <a:t><![CDATA[9. And all the people were at strife throughout all the tribes of Israel, saying, The king saved us out of the hand of our enemies, and he delivered us out of the hand of the Philistines; and now he is fled out of the land for Absalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2737,51 +3641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ராஜாவை நோக்கி: என் ஆண்டவன் என் அக்கிரமத்தை என்மேல் சுமத்தாமலும், ராஜாவாகிய என் ஆண்டவன் எருசலேமிலிருந்து புறப்பட்டு வருகிற நாளிலே, உமது அடியான் செய்த துரோகத்தை ராஜா நினைக்காமலும், தமது மனதில் வைக்காமலும் இருப்பாராக.]]></a:t>
+              <a:t><![CDATA[10. And Absalom, whom we anointed over us, is dead in battle. Now therefore why speak all of you not a word of bringing the king back?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2846,51 +3750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உமது அடியானாகிய நான் பாவஞ்செய்தேன் என்று அறிந்திருக்கிறேன்; இப்போதும், இதோ, ராஜாவாகிய என் ஆண்டவனுக்கு எதிர்கொண்டுவர, யோசேப்பு வீட்டார் அனைவருக்கும் நான் இன்று முந்திக்கொண்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And Absalom, whom we anointed over us, is dead in battle. Now therefore why speak all of you not a word of bringing the king back?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2955,51 +3859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உமது அடியானாகிய நான் பாவஞ்செய்தேன் என்று அறிந்திருக்கிறேன்; இப்போதும், இதோ, ராஜாவாகிய என் ஆண்டவனுக்கு எதிர்கொண்டுவர, யோசேப்பு வீட்டார் அனைவருக்கும் நான் இன்று முந்திக்கொண்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And king David sent to Zadok and to Abiathar the priests, saying, Speak unto the elders of Judah, saying, Why are all of you the last to bring the king back to his house? seeing the speech of all Israel has come to the king, even to his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3064,51 +3968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது செருயாவின் குமாரனாகிய அபிசாய் பிரதியுத்தரமாக: கர்த்தர் அபிஷேகம்பண்ணினவரைச் சீமேயி தூஷித்தபடியினால், அவனை அதற்காகக் கொல்லவேண்டாமா என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And king David sent to Zadok and to Abiathar the priests, saying, Speak unto the elders of Judah, saying, Why are all of you the last to bring the king back to his house? seeing the speech of all Israel has come to the king, even to his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3173,51 +4077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இஸ்ரவேலுடைய சகல கோத்திரங்களிலுமுள்ள சகல ஜனங்களுக்குள்ளும் வாக்குவாதம் உண்டாகி, அவர்கள்: ராஜா நம்முடைய சத்துருக்களின் கைக்கு நம்மை நீங்கலாக்கிவிட்டார், அவர்தானே பெலிஸ்தரின் கைக்கு நம்மைத் தப்புவித்தார்; இப்போதோ அப்சலோமுக்குத் தப்ப, தேசத்தைவிட்டு ஓடிப்போனார்.]]></a:t>
+              <a:t><![CDATA[2. And the victory that day was turned into mourning unto all the people: for the people heard say that day how the king was grieved for his son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3282,51 +4186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது செருயாவின் குமாரனாகிய அபிசாய் பிரதியுத்தரமாக: கர்த்தர் அபிஷேகம்பண்ணினவரைச் சீமேயி தூஷித்தபடியினால், அவனை அதற்காகக் கொல்லவேண்டாமா என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And king David sent to Zadok and to Abiathar the priests, saying, Speak unto the elders of Judah, saying, Why are all of you the last to bring the king back to his house? seeing the speech of all Israel has come to the king, even to his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3391,51 +4295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்குத் தாவீது: செருயாவின் குமாரரே, இன்று நீங்கள் எனக்குச் சத்துருக்களாகிறதற்கு, எனக்கும் உங்களுக்கும் என்ன? இன்று இஸ்ரவேலில் ஒருவன் கொல்லப்படலாமா? இன்று நான் இஸ்ரவேலின்மேல் ராஜாவானேன் என்று எனக்குத் தெரியாதா என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[11. And king David sent to Zadok and to Abiathar the priests, saying, Speak unto the elders of Judah, saying, Why are all of you the last to bring the king back to his house? seeing the speech of all Israel has come to the king, even to his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3500,51 +4404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்குத் தாவீது: செருயாவின் குமாரரே, இன்று நீங்கள் எனக்குச் சத்துருக்களாகிறதற்கு, எனக்கும் உங்களுக்கும் என்ன? இன்று இஸ்ரவேலில் ஒருவன் கொல்லப்படலாமா? இன்று நான் இஸ்ரவேலின்மேல் ராஜாவானேன் என்று எனக்குத் தெரியாதா என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[12. All of you are my brethren, all of you are my bones and my flesh: wherefore then are all of you the last to bring back the king?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3609,51 +4513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்குத் தாவீது: செருயாவின் குமாரரே, இன்று நீங்கள் எனக்குச் சத்துருக்களாகிறதற்கு, எனக்கும் உங்களுக்கும் என்ன? இன்று இஸ்ரவேலில் ஒருவன் கொல்லப்படலாமா? இன்று நான் இஸ்ரவேலின்மேல் ராஜாவானேன் என்று எனக்குத் தெரியாதா என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[12. All of you are my brethren, all of you are my bones and my flesh: wherefore then are all of you the last to bring back the king?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3718,51 +4622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ராஜா சீமேயியைப் பார்த்து: நீ சாவதில்லை என்று அவனுக்கு ஆணையிட்டான்.]]></a:t>
+              <a:t><![CDATA[13. And say all of you to Amasa, Are you not of my bone, and of my flesh? God do so to me, and more also, if you be not captain of the host before me continually in the room of Joab.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3827,51 +4731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சவுலின் குமரனாகிய மேவிபோசேத்தும் ராஜாவுக்கு எதிர்கொண்டுவந்தான்; ராஜா போனநாள்முதல், அவன் சமாதானத்தோடே திரும்பிவருகிற நாள்மட்டும், அவன் தன் கால்களைச் சுத்தம்பண்ணவுமில்லை, தன் தாடியைச் சவரம்பண்ணவுமில்லை; தன் வஸ்திரங்களை வெளுக்கவுமில்லை.]]></a:t>
+              <a:t><![CDATA[13. And say all of you to Amasa, Are you not of my bone, and of my flesh? God do so to me, and more also, if you be not captain of the host before me continually in the room of Joab.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3936,51 +4840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சவுலின் குமரனாகிய மேவிபோசேத்தும் ராஜாவுக்கு எதிர்கொண்டுவந்தான்; ராஜா போனநாள்முதல், அவன் சமாதானத்தோடே திரும்பிவருகிற நாள்மட்டும், அவன் தன் கால்களைச் சுத்தம்பண்ணவுமில்லை, தன் தாடியைச் சவரம்பண்ணவுமில்லை; தன் வஸ்திரங்களை வெளுக்கவுமில்லை.]]></a:t>
+              <a:t><![CDATA[13. And say all of you to Amasa, Are you not of my bone, and of my flesh? God do so to me, and more also, if you be not captain of the host before me continually in the room of Joab.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4045,51 +4949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சவுலின் குமரனாகிய மேவிபோசேத்தும் ராஜாவுக்கு எதிர்கொண்டுவந்தான்; ராஜா போனநாள்முதல், அவன் சமாதானத்தோடே திரும்பிவருகிற நாள்மட்டும், அவன் தன் கால்களைச் சுத்தம்பண்ணவுமில்லை, தன் தாடியைச் சவரம்பண்ணவுமில்லை; தன் வஸ்திரங்களை வெளுக்கவுமில்லை.]]></a:t>
+              <a:t><![CDATA[14. And he bowed the heart of all the men of Judah, even as the heart of one man; so that they sent this word unto the king, Return you, and all your servants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4154,51 +5058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவன் எருசலேமிலிருந்து ராஜாவுக்கு எதிர்கொண்டுவருகிறபோது, ராஜா அவனைப் பார்த்து: மேவிபோசேத்தே, நீ என்னோடுகூட வராமல்போனது என்ன என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[14. And he bowed the heart of all the men of Judah, even as the heart of one man; so that they sent this word unto the king, Return you, and all your servants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4263,51 +5167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவன் எருசலேமிலிருந்து ராஜாவுக்கு எதிர்கொண்டுவருகிறபோது, ராஜா அவனைப் பார்த்து: மேவிபோசேத்தே, நீ என்னோடுகூட வராமல்போனது என்ன என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[15. So the king returned, and came to Jordan. And Judah came to Gilgal, to go to meet the king, to conduct the king over Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4372,51 +5276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இஸ்ரவேலுடைய சகல கோத்திரங்களிலுமுள்ள சகல ஜனங்களுக்குள்ளும் வாக்குவாதம் உண்டாகி, அவர்கள்: ராஜா நம்முடைய சத்துருக்களின் கைக்கு நம்மை நீங்கலாக்கிவிட்டார், அவர்தானே பெலிஸ்தரின் கைக்கு நம்மைத் தப்புவித்தார்; இப்போதோ அப்சலோமுக்குத் தப்ப, தேசத்தைவிட்டு ஓடிப்போனார்.]]></a:t>
+              <a:t><![CDATA[2. And the victory that day was turned into mourning unto all the people: for the people heard say that day how the king was grieved for his son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4481,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதற்கு அவன் ராஜாவாகிய என் ஆண்டவனே, என் வேலைக்காரன் என்னை மோசம்போக்கினான்; உமது அடியானாகிய நான் முடவனானபடியினால், ஒரு கழுதையின்மேல் சேணம்வைத்து அதின்மேல் ஏறி, ராஜாவோடேகூடப் போகிறேன் என்று அடியேன் சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[15. So the king returned, and came to Jordan. And Judah came to Gilgal, to go to meet the king, to conduct the king over Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4590,51 +5494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதற்கு அவன் ராஜாவாகிய என் ஆண்டவனே, என் வேலைக்காரன் என்னை மோசம்போக்கினான்; உமது அடியானாகிய நான் முடவனானபடியினால், ஒரு கழுதையின்மேல் சேணம்வைத்து அதின்மேல் ஏறி, ராஜாவோடேகூடப் போகிறேன் என்று அடியேன் சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[16. And Shimei the son of Gera, a Benjamite, which was of Bahurim, hasted and came down with the men of Judah to meet king David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4699,51 +5603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவன் ராஜாவாகிய என் ஆண்டவனிடத்தில் உமது அடியான்மேல் வீண்பழி சொன்னான்; ராஜாவாகிய என் ஆண்டவனோ தேவனுடைய தூதனைப்போல, உமது பார்வைக்கு நலமாய்த் தோன்றுகிறபடி செய்யும்.]]></a:t>
+              <a:t><![CDATA[16. And Shimei the son of Gera, a Benjamite, which was of Bahurim, hasted and came down with the men of Judah to meet king David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4808,51 +5712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவன் ராஜாவாகிய என் ஆண்டவனிடத்தில் உமது அடியான்மேல் வீண்பழி சொன்னான்; ராஜாவாகிய என் ஆண்டவனோ தேவனுடைய தூதனைப்போல, உமது பார்வைக்கு நலமாய்த் தோன்றுகிறபடி செய்யும்.]]></a:t>
+              <a:t><![CDATA[17. And there were a thousand men of Benjamin with him, and Ziba the servant of the house of Saul, and his fifteen sons and his twenty servants with him; and they went over Jordan before the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4917,51 +5821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ராஜாவாகிய என் ஆண்டவனுக்குமுன்பாக என் தகப்பன் வீட்டார் எல்லாம் சவுலுக்கு ஏதுவாயிருந்தார்களே ஒழிய, மற்றப்படி அல்ல; ஆனாலும் உமதுபந்தியிலே சாப்பிடுகிறவர்களோடே உமது அடியேனை வைத்தீர்; இன்னும் நான் ராஜாவிடத்தில் முறையிட, இனி எனக்கு என்ன நியாயம் இருக்கிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And there were a thousand men of Benjamin with him, and Ziba the servant of the house of Saul, and his fifteen sons and his twenty servants with him; and they went over Jordan before the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5026,51 +5930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ராஜாவாகிய என் ஆண்டவனுக்குமுன்பாக என் தகப்பன் வீட்டார் எல்லாம் சவுலுக்கு ஏதுவாயிருந்தார்களே ஒழிய, மற்றப்படி அல்ல; ஆனாலும் உமதுபந்தியிலே சாப்பிடுகிறவர்களோடே உமது அடியேனை வைத்தீர்; இன்னும் நான் ராஜாவிடத்தில் முறையிட, இனி எனக்கு என்ன நியாயம் இருக்கிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And there were a thousand men of Benjamin with him, and Ziba the servant of the house of Saul, and his fifteen sons and his twenty servants with him; and they went over Jordan before the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5135,51 +6039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ராஜாவாகிய என் ஆண்டவனுக்குமுன்பாக என் தகப்பன் வீட்டார் எல்லாம் சவுலுக்கு ஏதுவாயிருந்தார்களே ஒழிய, மற்றப்படி அல்ல; ஆனாலும் உமதுபந்தியிலே சாப்பிடுகிறவர்களோடே உமது அடியேனை வைத்தீர்; இன்னும் நான் ராஜாவிடத்தில் முறையிட, இனி எனக்கு என்ன நியாயம் இருக்கிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[18. And there went over a ferry boat to carry over the king's household, and to do what he thought good. And Shimei the son of Gera fell down before the king, as he was come over Jordan;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5244,51 +6148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது ராஜா அவனைப்பார்த்து: உன் காரியத்தைக்குறித்து அதிகமாய்ப் பேசுவானேன்? நீயும் சீபாவும் நிலத்தைப் பங்கிட்டுக்கொள்ளுங்கள் என்று நான் சொல்லுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. And there went over a ferry boat to carry over the king's household, and to do what he thought good. And Shimei the son of Gera fell down before the king, as he was come over Jordan;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5353,51 +6257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது ராஜா அவனைப்பார்த்து: உன் காரியத்தைக்குறித்து அதிகமாய்ப் பேசுவானேன்? நீயும் சீபாவும் நிலத்தைப் பங்கிட்டுக்கொள்ளுங்கள் என்று நான் சொல்லுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. And there went over a ferry boat to carry over the king's household, and to do what he thought good. And Shimei the son of Gera fell down before the king, as he was come over Jordan;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5462,51 +6366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அதற்கு மேவிபோசேத் ராஜாவை நோக்கி: ராஜாவாகிய என் ஆண்டவன் சமாதானத்தோடே தம்முடைய வீட்டிற்கு வந்திருக்கும்போது, அவனே எல்லாவற்றையும் எடுத்துக்கொள்ளட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. And said unto the king, Let not my lord impute iniquity unto me, neither do you remember that which your servant did perversely the day that my lord the king went out of Jerusalem, that the king should take it to his heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5571,51 +6475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நமக்கு ராஜாவாக அபிஷேகம்பண்ணிவைத்த அப்சலோம் யுத்தத்திலே செத்தான்; இப்போதும் ராஜாவைத்திரும்ப அழைத்து வராமல் நீங்கள் சும்மாயிருப்பானேன் என்று சொல்லிக்கொண்டார்கள்]]></a:t>
+              <a:t><![CDATA[3. And the people got them by stealth that day into the city, as people being ashamed steal away when they flee in battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5680,51 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அதற்கு மேவிபோசேத் ராஜாவை நோக்கி: ராஜாவாகிய என் ஆண்டவன் சமாதானத்தோடே தம்முடைய வீட்டிற்கு வந்திருக்கும்போது, அவனே எல்லாவற்றையும் எடுத்துக்கொள்ளட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. And said unto the king, Let not my lord impute iniquity unto me, neither do you remember that which your servant did perversely the day that my lord the king went out of Jerusalem, that the king should take it to his heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5789,51 +6693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. கீலேயாத்தியனாகிய பர்சிலாவும் ரோகிலிமிலிருந்து வந்து, யோர்தான்மட்டும் ராஜாவை வழிவிட்டனுப்ப, அவனோடேகூட யோர்தானின் துறைமட்டும் கடந்துவந்தான்.]]></a:t>
+              <a:t><![CDATA[19. And said unto the king, Let not my lord impute iniquity unto me, neither do you remember that which your servant did perversely the day that my lord the king went out of Jerusalem, that the king should take it to his heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5898,51 +6802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. கீலேயாத்தியனாகிய பர்சிலாவும் ரோகிலிமிலிருந்து வந்து, யோர்தான்மட்டும் ராஜாவை வழிவிட்டனுப்ப, அவனோடேகூட யோர்தானின் துறைமட்டும் கடந்துவந்தான்.]]></a:t>
+              <a:t><![CDATA[20. For your servant does know that I have sinned: therefore, behold, I am come the first this day of all the house of Joseph to go down to meet my lord the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6007,51 +6911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பர்சிலா எண்பது வயதுசென்ற கிழவனாயிருந்தான்; ராஜா மக்னாயீமிலே தங்கியிருக்குமட்டும் அவனைப் பராமரித்து வந்தான்; அவன் மகா பெரியமனுஷனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[20. For your servant does know that I have sinned: therefore, behold, I am come the first this day of all the house of Joseph to go down to meet my lord the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6116,51 +7020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பர்சிலா எண்பது வயதுசென்ற கிழவனாயிருந்தான்; ராஜா மக்னாயீமிலே தங்கியிருக்குமட்டும் அவனைப் பராமரித்து வந்தான்; அவன் மகா பெரியமனுஷனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[21. But Abishai the son of Zeruiah answered and said, Shall not Shimei be put to death for this, because he cursed the LORD's anointed?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6225,51 +7129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ராஜா பர்சிலாவை நோக்கி: நீ என்னோடேகூடக் கடந்துவா, எருசலேமிலே உன்னை என்னிடத்தில் வைத்து பராமரிப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. But Abishai the son of Zeruiah answered and said, Shall not Shimei be put to death for this, because he cursed the LORD's anointed?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6334,51 +7238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ராஜா பர்சிலாவை நோக்கி: நீ என்னோடேகூடக் கடந்துவா, எருசலேமிலே உன்னை என்னிடத்தில் வைத்து பராமரிப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. And David said, What have I to do with you, all of you sons of Zeruiah, that all of you should this day be adversaries unto me? shall there any man be put to death this day in Israel? for do not I know that I am this day king over Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6443,51 +7347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பர்சிலா ராஜாவைப் பார்த்து: நான் ராஜாவோடேகூட எருசலேமுக்கு வர, நான் இன்னும் உயிரோடிருக்கும் ஆயுசின் நாட்கள் எம்மாத்திரம்?]]></a:t>
+              <a:t><![CDATA[22. And David said, What have I to do with you, all of you sons of Zeruiah, that all of you should this day be adversaries unto me? shall there any man be put to death this day in Israel? for do not I know that I am this day king over Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6552,51 +7456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பர்சிலா ராஜாவைப் பார்த்து: நான் ராஜாவோடேகூட எருசலேமுக்கு வர, நான் இன்னும் உயிரோடிருக்கும் ஆயுசின் நாட்கள் எம்மாத்திரம்?]]></a:t>
+              <a:t><![CDATA[22. And David said, What have I to do with you, all of you sons of Zeruiah, that all of you should this day be adversaries unto me? shall there any man be put to death this day in Israel? for do not I know that I am this day king over Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6661,51 +7565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. இப்பொழுது நான் எண்பது வயதுள்ளவன்; இனி நலமானது இன்னதென்றும் தீதானது இன்னதென்றும் எனக்குத் தெரியுமோ? புசிக்கிறதும் குடிக்கிறதும் உமது அடியேனுக்கு ருசிகரமாயிருக்குமோ? சங்கீதக்காரர் சங்கீதக்காரிகளுடைய சத்தத்தை இனிக் கேட்கக்கூடுமோ? உமது அடியேனாகிய நான் இனி ராஜாவாகிய என் ஆண்டவனுக்குப் பாரமாயிருக்கவேண்டியது என்ன?]]></a:t>
+              <a:t><![CDATA[23. Therefore the king said unto Shimei, You shall not die. And the king swore unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6770,51 +7674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நமக்கு ராஜாவாக அபிஷேகம்பண்ணிவைத்த அப்சலோம் யுத்தத்திலே செத்தான்; இப்போதும் ராஜாவைத்திரும்ப அழைத்து வராமல் நீங்கள் சும்மாயிருப்பானேன் என்று சொல்லிக்கொண்டார்கள்]]></a:t>
+              <a:t><![CDATA[3. And the people got them by stealth that day into the city, as people being ashamed steal away when they flee in battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6879,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. இப்பொழுது நான் எண்பது வயதுள்ளவன்; இனி நலமானது இன்னதென்றும் தீதானது இன்னதென்றும் எனக்குத் தெரியுமோ? புசிக்கிறதும் குடிக்கிறதும் உமது அடியேனுக்கு ருசிகரமாயிருக்குமோ? சங்கீதக்காரர் சங்கீதக்காரிகளுடைய சத்தத்தை இனிக் கேட்கக்கூடுமோ? உமது அடியேனாகிய நான் இனி ராஜாவாகிய என் ஆண்டவனுக்குப் பாரமாயிருக்கவேண்டியது என்ன?]]></a:t>
+              <a:t><![CDATA[24. And Mephibosheth the son of Saul came down to meet the king, and had neither dressed his feet, nor trimmed his beard, nor washed his clothes, from the day the king departed until the day he came again in peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6988,51 +7892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. இப்பொழுது நான் எண்பது வயதுள்ளவன்; இனி நலமானது இன்னதென்றும் தீதானது இன்னதென்றும் எனக்குத் தெரியுமோ? புசிக்கிறதும் குடிக்கிறதும் உமது அடியேனுக்கு ருசிகரமாயிருக்குமோ? சங்கீதக்காரர் சங்கீதக்காரிகளுடைய சத்தத்தை இனிக் கேட்கக்கூடுமோ? உமது அடியேனாகிய நான் இனி ராஜாவாகிய என் ஆண்டவனுக்குப் பாரமாயிருக்கவேண்டியது என்ன?]]></a:t>
+              <a:t><![CDATA[24. And Mephibosheth the son of Saul came down to meet the king, and had neither dressed his feet, nor trimmed his beard, nor washed his clothes, from the day the king departed until the day he came again in peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7097,51 +8001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அடியேன் கொஞ்சதூரம் யோர்தான்மட்டும் ராஜாவோடேகூட வருவேன்; அதற்கு ராஜா இவ்வளவு பெரிய உபகாரத்தை எனக்குச் செய்யவேண்டியது என்ன?]]></a:t>
+              <a:t><![CDATA[24. And Mephibosheth the son of Saul came down to meet the king, and had neither dressed his feet, nor trimmed his beard, nor washed his clothes, from the day the king departed until the day he came again in peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7206,51 +8110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அடியேன் கொஞ்சதூரம் யோர்தான்மட்டும் ராஜாவோடேகூட வருவேன்; அதற்கு ராஜா இவ்வளவு பெரிய உபகாரத்தை எனக்குச் செய்யவேண்டியது என்ன?]]></a:t>
+              <a:t><![CDATA[25. And it came to pass, when he was come to Jerusalem to meet the king, that the king said unto him, Wherefore went not you with me, Mephibosheth?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7315,51 +8219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நான் என் ஊரிலே மரித்து, என் தாய் தகப்பன்மார் கல்லறையிலே அடக்கம்பண்ணப்படும்படிக்கு, உமது அடியான் திரும்பிப்போகட்டும்; ஆனாலும், இதோ, உமது அடியானாகிய கிம்காம் ராஜாவாகிய என் ஆண்டவனோடேகூட வருவான்; உம்முடைய பார்வைக்கு நலமானபடி அவனுக்குச் செய்யும் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. And it came to pass, when he was come to Jerusalem to meet the king, that the king said unto him, Wherefore went not you with me, Mephibosheth?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7424,51 +8328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நான் என் ஊரிலே மரித்து, என் தாய் தகப்பன்மார் கல்லறையிலே அடக்கம்பண்ணப்படும்படிக்கு, உமது அடியான் திரும்பிப்போகட்டும்; ஆனாலும், இதோ, உமது அடியானாகிய கிம்காம் ராஜாவாகிய என் ஆண்டவனோடேகூட வருவான்; உம்முடைய பார்வைக்கு நலமானபடி அவனுக்குச் செய்யும் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. And he answered, My lord, O king, my servant deceived me: for your servant said, I will saddle me an ass, that I may ride thereon, and go to the king; because your servant is lame.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7533,51 +8437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நான் என் ஊரிலே மரித்து, என் தாய் தகப்பன்மார் கல்லறையிலே அடக்கம்பண்ணப்படும்படிக்கு, உமது அடியான் திரும்பிப்போகட்டும்; ஆனாலும், இதோ, உமது அடியானாகிய கிம்காம் ராஜாவாகிய என் ஆண்டவனோடேகூட வருவான்; உம்முடைய பார்வைக்கு நலமானபடி அவனுக்குச் செய்யும் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. And he answered, My lord, O king, my servant deceived me: for your servant said, I will saddle me an ass, that I may ride thereon, and go to the king; because your servant is lame.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7642,51 +8546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அப்பொழுது ராஜா: கிம்காம் என்னோடேகூட வரட்டும்; உன் பார்வைக்கு நலமானபடியே நான் அவனுக்கு நடப்பித்து, நீ என்னிடத்தில் வேண்டிக்கொள்வதையெல்லாம் நான் உனக்குச் செய்வேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. And he answered, My lord, O king, my servant deceived me: for your servant said, I will saddle me an ass, that I may ride thereon, and go to the king; because your servant is lame.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7751,51 +8655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அப்பொழுது ராஜா: கிம்காம் என்னோடேகூட வரட்டும்; உன் பார்வைக்கு நலமானபடியே நான் அவனுக்கு நடப்பித்து, நீ என்னிடத்தில் வேண்டிக்கொள்வதையெல்லாம் நான் உனக்குச் செய்வேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[27. And he has slandered your servant unto my lord the king; but my lord the king is as an angel of God: do therefore what is good in yours eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7860,51 +8764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஜனங்கள் எல்லாரும் யோர்தானைக் கடந்தபோது, ராஜா பர்சிலாவை முத்தமிட்டு அவனை ஆசீர்வதித்து, தானும் கடந்துபோனான்; அவனோ தன்னிடத்திற்குத் திரும்பிப்போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[27. And he has slandered your servant unto my lord the king; but my lord the king is as an angel of God: do therefore what is good in yours eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7969,51 +8873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இப்படி இஸ்ரவேலர் எல்லாரும்பேசிகொண்டிருக்கிறது, ராஜா இருக்கிற வீட்டிலே அவருக்குக் கேள்வியானபடியினால், தாவீதுராஜா சாதோக் அபியத்தார் என்னும் ஆசாரியர்களிடத்துக்கு ஆள் அனுப்பி, நீங்கள் மூப்பரோடே பேசி: ராஜாவைத் தம்முடைய வீட்டுக்குத் திரும்ப அழைத்துவர நீங்கள் மற்றவர்களுக்குப் பிந்திப்போவானேன்?]]></a:t>
+              <a:t><![CDATA[4. But the king covered his face, and the king cried with a loud voice, O my son Absalom, O Absalom, my son, my son!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8078,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஜனங்கள் எல்லாரும் யோர்தானைக் கடந்தபோது, ராஜா பர்சிலாவை முத்தமிட்டு அவனை ஆசீர்வதித்து, தானும் கடந்துபோனான்; அவனோ தன்னிடத்திற்குத் திரும்பிப்போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[28. For all of my father's house were but dead men before my lord the king: yet did you set your servant among them that did eat at yours own table. What right therefore have I yet to cry any more unto the king?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8187,51 +9091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ராஜா கடந்து, கில்கால்மட்டும் போனான்; கிம்காம் அவனோடேகூடக் கடந்துவந்தான்; யூதா ஜனம் அனைத்தும், இஸ்ரவேலில் பாதிஜனமும், ராஜாவை இக்கரைப்படுத்தி வந்தபின்பு,]]></a:t>
+              <a:t><![CDATA[28. For all of my father's house were but dead men before my lord the king: yet did you set your servant among them that did eat at yours own table. What right therefore have I yet to cry any more unto the king?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8296,51 +9200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ராஜா கடந்து, கில்கால்மட்டும் போனான்; கிம்காம் அவனோடேகூடக் கடந்துவந்தான்; யூதா ஜனம் அனைத்தும், இஸ்ரவேலில் பாதிஜனமும், ராஜாவை இக்கரைப்படுத்தி வந்தபின்பு,]]></a:t>
+              <a:t><![CDATA[28. For all of my father's house were but dead men before my lord the king: yet did you set your servant among them that did eat at yours own table. What right therefore have I yet to cry any more unto the king?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8405,51 +9309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. இதோ, இஸ்ரவேல் மனுஷர் எல்லாரும் ராஜாவினிடத்தில் வந்து, ராஜாவை நோக்கி: எங்கள் சகோதரராகிய யூதாமனுஷர் திருட்டளவாய் உம்மை அழைத்துவந்து, ராஜாவையும், அவர் வீட்டாரையும், அவரோடேகூட இருக்கிற தாவீதின் மனுஷர் அனைவரையும், யோர்தானைக் கடக்கப்பண்ணினது என்ன என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And the king said unto him, Why speak you any more of your matters? I have said, You and Ziba divide the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8514,51 +9418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. இதோ, இஸ்ரவேல் மனுஷர் எல்லாரும் ராஜாவினிடத்தில் வந்து, ராஜாவை நோக்கி: எங்கள் சகோதரராகிய யூதாமனுஷர் திருட்டளவாய் உம்மை அழைத்துவந்து, ராஜாவையும், அவர் வீட்டாரையும், அவரோடேகூட இருக்கிற தாவீதின் மனுஷர் அனைவரையும், யோர்தானைக் கடக்கப்பண்ணினது என்ன என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And the king said unto him, Why speak you any more of your matters? I have said, You and Ziba divide the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8623,51 +9527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. இதோ, இஸ்ரவேல் மனுஷர் எல்லாரும் ராஜாவினிடத்தில் வந்து, ராஜாவை நோக்கி: எங்கள் சகோதரராகிய யூதாமனுஷர் திருட்டளவாய் உம்மை அழைத்துவந்து, ராஜாவையும், அவர் வீட்டாரையும், அவரோடேகூட இருக்கிற தாவீதின் மனுஷர் அனைவரையும், யோர்தானைக் கடக்கப்பண்ணினது என்ன என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[30. And Mephibosheth said unto the king, Yea, let him take all, forasmuch as my lord the king has come again in peace unto his own house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8732,51 +9636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அப்பொழுது யூதா மனுஷர் எல்லாரும் இஸ்ரவேல் மனுஷருக்குப் பிரதியுத்தரமாக: ராஜா எங்களைச் சேர்ந்தவரானபடியினால் இதைச் செய்தோம்; இதற்காக நீங்கள் கோபிப்பானேன்? நாங்கள் ராஜாவின் கையிலே எதையாகிலும் வாங்கித் தின்றோமோ? எங்களுக்கு வெகுமானம் கொடுக்கப்பட்டதோ? என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[30. And Mephibosheth said unto the king, Yea, let him take all, forasmuch as my lord the king has come again in peace unto his own house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8841,51 +9745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அப்பொழுது யூதா மனுஷர் எல்லாரும் இஸ்ரவேல் மனுஷருக்குப் பிரதியுத்தரமாக: ராஜா எங்களைச் சேர்ந்தவரானபடியினால் இதைச் செய்தோம்; இதற்காக நீங்கள் கோபிப்பானேன்? நாங்கள் ராஜாவின் கையிலே எதையாகிலும் வாங்கித் தின்றோமோ? எங்களுக்கு வெகுமானம் கொடுக்கப்பட்டதோ? என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[31. And Barzillai the Gileadite came down from Rogelim, and went over Jordan with the king, to conduct him over Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8950,51 +9854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அப்பொழுது யூதா மனுஷர் எல்லாரும் இஸ்ரவேல் மனுஷருக்குப் பிரதியுத்தரமாக: ராஜா எங்களைச் சேர்ந்தவரானபடியினால் இதைச் செய்தோம்; இதற்காக நீங்கள் கோபிப்பானேன்? நாங்கள் ராஜாவின் கையிலே எதையாகிலும் வாங்கித் தின்றோமோ? எங்களுக்கு வெகுமானம் கொடுக்கப்பட்டதோ? என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[31. And Barzillai the Gileadite came down from Rogelim, and went over Jordan with the king, to conduct him over Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9059,51 +9963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. இஸ்ரவேல் மனுஷரோ யூதா மனுஷருக்குப் பிரதியுத்தரமாக: ராஜாவினிடத்தில் எங்களுக்குப் பத்துப்பங்கு இருக்கிறது; உங்களைப்பார்க்கிலும் எங்களுக்குத் தாவீதினிடத்தில் அதிக உரிமை உண்டு; பின்னை ஏன் எங்களை அற்பமாய் எண்ணினீர்கள்; எங்கள் ராஜாவைத் திரும்ப அழைத்துவரவேண்டும் என்று முந்திச்சொன்னவர்கள் நாங்களல்லவா என்றார்கள்; ஆனாலும் இஸ்ரவேல் மனுஷரின் பேச்சைப்பார்க்கிலும் யூதா மனுஷரின் பேச்சு பலத்தது.]]></a:t>
+              <a:t><![CDATA[32. Now Barzillai was a very aged man, even fourscore years old: and he had provided the king of sustenance while he lay at Mahanaim; for he was a very great man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9168,51 +10072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இப்படி இஸ்ரவேலர் எல்லாரும்பேசிகொண்டிருக்கிறது, ராஜா இருக்கிற வீட்டிலே அவருக்குக் கேள்வியானபடியினால், தாவீதுராஜா சாதோக் அபியத்தார் என்னும் ஆசாரியர்களிடத்துக்கு ஆள் அனுப்பி, நீங்கள் மூப்பரோடே பேசி: ராஜாவைத் தம்முடைய வீட்டுக்குத் திரும்ப அழைத்துவர நீங்கள் மற்றவர்களுக்குப் பிந்திப்போவானேன்?]]></a:t>
+              <a:t><![CDATA[4. But the king covered his face, and the king cried with a loud voice, O my son Absalom, O Absalom, my son, my son!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9277,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. இஸ்ரவேல் மனுஷரோ யூதா மனுஷருக்குப் பிரதியுத்தரமாக: ராஜாவினிடத்தில் எங்களுக்குப் பத்துப்பங்கு இருக்கிறது; உங்களைப்பார்க்கிலும் எங்களுக்குத் தாவீதினிடத்தில் அதிக உரிமை உண்டு; பின்னை ஏன் எங்களை அற்பமாய் எண்ணினீர்கள்; எங்கள் ராஜாவைத் திரும்ப அழைத்துவரவேண்டும் என்று முந்திச்சொன்னவர்கள் நாங்களல்லவா என்றார்கள்; ஆனாலும் இஸ்ரவேல் மனுஷரின் பேச்சைப்பார்க்கிலும் யூதா மனுஷரின் பேச்சு பலத்தது.]]></a:t>
+              <a:t><![CDATA[32. Now Barzillai was a very aged man, even fourscore years old: and he had provided the king of sustenance while he lay at Mahanaim; for he was a very great man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9386,51 +10290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. இஸ்ரவேல் மனுஷரோ யூதா மனுஷருக்குப் பிரதியுத்தரமாக: ராஜாவினிடத்தில் எங்களுக்குப் பத்துப்பங்கு இருக்கிறது; உங்களைப்பார்க்கிலும் எங்களுக்குத் தாவீதினிடத்தில் அதிக உரிமை உண்டு; பின்னை ஏன் எங்களை அற்பமாய் எண்ணினீர்கள்; எங்கள் ராஜாவைத் திரும்ப அழைத்துவரவேண்டும் என்று முந்திச்சொன்னவர்கள் நாங்களல்லவா என்றார்கள்; ஆனாலும் இஸ்ரவேல் மனுஷரின் பேச்சைப்பார்க்கிலும் யூதா மனுஷரின் பேச்சு பலத்தது.]]></a:t>
+              <a:t><![CDATA[33. And the king said unto Barzillai, Come you over with me, and I will feed you with me in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9495,51 +10399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. இஸ்ரவேல் மனுஷரோ யூதா மனுஷருக்குப் பிரதியுத்தரமாக: ராஜாவினிடத்தில் எங்களுக்குப் பத்துப்பங்கு இருக்கிறது; உங்களைப்பார்க்கிலும் எங்களுக்குத் தாவீதினிடத்தில் அதிக உரிமை உண்டு; பின்னை ஏன் எங்களை அற்பமாய் எண்ணினீர்கள்; எங்கள் ராஜாவைத் திரும்ப அழைத்துவரவேண்டும் என்று முந்திச்சொன்னவர்கள் நாங்களல்லவா என்றார்கள்; ஆனாலும் இஸ்ரவேல் மனுஷரின் பேச்சைப்பார்க்கிலும் யூதா மனுஷரின் பேச்சு பலத்தது.]]></a:t>
+              <a:t><![CDATA[33. And the king said unto Barzillai, Come you over with me, and I will feed you with me in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9604,51 +10508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இதோ, ராஜா அப்சலோமுக்காக அழுது புலம்புகிறார் என்று யோவாபுக்கு அறிவிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[34. And Barzillai said unto the king, How long have I to live, that I should go up with the king unto Jerusalem?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9713,51 +10617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ராஜா தம்முடைய குமாரனுக்காக மனம்நொந்திருக்கிறார் என்று அன்றையதினம் ஜனங்கள் கேள்விப்பட்டார்கள்; அதினிமித்தம் அன்றையதினம் அந்தஜெயம் ஜனத்திற்கெல்லம் துக்கமாய் மாறிற்று.]]></a:t>
+              <a:t><![CDATA[34. And Barzillai said unto the king, How long have I to live, that I should go up with the king unto Jerusalem?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9822,51 +10726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ராஜா தம்முடைய குமாரனுக்காக மனம்நொந்திருக்கிறார் என்று அன்றையதினம் ஜனங்கள் கேள்விப்பட்டார்கள்; அதினிமித்தம் அன்றையதினம் அந்தஜெயம் ஜனத்திற்கெல்லம் துக்கமாய் மாறிற்று.]]></a:t>
+              <a:t><![CDATA[35. I am this day fourscore years old: and can I discern between good and evil? can your servant taste what I eat or what I drink? can I hear any more the voice of singing men and singing women? wherefore then should your servant be yet a burden unto my lord the king?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9931,51 +10835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யுத்தத்தில் முறிந்தோடுகிறதினால் வெட்கப்பட்டுத் திருட்டளவாய் வருகிவறர்கள்போல, ஜனங்கள் அன்றையதினம் திருட்டளவாய்ப் பட்டணத்திற்குள் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[35. I am this day fourscore years old: and can I discern between good and evil? can your servant taste what I eat or what I drink? can I hear any more the voice of singing men and singing women? wherefore then should your servant be yet a burden unto my lord the king?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10040,51 +10944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யுத்தத்தில் முறிந்தோடுகிறதினால் வெட்கப்பட்டுத் திருட்டளவாய் வருகிவறர்கள்போல, ஜனங்கள் அன்றையதினம் திருட்டளவாய்ப் பட்டணத்திற்குள் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[35. I am this day fourscore years old: and can I discern between good and evil? can your servant taste what I eat or what I drink? can I hear any more the voice of singing men and singing women? wherefore then should your servant be yet a burden unto my lord the king?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10149,51 +11053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ராஜா தன் முகத்தை மூடிக்கொண்டு, மகா சத்தமாய்: என் மகனாகிய அப்சலோமே, அப்சலோமாகிய என் மகனே, என் மகனே என்று அலறிக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[35. I am this day fourscore years old: and can I discern between good and evil? can your servant taste what I eat or what I drink? can I hear any more the voice of singing men and singing women? wherefore then should your servant be yet a burden unto my lord the king?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10258,51 +11162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ராஜா தன் முகத்தை மூடிக்கொண்டு, மகா சத்தமாய்: என் மகனாகிய அப்சலோமே, அப்சலோமாகிய என் மகனே, என் மகனே என்று அலறிக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[36. Your servant will go a little way over Jordan with the king: and why should the king recompense it me with such a reward?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10367,51 +11271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இப்படி இஸ்ரவேலர் எல்லாரும்பேசிகொண்டிருக்கிறது, ராஜா இருக்கிற வீட்டிலே அவருக்குக் கேள்வியானபடியினால், தாவீதுராஜா சாதோக் அபியத்தார் என்னும் ஆசாரியர்களிடத்துக்கு ஆள் அனுப்பி, நீங்கள் மூப்பரோடே பேசி: ராஜாவைத் தம்முடைய வீட்டுக்குத் திரும்ப அழைத்துவர நீங்கள் மற்றவர்களுக்குப் பிந்திப்போவானேன்?]]></a:t>
+              <a:t><![CDATA[5. And Joab came into the house to the king, and said, You have shamed this day the faces of all your servants, which this day have saved your life, and the lives of your sons and of your daughters, and the lives of your wives, and the lives of your concubines;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10476,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது யோவாப் வீட்டிற்குள்ளே ராஜாவினிடத்தில் போய்: இன்று உம்முடைய ஜீவனையும், உம்முடைய குமாரர் குமாரத்திகளின் ஜீவனையும், உம்முடைய மனைவிகளின் ஜீவனையும், உம்முடைய மறுமனையாட்டிகளின் ஜீவனையும் தப்புவித்த உம்முடைய ஊழியக்காரர் எல்லாரின் முகத்தையும் வெட்கப்படுதினீர்; இன்று நீர் உம்மைப் பகைக்கிறவர்களைச் சிநேகித்து, உம்மைச் சிநேகிக்கிறவர்களைப் பகைக்கிறீர் என்று விளங்குகிறது.]]></a:t>
+              <a:t><![CDATA[36. Your servant will go a little way over Jordan with the king: and why should the king recompense it me with such a reward?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10585,51 +11489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது யோவாப் வீட்டிற்குள்ளே ராஜாவினிடத்தில் போய்: இன்று உம்முடைய ஜீவனையும், உம்முடைய குமாரர் குமாரத்திகளின் ஜீவனையும், உம்முடைய மனைவிகளின் ஜீவனையும், உம்முடைய மறுமனையாட்டிகளின் ஜீவனையும் தப்புவித்த உம்முடைய ஊழியக்காரர் எல்லாரின் முகத்தையும் வெட்கப்படுதினீர்; இன்று நீர் உம்மைப் பகைக்கிறவர்களைச் சிநேகித்து, உம்மைச் சிநேகிக்கிறவர்களைப் பகைக்கிறீர் என்று விளங்குகிறது.]]></a:t>
+              <a:t><![CDATA[37. Let your servant, I pray you, turn back again, that I may die in mine own city, and be buried by the grave of my father and of my mother. But behold your servant Chimham; let him go over with my lord the king; and do to him what shall seem good unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10694,51 +11598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது யோவாப் வீட்டிற்குள்ளே ராஜாவினிடத்தில் போய்: இன்று உம்முடைய ஜீவனையும், உம்முடைய குமாரர் குமாரத்திகளின் ஜீவனையும், உம்முடைய மனைவிகளின் ஜீவனையும், உம்முடைய மறுமனையாட்டிகளின் ஜீவனையும் தப்புவித்த உம்முடைய ஊழியக்காரர் எல்லாரின் முகத்தையும் வெட்கப்படுதினீர்; இன்று நீர் உம்மைப் பகைக்கிறவர்களைச் சிநேகித்து, உம்மைச் சிநேகிக்கிறவர்களைப் பகைக்கிறீர் என்று விளங்குகிறது.]]></a:t>
+              <a:t><![CDATA[37. Let your servant, I pray you, turn back again, that I may die in mine own city, and be buried by the grave of my father and of my mother. But behold your servant Chimham; let him go over with my lord the king; and do to him what shall seem good unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10803,51 +11707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதிபதிகளும் சேவகரும் உமக்கு அற்பமானவர்கள் என்று இன்று விளங்கப்பண்ணுகிறீர்; அப்சலோம் உயிரோடிருந்து, நாங்கள் அனைவரும் இன்று செத்துப்போனால், அப்பொழுது உம்முடைய பார்வைக்கு நலமாயிருக்கும் என்று இன்று அறிந்துகொண்டேன்.]]></a:t>
+              <a:t><![CDATA[37. Let your servant, I pray you, turn back again, that I may die in mine own city, and be buried by the grave of my father and of my mother. But behold your servant Chimham; let him go over with my lord the king; and do to him what shall seem good unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10912,51 +11816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதிபதிகளும் சேவகரும் உமக்கு அற்பமானவர்கள் என்று இன்று விளங்கப்பண்ணுகிறீர்; அப்சலோம் உயிரோடிருந்து, நாங்கள் அனைவரும் இன்று செத்துப்போனால், அப்பொழுது உம்முடைய பார்வைக்கு நலமாயிருக்கும் என்று இன்று அறிந்துகொண்டேன்.]]></a:t>
+              <a:t><![CDATA[38. And the king answered, Chimham shall go over with me, and I will do to him that which shall seem good unto you: and whatsoever you shall require of me, that will I do for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11021,51 +11925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதிபதிகளும் சேவகரும் உமக்கு அற்பமானவர்கள் என்று இன்று விளங்கப்பண்ணுகிறீர்; அப்சலோம் உயிரோடிருந்து, நாங்கள் அனைவரும் இன்று செத்துப்போனால், அப்பொழுது உம்முடைய பார்வைக்கு நலமாயிருக்கும் என்று இன்று அறிந்துகொண்டேன்.]]></a:t>
+              <a:t><![CDATA[38. And the king answered, Chimham shall go over with me, and I will do to him that which shall seem good unto you: and whatsoever you shall require of me, that will I do for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11130,51 +12034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்போதும் எழுந்திருந்து வெளியே வந்து, உம்முடைய ஊழியக்காரரோடே அன்பாய்ப் பேசும்; நீர் வெளியே வராதிருந்தால், இன்று இரவு ஒருவரும் உம்மோடே தங்கியிருப்பதில்லை என்று கர்த்தர்மேல் ஆணையிடுகிறேன்; அப்பொழுது உம்முடைய சிறுவயது முதல் இதுவரைக்கும் உமக்கு நேரிட்ட எல்லாத் தீமையைப்பார்க்கிலும், அது உமக்கு அதிக தீமையாயிருக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[39. And all the people went over Jordan. And when the king was come over, the king kissed Barzillai, and blessed him; and he returned unto his own place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11239,51 +12143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்போதும் எழுந்திருந்து வெளியே வந்து, உம்முடைய ஊழியக்காரரோடே அன்பாய்ப் பேசும்; நீர் வெளியே வராதிருந்தால், இன்று இரவு ஒருவரும் உம்மோடே தங்கியிருப்பதில்லை என்று கர்த்தர்மேல் ஆணையிடுகிறேன்; அப்பொழுது உம்முடைய சிறுவயது முதல் இதுவரைக்கும் உமக்கு நேரிட்ட எல்லாத் தீமையைப்பார்க்கிலும், அது உமக்கு அதிக தீமையாயிருக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[39. And all the people went over Jordan. And when the king was come over, the king kissed Barzillai, and blessed him; and he returned unto his own place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11348,51 +12252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்போதும் எழுந்திருந்து வெளியே வந்து, உம்முடைய ஊழியக்காரரோடே அன்பாய்ப் பேசும்; நீர் வெளியே வராதிருந்தால், இன்று இரவு ஒருவரும் உம்மோடே தங்கியிருப்பதில்லை என்று கர்த்தர்மேல் ஆணையிடுகிறேன்; அப்பொழுது உம்முடைய சிறுவயது முதல் இதுவரைக்கும் உமக்கு நேரிட்ட எல்லாத் தீமையைப்பார்க்கிலும், அது உமக்கு அதிக தீமையாயிருக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[40. Then the king went on to Gilgal, and Chimham went on with him: and all the people of Judah conducted the king, and also half the people of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11457,51 +12361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது ராஜா எழுந்துபோய், ஒலிமுகவாசலில் உட்கார்ந்தான்; இதோ, ராஜா ஒலிமுகவாசலில் உட்கார்ந்திருக்கிறார் என்று சகல ஜனங்களுக்கும் அறிவிக்கப்பட்டபோது, ஜனங்கள் எல்லாரும் ராஜாவுக்கு முன்பாக வந்தார்கள்; இஸ்ரவேலரோவெனில் அவரவர் தங்கள் கூடாரங்களுக்கு ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[40. Then the king went on to Gilgal, and Chimham went on with him: and all the people of Judah conducted the king, and also half the people of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -11536,51 +12440,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473434384" r:id="rId1"/>
+    <p:sldLayoutId id="2481564114" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11604,50 +12508,114 @@
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide100.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide100.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide101.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide101.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide102.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide102.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide103.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide103.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide104.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide104.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide105.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide105.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide106.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide106.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide107.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide107.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide108.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide108.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide109.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide109.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -12524,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. All of you are my brethren, all of you are my bones and my flesh: wherefore then are all of you]]></a:t>
+              <a:t><![CDATA[குமாரத்திகளின் ஜீவனையும், உம்முடைய மனைவிகளின் ஜீவனையும், உம்முடைய மறுமனையாட்டிகளின் ஜீவனையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[king does sit in the gate. And all the people came before the king: for Israel had fled every man to]]></a:t>
+              <a:t><![CDATA[41. இதோ, இஸ்ரவேல் மனுஷர் எல்லாரும் ராஜாவினிடத்தில் வந்து, ராஜாவை நோக்கி: எங்கள் சகோதரராகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +13756,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his tent.]]></a:t>
+              <a:t><![CDATA[யூதாமனுஷர் திருட்டளவாய் உம்மை அழைத்துவந்து, ராஜாவையும், அவர் வீட்டாரையும், அவரோடேகூட இருக்கிற]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide102.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தாவீதின் மனுஷர் அனைவரையும், யோர்தானைக் கடக்கப்பண்ணினது என்ன என்றார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. அப்பொழுது யூதா மனுஷர் எல்லாரும் இஸ்ரவேல் மனுஷருக்குப் பிரதியுத்தரமாக: ராஜா எங்களைச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சேர்ந்தவரானபடியினால் இதைச் செய்தோம்; இதற்காக நீங்கள் கோபிப்பானேன்? நாங்கள் ராஜாவின் கையிலே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எதையாகிலும் வாங்கித் தின்றோமோ? எங்களுக்கு வெகுமானம் கொடுக்கப்பட்டதோ? என்றார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. இஸ்ரவேல் மனுஷரோ யூதா மனுஷருக்குப் பிரதியுத்தரமாக: ராஜாவினிடத்தில் எங்களுக்குப் பத்துப்பங்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இருக்கிறது; உங்களைப்பார்க்கிலும் எங்களுக்குத் தாவீதினிடத்தில் அதிக உரிமை உண்டு; பின்னை ஏன் எங்களை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide108.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அற்பமாய் எண்ணினீர்கள்; எங்கள் ராஜாவைத் திரும்ப அழைத்துவரவேண்டும் என்று முந்திச்சொன்னவர்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide109.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நாங்களல்லவா என்றார்கள்; ஆனாலும் இஸ்ரவேல் மனுஷரின் பேச்சைப்பார்க்கிலும் யூதா மனுஷரின் பேச்சு பலத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +14944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the last to bring back the king?]]></a:t>
+              <a:t><![CDATA[தப்புவித்த உம்முடைய ஊழியக்காரர் எல்லாரின் முகத்தையும் வெட்கப்படுதினீர்; இன்று நீர் உம்மைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +15076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And say all of you to Amasa, Are you not of my bone, and of my flesh? God do so to me, and more]]></a:t>
+              <a:t><![CDATA[பகைக்கிறவர்களைச் சிநேகித்து, உம்மைச் சிநேகிக்கிறவர்களைப் பகைக்கிறீர் என்று விளங்குகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[also, if you be not captain of the host before me continually in the room of Joab.]]></a:t>
+              <a:t><![CDATA[6. அதிபதிகளும் சேவகரும் உமக்கு அற்பமானவர்கள் என்று இன்று விளங்கப்பண்ணுகிறீர்; அப்சலோம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And he bowed the heart of all the men of Judah, even as the heart of one man; so that they sent]]></a:t>
+              <a:t><![CDATA[உயிரோடிருந்து, நாங்கள் அனைவரும் இன்று செத்துப்போனால், அப்பொழுது உம்முடைய பார்வைக்கு நலமாயிருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[this word unto the king, Return you, and all your servants.]]></a:t>
+              <a:t><![CDATA[என்று இன்று அறிந்துகொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13580,51 +15604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. So the king returned, and came to Jordan. And Judah came to Gilgal, to go to meet the king, to]]></a:t>
+              <a:t><![CDATA[7. இப்போதும் எழுந்திருந்து வெளியே வந்து, உம்முடைய ஊழியக்காரரோடே அன்பாய்ப் பேசும்; நீர் வெளியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13712,51 +15736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[conduct the king over Jordan.]]></a:t>
+              <a:t><![CDATA[வராதிருந்தால், இன்று இரவு ஒருவரும் உம்மோடே தங்கியிருப்பதில்லை என்று கர்த்தர்மேல் ஆணையிடுகிறேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13844,51 +15868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And Shimei the son of Gera, a Benjamite, which was of Bahurim, hasted and came down with the men]]></a:t>
+              <a:t><![CDATA[அப்பொழுது உம்முடைய சிறுவயது முதல் இதுவரைக்கும் உமக்கு நேரிட்ட எல்லாத் தீமையைப்பார்க்கிலும், அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13976,51 +16000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Judah to meet king David.]]></a:t>
+              <a:t><![CDATA[உமக்கு அதிக தீமையாயிருக்கும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14108,51 +16132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And all the people were at strife throughout all the tribes of Israel, saying, The king saved us]]></a:t>
+              <a:t><![CDATA[1. இதோ, ராஜா அப்சலோமுக்காக அழுது புலம்புகிறார் என்று யோவாபுக்கு அறிவிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14240,51 +16264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And there were a thousand men of Benjamin with him, and Ziba the servant of the house of Saul,]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது ராஜா எழுந்துபோய், ஒலிமுகவாசலில் உட்கார்ந்தான்; இதோ, ராஜா ஒலிமுகவாசலில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14372,51 +16396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and his fifteen sons and his twenty servants with him; and they went over Jordan before the king.]]></a:t>
+              <a:t><![CDATA[உட்கார்ந்திருக்கிறார் என்று சகல ஜனங்களுக்கும் அறிவிக்கப்பட்டபோது, ஜனங்கள் எல்லாரும் ராஜாவுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14504,51 +16528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And there went over a ferry boat to carry over the king's household, and to do what he thought]]></a:t>
+              <a:t><![CDATA[முன்பாக வந்தார்கள்; இஸ்ரவேலரோவெனில் அவரவர் தங்கள் கூடாரங்களுக்கு ஓடிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14636,51 +16660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[good. And Shimei the son of Gera fell down before the king, as he was come over Jordan;]]></a:t>
+              <a:t><![CDATA[9. இஸ்ரவேலுடைய சகல கோத்திரங்களிலுமுள்ள சகல ஜனங்களுக்குள்ளும் வாக்குவாதம் உண்டாகி, அவர்கள்: ராஜா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14768,51 +16792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And said unto the king, Let not my lord impute iniquity unto me, neither do you remember that]]></a:t>
+              <a:t><![CDATA[நம்முடைய சத்துருக்களின் கைக்கு நம்மை நீங்கலாக்கிவிட்டார், அவர்தானே பெலிஸ்தரின் கைக்கு நம்மைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14900,51 +16924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which your servant did perversely the day that my lord the king went out of Jerusalem, that the king]]></a:t>
+              <a:t><![CDATA[தப்புவித்தார்; இப்போதோ அப்சலோமுக்குத் தப்ப, தேசத்தைவிட்டு ஓடிப்போனார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15032,51 +17056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[should take it to his heart.]]></a:t>
+              <a:t><![CDATA[10. நமக்கு ராஜாவாக அபிஷேகம்பண்ணிவைத்த அப்சலோம் யுத்தத்திலே செத்தான்; இப்போதும் ராஜாவைத்திரும்ப]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15164,51 +17188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. For your servant does know that I have sinned: therefore, behold, I am come the first this day]]></a:t>
+              <a:t><![CDATA[அழைத்து வராமல் நீங்கள் சும்மாயிருப்பானேன் என்று சொல்லிக்கொண்டார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15296,51 +17320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of all the house of Joseph to go down to meet my lord the king.]]></a:t>
+              <a:t><![CDATA[11. இப்படி இஸ்ரவேலர் எல்லாரும்பேசிகொண்டிருக்கிறது, ராஜா இருக்கிற வீட்டிலே அவருக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15428,51 +17452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. But Abishai the son of Zeruiah answered and said, Shall not Shimei be put to death for this,]]></a:t>
+              <a:t><![CDATA[கேள்வியானபடியினால், தாவீதுராஜா சாதோக் அபியத்தார் என்னும் ஆசாரியர்களிடத்துக்கு ஆள் அனுப்பி, நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15560,51 +17584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[out of the hand of our enemies, and he delivered us out of the hand of the Philistines; and now he]]></a:t>
+              <a:t><![CDATA[2. ராஜா தம்முடைய குமாரனுக்காக மனம்நொந்திருக்கிறார் என்று அன்றையதினம் ஜனங்கள் கேள்விப்பட்டார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15692,51 +17716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[because he cursed the LORD's anointed?]]></a:t>
+              <a:t><![CDATA[மூப்பரோடே பேசி: ராஜாவைத் தம்முடைய வீட்டுக்குத் திரும்ப அழைத்துவர நீங்கள் மற்றவர்களுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15824,51 +17848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And David said, What have I to do with you, all of you sons of Zeruiah, that all of you should]]></a:t>
+              <a:t><![CDATA[பிந்திப்போவானேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15956,51 +17980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[this day be adversaries unto me? shall there any man be put to death this day in Israel? for do not]]></a:t>
+              <a:t><![CDATA[12. நீங்கள் அவன் சகோதரர், நீங்கள் என் எலும்பும் என் மாம்சமுமானவர்கள்; ராஜாவைத் திரும்ப அழைத்துவர]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16088,51 +18112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[I know that I am this day king over Israel?]]></a:t>
+              <a:t><![CDATA[நீங்கள் பிந்தினவர்களாயிருப்பானேன் என்று சொல்லுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16220,51 +18244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Therefore the king said unto Shimei, You shall not die. And the king swore unto him.]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் அமாசாவையும் நோக்கி: நீ என் எலும்பும் என் மாம்சமும் அல்லவோ? நீ யோவாபுக்குப் பதிலாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16352,51 +18376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And Mephibosheth the son of Saul came down to meet the king, and had neither dressed his feet,]]></a:t>
+              <a:t><![CDATA[எந்நாளும் எனக்கு முன்பாகப் படைத்தலைவனாயிராவிட்டால், தேவன் அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16484,51 +18508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[nor trimmed his beard, nor washed his clothes, from the day the king departed until the day he came]]></a:t>
+              <a:t><![CDATA[எனக்குச் செய்யக்கடவர் என்று சொல்லச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16616,51 +18640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[again in peace.]]></a:t>
+              <a:t><![CDATA[14. இப்படியே யூதாவின் சகல மனுஷருடைய இருதயத்தையும் ஒரு மனுஷனுடைய இருதயத்தைப்போல் இணங்கப்பண்ணினதினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16748,51 +18772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And it came to pass, when he was come to Jerusalem to meet the king, that the king said unto]]></a:t>
+              <a:t><![CDATA[அவர்கள் ராஜாவுக்கு: நீர் உம்முடைய எல்லா ஊழியக்காரரோடும் திரும்பிவாரும் என்று சொல்லி அனுப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16880,51 +18904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him, Wherefore went not you with me, Mephibosheth?]]></a:t>
+              <a:t><![CDATA[15. ராஜா திரும்ப வருகிறதற்கு யோர்தான்மட்டும் வந்தபோது, யூதா கோத்திரத்தார்: ராஜாவுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17012,51 +19036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[is fled out of the land for Absalom.]]></a:t>
+              <a:t><![CDATA[அதினிமித்தம் அன்றையதினம் அந்தஜெயம் ஜனத்திற்கெல்லம் துக்கமாய் மாறிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17144,51 +19168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And he answered, My lord, O king, my servant deceived me: for your servant said, I will saddle]]></a:t>
+              <a:t><![CDATA[எதிர்கொண்டுபோய், ராஜாவை யோர்தானைக் கடக்கப்பண்ண கில்கால்மட்டும் வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17276,51 +19300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[me an ass, that I may ride thereon, and go to the king; because your servant is lame.]]></a:t>
+              <a:t><![CDATA[16. பகூரிம் ஊரானான பென்யமீனனாகிய கேராவின் மகன் சீமேயியும் தீவிரித்து, யூதா மனுஷரோடுங்கூடத் தாவீது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17408,51 +19432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And he has slandered your servant unto my lord the king; but my lord the king is as an angel of]]></a:t>
+              <a:t><![CDATA[ராஜாவுக்கு எதிர்கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17540,51 +19564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God: do therefore what is good in yours eyes.]]></a:t>
+              <a:t><![CDATA[17. அவனோடே பென்யமீன் மனுஷர் ஆயிரம்பேரும், சவுலின் வீட்டு வேலைக்காரனாகிய சீபாவும், ஆண்டவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17672,51 +19696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. For all of my father's house were but dead men before my lord the king: yet did you set your]]></a:t>
+              <a:t><![CDATA[பதினைந்து குமாரரும், அவனுடைய இருபது வேலைக்காரரும் இருந்தார்கள்; அவர்கள் ராஜாவுக்கு முன்பாக யோர்தானை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17804,51 +19828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[servant among them that did eat at yours own table. What right therefore have I yet to cry any more]]></a:t>
+              <a:t><![CDATA[வேகமாய்க் கடந்துபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17936,51 +19960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto the king?]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் ராஜாவின் வீட்டாரை இக்கரைப்படுத்தவும், அவன் விரும்பும் காரியத்துக்கு உதவவும், ஒரு படகு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18068,51 +20092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And the king said unto him, Why speak you any more of your matters? I have said, You and Ziba]]></a:t>
+              <a:t><![CDATA[இக்கரையிலே வந்தது; அப்பொழுது கேராவின் குமாரனாகிய சீமேயி யோர்தானைக் கடக்கப்போகிற ராஜாவுக்கு முன்பாகத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18200,51 +20224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[divide the land.]]></a:t>
+              <a:t><![CDATA[தாழவிழுந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18332,51 +20356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And Mephibosheth said unto the king, Yea, let him take all, forasmuch as my lord the king has]]></a:t>
+              <a:t><![CDATA[19. ராஜாவை நோக்கி: என் ஆண்டவன் என் அக்கிரமத்தை என்மேல் சுமத்தாமலும், ராஜாவாகிய என் ஆண்டவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18464,51 +20488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And Absalom, whom we anointed over us, is dead in battle. Now therefore why speak all of you not]]></a:t>
+              <a:t><![CDATA[3. யுத்தத்தில் முறிந்தோடுகிறதினால் வெட்கப்பட்டுத் திருட்டளவாய் வருகிவறர்கள்போல, ஜனங்கள் அன்றையதினம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18596,51 +20620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[come again in peace unto his own house.]]></a:t>
+              <a:t><![CDATA[எருசலேமிலிருந்து புறப்பட்டு வருகிற நாளிலே, உமது அடியான் செய்த துரோகத்தை ராஜா நினைக்காமலும், தமது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18728,51 +20752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And Barzillai the Gileadite came down from Rogelim, and went over Jordan with the king, to]]></a:t>
+              <a:t><![CDATA[மனதில் வைக்காமலும் இருப்பாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18860,51 +20884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[conduct him over Jordan.]]></a:t>
+              <a:t><![CDATA[20. உமது அடியானாகிய நான் பாவஞ்செய்தேன் என்று அறிந்திருக்கிறேன்; இப்போதும், இதோ, ராஜாவாகிய என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18992,51 +21016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. Now Barzillai was a very aged man, even fourscore years old: and he had provided the king of]]></a:t>
+              <a:t><![CDATA[ஆண்டவனுக்கு எதிர்கொண்டுவர, யோசேப்பு வீட்டார் அனைவருக்கும் நான் இன்று முந்திக்கொண்டேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19124,51 +21148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sustenance while he lay at Mahanaim; for he was a very great man.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது செருயாவின் குமாரனாகிய அபிசாய் பிரதியுத்தரமாக: கர்த்தர் அபிஷேகம்பண்ணினவரைச் சீமேயி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19256,51 +21280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And the king said unto Barzillai, Come you over with me, and I will feed you with me in]]></a:t>
+              <a:t><![CDATA[தூஷித்தபடியினால், அவனை அதற்காகக் கொல்லவேண்டாமா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19388,51 +21412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jerusalem.]]></a:t>
+              <a:t><![CDATA[22. அதற்குத் தாவீது: செருயாவின் குமாரரே, இன்று நீங்கள் எனக்குச் சத்துருக்களாகிறதற்கு, எனக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19520,51 +21544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And Barzillai said unto the king, How long have I to live, that I should go up with the king]]></a:t>
+              <a:t><![CDATA[உங்களுக்கும் என்ன? இன்று இஸ்ரவேலில் ஒருவன் கொல்லப்படலாமா? இன்று நான் இஸ்ரவேலின்மேல் ராஜாவானேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19652,51 +21676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto Jerusalem?]]></a:t>
+              <a:t><![CDATA[எனக்குத் தெரியாதா என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19784,51 +21808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. I am this day fourscore years old: and can I discern between good and evil? can your servant]]></a:t>
+              <a:t><![CDATA[23. ராஜா சீமேயியைப் பார்த்து: நீ சாவதில்லை என்று அவனுக்கு ஆணையிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19916,51 +21940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[a word of bringing the king back?]]></a:t>
+              <a:t><![CDATA[திருட்டளவாய்ப் பட்டணத்திற்குள் வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20048,51 +22072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[taste what I eat or what I drink? can I hear any more the voice of singing men and singing women?]]></a:t>
+              <a:t><![CDATA[24. சவுலின் குமரனாகிய மேவிபோசேத்தும் ராஜாவுக்கு எதிர்கொண்டுவந்தான்; ராஜா போனநாள்முதல், அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20180,51 +22204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wherefore then should your servant be yet a burden unto my lord the king?]]></a:t>
+              <a:t><![CDATA[சமாதானத்தோடே திரும்பிவருகிற நாள்மட்டும், அவன் தன் கால்களைச் சுத்தம்பண்ணவுமில்லை, தன் தாடியைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20312,51 +22336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. Your servant will go a little way over Jordan with the king: and why should the king recompense]]></a:t>
+              <a:t><![CDATA[சவரம்பண்ணவுமில்லை; தன் வஸ்திரங்களை வெளுக்கவுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20444,51 +22468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it me with such a reward?]]></a:t>
+              <a:t><![CDATA[25. அவன் எருசலேமிலிருந்து ராஜாவுக்கு எதிர்கொண்டுவருகிறபோது, ராஜா அவனைப் பார்த்து: மேவிபோசேத்தே, நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20576,51 +22600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. Let your servant, I pray you, turn back again, that I may die in mine own city, and be buried by]]></a:t>
+              <a:t><![CDATA[என்னோடுகூட வராமல்போனது என்ன என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20708,51 +22732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the grave of my father and of my mother. But behold your servant Chimham; let him go over with my]]></a:t>
+              <a:t><![CDATA[26. அதற்கு அவன் ராஜாவாகிய என் ஆண்டவனே, என் வேலைக்காரன் என்னை மோசம்போக்கினான்; உமது அடியானாகிய நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20840,51 +22864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[lord the king; and do to him what shall seem good unto you.]]></a:t>
+              <a:t><![CDATA[முடவனானபடியினால், ஒரு கழுதையின்மேல் சேணம்வைத்து அதின்மேல் ஏறி, ராஜாவோடேகூடப் போகிறேன் என்று அடியேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20972,51 +22996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. And the king answered, Chimham shall go over with me, and I will do to him that which shall seem]]></a:t>
+              <a:t><![CDATA[சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21104,51 +23128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[good unto you: and whatsoever you shall require of me, that will I do for you.]]></a:t>
+              <a:t><![CDATA[27. அவன் ராஜாவாகிய என் ஆண்டவனிடத்தில் உமது அடியான்மேல் வீண்பழி சொன்னான்; ராஜாவாகிய என் ஆண்டவனோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21236,51 +23260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And all the people went over Jordan. And when the king was come over, the king kissed Barzillai,]]></a:t>
+              <a:t><![CDATA[தேவனுடைய தூதனைப்போல, உமது பார்வைக்கு நலமாய்த் தோன்றுகிறபடி செய்யும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21368,51 +23392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And king David sent to Zadok and to Abiathar the priests, saying, Speak unto the elders of]]></a:t>
+              <a:t><![CDATA[4. ராஜா தன் முகத்தை மூடிக்கொண்டு, மகா சத்தமாய்: என் மகனாகிய அப்சலோமே, அப்சலோமாகிய என் மகனே, என் மகனே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21500,51 +23524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and blessed him; and he returned unto his own place.]]></a:t>
+              <a:t><![CDATA[28. ராஜாவாகிய என் ஆண்டவனுக்குமுன்பாக என் தகப்பன் வீட்டார் எல்லாம் சவுலுக்கு ஏதுவாயிருந்தார்களே ஒழிய,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21632,51 +23656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. Then the king went on to Gilgal, and Chimham went on with him: and all the people of Judah]]></a:t>
+              <a:t><![CDATA[மற்றப்படி அல்ல; ஆனாலும் உமதுபந்தியிலே சாப்பிடுகிறவர்களோடே உமது அடியேனை வைத்தீர்; இன்னும் நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21764,51 +23788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[conducted the king, and also half the people of Israel.]]></a:t>
+              <a:t><![CDATA[ராஜாவிடத்தில் முறையிட, இனி எனக்கு என்ன நியாயம் இருக்கிறது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21896,51 +23920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. And, behold, all the men of Israel came to the king, and said unto the king, Why have our]]></a:t>
+              <a:t><![CDATA[29. அப்பொழுது ராஜா அவனைப்பார்த்து: உன் காரியத்தைக்குறித்து அதிகமாய்ப் பேசுவானேன்? நீயும் சீபாவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22028,51 +24052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brethren the men of Judah stolen you away, and have brought the king, and his household, and all]]></a:t>
+              <a:t><![CDATA[நிலத்தைப் பங்கிட்டுக்கொள்ளுங்கள் என்று நான் சொல்லுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22160,51 +24184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[David's men with him, over Jordan?]]></a:t>
+              <a:t><![CDATA[30. அதற்கு மேவிபோசேத் ராஜாவை நோக்கி: ராஜாவாகிய என் ஆண்டவன் சமாதானத்தோடே தம்முடைய வீட்டிற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22292,51 +24316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. And all the men of Judah answered the men of Israel, Because the king is near of kin to us:]]></a:t>
+              <a:t><![CDATA[வந்திருக்கும்போது, அவனே எல்லாவற்றையும் எடுத்துக்கொள்ளட்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22424,51 +24448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wherefore then be all of you angry for this matter? have we eaten at all of the king's cost? or has]]></a:t>
+              <a:t><![CDATA[31. கீலேயாத்தியனாகிய பர்சிலாவும் ரோகிலிமிலிருந்து வந்து, யோர்தான்மட்டும் ராஜாவை வழிவிட்டனுப்ப,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22556,51 +24580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he given us any gift?]]></a:t>
+              <a:t><![CDATA[அவனோடேகூட யோர்தானின் துறைமட்டும் கடந்துவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22688,51 +24712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. And the men of Israel answered the men of Judah, and said, We have ten parts in the king, and we]]></a:t>
+              <a:t><![CDATA[32. பர்சிலா எண்பது வயதுசென்ற கிழவனாயிருந்தான்; ராஜா மக்னாயீமிலே தங்கியிருக்குமட்டும் அவனைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22820,51 +24844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Judah, saying, Why are all of you the last to bring the king back to his house? seeing the speech of]]></a:t>
+              <a:t><![CDATA[என்று அலறிக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22952,51 +24976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[have also more right in David than all of you: why then did all of you despise us, that our advice]]></a:t>
+              <a:t><![CDATA[பராமரித்து வந்தான்; அவன் மகா பெரியமனுஷனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23084,51 +25108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[should not be first had in bringing back our king? And the words of the men of Judah were fiercer]]></a:t>
+              <a:t><![CDATA[33. ராஜா பர்சிலாவை நோக்கி: நீ என்னோடேகூடக் கடந்துவா, எருசலேமிலே உன்னை என்னிடத்தில் வைத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23216,51 +25240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[than the words of the men of Israel.]]></a:t>
+              <a:t><![CDATA[பராமரிப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23348,51 +25372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And it was told Joab, Behold, the king weeps and mourns for Absalom.]]></a:t>
+              <a:t><![CDATA[34. பர்சிலா ராஜாவைப் பார்த்து: நான் ராஜாவோடேகூட எருசலேமுக்கு வர, நான் இன்னும் உயிரோடிருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23480,51 +25504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the victory that day was turned into mourning unto all the people: for the people heard say]]></a:t>
+              <a:t><![CDATA[ஆயுசின் நாட்கள் எம்மாத்திரம்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23612,51 +25636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that day how the king was grieved for his son.]]></a:t>
+              <a:t><![CDATA[35. இப்பொழுது நான் எண்பது வயதுள்ளவன்; இனி நலமானது இன்னதென்றும் தீதானது இன்னதென்றும் எனக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23744,51 +25768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And the people got them by stealth that day into the city, as people being ashamed steal away]]></a:t>
+              <a:t><![CDATA[தெரியுமோ? புசிக்கிறதும் குடிக்கிறதும் உமது அடியேனுக்கு ருசிகரமாயிருக்குமோ? சங்கீதக்காரர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23876,51 +25900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[when they flee in battle.]]></a:t>
+              <a:t><![CDATA[சங்கீதக்காரிகளுடைய சத்தத்தை இனிக் கேட்கக்கூடுமோ? உமது அடியேனாகிய நான் இனி ராஜாவாகிய என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24008,51 +26032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. But the king covered his face, and the king cried with a loud voice, O my son Absalom, O Absalom,]]></a:t>
+              <a:t><![CDATA[ஆண்டவனுக்குப் பாரமாயிருக்கவேண்டியது என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24140,51 +26164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[my son, my son!]]></a:t>
+              <a:t><![CDATA[36. அடியேன் கொஞ்சதூரம் யோர்தான்மட்டும் ராஜாவோடேகூட வருவேன்; அதற்கு ராஜா இவ்வளவு பெரிய உபகாரத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24272,51 +26296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all Israel has come to the king, even to his house.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது யோவாப் வீட்டிற்குள்ளே ராஜாவினிடத்தில் போய்: இன்று உம்முடைய ஜீவனையும், உம்முடைய குமாரர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24404,51 +26428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And Joab came into the house to the king, and said, You have shamed this day the faces of all]]></a:t>
+              <a:t><![CDATA[எனக்குச் செய்யவேண்டியது என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24536,51 +26560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your servants, which this day have saved your life, and the lives of your sons and of your]]></a:t>
+              <a:t><![CDATA[37. நான் என் ஊரிலே மரித்து, என் தாய் தகப்பன்மார் கல்லறையிலே அடக்கம்பண்ணப்படும்படிக்கு, உமது அடியான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24668,51 +26692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[daughters, and the lives of your wives, and the lives of your concubines;]]></a:t>
+              <a:t><![CDATA[திரும்பிப்போகட்டும்; ஆனாலும், இதோ, உமது அடியானாகிய கிம்காம் ராஜாவாகிய என் ஆண்டவனோடேகூட வருவான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24800,51 +26824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. In that you love yours enemies, and hate your friends. For you have declared this day, that you]]></a:t>
+              <a:t><![CDATA[உம்முடைய பார்வைக்கு நலமானபடி அவனுக்குச் செய்யும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24932,51 +26956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[regard neither princes nor servants: for this day I perceive, that if Absalom had lived, and all we]]></a:t>
+              <a:t><![CDATA[38. அப்பொழுது ராஜா: கிம்காம் என்னோடேகூட வரட்டும்; உன் பார்வைக்கு நலமானபடியே நான் அவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25064,51 +27088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[had died this day, then it had pleased you well.]]></a:t>
+              <a:t><![CDATA[நடப்பித்து, நீ என்னிடத்தில் வேண்டிக்கொள்வதையெல்லாம் நான் உனக்குச் செய்வேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25196,51 +27220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Now therefore arise, go forth, and speak comfortably unto your servants: for I swear by the LORD,]]></a:t>
+              <a:t><![CDATA[39. ஜனங்கள் எல்லாரும் யோர்தானைக் கடந்தபோது, ராஜா பர்சிலாவை முத்தமிட்டு அவனை ஆசீர்வதித்து, தானும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25328,51 +27352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[if you go not forth, there will not tarry one with you this night: and that will be worse unto you]]></a:t>
+              <a:t><![CDATA[கடந்துபோனான்; அவனோ தன்னிடத்திற்குத் திரும்பிப்போய்விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25460,51 +27484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[than all the evil that befell you from your youth until now.]]></a:t>
+              <a:t><![CDATA[40. ராஜா கடந்து, கில்கால்மட்டும் போனான்; கிம்காம் அவனோடேகூடக் கடந்துவந்தான்; யூதா ஜனம் அனைத்தும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25592,51 +27616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Then the king arose, and sat in the gate. And they told unto all the people, saying, Behold, the]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலில் பாதிஜனமும், ராஜாவை இக்கரைப்படுத்தி வந்தபின்பு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25653,91 +27677,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 19]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
   <a:themeElements>
-    <a:clrScheme name="Theme54">
+    <a:clrScheme name="Theme40">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme54">
+    <a:fontScheme name="Theme40">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -25763,51 +27787,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme54">
+    <a:fmtScheme name="Theme40">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -25938,51 +27962,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>101</Slides>
+  <Slides>109</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>