--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -177,50 +177,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -294,50 +310,58 @@
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
+    <p:sldId id="349" r:id="rId96"/>
+    <p:sldId id="350" r:id="rId97"/>
+    <p:sldId id="351" r:id="rId98"/>
+    <p:sldId id="352" r:id="rId99"/>
+    <p:sldId id="353" r:id="rId100"/>
+    <p:sldId id="354" r:id="rId101"/>
+    <p:sldId id="355" r:id="rId102"/>
+    <p:sldId id="356" r:id="rId103"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -528,53 +552,61 @@
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
-  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
+  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
+  <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
+  <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
+  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
+  <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
+  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
+  <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
+  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -634,51 +666,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதிபதிகளும் சேவகரும் உமக்கு அற்பமானவர்கள் என்று இன்று விளங்கப்பண்ணுகிறீர்; அப்சலோம் உயிரோடிருந்து, நாங்கள் அனைவரும் இன்று செத்துப்போனால், அப்பொழுது உம்முடைய பார்வைக்கு நலமாயிருக்கும் என்று இன்று அறிந்துகொண்டேன்.]]></a:t>
+              <a:t><![CDATA[12. நீங்கள் அவன் சகோதரர், நீங்கள் என் எலும்பும் என் மாம்சமுமானவர்கள்; ராஜாவைத் திரும்ப அழைத்துவர நீங்கள் பிந்தினவர்களாயிருப்பானேன் என்று சொல்லுங்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. அப்பொழுது ராஜா எழுந்துபோய், ஒலிமுகவாசலில் உட்கார்ந்தான்; இதோ, ராஜா ஒலிமுகவாசலில் உட்கார்ந்திருக்கிறார் என்று சகல ஜனங்களுக்கும் அறிவிக்கப்பட்டபோது, ஜனங்கள் எல்லாரும் ராஜாவுக்கு முன்பாக வந்தார்கள்; இஸ்ரவேலரோவெனில் அவரவர் தங்கள் கூடாரங்களுக்கு ஓடிப்போனார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. அப்பொழுது ராஜா எழுந்துபோய், ஒலிமுகவாசலில் உட்கார்ந்தான்; இதோ, ராஜா ஒலிமுகவாசலில் உட்கார்ந்திருக்கிறார் என்று சகல ஜனங்களுக்கும் அறிவிக்கப்பட்டபோது, ஜனங்கள் எல்லாரும் ராஜாவுக்கு முன்பாக வந்தார்கள்; இஸ்ரவேலரோவெனில் அவரவர் தங்கள் கூடாரங்களுக்கு ஓடிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -743,51 +993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதிபதிகளும் சேவகரும் உமக்கு அற்பமானவர்கள் என்று இன்று விளங்கப்பண்ணுகிறீர்; அப்சலோம் உயிரோடிருந்து, நாங்கள் அனைவரும் இன்று செத்துப்போனால், அப்பொழுது உம்முடைய பார்வைக்கு நலமாயிருக்கும் என்று இன்று அறிந்துகொண்டேன்.]]></a:t>
+              <a:t><![CDATA[12. நீங்கள் அவன் சகோதரர், நீங்கள் என் எலும்பும் என் மாம்சமுமானவர்கள்; ராஜாவைத் திரும்ப அழைத்துவர நீங்கள் பிந்தினவர்களாயிருப்பானேன் என்று சொல்லுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -852,51 +1102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதிபதிகளும் சேவகரும் உமக்கு அற்பமானவர்கள் என்று இன்று விளங்கப்பண்ணுகிறீர்; அப்சலோம் உயிரோடிருந்து, நாங்கள் அனைவரும் இன்று செத்துப்போனால், அப்பொழுது உம்முடைய பார்வைக்கு நலமாயிருக்கும் என்று இன்று அறிந்துகொண்டேன்.]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் அமாசாவையும் நோக்கி: நீ என் எலும்பும் என் மாம்சமும் அல்லவோ? நீ யோவாபுக்குப் பதிலாக எந்நாளும் எனக்கு முன்பாகப் படைத்தலைவனாயிராவிட்டால், தேவன் அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் எனக்குச் செய்யக்கடவர் என்று சொல்லச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -961,51 +1211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்போதும் எழுந்திருந்து வெளியே வந்து, உம்முடைய ஊழியக்காரரோடே அன்பாய்ப் பேசும்; நீர் வெளியே வராதிருந்தால், இன்று இரவு ஒருவரும் உம்மோடே தங்கியிருப்பதில்லை என்று கர்த்தர்மேல் ஆணையிடுகிறேன்; அப்பொழுது உம்முடைய சிறுவயது முதல் இதுவரைக்கும் உமக்கு நேரிட்ட எல்லாத் தீமையைப்பார்க்கிலும், அது உமக்கு அதிக தீமையாயிருக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் அமாசாவையும் நோக்கி: நீ என் எலும்பும் என் மாம்சமும் அல்லவோ? நீ யோவாபுக்குப் பதிலாக எந்நாளும் எனக்கு முன்பாகப் படைத்தலைவனாயிராவிட்டால், தேவன் அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் எனக்குச் செய்யக்கடவர் என்று சொல்லச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1070,51 +1320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்போதும் எழுந்திருந்து வெளியே வந்து, உம்முடைய ஊழியக்காரரோடே அன்பாய்ப் பேசும்; நீர் வெளியே வராதிருந்தால், இன்று இரவு ஒருவரும் உம்மோடே தங்கியிருப்பதில்லை என்று கர்த்தர்மேல் ஆணையிடுகிறேன்; அப்பொழுது உம்முடைய சிறுவயது முதல் இதுவரைக்கும் உமக்கு நேரிட்ட எல்லாத் தீமையைப்பார்க்கிலும், அது உமக்கு அதிக தீமையாயிருக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. இப்படியே யூதாவின் சகல மனுஷருடைய இருதயத்தையும் ஒரு மனுஷனுடைய இருதயத்தைப்போல் இணங்கப்பண்ணினதினால், அவர்கள் ராஜாவுக்கு: நீர் உம்முடைய எல்லா ஊழியக்காரரோடும் திரும்பிவாரும் என்று சொல்லி அனுப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1179,51 +1429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்போதும் எழுந்திருந்து வெளியே வந்து, உம்முடைய ஊழியக்காரரோடே அன்பாய்ப் பேசும்; நீர் வெளியே வராதிருந்தால், இன்று இரவு ஒருவரும் உம்மோடே தங்கியிருப்பதில்லை என்று கர்த்தர்மேல் ஆணையிடுகிறேன்; அப்பொழுது உம்முடைய சிறுவயது முதல் இதுவரைக்கும் உமக்கு நேரிட்ட எல்லாத் தீமையைப்பார்க்கிலும், அது உமக்கு அதிக தீமையாயிருக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. இப்படியே யூதாவின் சகல மனுஷருடைய இருதயத்தையும் ஒரு மனுஷனுடைய இருதயத்தைப்போல் இணங்கப்பண்ணினதினால், அவர்கள் ராஜாவுக்கு: நீர் உம்முடைய எல்லா ஊழியக்காரரோடும் திரும்பிவாரும் என்று சொல்லி அனுப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1288,51 +1538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது ராஜா எழுந்துபோய், ஒலிமுகவாசலில் உட்கார்ந்தான்; இதோ, ராஜா ஒலிமுகவாசலில் உட்கார்ந்திருக்கிறார் என்று சகல ஜனங்களுக்கும் அறிவிக்கப்பட்டபோது, ஜனங்கள் எல்லாரும் ராஜாவுக்கு முன்பாக வந்தார்கள்; இஸ்ரவேலரோவெனில் அவரவர் தங்கள் கூடாரங்களுக்கு ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[15. ராஜா திரும்ப வருகிறதற்கு யோர்தான்மட்டும் வந்தபோது, யூதா கோத்திரத்தார்: ராஜாவுக்கு எதிர்கொண்டுபோய், ராஜாவை யோர்தானைக் கடக்கப்பண்ண கில்கால்மட்டும் வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1397,51 +1647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது ராஜா எழுந்துபோய், ஒலிமுகவாசலில் உட்கார்ந்தான்; இதோ, ராஜா ஒலிமுகவாசலில் உட்கார்ந்திருக்கிறார் என்று சகல ஜனங்களுக்கும் அறிவிக்கப்பட்டபோது, ஜனங்கள் எல்லாரும் ராஜாவுக்கு முன்பாக வந்தார்கள்; இஸ்ரவேலரோவெனில் அவரவர் தங்கள் கூடாரங்களுக்கு ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[15. ராஜா திரும்ப வருகிறதற்கு யோர்தான்மட்டும் வந்தபோது, யூதா கோத்திரத்தார்: ராஜாவுக்கு எதிர்கொண்டுபோய், ராஜாவை யோர்தானைக் கடக்கப்பண்ண கில்கால்மட்டும் வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1506,51 +1756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இஸ்ரவேலுடைய சகல கோத்திரங்களிலுமுள்ள சகல ஜனங்களுக்குள்ளும் வாக்குவாதம் உண்டாகி, அவர்கள்: ராஜா நம்முடைய சத்துருக்களின் கைக்கு நம்மை நீங்கலாக்கிவிட்டார், அவர்தானே பெலிஸ்தரின் கைக்கு நம்மைத் தப்புவித்தார்; இப்போதோ அப்சலோமுக்குத் தப்ப, தேசத்தைவிட்டு ஓடிப்போனார்.]]></a:t>
+              <a:t><![CDATA[16. பகூரிம் ஊரானான பென்யமீனனாகிய கேராவின் மகன் சீமேயியும் தீவிரித்து, யூதா மனுஷரோடுங்கூடத் தாவீது ராஜாவுக்கு எதிர்கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1615,51 +1865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இஸ்ரவேலுடைய சகல கோத்திரங்களிலுமுள்ள சகல ஜனங்களுக்குள்ளும் வாக்குவாதம் உண்டாகி, அவர்கள்: ராஜா நம்முடைய சத்துருக்களின் கைக்கு நம்மை நீங்கலாக்கிவிட்டார், அவர்தானே பெலிஸ்தரின் கைக்கு நம்மைத் தப்புவித்தார்; இப்போதோ அப்சலோமுக்குத் தப்ப, தேசத்தைவிட்டு ஓடிப்போனார்.]]></a:t>
+              <a:t><![CDATA[16. பகூரிம் ஊரானான பென்யமீனனாகிய கேராவின் மகன் சீமேயியும் தீவிரித்து, யூதா மனுஷரோடுங்கூடத் தாவீது ராஜாவுக்கு எதிர்கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1724,51 +1974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இதோ, ராஜா அப்சலோமுக்காக அழுது புலம்புகிறார் என்று யோவாபுக்கு அறிவிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[9. இஸ்ரவேலுடைய சகல கோத்திரங்களிலுமுள்ள சகல ஜனங்களுக்குள்ளும் வாக்குவாதம் உண்டாகி, அவர்கள்: ராஜா நம்முடைய சத்துருக்களின் கைக்கு நம்மை நீங்கலாக்கிவிட்டார், அவர்தானே பெலிஸ்தரின் கைக்கு நம்மைத் தப்புவித்தார்; இப்போதோ அப்சலோமுக்குத் தப்ப, தேசத்தைவிட்டு ஓடிப்போனார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1833,51 +2083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நமக்கு ராஜாவாக அபிஷேகம்பண்ணிவைத்த அப்சலோம் யுத்தத்திலே செத்தான்; இப்போதும் ராஜாவைத்திரும்ப அழைத்து வராமல் நீங்கள் சும்மாயிருப்பானேன் என்று சொல்லிக்கொண்டார்கள்]]></a:t>
+              <a:t><![CDATA[17. அவனோடே பென்யமீன் மனுஷர் ஆயிரம்பேரும், சவுலின் வீட்டு வேலைக்காரனாகிய சீபாவும், ஆண்டவனுடைய பதினைந்து குமாரரும், அவனுடைய இருபது வேலைக்காரரும் இருந்தார்கள்; அவர்கள் ராஜாவுக்கு முன்பாக யோர்தானை வேகமாய்க் கடந்துபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1942,51 +2192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நமக்கு ராஜாவாக அபிஷேகம்பண்ணிவைத்த அப்சலோம் யுத்தத்திலே செத்தான்; இப்போதும் ராஜாவைத்திரும்ப அழைத்து வராமல் நீங்கள் சும்மாயிருப்பானேன் என்று சொல்லிக்கொண்டார்கள்]]></a:t>
+              <a:t><![CDATA[17. அவனோடே பென்யமீன் மனுஷர் ஆயிரம்பேரும், சவுலின் வீட்டு வேலைக்காரனாகிய சீபாவும், ஆண்டவனுடைய பதினைந்து குமாரரும், அவனுடைய இருபது வேலைக்காரரும் இருந்தார்கள்; அவர்கள் ராஜாவுக்கு முன்பாக யோர்தானை வேகமாய்க் கடந்துபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2051,51 +2301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இப்படி இஸ்ரவேலர் எல்லாரும்பேசிகொண்டிருக்கிறது, ராஜா இருக்கிற வீட்டிலே அவருக்குக் கேள்வியானபடியினால், தாவீதுராஜா சாதோக் அபியத்தார் என்னும் ஆசாரியர்களிடத்துக்கு ஆள் அனுப்பி, நீங்கள் மூப்பரோடே பேசி: ராஜாவைத் தம்முடைய வீட்டுக்குத் திரும்ப அழைத்துவர நீங்கள் மற்றவர்களுக்குப் பிந்திப்போவானேன்?]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் ராஜாவின் வீட்டாரை இக்கரைப்படுத்தவும், அவன் விரும்பும் காரியத்துக்கு உதவவும், ஒரு படகு இக்கரையிலே வந்தது; அப்பொழுது கேராவின் குமாரனாகிய சீமேயி யோர்தானைக் கடக்கப்போகிற ராஜாவுக்கு முன்பாகத் தாழவிழுந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2160,51 +2410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இப்படி இஸ்ரவேலர் எல்லாரும்பேசிகொண்டிருக்கிறது, ராஜா இருக்கிற வீட்டிலே அவருக்குக் கேள்வியானபடியினால், தாவீதுராஜா சாதோக் அபியத்தார் என்னும் ஆசாரியர்களிடத்துக்கு ஆள் அனுப்பி, நீங்கள் மூப்பரோடே பேசி: ராஜாவைத் தம்முடைய வீட்டுக்குத் திரும்ப அழைத்துவர நீங்கள் மற்றவர்களுக்குப் பிந்திப்போவானேன்?]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் ராஜாவின் வீட்டாரை இக்கரைப்படுத்தவும், அவன் விரும்பும் காரியத்துக்கு உதவவும், ஒரு படகு இக்கரையிலே வந்தது; அப்பொழுது கேராவின் குமாரனாகிய சீமேயி யோர்தானைக் கடக்கப்போகிற ராஜாவுக்கு முன்பாகத் தாழவிழுந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2269,51 +2519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இப்படி இஸ்ரவேலர் எல்லாரும்பேசிகொண்டிருக்கிறது, ராஜா இருக்கிற வீட்டிலே அவருக்குக் கேள்வியானபடியினால், தாவீதுராஜா சாதோக் அபியத்தார் என்னும் ஆசாரியர்களிடத்துக்கு ஆள் அனுப்பி, நீங்கள் மூப்பரோடே பேசி: ராஜாவைத் தம்முடைய வீட்டுக்குத் திரும்ப அழைத்துவர நீங்கள் மற்றவர்களுக்குப் பிந்திப்போவானேன்?]]></a:t>
+              <a:t><![CDATA[19. ராஜாவை நோக்கி: என் ஆண்டவன் என் அக்கிரமத்தை என்மேல் சுமத்தாமலும், ராஜாவாகிய என் ஆண்டவன் எருசலேமிலிருந்து புறப்பட்டு வருகிற நாளிலே, உமது அடியான் செய்த துரோகத்தை ராஜா நினைக்காமலும், தமது மனதில் வைக்காமலும் இருப்பாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2378,51 +2628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீங்கள் அவன் சகோதரர், நீங்கள் என் எலும்பும் என் மாம்சமுமானவர்கள்; ராஜாவைத் திரும்ப அழைத்துவர நீங்கள் பிந்தினவர்களாயிருப்பானேன் என்று சொல்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[19. ராஜாவை நோக்கி: என் ஆண்டவன் என் அக்கிரமத்தை என்மேல் சுமத்தாமலும், ராஜாவாகிய என் ஆண்டவன் எருசலேமிலிருந்து புறப்பட்டு வருகிற நாளிலே, உமது அடியான் செய்த துரோகத்தை ராஜா நினைக்காமலும், தமது மனதில் வைக்காமலும் இருப்பாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2487,51 +2737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீங்கள் அவன் சகோதரர், நீங்கள் என் எலும்பும் என் மாம்சமுமானவர்கள்; ராஜாவைத் திரும்ப அழைத்துவர நீங்கள் பிந்தினவர்களாயிருப்பானேன் என்று சொல்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[19. ராஜாவை நோக்கி: என் ஆண்டவன் என் அக்கிரமத்தை என்மேல் சுமத்தாமலும், ராஜாவாகிய என் ஆண்டவன் எருசலேமிலிருந்து புறப்பட்டு வருகிற நாளிலே, உமது அடியான் செய்த துரோகத்தை ராஜா நினைக்காமலும், தமது மனதில் வைக்காமலும் இருப்பாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2596,51 +2846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் அமாசாவையும் நோக்கி: நீ என் எலும்பும் என் மாம்சமும் அல்லவோ? நீ யோவாபுக்குப் பதிலாக எந்நாளும் எனக்கு முன்பாகப் படைத்தலைவனாயிராவிட்டால், தேவன் அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் எனக்குச் செய்யக்கடவர் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[20. உமது அடியானாகிய நான் பாவஞ்செய்தேன் என்று அறிந்திருக்கிறேன்; இப்போதும், இதோ, ராஜாவாகிய என் ஆண்டவனுக்கு எதிர்கொண்டுவர, யோசேப்பு வீட்டார் அனைவருக்கும் நான் இன்று முந்திக்கொண்டேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2705,51 +2955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் அமாசாவையும் நோக்கி: நீ என் எலும்பும் என் மாம்சமும் அல்லவோ? நீ யோவாபுக்குப் பதிலாக எந்நாளும் எனக்கு முன்பாகப் படைத்தலைவனாயிராவிட்டால், தேவன் அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் எனக்குச் செய்யக்கடவர் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[20. உமது அடியானாகிய நான் பாவஞ்செய்தேன் என்று அறிந்திருக்கிறேன்; இப்போதும், இதோ, ராஜாவாகிய என் ஆண்டவனுக்கு எதிர்கொண்டுவர, யோசேப்பு வீட்டார் அனைவருக்கும் நான் இன்று முந்திக்கொண்டேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2814,51 +3064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் அமாசாவையும் நோக்கி: நீ என் எலும்பும் என் மாம்சமும் அல்லவோ? நீ யோவாபுக்குப் பதிலாக எந்நாளும் எனக்கு முன்பாகப் படைத்தலைவனாயிராவிட்டால், தேவன் அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் எனக்குச் செய்யக்கடவர் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது செருயாவின் குமாரனாகிய அபிசாய் பிரதியுத்தரமாக: கர்த்தர் அபிஷேகம்பண்ணினவரைச் சீமேயி தூஷித்தபடியினால், அவனை அதற்காகக் கொல்லவேண்டாமா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2923,51 +3173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ராஜா தம்முடைய குமாரனுக்காக மனம்நொந்திருக்கிறார் என்று அன்றையதினம் ஜனங்கள் கேள்விப்பட்டார்கள்; அதினிமித்தம் அன்றையதினம் அந்தஜெயம் ஜனத்திற்கெல்லம் துக்கமாய் மாறிற்று.]]></a:t>
+              <a:t><![CDATA[9. இஸ்ரவேலுடைய சகல கோத்திரங்களிலுமுள்ள சகல ஜனங்களுக்குள்ளும் வாக்குவாதம் உண்டாகி, அவர்கள்: ராஜா நம்முடைய சத்துருக்களின் கைக்கு நம்மை நீங்கலாக்கிவிட்டார், அவர்தானே பெலிஸ்தரின் கைக்கு நம்மைத் தப்புவித்தார்; இப்போதோ அப்சலோமுக்குத் தப்ப, தேசத்தைவிட்டு ஓடிப்போனார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3032,51 +3282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இப்படியே யூதாவின் சகல மனுஷருடைய இருதயத்தையும் ஒரு மனுஷனுடைய இருதயத்தைப்போல் இணங்கப்பண்ணினதினால், அவர்கள் ராஜாவுக்கு: நீர் உம்முடைய எல்லா ஊழியக்காரரோடும் திரும்பிவாரும் என்று சொல்லி அனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது செருயாவின் குமாரனாகிய அபிசாய் பிரதியுத்தரமாக: கர்த்தர் அபிஷேகம்பண்ணினவரைச் சீமேயி தூஷித்தபடியினால், அவனை அதற்காகக் கொல்லவேண்டாமா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3141,51 +3391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இப்படியே யூதாவின் சகல மனுஷருடைய இருதயத்தையும் ஒரு மனுஷனுடைய இருதயத்தைப்போல் இணங்கப்பண்ணினதினால், அவர்கள் ராஜாவுக்கு: நீர் உம்முடைய எல்லா ஊழியக்காரரோடும் திரும்பிவாரும் என்று சொல்லி அனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[22. அதற்குத் தாவீது: செருயாவின் குமாரரே, இன்று நீங்கள் எனக்குச் சத்துருக்களாகிறதற்கு, எனக்கும் உங்களுக்கும் என்ன? இன்று இஸ்ரவேலில் ஒருவன் கொல்லப்படலாமா? இன்று நான் இஸ்ரவேலின்மேல் ராஜாவானேன் என்று எனக்குத் தெரியாதா என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3250,51 +3500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ராஜா திரும்ப வருகிறதற்கு யோர்தான்மட்டும் வந்தபோது, யூதா கோத்திரத்தார்: ராஜாவுக்கு எதிர்கொண்டுபோய், ராஜாவை யோர்தானைக் கடக்கப்பண்ண கில்கால்மட்டும் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. அதற்குத் தாவீது: செருயாவின் குமாரரே, இன்று நீங்கள் எனக்குச் சத்துருக்களாகிறதற்கு, எனக்கும் உங்களுக்கும் என்ன? இன்று இஸ்ரவேலில் ஒருவன் கொல்லப்படலாமா? இன்று நான் இஸ்ரவேலின்மேல் ராஜாவானேன் என்று எனக்குத் தெரியாதா என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3359,51 +3609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பகூரிம் ஊரானான பென்யமீனனாகிய கேராவின் மகன் சீமேயியும் தீவிரித்து, யூதா மனுஷரோடுங்கூடத் தாவீது ராஜாவுக்கு எதிர்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[22. அதற்குத் தாவீது: செருயாவின் குமாரரே, இன்று நீங்கள் எனக்குச் சத்துருக்களாகிறதற்கு, எனக்கும் உங்களுக்கும் என்ன? இன்று இஸ்ரவேலில் ஒருவன் கொல்லப்படலாமா? இன்று நான் இஸ்ரவேலின்மேல் ராஜாவானேன் என்று எனக்குத் தெரியாதா என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3468,51 +3718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பகூரிம் ஊரானான பென்யமீனனாகிய கேராவின் மகன் சீமேயியும் தீவிரித்து, யூதா மனுஷரோடுங்கூடத் தாவீது ராஜாவுக்கு எதிர்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[23. ராஜா சீமேயியைப் பார்த்து: நீ சாவதில்லை என்று அவனுக்கு ஆணையிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3577,51 +3827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவனோடே பென்யமீன் மனுஷர் ஆயிரம்பேரும், சவுலின் வீட்டு வேலைக்காரனாகிய சீபாவும், ஆண்டவனுடைய பதினைந்து குமாரரும், அவனுடைய இருபது வேலைக்காரரும் இருந்தார்கள்; அவர்கள் ராஜாவுக்கு முன்பாக யோர்தானை வேகமாய்க் கடந்துபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[24. சவுலின் குமரனாகிய மேவிபோசேத்தும் ராஜாவுக்கு எதிர்கொண்டுவந்தான்; ராஜா போனநாள்முதல், அவன் சமாதானத்தோடே திரும்பிவருகிற நாள்மட்டும், அவன் தன் கால்களைச் சுத்தம்பண்ணவுமில்லை, தன் தாடியைச் சவரம்பண்ணவுமில்லை; தன் வஸ்திரங்களை வெளுக்கவுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3686,51 +3936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவனோடே பென்யமீன் மனுஷர் ஆயிரம்பேரும், சவுலின் வீட்டு வேலைக்காரனாகிய சீபாவும், ஆண்டவனுடைய பதினைந்து குமாரரும், அவனுடைய இருபது வேலைக்காரரும் இருந்தார்கள்; அவர்கள் ராஜாவுக்கு முன்பாக யோர்தானை வேகமாய்க் கடந்துபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[24. சவுலின் குமரனாகிய மேவிபோசேத்தும் ராஜாவுக்கு எதிர்கொண்டுவந்தான்; ராஜா போனநாள்முதல், அவன் சமாதானத்தோடே திரும்பிவருகிற நாள்மட்டும், அவன் தன் கால்களைச் சுத்தம்பண்ணவுமில்லை, தன் தாடியைச் சவரம்பண்ணவுமில்லை; தன் வஸ்திரங்களை வெளுக்கவுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3795,51 +4045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் ராஜாவின் வீட்டாரை இக்கரைப்படுத்தவும், அவன் விரும்பும் காரியத்துக்கு உதவவும், ஒரு படகு இக்கரையிலே வந்தது; அப்பொழுது கேராவின் குமாரனாகிய சீமேயி யோர்தானைக் கடக்கப்போகிற ராஜாவுக்கு முன்பாகத் தாழவிழுந்து,]]></a:t>
+              <a:t><![CDATA[24. சவுலின் குமரனாகிய மேவிபோசேத்தும் ராஜாவுக்கு எதிர்கொண்டுவந்தான்; ராஜா போனநாள்முதல், அவன் சமாதானத்தோடே திரும்பிவருகிற நாள்மட்டும், அவன் தன் கால்களைச் சுத்தம்பண்ணவுமில்லை, தன் தாடியைச் சவரம்பண்ணவுமில்லை; தன் வஸ்திரங்களை வெளுக்கவுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3904,51 +4154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் ராஜாவின் வீட்டாரை இக்கரைப்படுத்தவும், அவன் விரும்பும் காரியத்துக்கு உதவவும், ஒரு படகு இக்கரையிலே வந்தது; அப்பொழுது கேராவின் குமாரனாகிய சீமேயி யோர்தானைக் கடக்கப்போகிற ராஜாவுக்கு முன்பாகத் தாழவிழுந்து,]]></a:t>
+              <a:t><![CDATA[25. அவன் எருசலேமிலிருந்து ராஜாவுக்கு எதிர்கொண்டுவருகிறபோது, ராஜா அவனைப் பார்த்து: மேவிபோசேத்தே, நீ என்னோடுகூட வராமல்போனது என்ன என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4013,51 +4263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் ராஜாவின் வீட்டாரை இக்கரைப்படுத்தவும், அவன் விரும்பும் காரியத்துக்கு உதவவும், ஒரு படகு இக்கரையிலே வந்தது; அப்பொழுது கேராவின் குமாரனாகிய சீமேயி யோர்தானைக் கடக்கப்போகிற ராஜாவுக்கு முன்பாகத் தாழவிழுந்து,]]></a:t>
+              <a:t><![CDATA[25. அவன் எருசலேமிலிருந்து ராஜாவுக்கு எதிர்கொண்டுவருகிறபோது, ராஜா அவனைப் பார்த்து: மேவிபோசேத்தே, நீ என்னோடுகூட வராமல்போனது என்ன என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4122,51 +4372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யுத்தத்தில் முறிந்தோடுகிறதினால் வெட்கப்பட்டுத் திருட்டளவாய் வருகிவறர்கள்போல, ஜனங்கள் அன்றையதினம் திருட்டளவாய்ப் பட்டணத்திற்குள் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. இஸ்ரவேலுடைய சகல கோத்திரங்களிலுமுள்ள சகல ஜனங்களுக்குள்ளும் வாக்குவாதம் உண்டாகி, அவர்கள்: ராஜா நம்முடைய சத்துருக்களின் கைக்கு நம்மை நீங்கலாக்கிவிட்டார், அவர்தானே பெலிஸ்தரின் கைக்கு நம்மைத் தப்புவித்தார்; இப்போதோ அப்சலோமுக்குத் தப்ப, தேசத்தைவிட்டு ஓடிப்போனார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4231,51 +4481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ராஜாவை நோக்கி: என் ஆண்டவன் என் அக்கிரமத்தை என்மேல் சுமத்தாமலும், ராஜாவாகிய என் ஆண்டவன் எருசலேமிலிருந்து புறப்பட்டு வருகிற நாளிலே, உமது அடியான் செய்த துரோகத்தை ராஜா நினைக்காமலும், தமது மனதில் வைக்காமலும் இருப்பாராக.]]></a:t>
+              <a:t><![CDATA[26. அதற்கு அவன் ராஜாவாகிய என் ஆண்டவனே, என் வேலைக்காரன் என்னை மோசம்போக்கினான்; உமது அடியானாகிய நான் முடவனானபடியினால், ஒரு கழுதையின்மேல் சேணம்வைத்து அதின்மேல் ஏறி, ராஜாவோடேகூடப் போகிறேன் என்று அடியேன் சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4340,51 +4590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ராஜாவை நோக்கி: என் ஆண்டவன் என் அக்கிரமத்தை என்மேல் சுமத்தாமலும், ராஜாவாகிய என் ஆண்டவன் எருசலேமிலிருந்து புறப்பட்டு வருகிற நாளிலே, உமது அடியான் செய்த துரோகத்தை ராஜா நினைக்காமலும், தமது மனதில் வைக்காமலும் இருப்பாராக.]]></a:t>
+              <a:t><![CDATA[26. அதற்கு அவன் ராஜாவாகிய என் ஆண்டவனே, என் வேலைக்காரன் என்னை மோசம்போக்கினான்; உமது அடியானாகிய நான் முடவனானபடியினால், ஒரு கழுதையின்மேல் சேணம்வைத்து அதின்மேல் ஏறி, ராஜாவோடேகூடப் போகிறேன் என்று அடியேன் சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4449,51 +4699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உமது அடியானாகிய நான் பாவஞ்செய்தேன் என்று அறிந்திருக்கிறேன்; இப்போதும், இதோ, ராஜாவாகிய என் ஆண்டவனுக்கு எதிர்கொண்டுவர, யோசேப்பு வீட்டார் அனைவருக்கும் நான் இன்று முந்திக்கொண்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[27. அவன் ராஜாவாகிய என் ஆண்டவனிடத்தில் உமது அடியான்மேல் வீண்பழி சொன்னான்; ராஜாவாகிய என் ஆண்டவனோ தேவனுடைய தூதனைப்போல, உமது பார்வைக்கு நலமாய்த் தோன்றுகிறபடி செய்யும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4558,51 +4808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உமது அடியானாகிய நான் பாவஞ்செய்தேன் என்று அறிந்திருக்கிறேன்; இப்போதும், இதோ, ராஜாவாகிய என் ஆண்டவனுக்கு எதிர்கொண்டுவர, யோசேப்பு வீட்டார் அனைவருக்கும் நான் இன்று முந்திக்கொண்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[27. அவன் ராஜாவாகிய என் ஆண்டவனிடத்தில் உமது அடியான்மேல் வீண்பழி சொன்னான்; ராஜாவாகிய என் ஆண்டவனோ தேவனுடைய தூதனைப்போல, உமது பார்வைக்கு நலமாய்த் தோன்றுகிறபடி செய்யும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4667,51 +4917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது செருயாவின் குமாரனாகிய அபிசாய் பிரதியுத்தரமாக: கர்த்தர் அபிஷேகம்பண்ணினவரைச் சீமேயி தூஷித்தபடியினால், அவனை அதற்காகக் கொல்லவேண்டாமா என்றான்.]]></a:t>
+              <a:t><![CDATA[28. ராஜாவாகிய என் ஆண்டவனுக்குமுன்பாக என் தகப்பன் வீட்டார் எல்லாம் சவுலுக்கு ஏதுவாயிருந்தார்களே ஒழிய, மற்றப்படி அல்ல; ஆனாலும் உமதுபந்தியிலே சாப்பிடுகிறவர்களோடே உமது அடியேனை வைத்தீர்; இன்னும் நான் ராஜாவிடத்தில் முறையிட, இனி எனக்கு என்ன நியாயம் இருக்கிறது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4776,51 +5026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது செருயாவின் குமாரனாகிய அபிசாய் பிரதியுத்தரமாக: கர்த்தர் அபிஷேகம்பண்ணினவரைச் சீமேயி தூஷித்தபடியினால், அவனை அதற்காகக் கொல்லவேண்டாமா என்றான்.]]></a:t>
+              <a:t><![CDATA[28. ராஜாவாகிய என் ஆண்டவனுக்குமுன்பாக என் தகப்பன் வீட்டார் எல்லாம் சவுலுக்கு ஏதுவாயிருந்தார்களே ஒழிய, மற்றப்படி அல்ல; ஆனாலும் உமதுபந்தியிலே சாப்பிடுகிறவர்களோடே உமது அடியேனை வைத்தீர்; இன்னும் நான் ராஜாவிடத்தில் முறையிட, இனி எனக்கு என்ன நியாயம் இருக்கிறது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4885,51 +5135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்குத் தாவீது: செருயாவின் குமாரரே, இன்று நீங்கள் எனக்குச் சத்துருக்களாகிறதற்கு, எனக்கும் உங்களுக்கும் என்ன? இன்று இஸ்ரவேலில் ஒருவன் கொல்லப்படலாமா? இன்று நான் இஸ்ரவேலின்மேல் ராஜாவானேன் என்று எனக்குத் தெரியாதா என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[28. ராஜாவாகிய என் ஆண்டவனுக்குமுன்பாக என் தகப்பன் வீட்டார் எல்லாம் சவுலுக்கு ஏதுவாயிருந்தார்களே ஒழிய, மற்றப்படி அல்ல; ஆனாலும் உமதுபந்தியிலே சாப்பிடுகிறவர்களோடே உமது அடியேனை வைத்தீர்; இன்னும் நான் ராஜாவிடத்தில் முறையிட, இனி எனக்கு என்ன நியாயம் இருக்கிறது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4994,51 +5244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்குத் தாவீது: செருயாவின் குமாரரே, இன்று நீங்கள் எனக்குச் சத்துருக்களாகிறதற்கு, எனக்கும் உங்களுக்கும் என்ன? இன்று இஸ்ரவேலில் ஒருவன் கொல்லப்படலாமா? இன்று நான் இஸ்ரவேலின்மேல் ராஜாவானேன் என்று எனக்குத் தெரியாதா என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[29. அப்பொழுது ராஜா அவனைப்பார்த்து: உன் காரியத்தைக்குறித்து அதிகமாய்ப் பேசுவானேன்? நீயும் சீபாவும் நிலத்தைப் பங்கிட்டுக்கொள்ளுங்கள் என்று நான் சொல்லுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5103,51 +5353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்குத் தாவீது: செருயாவின் குமாரரே, இன்று நீங்கள் எனக்குச் சத்துருக்களாகிறதற்கு, எனக்கும் உங்களுக்கும் என்ன? இன்று இஸ்ரவேலில் ஒருவன் கொல்லப்படலாமா? இன்று நான் இஸ்ரவேலின்மேல் ராஜாவானேன் என்று எனக்குத் தெரியாதா என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[29. அப்பொழுது ராஜா அவனைப்பார்த்து: உன் காரியத்தைக்குறித்து அதிகமாய்ப் பேசுவானேன்? நீயும் சீபாவும் நிலத்தைப் பங்கிட்டுக்கொள்ளுங்கள் என்று நான் சொல்லுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5212,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ராஜா சீமேயியைப் பார்த்து: நீ சாவதில்லை என்று அவனுக்கு ஆணையிட்டான்.]]></a:t>
+              <a:t><![CDATA[30. அதற்கு மேவிபோசேத் ராஜாவை நோக்கி: ராஜாவாகிய என் ஆண்டவன் சமாதானத்தோடே தம்முடைய வீட்டிற்கு வந்திருக்கும்போது, அவனே எல்லாவற்றையும் எடுத்துக்கொள்ளட்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5321,51 +5571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ராஜா தன் முகத்தை மூடிக்கொண்டு, மகா சத்தமாய்: என் மகனாகிய அப்சலோமே, அப்சலோமாகிய என் மகனே, என் மகனே என்று அலறிக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[10. நமக்கு ராஜாவாக அபிஷேகம்பண்ணிவைத்த அப்சலோம் யுத்தத்திலே செத்தான்; இப்போதும் ராஜாவைத்திரும்ப அழைத்து வராமல் நீங்கள் சும்மாயிருப்பானேன் என்று சொல்லிக்கொண்டார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5430,51 +5680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சவுலின் குமரனாகிய மேவிபோசேத்தும் ராஜாவுக்கு எதிர்கொண்டுவந்தான்; ராஜா போனநாள்முதல், அவன் சமாதானத்தோடே திரும்பிவருகிற நாள்மட்டும், அவன் தன் கால்களைச் சுத்தம்பண்ணவுமில்லை, தன் தாடியைச் சவரம்பண்ணவுமில்லை; தன் வஸ்திரங்களை வெளுக்கவுமில்லை.]]></a:t>
+              <a:t><![CDATA[30. அதற்கு மேவிபோசேத் ராஜாவை நோக்கி: ராஜாவாகிய என் ஆண்டவன் சமாதானத்தோடே தம்முடைய வீட்டிற்கு வந்திருக்கும்போது, அவனே எல்லாவற்றையும் எடுத்துக்கொள்ளட்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5539,51 +5789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சவுலின் குமரனாகிய மேவிபோசேத்தும் ராஜாவுக்கு எதிர்கொண்டுவந்தான்; ராஜா போனநாள்முதல், அவன் சமாதானத்தோடே திரும்பிவருகிற நாள்மட்டும், அவன் தன் கால்களைச் சுத்தம்பண்ணவுமில்லை, தன் தாடியைச் சவரம்பண்ணவுமில்லை; தன் வஸ்திரங்களை வெளுக்கவுமில்லை.]]></a:t>
+              <a:t><![CDATA[31. கீலேயாத்தியனாகிய பர்சிலாவும் ரோகிலிமிலிருந்து வந்து, யோர்தான்மட்டும் ராஜாவை வழிவிட்டனுப்ப, அவனோடேகூட யோர்தானின் துறைமட்டும் கடந்துவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5648,51 +5898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சவுலின் குமரனாகிய மேவிபோசேத்தும் ராஜாவுக்கு எதிர்கொண்டுவந்தான்; ராஜா போனநாள்முதல், அவன் சமாதானத்தோடே திரும்பிவருகிற நாள்மட்டும், அவன் தன் கால்களைச் சுத்தம்பண்ணவுமில்லை, தன் தாடியைச் சவரம்பண்ணவுமில்லை; தன் வஸ்திரங்களை வெளுக்கவுமில்லை.]]></a:t>
+              <a:t><![CDATA[31. கீலேயாத்தியனாகிய பர்சிலாவும் ரோகிலிமிலிருந்து வந்து, யோர்தான்மட்டும் ராஜாவை வழிவிட்டனுப்ப, அவனோடேகூட யோர்தானின் துறைமட்டும் கடந்துவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5757,51 +6007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவன் எருசலேமிலிருந்து ராஜாவுக்கு எதிர்கொண்டுவருகிறபோது, ராஜா அவனைப் பார்த்து: மேவிபோசேத்தே, நீ என்னோடுகூட வராமல்போனது என்ன என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[32. பர்சிலா எண்பது வயதுசென்ற கிழவனாயிருந்தான்; ராஜா மக்னாயீமிலே தங்கியிருக்குமட்டும் அவனைப் பராமரித்து வந்தான்; அவன் மகா பெரியமனுஷனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5866,51 +6116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவன் எருசலேமிலிருந்து ராஜாவுக்கு எதிர்கொண்டுவருகிறபோது, ராஜா அவனைப் பார்த்து: மேவிபோசேத்தே, நீ என்னோடுகூட வராமல்போனது என்ன என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[32. பர்சிலா எண்பது வயதுசென்ற கிழவனாயிருந்தான்; ராஜா மக்னாயீமிலே தங்கியிருக்குமட்டும் அவனைப் பராமரித்து வந்தான்; அவன் மகா பெரியமனுஷனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5975,51 +6225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதற்கு அவன் ராஜாவாகிய என் ஆண்டவனே, என் வேலைக்காரன் என்னை மோசம்போக்கினான்; உமது அடியானாகிய நான் முடவனானபடியினால், ஒரு கழுதையின்மேல் சேணம்வைத்து அதின்மேல் ஏறி, ராஜாவோடேகூடப் போகிறேன் என்று அடியேன் சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[33. ராஜா பர்சிலாவை நோக்கி: நீ என்னோடேகூடக் கடந்துவா, எருசலேமிலே உன்னை என்னிடத்தில் வைத்து பராமரிப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6084,51 +6334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதற்கு அவன் ராஜாவாகிய என் ஆண்டவனே, என் வேலைக்காரன் என்னை மோசம்போக்கினான்; உமது அடியானாகிய நான் முடவனானபடியினால், ஒரு கழுதையின்மேல் சேணம்வைத்து அதின்மேல் ஏறி, ராஜாவோடேகூடப் போகிறேன் என்று அடியேன் சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[33. ராஜா பர்சிலாவை நோக்கி: நீ என்னோடேகூடக் கடந்துவா, எருசலேமிலே உன்னை என்னிடத்தில் வைத்து பராமரிப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6193,51 +6443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவன் ராஜாவாகிய என் ஆண்டவனிடத்தில் உமது அடியான்மேல் வீண்பழி சொன்னான்; ராஜாவாகிய என் ஆண்டவனோ தேவனுடைய தூதனைப்போல, உமது பார்வைக்கு நலமாய்த் தோன்றுகிறபடி செய்யும்.]]></a:t>
+              <a:t><![CDATA[34. பர்சிலா ராஜாவைப் பார்த்து: நான் ராஜாவோடேகூட எருசலேமுக்கு வர, நான் இன்னும் உயிரோடிருக்கும் ஆயுசின் நாட்கள் எம்மாத்திரம்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6302,51 +6552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவன் ராஜாவாகிய என் ஆண்டவனிடத்தில் உமது அடியான்மேல் வீண்பழி சொன்னான்; ராஜாவாகிய என் ஆண்டவனோ தேவனுடைய தூதனைப்போல, உமது பார்வைக்கு நலமாய்த் தோன்றுகிறபடி செய்யும்.]]></a:t>
+              <a:t><![CDATA[34. பர்சிலா ராஜாவைப் பார்த்து: நான் ராஜாவோடேகூட எருசலேமுக்கு வர, நான் இன்னும் உயிரோடிருக்கும் ஆயுசின் நாட்கள் எம்மாத்திரம்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6411,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ராஜாவாகிய என் ஆண்டவனுக்குமுன்பாக என் தகப்பன் வீட்டார் எல்லாம் சவுலுக்கு ஏதுவாயிருந்தார்களே ஒழிய, மற்றப்படி அல்ல; ஆனாலும் உமதுபந்தியிலே சாப்பிடுகிறவர்களோடே உமது அடியேனை வைத்தீர்; இன்னும் நான் ராஜாவிடத்தில் முறையிட, இனி எனக்கு என்ன நியாயம் இருக்கிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[35. இப்பொழுது நான் எண்பது வயதுள்ளவன்; இனி நலமானது இன்னதென்றும் தீதானது இன்னதென்றும் எனக்குத் தெரியுமோ? புசிக்கிறதும் குடிக்கிறதும் உமது அடியேனுக்கு ருசிகரமாயிருக்குமோ? சங்கீதக்காரர் சங்கீதக்காரிகளுடைய சத்தத்தை இனிக் கேட்கக்கூடுமோ? உமது அடியேனாகிய நான் இனி ராஜாவாகிய என் ஆண்டவனுக்குப் பாரமாயிருக்கவேண்டியது என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6520,51 +6770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ராஜா தன் முகத்தை மூடிக்கொண்டு, மகா சத்தமாய்: என் மகனாகிய அப்சலோமே, அப்சலோமாகிய என் மகனே, என் மகனே என்று அலறிக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[10. நமக்கு ராஜாவாக அபிஷேகம்பண்ணிவைத்த அப்சலோம் யுத்தத்திலே செத்தான்; இப்போதும் ராஜாவைத்திரும்ப அழைத்து வராமல் நீங்கள் சும்மாயிருப்பானேன் என்று சொல்லிக்கொண்டார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6629,51 +6879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ராஜாவாகிய என் ஆண்டவனுக்குமுன்பாக என் தகப்பன் வீட்டார் எல்லாம் சவுலுக்கு ஏதுவாயிருந்தார்களே ஒழிய, மற்றப்படி அல்ல; ஆனாலும் உமதுபந்தியிலே சாப்பிடுகிறவர்களோடே உமது அடியேனை வைத்தீர்; இன்னும் நான் ராஜாவிடத்தில் முறையிட, இனி எனக்கு என்ன நியாயம் இருக்கிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[35. இப்பொழுது நான் எண்பது வயதுள்ளவன்; இனி நலமானது இன்னதென்றும் தீதானது இன்னதென்றும் எனக்குத் தெரியுமோ? புசிக்கிறதும் குடிக்கிறதும் உமது அடியேனுக்கு ருசிகரமாயிருக்குமோ? சங்கீதக்காரர் சங்கீதக்காரிகளுடைய சத்தத்தை இனிக் கேட்கக்கூடுமோ? உமது அடியேனாகிய நான் இனி ராஜாவாகிய என் ஆண்டவனுக்குப் பாரமாயிருக்கவேண்டியது என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6738,51 +6988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ராஜாவாகிய என் ஆண்டவனுக்குமுன்பாக என் தகப்பன் வீட்டார் எல்லாம் சவுலுக்கு ஏதுவாயிருந்தார்களே ஒழிய, மற்றப்படி அல்ல; ஆனாலும் உமதுபந்தியிலே சாப்பிடுகிறவர்களோடே உமது அடியேனை வைத்தீர்; இன்னும் நான் ராஜாவிடத்தில் முறையிட, இனி எனக்கு என்ன நியாயம் இருக்கிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[35. இப்பொழுது நான் எண்பது வயதுள்ளவன்; இனி நலமானது இன்னதென்றும் தீதானது இன்னதென்றும் எனக்குத் தெரியுமோ? புசிக்கிறதும் குடிக்கிறதும் உமது அடியேனுக்கு ருசிகரமாயிருக்குமோ? சங்கீதக்காரர் சங்கீதக்காரிகளுடைய சத்தத்தை இனிக் கேட்கக்கூடுமோ? உமது அடியேனாகிய நான் இனி ராஜாவாகிய என் ஆண்டவனுக்குப் பாரமாயிருக்கவேண்டியது என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6847,51 +7097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது ராஜா அவனைப்பார்த்து: உன் காரியத்தைக்குறித்து அதிகமாய்ப் பேசுவானேன்? நீயும் சீபாவும் நிலத்தைப் பங்கிட்டுக்கொள்ளுங்கள் என்று நான் சொல்லுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[36. அடியேன் கொஞ்சதூரம் யோர்தான்மட்டும் ராஜாவோடேகூட வருவேன்; அதற்கு ராஜா இவ்வளவு பெரிய உபகாரத்தை எனக்குச் செய்யவேண்டியது என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6956,51 +7206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது ராஜா அவனைப்பார்த்து: உன் காரியத்தைக்குறித்து அதிகமாய்ப் பேசுவானேன்? நீயும் சீபாவும் நிலத்தைப் பங்கிட்டுக்கொள்ளுங்கள் என்று நான் சொல்லுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[36. அடியேன் கொஞ்சதூரம் யோர்தான்மட்டும் ராஜாவோடேகூட வருவேன்; அதற்கு ராஜா இவ்வளவு பெரிய உபகாரத்தை எனக்குச் செய்யவேண்டியது என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7065,51 +7315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அதற்கு மேவிபோசேத் ராஜாவை நோக்கி: ராஜாவாகிய என் ஆண்டவன் சமாதானத்தோடே தம்முடைய வீட்டிற்கு வந்திருக்கும்போது, அவனே எல்லாவற்றையும் எடுத்துக்கொள்ளட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[37. நான் என் ஊரிலே மரித்து, என் தாய் தகப்பன்மார் கல்லறையிலே அடக்கம்பண்ணப்படும்படிக்கு, உமது அடியான் திரும்பிப்போகட்டும்; ஆனாலும், இதோ, உமது அடியானாகிய கிம்காம் ராஜாவாகிய என் ஆண்டவனோடேகூட வருவான்; உம்முடைய பார்வைக்கு நலமானபடி அவனுக்குச் செய்யும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7174,51 +7424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அதற்கு மேவிபோசேத் ராஜாவை நோக்கி: ராஜாவாகிய என் ஆண்டவன் சமாதானத்தோடே தம்முடைய வீட்டிற்கு வந்திருக்கும்போது, அவனே எல்லாவற்றையும் எடுத்துக்கொள்ளட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[37. நான் என் ஊரிலே மரித்து, என் தாய் தகப்பன்மார் கல்லறையிலே அடக்கம்பண்ணப்படும்படிக்கு, உமது அடியான் திரும்பிப்போகட்டும்; ஆனாலும், இதோ, உமது அடியானாகிய கிம்காம் ராஜாவாகிய என் ஆண்டவனோடேகூட வருவான்; உம்முடைய பார்வைக்கு நலமானபடி அவனுக்குச் செய்யும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7283,51 +7533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. கீலேயாத்தியனாகிய பர்சிலாவும் ரோகிலிமிலிருந்து வந்து, யோர்தான்மட்டும் ராஜாவை வழிவிட்டனுப்ப, அவனோடேகூட யோர்தானின் துறைமட்டும் கடந்துவந்தான்.]]></a:t>
+              <a:t><![CDATA[37. நான் என் ஊரிலே மரித்து, என் தாய் தகப்பன்மார் கல்லறையிலே அடக்கம்பண்ணப்படும்படிக்கு, உமது அடியான் திரும்பிப்போகட்டும்; ஆனாலும், இதோ, உமது அடியானாகிய கிம்காம் ராஜாவாகிய என் ஆண்டவனோடேகூட வருவான்; உம்முடைய பார்வைக்கு நலமானபடி அவனுக்குச் செய்யும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7392,51 +7642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பர்சிலா எண்பது வயதுசென்ற கிழவனாயிருந்தான்; ராஜா மக்னாயீமிலே தங்கியிருக்குமட்டும் அவனைப் பராமரித்து வந்தான்; அவன் மகா பெரியமனுஷனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[38. அப்பொழுது ராஜா: கிம்காம் என்னோடேகூட வரட்டும்; உன் பார்வைக்கு நலமானபடியே நான் அவனுக்கு நடப்பித்து, நீ என்னிடத்தில் வேண்டிக்கொள்வதையெல்லாம் நான் உனக்குச் செய்வேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7501,51 +7751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பர்சிலா எண்பது வயதுசென்ற கிழவனாயிருந்தான்; ராஜா மக்னாயீமிலே தங்கியிருக்குமட்டும் அவனைப் பராமரித்து வந்தான்; அவன் மகா பெரியமனுஷனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[38. அப்பொழுது ராஜா: கிம்காம் என்னோடேகூட வரட்டும்; உன் பார்வைக்கு நலமானபடியே நான் அவனுக்கு நடப்பித்து, நீ என்னிடத்தில் வேண்டிக்கொள்வதையெல்லாம் நான் உனக்குச் செய்வேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7610,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ராஜா பர்சிலாவை நோக்கி: நீ என்னோடேகூடக் கடந்துவா, எருசலேமிலே உன்னை என்னிடத்தில் வைத்து பராமரிப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[39. ஜனங்கள் எல்லாரும் யோர்தானைக் கடந்தபோது, ராஜா பர்சிலாவை முத்தமிட்டு அவனை ஆசீர்வதித்து, தானும் கடந்துபோனான்; அவனோ தன்னிடத்திற்குத் திரும்பிப்போய்விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7719,51 +7969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது யோவாப் வீட்டிற்குள்ளே ராஜாவினிடத்தில் போய்: இன்று உம்முடைய ஜீவனையும், உம்முடைய குமாரர் குமாரத்திகளின் ஜீவனையும், உம்முடைய மனைவிகளின் ஜீவனையும், உம்முடைய மறுமனையாட்டிகளின் ஜீவனையும் தப்புவித்த உம்முடைய ஊழியக்காரர் எல்லாரின் முகத்தையும் வெட்கப்படுதினீர்; இன்று நீர் உம்மைப் பகைக்கிறவர்களைச் சிநேகித்து, உம்மைச் சிநேகிக்கிறவர்களைப் பகைக்கிறீர் என்று விளங்குகிறது.]]></a:t>
+              <a:t><![CDATA[11. இப்படி இஸ்ரவேலர் எல்லாரும்பேசிகொண்டிருக்கிறது, ராஜா இருக்கிற வீட்டிலே அவருக்குக் கேள்வியானபடியினால், தாவீதுராஜா சாதோக் அபியத்தார் என்னும் ஆசாரியர்களிடத்துக்கு ஆள் அனுப்பி, நீங்கள் மூப்பரோடே பேசி: ராஜாவைத் தம்முடைய வீட்டுக்குத் திரும்ப அழைத்துவர நீங்கள் மற்றவர்களுக்குப் பிந்திப்போவானேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7828,51 +8078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ராஜா பர்சிலாவை நோக்கி: நீ என்னோடேகூடக் கடந்துவா, எருசலேமிலே உன்னை என்னிடத்தில் வைத்து பராமரிப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[39. ஜனங்கள் எல்லாரும் யோர்தானைக் கடந்தபோது, ராஜா பர்சிலாவை முத்தமிட்டு அவனை ஆசீர்வதித்து, தானும் கடந்துபோனான்; அவனோ தன்னிடத்திற்குத் திரும்பிப்போய்விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7937,51 +8187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பர்சிலா ராஜாவைப் பார்த்து: நான் ராஜாவோடேகூட எருசலேமுக்கு வர, நான் இன்னும் உயிரோடிருக்கும் ஆயுசின் நாட்கள் எம்மாத்திரம்?]]></a:t>
+              <a:t><![CDATA[40. ராஜா கடந்து, கில்கால்மட்டும் போனான்; கிம்காம் அவனோடேகூடக் கடந்துவந்தான்; யூதா ஜனம் அனைத்தும், இஸ்ரவேலில் பாதிஜனமும், ராஜாவை இக்கரைப்படுத்தி வந்தபின்பு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8046,51 +8296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. இப்பொழுது நான் எண்பது வயதுள்ளவன்; இனி நலமானது இன்னதென்றும் தீதானது இன்னதென்றும் எனக்குத் தெரியுமோ? புசிக்கிறதும் குடிக்கிறதும் உமது அடியேனுக்கு ருசிகரமாயிருக்குமோ? சங்கீதக்காரர் சங்கீதக்காரிகளுடைய சத்தத்தை இனிக் கேட்கக்கூடுமோ? உமது அடியேனாகிய நான் இனி ராஜாவாகிய என் ஆண்டவனுக்குப் பாரமாயிருக்கவேண்டியது என்ன?]]></a:t>
+              <a:t><![CDATA[40. ராஜா கடந்து, கில்கால்மட்டும் போனான்; கிம்காம் அவனோடேகூடக் கடந்துவந்தான்; யூதா ஜனம் அனைத்தும், இஸ்ரவேலில் பாதிஜனமும், ராஜாவை இக்கரைப்படுத்தி வந்தபின்பு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8155,51 +8405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. இப்பொழுது நான் எண்பது வயதுள்ளவன்; இனி நலமானது இன்னதென்றும் தீதானது இன்னதென்றும் எனக்குத் தெரியுமோ? புசிக்கிறதும் குடிக்கிறதும் உமது அடியேனுக்கு ருசிகரமாயிருக்குமோ? சங்கீதக்காரர் சங்கீதக்காரிகளுடைய சத்தத்தை இனிக் கேட்கக்கூடுமோ? உமது அடியேனாகிய நான் இனி ராஜாவாகிய என் ஆண்டவனுக்குப் பாரமாயிருக்கவேண்டியது என்ன?]]></a:t>
+              <a:t><![CDATA[41. இதோ, இஸ்ரவேல் மனுஷர் எல்லாரும் ராஜாவினிடத்தில் வந்து, ராஜாவை நோக்கி: எங்கள் சகோதரராகிய யூதாமனுஷர் திருட்டளவாய் உம்மை அழைத்துவந்து, ராஜாவையும், அவர் வீட்டாரையும், அவரோடேகூட இருக்கிற தாவீதின் மனுஷர் அனைவரையும், யோர்தானைக் கடக்கப்பண்ணினது என்ன என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8264,51 +8514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. இப்பொழுது நான் எண்பது வயதுள்ளவன்; இனி நலமானது இன்னதென்றும் தீதானது இன்னதென்றும் எனக்குத் தெரியுமோ? புசிக்கிறதும் குடிக்கிறதும் உமது அடியேனுக்கு ருசிகரமாயிருக்குமோ? சங்கீதக்காரர் சங்கீதக்காரிகளுடைய சத்தத்தை இனிக் கேட்கக்கூடுமோ? உமது அடியேனாகிய நான் இனி ராஜாவாகிய என் ஆண்டவனுக்குப் பாரமாயிருக்கவேண்டியது என்ன?]]></a:t>
+              <a:t><![CDATA[41. இதோ, இஸ்ரவேல் மனுஷர் எல்லாரும் ராஜாவினிடத்தில் வந்து, ராஜாவை நோக்கி: எங்கள் சகோதரராகிய யூதாமனுஷர் திருட்டளவாய் உம்மை அழைத்துவந்து, ராஜாவையும், அவர் வீட்டாரையும், அவரோடேகூட இருக்கிற தாவீதின் மனுஷர் அனைவரையும், யோர்தானைக் கடக்கப்பண்ணினது என்ன என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8373,51 +8623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அடியேன் கொஞ்சதூரம் யோர்தான்மட்டும் ராஜாவோடேகூட வருவேன்; அதற்கு ராஜா இவ்வளவு பெரிய உபகாரத்தை எனக்குச் செய்யவேண்டியது என்ன?]]></a:t>
+              <a:t><![CDATA[41. இதோ, இஸ்ரவேல் மனுஷர் எல்லாரும் ராஜாவினிடத்தில் வந்து, ராஜாவை நோக்கி: எங்கள் சகோதரராகிய யூதாமனுஷர் திருட்டளவாய் உம்மை அழைத்துவந்து, ராஜாவையும், அவர் வீட்டாரையும், அவரோடேகூட இருக்கிற தாவீதின் மனுஷர் அனைவரையும், யோர்தானைக் கடக்கப்பண்ணினது என்ன என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8482,51 +8732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அடியேன் கொஞ்சதூரம் யோர்தான்மட்டும் ராஜாவோடேகூட வருவேன்; அதற்கு ராஜா இவ்வளவு பெரிய உபகாரத்தை எனக்குச் செய்யவேண்டியது என்ன?]]></a:t>
+              <a:t><![CDATA[42. அப்பொழுது யூதா மனுஷர் எல்லாரும் இஸ்ரவேல் மனுஷருக்குப் பிரதியுத்தரமாக: ராஜா எங்களைச் சேர்ந்தவரானபடியினால் இதைச் செய்தோம்; இதற்காக நீங்கள் கோபிப்பானேன்? நாங்கள் ராஜாவின் கையிலே எதையாகிலும் வாங்கித் தின்றோமோ? எங்களுக்கு வெகுமானம் கொடுக்கப்பட்டதோ? என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8591,51 +8841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நான் என் ஊரிலே மரித்து, என் தாய் தகப்பன்மார் கல்லறையிலே அடக்கம்பண்ணப்படும்படிக்கு, உமது அடியான் திரும்பிப்போகட்டும்; ஆனாலும், இதோ, உமது அடியானாகிய கிம்காம் ராஜாவாகிய என் ஆண்டவனோடேகூட வருவான்; உம்முடைய பார்வைக்கு நலமானபடி அவனுக்குச் செய்யும் என்றான்.]]></a:t>
+              <a:t><![CDATA[42. அப்பொழுது யூதா மனுஷர் எல்லாரும் இஸ்ரவேல் மனுஷருக்குப் பிரதியுத்தரமாக: ராஜா எங்களைச் சேர்ந்தவரானபடியினால் இதைச் செய்தோம்; இதற்காக நீங்கள் கோபிப்பானேன்? நாங்கள் ராஜாவின் கையிலே எதையாகிலும் வாங்கித் தின்றோமோ? எங்களுக்கு வெகுமானம் கொடுக்கப்பட்டதோ? என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8700,51 +8950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நான் என் ஊரிலே மரித்து, என் தாய் தகப்பன்மார் கல்லறையிலே அடக்கம்பண்ணப்படும்படிக்கு, உமது அடியான் திரும்பிப்போகட்டும்; ஆனாலும், இதோ, உமது அடியானாகிய கிம்காம் ராஜாவாகிய என் ஆண்டவனோடேகூட வருவான்; உம்முடைய பார்வைக்கு நலமானபடி அவனுக்குச் செய்யும் என்றான்.]]></a:t>
+              <a:t><![CDATA[42. அப்பொழுது யூதா மனுஷர் எல்லாரும் இஸ்ரவேல் மனுஷருக்குப் பிரதியுத்தரமாக: ராஜா எங்களைச் சேர்ந்தவரானபடியினால் இதைச் செய்தோம்; இதற்காக நீங்கள் கோபிப்பானேன்? நாங்கள் ராஜாவின் கையிலே எதையாகிலும் வாங்கித் தின்றோமோ? எங்களுக்கு வெகுமானம் கொடுக்கப்பட்டதோ? என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8809,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நான் என் ஊரிலே மரித்து, என் தாய் தகப்பன்மார் கல்லறையிலே அடக்கம்பண்ணப்படும்படிக்கு, உமது அடியான் திரும்பிப்போகட்டும்; ஆனாலும், இதோ, உமது அடியானாகிய கிம்காம் ராஜாவாகிய என் ஆண்டவனோடேகூட வருவான்; உம்முடைய பார்வைக்கு நலமானபடி அவனுக்குச் செய்யும் என்றான்.]]></a:t>
+              <a:t><![CDATA[43. இஸ்ரவேல் மனுஷரோ யூதா மனுஷருக்குப் பிரதியுத்தரமாக: ராஜாவினிடத்தில் எங்களுக்குப் பத்துப்பங்கு இருக்கிறது; உங்களைப்பார்க்கிலும் எங்களுக்குத் தாவீதினிடத்தில் அதிக உரிமை உண்டு; பின்னை ஏன் எங்களை அற்பமாய் எண்ணினீர்கள்; எங்கள் ராஜாவைத் திரும்ப அழைத்துவரவேண்டும் என்று முந்திச்சொன்னவர்கள் நாங்களல்லவா என்றார்கள்; ஆனாலும் இஸ்ரவேல் மனுஷரின் பேச்சைப்பார்க்கிலும் யூதா மனுஷரின் பேச்சு பலத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8918,51 +9168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது யோவாப் வீட்டிற்குள்ளே ராஜாவினிடத்தில் போய்: இன்று உம்முடைய ஜீவனையும், உம்முடைய குமாரர் குமாரத்திகளின் ஜீவனையும், உம்முடைய மனைவிகளின் ஜீவனையும், உம்முடைய மறுமனையாட்டிகளின் ஜீவனையும் தப்புவித்த உம்முடைய ஊழியக்காரர் எல்லாரின் முகத்தையும் வெட்கப்படுதினீர்; இன்று நீர் உம்மைப் பகைக்கிறவர்களைச் சிநேகித்து, உம்மைச் சிநேகிக்கிறவர்களைப் பகைக்கிறீர் என்று விளங்குகிறது.]]></a:t>
+              <a:t><![CDATA[11. இப்படி இஸ்ரவேலர் எல்லாரும்பேசிகொண்டிருக்கிறது, ராஜா இருக்கிற வீட்டிலே அவருக்குக் கேள்வியானபடியினால், தாவீதுராஜா சாதோக் அபியத்தார் என்னும் ஆசாரியர்களிடத்துக்கு ஆள் அனுப்பி, நீங்கள் மூப்பரோடே பேசி: ராஜாவைத் தம்முடைய வீட்டுக்குத் திரும்ப அழைத்துவர நீங்கள் மற்றவர்களுக்குப் பிந்திப்போவானேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9027,51 +9277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அப்பொழுது ராஜா: கிம்காம் என்னோடேகூட வரட்டும்; உன் பார்வைக்கு நலமானபடியே நான் அவனுக்கு நடப்பித்து, நீ என்னிடத்தில் வேண்டிக்கொள்வதையெல்லாம் நான் உனக்குச் செய்வேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[43. இஸ்ரவேல் மனுஷரோ யூதா மனுஷருக்குப் பிரதியுத்தரமாக: ராஜாவினிடத்தில் எங்களுக்குப் பத்துப்பங்கு இருக்கிறது; உங்களைப்பார்க்கிலும் எங்களுக்குத் தாவீதினிடத்தில் அதிக உரிமை உண்டு; பின்னை ஏன் எங்களை அற்பமாய் எண்ணினீர்கள்; எங்கள் ராஜாவைத் திரும்ப அழைத்துவரவேண்டும் என்று முந்திச்சொன்னவர்கள் நாங்களல்லவா என்றார்கள்; ஆனாலும் இஸ்ரவேல் மனுஷரின் பேச்சைப்பார்க்கிலும் யூதா மனுஷரின் பேச்சு பலத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9136,51 +9386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அப்பொழுது ராஜா: கிம்காம் என்னோடேகூட வரட்டும்; உன் பார்வைக்கு நலமானபடியே நான் அவனுக்கு நடப்பித்து, நீ என்னிடத்தில் வேண்டிக்கொள்வதையெல்லாம் நான் உனக்குச் செய்வேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[43. இஸ்ரவேல் மனுஷரோ யூதா மனுஷருக்குப் பிரதியுத்தரமாக: ராஜாவினிடத்தில் எங்களுக்குப் பத்துப்பங்கு இருக்கிறது; உங்களைப்பார்க்கிலும் எங்களுக்குத் தாவீதினிடத்தில் அதிக உரிமை உண்டு; பின்னை ஏன் எங்களை அற்பமாய் எண்ணினீர்கள்; எங்கள் ராஜாவைத் திரும்ப அழைத்துவரவேண்டும் என்று முந்திச்சொன்னவர்கள் நாங்களல்லவா என்றார்கள்; ஆனாலும் இஸ்ரவேல் மனுஷரின் பேச்சைப்பார்க்கிலும் யூதா மனுஷரின் பேச்சு பலத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9245,51 +9495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஜனங்கள் எல்லாரும் யோர்தானைக் கடந்தபோது, ராஜா பர்சிலாவை முத்தமிட்டு அவனை ஆசீர்வதித்து, தானும் கடந்துபோனான்; அவனோ தன்னிடத்திற்குத் திரும்பிப்போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[43. இஸ்ரவேல் மனுஷரோ யூதா மனுஷருக்குப் பிரதியுத்தரமாக: ராஜாவினிடத்தில் எங்களுக்குப் பத்துப்பங்கு இருக்கிறது; உங்களைப்பார்க்கிலும் எங்களுக்குத் தாவீதினிடத்தில் அதிக உரிமை உண்டு; பின்னை ஏன் எங்களை அற்பமாய் எண்ணினீர்கள்; எங்கள் ராஜாவைத் திரும்ப அழைத்துவரவேண்டும் என்று முந்திச்சொன்னவர்கள் நாங்களல்லவா என்றார்கள்; ஆனாலும் இஸ்ரவேல் மனுஷரின் பேச்சைப்பார்க்கிலும் யூதா மனுஷரின் பேச்சு பலத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9354,51 +9604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஜனங்கள் எல்லாரும் யோர்தானைக் கடந்தபோது, ராஜா பர்சிலாவை முத்தமிட்டு அவனை ஆசீர்வதித்து, தானும் கடந்துபோனான்; அவனோ தன்னிடத்திற்குத் திரும்பிப்போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[1. இதோ, ராஜா அப்சலோமுக்காக அழுது புலம்புகிறார் என்று யோவாபுக்கு அறிவிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9463,51 +9713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ராஜா கடந்து, கில்கால்மட்டும் போனான்; கிம்காம் அவனோடேகூடக் கடந்துவந்தான்; யூதா ஜனம் அனைத்தும், இஸ்ரவேலில் பாதிஜனமும், ராஜாவை இக்கரைப்படுத்தி வந்தபின்பு,]]></a:t>
+              <a:t><![CDATA[2. ராஜா தம்முடைய குமாரனுக்காக மனம்நொந்திருக்கிறார் என்று அன்றையதினம் ஜனங்கள் கேள்விப்பட்டார்கள்; அதினிமித்தம் அன்றையதினம் அந்தஜெயம் ஜனத்திற்கெல்லம் துக்கமாய் மாறிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9572,51 +9822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ராஜா கடந்து, கில்கால்மட்டும் போனான்; கிம்காம் அவனோடேகூடக் கடந்துவந்தான்; யூதா ஜனம் அனைத்தும், இஸ்ரவேலில் பாதிஜனமும், ராஜாவை இக்கரைப்படுத்தி வந்தபின்பு,]]></a:t>
+              <a:t><![CDATA[2. ராஜா தம்முடைய குமாரனுக்காக மனம்நொந்திருக்கிறார் என்று அன்றையதினம் ஜனங்கள் கேள்விப்பட்டார்கள்; அதினிமித்தம் அன்றையதினம் அந்தஜெயம் ஜனத்திற்கெல்லம் துக்கமாய் மாறிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9681,51 +9931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. இதோ, இஸ்ரவேல் மனுஷர் எல்லாரும் ராஜாவினிடத்தில் வந்து, ராஜாவை நோக்கி: எங்கள் சகோதரராகிய யூதாமனுஷர் திருட்டளவாய் உம்மை அழைத்துவந்து, ராஜாவையும், அவர் வீட்டாரையும், அவரோடேகூட இருக்கிற தாவீதின் மனுஷர் அனைவரையும், யோர்தானைக் கடக்கப்பண்ணினது என்ன என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. யுத்தத்தில் முறிந்தோடுகிறதினால் வெட்கப்பட்டுத் திருட்டளவாய் வருகிவறர்கள்போல, ஜனங்கள் அன்றையதினம் திருட்டளவாய்ப் பட்டணத்திற்குள் வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9790,51 +10040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. இதோ, இஸ்ரவேல் மனுஷர் எல்லாரும் ராஜாவினிடத்தில் வந்து, ராஜாவை நோக்கி: எங்கள் சகோதரராகிய யூதாமனுஷர் திருட்டளவாய் உம்மை அழைத்துவந்து, ராஜாவையும், அவர் வீட்டாரையும், அவரோடேகூட இருக்கிற தாவீதின் மனுஷர் அனைவரையும், யோர்தானைக் கடக்கப்பண்ணினது என்ன என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. யுத்தத்தில் முறிந்தோடுகிறதினால் வெட்கப்பட்டுத் திருட்டளவாய் வருகிவறர்கள்போல, ஜனங்கள் அன்றையதினம் திருட்டளவாய்ப் பட்டணத்திற்குள் வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9899,51 +10149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அப்பொழுது யூதா மனுஷர் எல்லாரும் இஸ்ரவேல் மனுஷருக்குப் பிரதியுத்தரமாக: ராஜா எங்களைச் சேர்ந்தவரானபடியினால் இதைச் செய்தோம்; இதற்காக நீங்கள் கோபிப்பானேன்? நாங்கள் ராஜாவின் கையிலே எதையாகிலும் வாங்கித் தின்றோமோ? எங்களுக்கு வெகுமானம் கொடுக்கப்பட்டதோ? என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[4. ராஜா தன் முகத்தை மூடிக்கொண்டு, மகா சத்தமாய்: என் மகனாகிய அப்சலோமே, அப்சலோமாகிய என் மகனே, என் மகனே என்று அலறிக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10008,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அப்பொழுது யூதா மனுஷர் எல்லாரும் இஸ்ரவேல் மனுஷருக்குப் பிரதியுத்தரமாக: ராஜா எங்களைச் சேர்ந்தவரானபடியினால் இதைச் செய்தோம்; இதற்காக நீங்கள் கோபிப்பானேன்? நாங்கள் ராஜாவின் கையிலே எதையாகிலும் வாங்கித் தின்றோமோ? எங்களுக்கு வெகுமானம் கொடுக்கப்பட்டதோ? என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[4. ராஜா தன் முகத்தை மூடிக்கொண்டு, மகா சத்தமாய்: என் மகனாகிய அப்சலோமே, அப்சலோமாகிய என் மகனே, என் மகனே என்று அலறிக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10117,51 +10367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது யோவாப் வீட்டிற்குள்ளே ராஜாவினிடத்தில் போய்: இன்று உம்முடைய ஜீவனையும், உம்முடைய குமாரர் குமாரத்திகளின் ஜீவனையும், உம்முடைய மனைவிகளின் ஜீவனையும், உம்முடைய மறுமனையாட்டிகளின் ஜீவனையும் தப்புவித்த உம்முடைய ஊழியக்காரர் எல்லாரின் முகத்தையும் வெட்கப்படுதினீர்; இன்று நீர் உம்மைப் பகைக்கிறவர்களைச் சிநேகித்து, உம்மைச் சிநேகிக்கிறவர்களைப் பகைக்கிறீர் என்று விளங்குகிறது.]]></a:t>
+              <a:t><![CDATA[11. இப்படி இஸ்ரவேலர் எல்லாரும்பேசிகொண்டிருக்கிறது, ராஜா இருக்கிற வீட்டிலே அவருக்குக் கேள்வியானபடியினால், தாவீதுராஜா சாதோக் அபியத்தார் என்னும் ஆசாரியர்களிடத்துக்கு ஆள் அனுப்பி, நீங்கள் மூப்பரோடே பேசி: ராஜாவைத் தம்முடைய வீட்டுக்குத் திரும்ப அழைத்துவர நீங்கள் மற்றவர்களுக்குப் பிந்திப்போவானேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10226,51 +10476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. இஸ்ரவேல் மனுஷரோ யூதா மனுஷருக்குப் பிரதியுத்தரமாக: ராஜாவினிடத்தில் எங்களுக்குப் பத்துப்பங்கு இருக்கிறது; உங்களைப்பார்க்கிலும் எங்களுக்குத் தாவீதினிடத்தில் அதிக உரிமை உண்டு; பின்னை ஏன் எங்களை அற்பமாய் எண்ணினீர்கள்; எங்கள் ராஜாவைத் திரும்ப அழைத்துவரவேண்டும் என்று முந்திச்சொன்னவர்கள் நாங்களல்லவா என்றார்கள்; ஆனாலும் இஸ்ரவேல் மனுஷரின் பேச்சைப்பார்க்கிலும் யூதா மனுஷரின் பேச்சு பலத்தது.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது யோவாப் வீட்டிற்குள்ளே ராஜாவினிடத்தில் போய்: இன்று உம்முடைய ஜீவனையும், உம்முடைய குமாரர் குமாரத்திகளின் ஜீவனையும், உம்முடைய மனைவிகளின் ஜீவனையும், உம்முடைய மறுமனையாட்டிகளின் ஜீவனையும் தப்புவித்த உம்முடைய ஊழியக்காரர் எல்லாரின் முகத்தையும் வெட்கப்படுதினீர்; இன்று நீர் உம்மைப் பகைக்கிறவர்களைச் சிநேகித்து, உம்மைச் சிநேகிக்கிறவர்களைப் பகைக்கிறீர் என்று விளங்குகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10335,51 +10585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. இஸ்ரவேல் மனுஷரோ யூதா மனுஷருக்குப் பிரதியுத்தரமாக: ராஜாவினிடத்தில் எங்களுக்குப் பத்துப்பங்கு இருக்கிறது; உங்களைப்பார்க்கிலும் எங்களுக்குத் தாவீதினிடத்தில் அதிக உரிமை உண்டு; பின்னை ஏன் எங்களை அற்பமாய் எண்ணினீர்கள்; எங்கள் ராஜாவைத் திரும்ப அழைத்துவரவேண்டும் என்று முந்திச்சொன்னவர்கள் நாங்களல்லவா என்றார்கள்; ஆனாலும் இஸ்ரவேல் மனுஷரின் பேச்சைப்பார்க்கிலும் யூதா மனுஷரின் பேச்சு பலத்தது.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது யோவாப் வீட்டிற்குள்ளே ராஜாவினிடத்தில் போய்: இன்று உம்முடைய ஜீவனையும், உம்முடைய குமாரர் குமாரத்திகளின் ஜீவனையும், உம்முடைய மனைவிகளின் ஜீவனையும், உம்முடைய மறுமனையாட்டிகளின் ஜீவனையும் தப்புவித்த உம்முடைய ஊழியக்காரர் எல்லாரின் முகத்தையும் வெட்கப்படுதினீர்; இன்று நீர் உம்மைப் பகைக்கிறவர்களைச் சிநேகித்து, உம்மைச் சிநேகிக்கிறவர்களைப் பகைக்கிறீர் என்று விளங்குகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10444,51 +10694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. இஸ்ரவேல் மனுஷரோ யூதா மனுஷருக்குப் பிரதியுத்தரமாக: ராஜாவினிடத்தில் எங்களுக்குப் பத்துப்பங்கு இருக்கிறது; உங்களைப்பார்க்கிலும் எங்களுக்குத் தாவீதினிடத்தில் அதிக உரிமை உண்டு; பின்னை ஏன் எங்களை அற்பமாய் எண்ணினீர்கள்; எங்கள் ராஜாவைத் திரும்ப அழைத்துவரவேண்டும் என்று முந்திச்சொன்னவர்கள் நாங்களல்லவா என்றார்கள்; ஆனாலும் இஸ்ரவேல் மனுஷரின் பேச்சைப்பார்க்கிலும் யூதா மனுஷரின் பேச்சு பலத்தது.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது யோவாப் வீட்டிற்குள்ளே ராஜாவினிடத்தில் போய்: இன்று உம்முடைய ஜீவனையும், உம்முடைய குமாரர் குமாரத்திகளின் ஜீவனையும், உம்முடைய மனைவிகளின் ஜீவனையும், உம்முடைய மறுமனையாட்டிகளின் ஜீவனையும் தப்புவித்த உம்முடைய ஊழியக்காரர் எல்லாரின் முகத்தையும் வெட்கப்படுதினீர்; இன்று நீர் உம்மைப் பகைக்கிறவர்களைச் சிநேகித்து, உம்மைச் சிநேகிக்கிறவர்களைப் பகைக்கிறீர் என்று விளங்குகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10553,51 +10803,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. இஸ்ரவேல் மனுஷரோ யூதா மனுஷருக்குப் பிரதியுத்தரமாக: ராஜாவினிடத்தில் எங்களுக்குப் பத்துப்பங்கு இருக்கிறது; உங்களைப்பார்க்கிலும் எங்களுக்குத் தாவீதினிடத்தில் அதிக உரிமை உண்டு; பின்னை ஏன் எங்களை அற்பமாய் எண்ணினீர்கள்; எங்கள் ராஜாவைத் திரும்ப அழைத்துவரவேண்டும் என்று முந்திச்சொன்னவர்கள் நாங்களல்லவா என்றார்கள்; ஆனாலும் இஸ்ரவேல் மனுஷரின் பேச்சைப்பார்க்கிலும் யூதா மனுஷரின் பேச்சு பலத்தது.]]></a:t>
+              <a:t><![CDATA[6. அதிபதிகளும் சேவகரும் உமக்கு அற்பமானவர்கள் என்று இன்று விளங்கப்பண்ணுகிறீர்; அப்சலோம் உயிரோடிருந்து, நாங்கள் அனைவரும் இன்று செத்துப்போனால், அப்பொழுது உம்முடைய பார்வைக்கு நலமாயிருக்கும் என்று இன்று அறிந்துகொண்டேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[6. அதிபதிகளும் சேவகரும் உமக்கு அற்பமானவர்கள் என்று இன்று விளங்கப்பண்ணுகிறீர்; அப்சலோம் உயிரோடிருந்து, நாங்கள் அனைவரும் இன்று செத்துப்போனால், அப்பொழுது உம்முடைய பார்வைக்கு நலமாயிருக்கும் என்று இன்று அறிந்துகொண்டேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[6. அதிபதிகளும் சேவகரும் உமக்கு அற்பமானவர்கள் என்று இன்று விளங்கப்பண்ணுகிறீர்; அப்சலோம் உயிரோடிருந்து, நாங்கள் அனைவரும் இன்று செத்துப்போனால், அப்பொழுது உம்முடைய பார்வைக்கு நலமாயிருக்கும் என்று இன்று அறிந்துகொண்டேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. இப்போதும் எழுந்திருந்து வெளியே வந்து, உம்முடைய ஊழியக்காரரோடே அன்பாய்ப் பேசும்; நீர் வெளியே வராதிருந்தால், இன்று இரவு ஒருவரும் உம்மோடே தங்கியிருப்பதில்லை என்று கர்த்தர்மேல் ஆணையிடுகிறேன்; அப்பொழுது உம்முடைய சிறுவயது முதல் இதுவரைக்கும் உமக்கு நேரிட்ட எல்லாத் தீமையைப்பார்க்கிலும், அது உமக்கு அதிக தீமையாயிருக்கும் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. இப்போதும் எழுந்திருந்து வெளியே வந்து, உம்முடைய ஊழியக்காரரோடே அன்பாய்ப் பேசும்; நீர் வெளியே வராதிருந்தால், இன்று இரவு ஒருவரும் உம்மோடே தங்கியிருப்பதில்லை என்று கர்த்தர்மேல் ஆணையிடுகிறேன்; அப்பொழுது உம்முடைய சிறுவயது முதல் இதுவரைக்கும் உமக்கு நேரிட்ட எல்லாத் தீமையைப்பார்க்கிலும், அது உமக்கு அதிக தீமையாயிருக்கும் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. இப்போதும் எழுந்திருந்து வெளியே வந்து, உம்முடைய ஊழியக்காரரோடே அன்பாய்ப் பேசும்; நீர் வெளியே வராதிருந்தால், இன்று இரவு ஒருவரும் உம்மோடே தங்கியிருப்பதில்லை என்று கர்த்தர்மேல் ஆணையிடுகிறேன்; அப்பொழுது உம்முடைய சிறுவயது முதல் இதுவரைக்கும் உமக்கு நேரிட்ட எல்லாத் தீமையைப்பார்க்கிலும், அது உமக்கு அதிக தீமையாயிருக்கும் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. அப்பொழுது ராஜா எழுந்துபோய், ஒலிமுகவாசலில் உட்கார்ந்தான்; இதோ, ராஜா ஒலிமுகவாசலில் உட்கார்ந்திருக்கிறார் என்று சகல ஜனங்களுக்கும் அறிவிக்கப்பட்டபோது, ஜனங்கள் எல்லாரும் ராஜாவுக்கு முன்பாக வந்தார்கள்; இஸ்ரவேலரோவெனில் அவரவர் தங்கள் கூடாரங்களுக்கு ஓடிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10632,51 +11536,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469515854" r:id="rId1"/>
+    <p:sldLayoutId id="2473434384" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10684,50 +11588,66 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:defPPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide100.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide100.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide101.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide101.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -11408,50 +12328,98 @@
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide90.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide91.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide91.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide92.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide92.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide93.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide93.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide94.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide94.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide95.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide95.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide96.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide96.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide97.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide97.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide98.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide98.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide99.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide99.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -11556,51 +12524,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. నీ స్నేహితుల యెడల ప్రేమ చూపక నీ శత్రువులయెడలప్రేమ చూపుచు, ఈ దినమున అధిపతులును సేవకులును నీకు]]></a:t>
+              <a:t><![CDATA[12. All of you are my brethren, all of you are my bones and my flesh: wherefore then are all of you]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[king does sit in the gate. And all the people came before the king: for Israel had fled every man to]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[his tent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +12920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఇష్టజనులుకారని నీవు కనుపరచితివి. మేమందరము చనిపోయి అబ్షాలోము బ్రదికియుండినయెడల అది నీకు ఇష్టమగునన్న]]></a:t>
+              <a:t><![CDATA[the last to bring back the king?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మాట యీ దినమున నేను తెలిసికొనుచున్నాను. ఇప్పుడు లేచి బయటికివచ్చి నీ సేవకులను ధైర్యపరచుము.]]></a:t>
+              <a:t><![CDATA[13. And say all of you to Amasa, Are you not of my bone, and of my flesh? God do so to me, and more]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. నీవు బయటికి రాకయుండిన యెడల ఈ రాత్రి యొకడును నీయొద్ద నిలువడని యెహోవా నామమునుబట్టి ప్రమాణము చేసి]]></a:t>
+              <a:t><![CDATA[also, if you be not captain of the host before me continually in the room of Joab.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పుచున్నాను; నీ బాల్యమునుండి నేటివరకు నీకు ప్రాప్తించిన అపాయము లన్నిటికంటె అది నీకు కష్టతరముగా]]></a:t>
+              <a:t><![CDATA[14. And he bowed the heart of all the men of Judah, even as the heart of one man; so that they sent]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఉండునని రాజుతో మనవిచేయగా రాజు లేచి వచ్చి గుమ్మములో కూర్చుం డెను.]]></a:t>
+              <a:t><![CDATA[this word unto the king, Return you, and all your servants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +13580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. రాజు గుమ్మములో కూర్చున్నాడను మాట జనులందరు విని రాజును దర్శింప వచ్చిరిగాని ఇశ్రాయేలువారు తమ తమ]]></a:t>
+              <a:t><![CDATA[15. So the king returned, and came to Jordan. And Judah came to Gilgal, to go to meet the king, to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +13712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యిండ్లకు పారిపోయిరి.]]></a:t>
+              <a:t><![CDATA[conduct the king over Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +13844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. అంతట ఇశ్రాయేలువారి గోత్రములకు చేరికైన జనులందరు ఇట్లనుకొనిరిమన శత్రువుల చేతిలోనుండియు, ఫిలిష్తీయుల]]></a:t>
+              <a:t><![CDATA[16. And Shimei the son of Gera, a Benjamite, which was of Bahurim, hasted and came down with the men]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +13976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేతిలోనుండియు మనలను విడిపించిన రాజు అబ్షాలోమునకు భయపడి దేశములోనుండి పారిపోయెను.]]></a:t>
+              <a:t><![CDATA[of Judah to meet king David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +14108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. రాజు తన కుమారునిగూర్చి దుఃఖించుచు ఏడ్చుచున్నాడను సంగతి ఆ దినమున జనులందరు విని,]]></a:t>
+              <a:t><![CDATA[9. And all the people were at strife throughout all the tribes of Israel, saying, The king saved us]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +14240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. మనమీద మనము రాజుగా పట్టాభిషేకము చేసిన అబ్షాలోము యుద్దమందు మరణమాయెను. కాబట్టి మనము రాజును మరల]]></a:t>
+              <a:t><![CDATA[17. And there were a thousand men of Benjamin with him, and Ziba the servant of the house of Saul,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +14372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తోడుకొని వచ్చుటను గూర్చి ఏల మాట్లాడక పోతివిు?]]></a:t>
+              <a:t><![CDATA[and his fifteen sons and his twenty servants with him; and they went over Jordan before the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +14504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. రాజైన దావీదు ఇది విని యాజకులగు సాదోకునకును అబ్యాతారునకును వర్తమానము పంపిఇశ్రాయేలువా రందరు]]></a:t>
+              <a:t><![CDATA[18. And there went over a ferry boat to carry over the king's household, and to do what he thought]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +14636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మాటలాడుకొను సంగతి నగరిలోనున్న రాజునకు వినబడెను గనుక రాజును నగరికి మరల తోడుకొని రాకుండ మీరెందుకు]]></a:t>
+              <a:t><![CDATA[good. And Shimei the son of Gera fell down before the king, as he was come over Jordan;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +14768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆలస్యము చేయుచున్నారు?]]></a:t>
+              <a:t><![CDATA[19. And said unto the king, Let not my lord impute iniquity unto me, neither do you remember that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +14900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. మీరు నాకు ఎముక నంటినట్టియు మాంసము నంటినట్టియు సహోదరులై యుండగా రాజును తోడుకొని రాకుండ మీరెందుకు]]></a:t>
+              <a:t><![CDATA[which your servant did perversely the day that my lord the king went out of Jerusalem, that the king]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +15032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆలస్యము చేయుచున్నారని యూదావారి పెద్దలతో చెప్పుమని ఆజ్ఞ ఇచ్చెను.]]></a:t>
+              <a:t><![CDATA[should take it to his heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +15164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. మరియు అమాశా యొద్దకు దూతలను పంపినీవు నాకు ఎముక నంటిన బంధువుడవు మాంసము నంటిన బంధువుడవు కావా?]]></a:t>
+              <a:t><![CDATA[20. For your servant does know that I have sinned: therefore, behold, I am come the first this day]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +15296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యోవాబునకు బదులు నిన్ను సైన్యాధిపతిగా నేను ఖాయ పరచనియెడల దేవుడు గొప్ప అపాయము నాకు కలుగ జేయును గాకని]]></a:t>
+              <a:t><![CDATA[of all the house of Joseph to go down to meet my lord the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +15428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పుడనెను.]]></a:t>
+              <a:t><![CDATA[21. But Abishai the son of Zeruiah answered and said, Shall not Shimei be put to death for this,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +15560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. యుద్ధ మందు సిగ్గుతో పారిపోయిన జనులవలె వారు నాడు దొంగనడకలతో వచ్చి పట్టణములో ప్రవేశించిరి;]]></a:t>
+              <a:t><![CDATA[out of the hand of our enemies, and he delivered us out of the hand of the Philistines; and now he]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +15692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ​అతడు పోయి యెవరును తప్పకుండ యూదావారినందరిని రాజునకు ఇష్టపూర్వక ముగా లోబడునట్లు చేయగానీవును నీ]]></a:t>
+              <a:t><![CDATA[because he cursed the LORD's anointed?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14592,51 +15824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సేవకులందరును మరల రావలెనన్న వర్తమానము వారు రాజునొద్దకు పంపిరి. రాజు తిరిగి యొర్దాను నది యొద్దకు రాగా]]></a:t>
+              <a:t><![CDATA[22. And David said, What have I to do with you, all of you sons of Zeruiah, that all of you should]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14724,51 +15956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. యూదావారు రాజును ఎదుర్కొనుటకును రాజును నది యివతలకు తోడుకొని వచ్చుటకును గిల్గాలునకు వచ్చిరి.]]></a:t>
+              <a:t><![CDATA[this day be adversaries unto me? shall there any man be put to death this day in Israel? for do not]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14856,51 +16088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. అంతలో బహూరీమునందున్న బెన్యామీనీయుడగు గెరా కుమారుడైన షిమీ త్వరపడి రాజైన దావీదును ఎదుర్కొనుటకై]]></a:t>
+              <a:t><![CDATA[I know that I am this day king over Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14988,51 +16220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యూదావారితో కూడ వచ్చెను.]]></a:t>
+              <a:t><![CDATA[23. Therefore the king said unto Shimei, You shall not die. And the king swore unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15120,51 +16352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. అతని యొద్ద వెయ్యిమంది బెన్యామీనీయులు ఉండిరి. మరియుసౌలు కుటుంబమునకు సేవకుడగు సీబాయును అతని పదు]]></a:t>
+              <a:t><![CDATA[24. And Mephibosheth the son of Saul came down to meet the king, and had neither dressed his feet,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15252,51 +16484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నయిదుగురు కుమారులును అతని యిరువదిమంది దాసులును వచ్చి]]></a:t>
+              <a:t><![CDATA[nor trimmed his beard, nor washed his clothes, from the day the king departed until the day he came]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15384,51 +16616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. రాజు ఎదుట నది దాటిరి; రాజు ఇంటివారిని అవతలకు దాటించుటకును రాజు దృష్టికి అనుకూలమైన దానిని]]></a:t>
+              <a:t><![CDATA[again in peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15516,51 +16748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేయుటకును రేవుపడవను ఇవతలకు తెచ్చి యుండిరి. అంతట గెరా కుమారుడగు షిమీ వచ్చి రాజు యొర్దానునది దాటి]]></a:t>
+              <a:t><![CDATA[25. And it came to pass, when he was come to Jerusalem to meet the king, that the king said unto]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15648,51 +16880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పోగానే అతనికి సాష్టాంగపడి]]></a:t>
+              <a:t><![CDATA[him, Wherefore went not you with me, Mephibosheth?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15780,51 +17012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. నాటి విజయము జనులకందరికి దుఃఖమునకు కారణమాయెను.]]></a:t>
+              <a:t><![CDATA[is fled out of the land for Absalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15912,51 +17144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. నా యేలినవాడా, నేను చేసిన ద్రోహము నామీద మోపకుము; నా యేలిన వాడవును రాజవునగు నీవు యెరూషలేమును]]></a:t>
+              <a:t><![CDATA[26. And he answered, My lord, O king, my servant deceived me: for your servant said, I will saddle]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16044,51 +17276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[విడిచిన వేళ నీ దాసుడనగు నేను మూర్ఖించి చేసిన దోషమును జ్ఞాపకమందుంచకుము, మనస్సునందుంచు కొనకుము.]]></a:t>
+              <a:t><![CDATA[me an ass, that I may ride thereon, and go to the king; because your servant is lame.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16176,51 +17408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ​నేను పాపము చేసితినని నాకు తెలిసినది గనుక యోసేపు వారందరితో కూడ నా యేలినవాడవును రాజవునగు నిన్ను]]></a:t>
+              <a:t><![CDATA[27. And he has slandered your servant unto my lord the king; but my lord the king is as an angel of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16308,51 +17540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఎదుర్కొనుటకై నేను ముందుగా వచ్చియున్నాననెను.]]></a:t>
+              <a:t><![CDATA[God: do therefore what is good in yours eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16440,51 +17672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. అంతట సెరూయా కుమారుడగు అబీషైయెహోవా అభిషేకించినవానిని శపించిన యీ షిమీ మరణమునకు పాత్రుడు కాడా అని]]></a:t>
+              <a:t><![CDATA[28. For all of my father's house were but dead men before my lord the king: yet did you set your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16572,51 +17804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యనగా]]></a:t>
+              <a:t><![CDATA[servant among them that did eat at yours own table. What right therefore have I yet to cry any more]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16704,51 +17936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. దావీదుసెరూయా కుమారులారా, మీకును నాకును ఏమి పొందు? ఇట్టి సమయమున మీరు నాకు విరోధులగుదురా?]]></a:t>
+              <a:t><![CDATA[unto the king?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16836,51 +18068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఇశ్రాయేలువారిలో ఎవరైనను ఈ దినమున మరణశిక్ష నొందుదురా? యిప్పుడు నేను ఇశ్రాయేలువారిమీద రాజు నైతినను]]></a:t>
+              <a:t><![CDATA[29. And the king said unto him, Why speak you any more of your matters? I have said, You and Ziba]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16968,51 +18200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సంగతి నాకు తెలిసేయున్నదని చెప్పి ప్రమా ణముచేసి]]></a:t>
+              <a:t><![CDATA[divide the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17100,51 +18332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. నీకు మరణశిక్ష విధింపనని షిమీతో సెల విచ్చెను.]]></a:t>
+              <a:t><![CDATA[30. And Mephibosheth said unto the king, Yea, let him take all, forasmuch as my lord the king has]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17232,51 +18464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. రాజు ముఖము కప్పుకొని అబ్షాలోమా నా కుమాడుడా అబ్షాలోమా నా కుమారుడా నా కుమారుడా, అని కేకలు వేయుచు]]></a:t>
+              <a:t><![CDATA[10. And Absalom, whom we anointed over us, is dead in battle. Now therefore why speak all of you not]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17364,51 +18596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. మరియు సౌలు కుమారుడగు మెఫీబోషెతు రాజును నెదుర్కొనుటకు వచ్చెను. రాజు పారిపోయిన దినము మొదలుకొని]]></a:t>
+              <a:t><![CDATA[come again in peace unto his own house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17496,51 +18728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అతడు సుఖముగా తిరిగి వచ్చిన నాటివరకు అతడు కాళ్లు కడుగుకొనకయు, గడ్డము కత్తిరించు కొనకయు బట్టలు]]></a:t>
+              <a:t><![CDATA[31. And Barzillai the Gileadite came down from Rogelim, and went over Jordan with the king, to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17628,51 +18860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఉదుకుకొనకయు నుండెను.]]></a:t>
+              <a:t><![CDATA[conduct him over Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17760,51 +18992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. రాజును ఎదుర్కొనుటకై అతడు యెరూషలేమునకు రాగా రాజు మెఫీబోషెతూ, నీవు నాతో కూడ రాకపోతివేమని అతని]]></a:t>
+              <a:t><![CDATA[32. Now Barzillai was a very aged man, even fourscore years old: and he had provided the king of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17892,51 +19124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నడిగెను]]></a:t>
+              <a:t><![CDATA[sustenance while he lay at Mahanaim; for he was a very great man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18024,51 +19256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. అందుకతడునా యేలినవాడా రాజా, నీ దాసుడనైన నేను కుంటివాడను గనుక గాడిదమీద గంత కట్టించి యెక్కి రాజుతో]]></a:t>
+              <a:t><![CDATA[33. And the king said unto Barzillai, Come you over with me, and I will feed you with me in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18156,51 +19388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కూడ వెళ్లిపోదునని నేనను కొనగా నా పనివాడు నన్ను మోసము చేసెను.]]></a:t>
+              <a:t><![CDATA[Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18288,51 +19520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ​సీబా నీ దాసుడనైన నన్ను గూర్చి నా యేలినవాడవును రాజవునగు నీతో అబద్ధమాడెను. అయితే నా యేలినవాడవును]]></a:t>
+              <a:t><![CDATA[34. And Barzillai said unto the king, How long have I to live, that I should go up with the king]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18420,51 +19652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రాజవునగు నీవు దేవదూత వంటివాడవు, నీ దృష్టికి ఏది యనుకూలమో దాని చేయుము.]]></a:t>
+              <a:t><![CDATA[unto Jerusalem?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18552,51 +19784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ​నా తండ్రి యింటి వారందరు నా యేలినవాడవును రాజవునగు నీ దృష్టికి మృతుల వంటివారై యుండగా, నీవు నీ]]></a:t>
+              <a:t><![CDATA[35. I am this day fourscore years old: and can I discern between good and evil? can your servant]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18684,51 +19916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఏడ్చుచుండగా,]]></a:t>
+              <a:t><![CDATA[a word of bringing the king back?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18816,51 +20048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బల్లయొద్ద భోజనము చేయువారిలో నీ దాసుడనైన నన్ను చేర్చితివి. కాబట్టి ఇకను రాజవైన నీకు మొఱ్ఱపెట్టుటకు]]></a:t>
+              <a:t><![CDATA[taste what I eat or what I drink? can I hear any more the voice of singing men and singing women?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18948,51 +20180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నాకేమి న్యాయమని అనగా]]></a:t>
+              <a:t><![CDATA[wherefore then should your servant be yet a burden unto my lord the king?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19080,51 +20312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ​రాజునీ సంగతులను నీవిక ఎందులకు ఎత్తెదవు? నీవును సీబాయును భూమిని పంచుకొనుడని నేనాజ్ఞ ఇచ్చితిని]]></a:t>
+              <a:t><![CDATA[36. Your servant will go a little way over Jordan with the king: and why should the king recompense]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19212,51 +20444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గదా అనెను.]]></a:t>
+              <a:t><![CDATA[it me with such a reward?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19344,51 +20576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ​అందుకు మెఫీబోషెతునా యేలినవాడవగు నీవు నీ నగరికి తిరిగి క్షేమముగా వచ్చియున్నావు గనుక అతడు అంతయు]]></a:t>
+              <a:t><![CDATA[37. Let your servant, I pray you, turn back again, that I may die in mine own city, and be buried by]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19476,51 +20708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తీసికొన వచ్చుననెను.]]></a:t>
+              <a:t><![CDATA[the grave of my father and of my mother. But behold your servant Chimham; let him go over with my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19608,51 +20840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. మరియు గిలాదీయుడగు బర్జిల్లయి రోగెలీమునుండి యొర్దాను అద్దరికి వచ్చి రాజుతోకూడ నది దాటెను.]]></a:t>
+              <a:t><![CDATA[lord the king; and do to him what shall seem good unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19740,51 +20972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. బర్జిల్లయి యెనుబది సంవత్సరముల వయస్సుకలిగి బహు ముసలివాడై యుండెను. అతడు అధిక ఐశ్వర్యవంతుడు గనుక]]></a:t>
+              <a:t><![CDATA[38. And the king answered, Chimham shall go over with me, and I will do to him that which shall seem]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19872,51 +21104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రాజు మహనయీములో నుండగా అతనికి భోజన పదార్థములను పంపించుచు వచ్చెను.]]></a:t>
+              <a:t><![CDATA[good unto you: and whatsoever you shall require of me, that will I do for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20004,51 +21236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ​యెరూషలేములో నాయొద్ద నిన్ను నిలిపి పోషించెదను, నీవు నాతోకూడ నది దాటవలెనని రాజు బర్జిల్లయితో]]></a:t>
+              <a:t><![CDATA[39. And all the people went over Jordan. And when the king was come over, the king kissed Barzillai,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20136,51 +21368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. రాజు అబ్షాలోమునుగూర్చి దుఃఖించుచు ఏడ్చుచున్నాడను సంగతి యోవాబు విని నగరియందున్న రాజునొద్దకు]]></a:t>
+              <a:t><![CDATA[11. And king David sent to Zadok and to Abiathar the priests, saying, Speak unto the elders of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20268,51 +21500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సెలవియ్యగా]]></a:t>
+              <a:t><![CDATA[and blessed him; and he returned unto his own place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20400,51 +21632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. బర్జిల్లయిరాజవగు నీతోకూడ యెరూషలేమునకు వచ్చుటకు ఇక నేనెన్ని దినములు బ్రతుకబోవుదును?]]></a:t>
+              <a:t><![CDATA[40. Then the king went on to Gilgal, and Chimham went on with him: and all the people of Judah]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20532,51 +21764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. నేటికి నాకు ఎనుబది యేండ్లాయెను. సుఖదుఃఖములకున్న భేదమును నేను గుర్తింపగలనా? అన్నపానముల రుచి నీ]]></a:t>
+              <a:t><![CDATA[conducted the king, and also half the people of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20664,51 +21896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దాసుడనైన నేను తెలిసికొనగలనా? గాయకుల యొక్కయు గాయకురాండ్రయొక్కయు స్వరము నాకు విన బడునా? కావున నీ]]></a:t>
+              <a:t><![CDATA[41. And, behold, all the men of Israel came to the king, and said unto the king, Why have our]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20796,51 +22028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దాసుడనగు నేను నా యేలిన వాడవును రాజవునగు నీకు ఎందుకు భారముగా నుండ వలెను?]]></a:t>
+              <a:t><![CDATA[brethren the men of Judah stolen you away, and have brought the king, and his household, and all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20928,51 +22160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. నీ దాసుడనైన నేను నీతోకూడ నది దాటి అవతలకు కొంచెము దూరము వచ్చెదను గాని రాజవగు నీవు నాకంత]]></a:t>
+              <a:t><![CDATA[David's men with him, over Jordan?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21060,51 +22292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రత్యుపకారము చేయనేల?]]></a:t>
+              <a:t><![CDATA[42. And all the men of Judah answered the men of Israel, Because the king is near of kin to us:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21192,51 +22424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. నేను నా ఊరి యందుండి మరణమై నా తలిదండ్రుల సమాధియందు పాతిపెట్టబడుటకై అచ్చటికి తిరిగి పోవునట్లు నాకు]]></a:t>
+              <a:t><![CDATA[wherefore then be all of you angry for this matter? have we eaten at all of the king's cost? or has]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21324,51 +22556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సెలవిమ్ము, చిత్తగించుము, నీ దాసుడగు కింహాము నా యేలిన వాడవును రాజవునగు నీతోకూడ వచ్చుటకు సెలవిమ్ము; నీ]]></a:t>
+              <a:t><![CDATA[he given us any gift?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21456,51 +22688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దృష్టికి ఏది యనుకూలమో దానిని అతనికి చేయుమని మనవి చేయగా]]></a:t>
+              <a:t><![CDATA[43. And the men of Israel answered the men of Judah, and said, We have ten parts in the king, and we]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21588,51 +22820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వచ్చినీ ప్రాణమును నీ కుమారుల ప్రాణములను నీ కుమార్తెల ప్రాణములను నీ భార్యల ప్రాణములను నీ ఉపపత్నుల]]></a:t>
+              <a:t><![CDATA[Judah, saying, Why are all of you the last to bring the king back to his house? seeing the speech of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21720,51 +22952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ​రాజుకింహాము నాతోకూడ రావచ్చును, నీ దృష్టికి అనుకూలమైన దానిని నేను అతనికి చేసెదను, మరియు నావలన]]></a:t>
+              <a:t><![CDATA[have also more right in David than all of you: why then did all of you despise us, that our advice]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21852,51 +23084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నీవు కోరునదంతయు నేను చేసెదనని సెలవిచ్చెను.]]></a:t>
+              <a:t><![CDATA[should not be first had in bringing back our king? And the words of the men of Judah were fiercer]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21984,51 +23216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ​జనులందరును రాజును నది యవతలకు రాగా రాజు బర్జిల్లయిని ముద్దుపెట్టుకొని దీవించెను; తరువాత]]></a:t>
+              <a:t><![CDATA[than the words of the men of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22116,51 +23348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బర్జిల్లయి తన స్థలమునకు వెళ్లిపోయెను.]]></a:t>
+              <a:t><![CDATA[1. And it was told Joab, Behold, the king weeps and mourns for Absalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22248,51 +23480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. యూదా వారందరును ఇశ్రాయేలువారిలో సగము మందియు రాజును తోడుకొని రాగా రాజు కింహామును వెంటబెట్టుకొని]]></a:t>
+              <a:t><![CDATA[2. And the victory that day was turned into mourning unto all the people: for the people heard say]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22380,51 +23612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గిల్గాలునకు వచ్చెను.]]></a:t>
+              <a:t><![CDATA[that day how the king was grieved for his son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22512,51 +23744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. ఇట్లుండగా ఇశ్రాయేలు వారందరును రాజునొద్దకు వచ్చిమా సహోదరులగు యూదావారు ఎందుకు నిన్ను]]></a:t>
+              <a:t><![CDATA[3. And the people got them by stealth that day into the city, as people being ashamed steal away]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22644,51 +23876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దొంగిలించుకొని నీ యింటివారిని నీవారిని యొర్దాను ఇవతలకు తోడుకొని వచ్చిరని యడుగగా]]></a:t>
+              <a:t><![CDATA[when they flee in battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22776,51 +24008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. యూదా వారందరురాజు మీకు సమీపబంధువుడై యున్నాడు గదా, మీకు కోపమెందుకు? ఆలాగుండినను మాలో ఎవరమైనను రాజు]]></a:t>
+              <a:t><![CDATA[4. But the king covered his face, and the king cried with a loud voice, O my son Absalom, O Absalom,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22908,51 +24140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సొమ్ము ఏమైనను తింటిమా? మాకు యినాము ఏమైన ఇచ్చెనా? అని ఇశ్రాయేలువారితో అనిరి.]]></a:t>
+              <a:t><![CDATA[my son, my son!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23040,51 +24272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రాణములను ఈ దినమున రక్షించిన నీ సేవకులనందరిని నేడు సిగ్గుపరచి]]></a:t>
+              <a:t><![CDATA[all Israel has come to the king, even to his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23172,51 +24404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. అందుకు ఇశ్రాయేలు వారురాజులో మాకు పది భాగములున్నవి; మీకంటె మేము దావీదునందు అధిక స్వాతంత్ర్యము]]></a:t>
+              <a:t><![CDATA[5. And Joab came into the house to the king, and said, You have shamed this day the faces of all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23304,51 +24536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గలవారము; రాజును తోడుకొని వచ్చుటనుగురించి మీతో ముందుగా మాటలాడినవారము మేమే గదా మీరు మమ్మును]]></a:t>
+              <a:t><![CDATA[your servants, which this day have saved your life, and the lives of your sons and of your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23436,51 +24668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నిర్లక్ష్యము చేసితిరేమి? అని యూదా వారితో పలికిరి. యూదా వారి మాటలు ఇశ్రాయేలు వారి మాటలకంటె కఠినముగా]]></a:t>
+              <a:t><![CDATA[daughters, and the lives of your wives, and the lives of your concubines;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23568,51 +24800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఉండెను.]]></a:t>
+              <a:t><![CDATA[6. In that you love yours enemies, and hate your friends. For you have declared this day, that you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23628,92 +24860,884 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 19]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[regard neither princes nor servants: for this day I perceive, that if Absalom had lived, and all we]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[had died this day, then it had pleased you well.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. Now therefore arise, go forth, and speak comfortably unto your servants: for I swear by the LORD,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[if you go not forth, there will not tarry one with you this night: and that will be worse unto you]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[than all the evil that befell you from your youth until now.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. Then the king arose, and sat in the gate. And they told unto all the people, saying, Behold, the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
   <a:themeElements>
-    <a:clrScheme name="Theme18">
+    <a:clrScheme name="Theme54">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme18">
+    <a:fontScheme name="Theme54">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -23739,51 +25763,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme18">
+    <a:fmtScheme name="Theme54">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -23914,51 +25938,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>93</Slides>
+  <Slides>101</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>