--- v0 (2026-08-03)
+++ v1 (2026-10-21)
@@ -119,50 +119,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -207,50 +215,54 @@
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -412,53 +424,57 @@
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
-  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -518,51 +534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்படியே தாவீது தன் இரண்டு மனைவிகளாகிய யெஸ்ரயேல் ஊரானான அகினோவாமோடும், நாபாலின் மனைவியாயிருந்த கர்மேல் ஊராளான அபிகாயிலோடும்கூட அவ்விடத்திற்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[4. And the men of Judah came, and there they anointed David king over the house of Judah. And they told David, saying, That the men of Jabeshgilead were they that buried Saul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -627,51 +643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. யோவாபும் அபிசாயும் சூரியன் அஸ்தமிக்குமட்டும் அப்னேரைப் பின் தொடர்ந்தார்கள்; கிபியோன் வனாந்தர வழிக்கு அருகான கீயாவுக்கு எதிரே இருக்கிற அம்மா மேடுமட்டும் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And David sent messengers unto the men of Jabeshgilead, and said unto them, Blessed be all of you of the LORD, that all of you have showed this kindness unto your lord, even unto Saul, and have buried him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -736,51 +752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. யோவாபும் அபிசாயும் சூரியன் அஸ்தமிக்குமட்டும் அப்னேரைப் பின் தொடர்ந்தார்கள்; கிபியோன் வனாந்தர வழிக்கு அருகான கீயாவுக்கு எதிரே இருக்கிற அம்மா மேடுமட்டும் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And David sent messengers unto the men of Jabeshgilead, and said unto them, Blessed be all of you of the LORD, that all of you have showed this kindness unto your lord, even unto Saul, and have buried him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -845,51 +861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அன்றியும் தன்னோடிருந்த மனுஷரையும் அவர்கள் குடும்பங்களையும் கூட்டிக்கொண்டுபோனான்; அவர்கள் எப்ரோனின் சுற்றூர்களிலே குடியேறினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And now the LORD show kindness and truth unto you: and I also will requite you this kindness, because all of you have done this thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -954,51 +970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அன்றியும் தன்னோடிருந்த மனுஷரையும் அவர்கள் குடும்பங்களையும் கூட்டிக்கொண்டுபோனான்; அவர்கள் எப்ரோனின் சுற்றூர்களிலே குடியேறினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And now the LORD show kindness and truth unto you: and I also will requite you this kindness, because all of you have done this thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1063,51 +1079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது அப்னேரைப் பின் சென்ற பென்யமீன் புத்திரர் ஒரே படையாகக் கூடி ஒரு மலையின் உச்சியிலே நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Therefore now let your hands be strengthened, and be all of you valiant: for your master Saul is dead, and also the house of Judah have anointed me king over them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1172,51 +1188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது யூதாவின் மனுஷர் வந்து, அங்கே தாவீதை யூதா வம்சத்தாரின்மேல் ராஜாவாக அபிஷேகம்பண்ணினார்கள். கீலேயாத்தேசத்து யாபேசின் மனுஷர் சவுலை அடக்கம்பண்ணினவர்கள் என்று அவர்கள் தாவீதுக்கு அறிவித்த போது,]]></a:t>
+              <a:t><![CDATA[7. Therefore now let your hands be strengthened, and be all of you valiant: for your master Saul is dead, and also the house of Judah have anointed me king over them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1281,51 +1297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது யூதாவின் மனுஷர் வந்து, அங்கே தாவீதை யூதா வம்சத்தாரின்மேல் ராஜாவாக அபிஷேகம்பண்ணினார்கள். கீலேயாத்தேசத்து யாபேசின் மனுஷர் சவுலை அடக்கம்பண்ணினவர்கள் என்று அவர்கள் தாவீதுக்கு அறிவித்த போது,]]></a:t>
+              <a:t><![CDATA[7. Therefore now let your hands be strengthened, and be all of you valiant: for your master Saul is dead, and also the house of Judah have anointed me king over them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1390,51 +1406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தாவீது கீலேயாத்தேசத்து யாபேசின் மனுஷரிடத்தில் ஸ்தானாபதிகளை அனுப்பி, நீங்கள் உங்கள் ஆண்டவனாகிய சவுலுக்கு இந்தத் தயவைச் செய்து அவரை அடக்கம்பண்ணினபடியினலே கர்த்தர் உங்களை ஆசீர்வதிப்பாராக.]]></a:t>
+              <a:t><![CDATA[8. But Abner the son of Ner, captain of Saul's host, took Ishbosheth the son of Saul, and brought him over to Mahanaim;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1499,51 +1515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தாவீது கீலேயாத்தேசத்து யாபேசின் மனுஷரிடத்தில் ஸ்தானாபதிகளை அனுப்பி, நீங்கள் உங்கள் ஆண்டவனாகிய சவுலுக்கு இந்தத் தயவைச் செய்து அவரை அடக்கம்பண்ணினபடியினலே கர்த்தர் உங்களை ஆசீர்வதிப்பாராக.]]></a:t>
+              <a:t><![CDATA[8. But Abner the son of Ner, captain of Saul's host, took Ishbosheth the son of Saul, and brought him over to Mahanaim;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1608,51 +1624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு தாவீது கர்த்தரை நோக்கி: நான் யூதாவின் பட்டணங்கள் ஒன்றிலே போய் இருக்கலாமா என்று விசாரித்தான், அதற்குக் கர்த்தர்: போ என்றார்; எவ்விடத்திற்குப் போகலாம் என்று தாவீது கேட்டதற்கு, அவர்: எப்ரோனுக்குப் போ என்றார்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass after this, that David enquired of the LORD, saying, Shall I go up into any of the cities of Judah? And the LORD said unto him, Go up. And David said, Where shall I go up? And he said, Unto Hebron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1717,51 +1733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது அப்னேர் யோவாபைப் பார்த்துக் கூப்பிட்டு: பட்டயம் எப்போதும் சங்காரம் பண்ணிக்கொண்டிருக்கவேண்டுமோ, முடிவிலே கசப்புண்டாகும் என்று அறியீரோ, தங்கள் சகோதரரை விட்டுப் பின்வாங்கும்படிக்கு எந்த மட்டும் ஜனங்களுக்குச் சொல்லாதிருப்பீர் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. And made him king over Gilead, and over the Ashurites, and over Jezreel, and over Ephraim, and over Benjamin, and over all Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1826,51 +1842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது அப்னேர் யோவாபைப் பார்த்துக் கூப்பிட்டு: பட்டயம் எப்போதும் சங்காரம் பண்ணிக்கொண்டிருக்கவேண்டுமோ, முடிவிலே கசப்புண்டாகும் என்று அறியீரோ, தங்கள் சகோதரரை விட்டுப் பின்வாங்கும்படிக்கு எந்த மட்டும் ஜனங்களுக்குச் சொல்லாதிருப்பீர் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. And made him king over Gilead, and over the Ashurites, and over Jezreel, and over Ephraim, and over Benjamin, and over all Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1935,51 +1951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது அப்னேர் யோவாபைப் பார்த்துக் கூப்பிட்டு: பட்டயம் எப்போதும் சங்காரம் பண்ணிக்கொண்டிருக்கவேண்டுமோ, முடிவிலே கசப்புண்டாகும் என்று அறியீரோ, தங்கள் சகோதரரை விட்டுப் பின்வாங்கும்படிக்கு எந்த மட்டும் ஜனங்களுக்குச் சொல்லாதிருப்பீர் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. Ishbosheth Saul's son was forty years old when he began to reign over Israel, and reigned two years. But the house of Judah followed David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2044,51 +2060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அதற்கு யோவாப்: இன்று காலமே நீர் பேசாதிருந்தீரானால் ஜனங்கள் அவரவர் தங்கள் சகோதரரைப் பின்தொடராமல் அப்பொழுதே திரும்பிவிடுவார்கள் என்று தேவனுடைய ஜீவனைக்கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. Ishbosheth Saul's son was forty years old when he began to reign over Israel, and reigned two years. But the house of Judah followed David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2153,51 +2169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அதற்கு யோவாப்: இன்று காலமே நீர் பேசாதிருந்தீரானால் ஜனங்கள் அவரவர் தங்கள் சகோதரரைப் பின்தொடராமல் அப்பொழுதே திரும்பிவிடுவார்கள் என்று தேவனுடைய ஜீவனைக்கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And the time that David was king in Hebron over the house of Judah was seven years and six months.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2262,51 +2278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தர் உங்களைக் கிருபையும் உண்மையுமாய் நடத்துவாராக; நீங்கள் இந்தக் காரியத்தைச் செய்தபடியினால், நானும் இந்த நன்மைக்குத்தக்கதாக உங்களை நடத்துவேன்.]]></a:t>
+              <a:t><![CDATA[11. And the time that David was king in Hebron over the house of Judah was seven years and six months.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2371,51 +2387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. யோவாப் எக்காளம் ஊதினான்; அப்பொழுது ஜனங்கள் எல்லாரும் இஸ்ரவேலைத் தொடராமலும் யுத்தம்பண்ணாமலும் நின்றுவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And Abner the son of Ner, and the servants of Ishbosheth the son of Saul, went out from Mahanaim to Gibeon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2480,51 +2496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. யோவாப் எக்காளம் ஊதினான்; அப்பொழுது ஜனங்கள் எல்லாரும் இஸ்ரவேலைத் தொடராமலும் யுத்தம்பண்ணாமலும் நின்றுவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And Abner the son of Ner, and the servants of Ishbosheth the son of Saul, went out from Mahanaim to Gibeon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2589,51 +2605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்போதும் நீங்கள் உங்கள் கைகளைத் திடப்படுத்திக்கொண்டு நல்ல சேவகராயிருங்கள்; உங்கள் ஆண்டவனாகிய சவுல் மரித்தபின்பு, யூதா வம்சத்தார் என்னைத் தங்கள்மேல் ராஜாவாக அபிஷேகம்பண்ணினார்கள் என்று அவர்களுக்குச் சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[13. And Joab the son of Zeruiah, and the servants of David, went out, and met together by the pool of Gibeon: and they sat down, the one on the one side of the pool, and the other on the other side of the pool.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2698,51 +2714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்போதும் நீங்கள் உங்கள் கைகளைத் திடப்படுத்திக்கொண்டு நல்ல சேவகராயிருங்கள்; உங்கள் ஆண்டவனாகிய சவுல் மரித்தபின்பு, யூதா வம்சத்தார் என்னைத் தங்கள்மேல் ராஜாவாக அபிஷேகம்பண்ணினார்கள் என்று அவர்களுக்குச் சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[13. And Joab the son of Zeruiah, and the servants of David, went out, and met together by the pool of Gibeon: and they sat down, the one on the one side of the pool, and the other on the other side of the pool.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2807,51 +2823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு தாவீது கர்த்தரை நோக்கி: நான் யூதாவின் பட்டணங்கள் ஒன்றிலே போய் இருக்கலாமா என்று விசாரித்தான், அதற்குக் கர்த்தர்: போ என்றார்; எவ்விடத்திற்குப் போகலாம் என்று தாவீது கேட்டதற்கு, அவர்: எப்ரோனுக்குப் போ என்றார்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass after this, that David enquired of the LORD, saying, Shall I go up into any of the cities of Judah? And the LORD said unto him, Go up. And David said, Where shall I go up? And he said, Unto Hebron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2916,51 +2932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அன்று ராமுழுதும் அப்னேரும் அவன் மனுஷரும் அந்தரவெளி வழியாய்ப் போய், யோர்தானைக் கடந்து, பித்ரோனை உருவ நடந்து தாண்டி, மகனாயீமுக்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And Joab the son of Zeruiah, and the servants of David, went out, and met together by the pool of Gibeon: and they sat down, the one on the one side of the pool, and the other on the other side of the pool.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3025,51 +3041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அன்று ராமுழுதும் அப்னேரும் அவன் மனுஷரும் அந்தரவெளி வழியாய்ப் போய், யோர்தானைக் கடந்து, பித்ரோனை உருவ நடந்து தாண்டி, மகனாயீமுக்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And Abner said to Joab, Let the young men now arise, and play before us. And Joab said, Let them arise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3134,51 +3150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சவுலின் படைத்தலைவனான நேரின் குமாரனாகிய அப்னேர் சவுலின் குமாரனாகிய இஸ்போசேத்தை மகனாயீக்கு அழைத்துக்கொண்டுபோய்,]]></a:t>
+              <a:t><![CDATA[14. And Abner said to Joab, Let the young men now arise, and play before us. And Joab said, Let them arise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3243,51 +3259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சவுலின் படைத்தலைவனான நேரின் குமாரனாகிய அப்னேர் சவுலின் குமாரனாகிய இஸ்போசேத்தை மகனாயீக்கு அழைத்துக்கொண்டுபோய்,]]></a:t>
+              <a:t><![CDATA[15. Then there arose and went over by number twelve of Benjamin, which pertained to Ishbosheth the son of Saul, and twelve of the servants of David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3352,51 +3368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. யோவாப் அப்னேரைத் தொடராமல் ஜனங்களையெல்லாம் கூடிவரச்செய்தான்; தாவீதின் சேவகரில் பத்தொண்பதுபேரும் ஆகசேலும் குறைந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Then there arose and went over by number twelve of Benjamin, which pertained to Ishbosheth the son of Saul, and twelve of the servants of David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3461,51 +3477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. யோவாப் அப்னேரைத் தொடராமல் ஜனங்களையெல்லாம் கூடிவரச்செய்தான்; தாவீதின் சேவகரில் பத்தொண்பதுபேரும் ஆகசேலும் குறைந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And they caught every one his fellow by the head, and thrust his sword in his fellow's side; so they fell down together: wherefore that place was called Helkathhazzurim, which is in Gibeon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3570,51 +3586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவனைக் கீலேயாத்தின்மேலும் அஷூரியர்மேலும், யெஸ்ரயேலின்மேலும், எப்பிராயீமின்மேலும், பென்யமீனின்மேலும், இஸ்ரவேலனைத்தின் மேலும் ராஜாவாகிக்கினான்.]]></a:t>
+              <a:t><![CDATA[16. And they caught every one his fellow by the head, and thrust his sword in his fellow's side; so they fell down together: wherefore that place was called Helkathhazzurim, which is in Gibeon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3679,51 +3695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. தாவீதின் சேகவரோ பென்யமீனரிலும் அப்னேரின் மனுஷரிலும் முந்நூற்றறுபதுபேரை மடங்கடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And there was a very sore battle that day; and Abner was beaten, and the men of Israel, before the servants of David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3788,51 +3804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சவுலின் குமாரனாகிய இஸ்போசேத் இஸ்ரவேலின்மேல் ராஜாவாகிறபோது நாற்பது வயதாயிருந்தான்; அவன் இரண்டு வருடம் ராஜ்யபாரம்பண்ணினான்; யூதா கோத்திரத்தார்மாத்திரம் தாவீதைப் பின்பற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And there was a very sore battle that day; and Abner was beaten, and the men of Israel, before the servants of David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3897,51 +3913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சவுலின் குமாரனாகிய இஸ்போசேத் இஸ்ரவேலின்மேல் ராஜாவாகிறபோது நாற்பது வயதாயிருந்தான்; அவன் இரண்டு வருடம் ராஜ்யபாரம்பண்ணினான்; யூதா கோத்திரத்தார்மாத்திரம் தாவீதைப் பின்பற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And there were three sons of Zeruiah there, Joab, and Abishai, and Asahel: and Asahel was as light of foot as a wild roe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4006,51 +4022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு தாவீது கர்த்தரை நோக்கி: நான் யூதாவின் பட்டணங்கள் ஒன்றிலே போய் இருக்கலாமா என்று விசாரித்தான், அதற்குக் கர்த்தர்: போ என்றார்; எவ்விடத்திற்குப் போகலாம் என்று தாவீது கேட்டதற்கு, அவர்: எப்ரோனுக்குப் போ என்றார்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass after this, that David enquired of the LORD, saying, Shall I go up into any of the cities of Judah? And the LORD said unto him, Go up. And David said, Where shall I go up? And he said, Unto Hebron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4115,51 +4131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தாவீது எப்ரோனிலே யூதா கோத்திரத்தின்மேல் ராஜாவாயிருந்த நாட்களின் இலக்கம் ஏழு வருஷமும் ஆறு மாதமுமாம்.]]></a:t>
+              <a:t><![CDATA[18. And there were three sons of Zeruiah there, Joab, and Abishai, and Asahel: and Asahel was as light of foot as a wild roe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4224,51 +4240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தாவீது எப்ரோனிலே யூதா கோத்திரத்தின்மேல் ராஜாவாயிருந்த நாட்களின் இலக்கம் ஏழு வருஷமும் ஆறு மாதமுமாம்.]]></a:t>
+              <a:t><![CDATA[19. And Asahel pursued after Abner; and in going he turned not to the right hand nor to the left from following Abner.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4333,51 +4349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவர்கள் ஆசகேலை எடுத்து பெத்லெகேமிலுள்ள அவனுடைய தகப்பன் கல்லறையிலே அவனை அடக்கம்பண்ணினார்கள்; யோவாபும் அவன் மனுஷரும் இரா முழுவதும் நடந்து, பொழுது விடியும்போது எப்ரோனிலே சேர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And Asahel pursued after Abner; and in going he turned not to the right hand nor to the left from following Abner.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4442,51 +4458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவர்கள் ஆசகேலை எடுத்து பெத்லெகேமிலுள்ள அவனுடைய தகப்பன் கல்லறையிலே அவனை அடக்கம்பண்ணினார்கள்; யோவாபும் அவன் மனுஷரும் இரா முழுவதும் நடந்து, பொழுது விடியும்போது எப்ரோனிலே சேர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Then Abner looked behind him, and said, Are you Asahel? And he answered, I am.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4551,51 +4567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நேரின் குமாரனாகிய அப்னேர் சவுலின் குமாரனாகிய இஸ்போசேத்தின் சேவகரைக் கூட்டிக்கொண்டு மகனாயீமிலிருந்து கிபியோனுக்குப் புறப்பட்டுப் போனான்.]]></a:t>
+              <a:t><![CDATA[21. And Abner said to him, Turn you aside to your right hand or to your left, and lay you hold on one of the young men, and take you his armour. But Asahel would not turn aside from following of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4660,51 +4676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது செருயாவின் குமாரனாகிய யோவாபும் தாவீதின் சேவகரும் புறப்பட்டுப்போய் கிபியோனின் குளத்தண்டையில் ஒருவருக்கொருவர் எதிர்ப்பட்டு குளத்திற்கு அந்தப்பக்கத்தில் அவர்களும் குளத்திற்கு இந்தப்பக்கத்தில் இவர்களும் இறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And Abner said to him, Turn you aside to your right hand or to your left, and lay you hold on one of the young men, and take you his armour. But Asahel would not turn aside from following of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4769,51 +4785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது செருயாவின் குமாரனாகிய யோவாபும் தாவீதின் சேவகரும் புறப்பட்டுப்போய் கிபியோனின் குளத்தண்டையில் ஒருவருக்கொருவர் எதிர்ப்பட்டு குளத்திற்கு அந்தப்பக்கத்தில் அவர்களும் குளத்திற்கு இந்தப்பக்கத்தில் இவர்களும் இறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And Abner said again to Asahel, Turn you aside from following me: wherefore should I strike you to the ground? how then should I hold up my face to Joab your brother?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4878,51 +4894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்னேர் யோவாபை நோக்கி: வாலிபர் எழுந்து நமக்கு முன்பாகச் சிலம்பம் பண்ணட்டும் என்றான்; அதற்கு யோவாப்: அவர்கள் எழுந்து அப்படிச் செய்யட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. And Abner said again to Asahel, Turn you aside from following me: wherefore should I strike you to the ground? how then should I hold up my face to Joab your brother?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4987,51 +5003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்னேர் யோவாபை நோக்கி: வாலிபர் எழுந்து நமக்கு முன்பாகச் சிலம்பம் பண்ணட்டும் என்றான்; அதற்கு யோவாப்: அவர்கள் எழுந்து அப்படிச் செய்யட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. Nevertheless he refused to turn aside: wherefore Abner with the hinder end of the spear stroke him under the fifth rib, that the spear came out behind him; and he fell down there, and died in the same place: and it came to pass, that as many as came to the place where Asahel fell down and died stood still.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5096,51 +5112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது சவுலின் குமாரனாகிய இஸ்போசேத்தின் பக்கத்திற்குப் பென்யமீன் மனுஷரில் பன்னிரண்டுபேரும், தாவீதுடைய சேவகரிலே பன்னிரண்டுபேரும் எழுந்து ஒரு பக்கமாய் போய்,]]></a:t>
+              <a:t><![CDATA[23. Nevertheless he refused to turn aside: wherefore Abner with the hinder end of the spear stroke him under the fifth rib, that the spear came out behind him; and he fell down there, and died in the same place: and it came to pass, that as many as came to the place where Asahel fell down and died stood still.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5205,51 +5221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆனாலும் அவன் விலகிப்போகமாட்டேன் என்றபடியினால், அப்னேர் அவனை ஈட்டியின் பின்புற அலகினால் அவன் வயிற்றிலே குத்தினான்; ஈட்டி முதுகிலே புறப்பட்டது அவன் அங்கேதானே விழுந்து செத்தான்; ஆசகேல் விழுந்துகிடக்கிற இடத்திலே வந்தவர்களெல்லாரும் தரித்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. So David went up thither, and his two wives also, Ahinoam the Jezreelitess, and Abigail Nabal's wife the Carmelite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5314,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது சவுலின் குமாரனாகிய இஸ்போசேத்தின் பக்கத்திற்குப் பென்யமீன் மனுஷரில் பன்னிரண்டுபேரும், தாவீதுடைய சேவகரிலே பன்னிரண்டுபேரும் எழுந்து ஒரு பக்கமாய் போய்,]]></a:t>
+              <a:t><![CDATA[23. Nevertheless he refused to turn aside: wherefore Abner with the hinder end of the spear stroke him under the fifth rib, that the spear came out behind him; and he fell down there, and died in the same place: and it came to pass, that as many as came to the place where Asahel fell down and died stood still.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5423,51 +5439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது சவுலின் குமாரனாகிய இஸ்போசேத்தின் பக்கத்திற்குப் பென்யமீன் மனுஷரில் பன்னிரண்டுபேரும், தாவீதுடைய சேவகரிலே பன்னிரண்டுபேரும் எழுந்து ஒரு பக்கமாய் போய்,]]></a:t>
+              <a:t><![CDATA[24. Joab also and Abishai pursued after Abner: and the sun went down when they were come to the hill of Ammah, that lies before Giah by the way of the wilderness of Gibeon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5532,51 +5548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஒருவர் தலையை ஒருவர் பிடித்து ஒருவருடைய விலாவிலே ஒருவர் பட்டயத்தினாலே குத்தி ஒருமிக்க விழுந்தார்கள்; அதினாலே கிபியோனிலிருக்கிற அந்த ஸ்தலம் எல்காத் அசூரிம் என்னப்பட்டது.]]></a:t>
+              <a:t><![CDATA[24. Joab also and Abishai pursued after Abner: and the sun went down when they were come to the hill of Ammah, that lies before Giah by the way of the wilderness of Gibeon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5641,51 +5657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஒருவர் தலையை ஒருவர் பிடித்து ஒருவருடைய விலாவிலே ஒருவர் பட்டயத்தினாலே குத்தி ஒருமிக்க விழுந்தார்கள்; அதினாலே கிபியோனிலிருக்கிற அந்த ஸ்தலம் எல்காத் அசூரிம் என்னப்பட்டது.]]></a:t>
+              <a:t><![CDATA[25. And the children of Benjamin gathered themselves together after Abner, and became one troop, and stood on the top of an hill.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5750,51 +5766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அன்றையதினம் மிகவும் கடினமான யுத்தமாகி அப்பேனரும் இஸ்ரவேல் மனுஷரும் தாவீதின் சேவகரால் முறிய அடிக்கப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And the children of Benjamin gathered themselves together after Abner, and became one troop, and stood on the top of an hill.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5859,51 +5875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அன்றையதினம் மிகவும் கடினமான யுத்தமாகி அப்பேனரும் இஸ்ரவேல் மனுஷரும் தாவீதின் சேவகரால் முறிய அடிக்கப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[26. Then Abner called to Joab, and said, Shall the sword devour for ever? know you not that it will be bitterness in the latter end? how long shall it be then, before you bid the people return from following their brethren?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5968,51 +5984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அங்கே செருயாவின் மூன்று குமாரராகிய யோவாயும் அபிசாயும் ஆசகேலும் இருந்தார்கள்; ஆசகேல் வெளியிலிருக்கிற கலைமான்களில் ஒன்றைப்போல வேகமாய் ஓடுகிறவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[26. Then Abner called to Joab, and said, Shall the sword devour for ever? know you not that it will be bitterness in the latter end? how long shall it be then, before you bid the people return from following their brethren?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6077,51 +6093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அங்கே செருயாவின் மூன்று குமாரராகிய யோவாயும் அபிசாயும் ஆசகேலும் இருந்தார்கள்; ஆசகேல் வெளியிலிருக்கிற கலைமான்களில் ஒன்றைப்போல வேகமாய் ஓடுகிறவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[26. Then Abner called to Joab, and said, Shall the sword devour for ever? know you not that it will be bitterness in the latter end? how long shall it be then, before you bid the people return from following their brethren?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6186,51 +6202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் அப்னேரைப் பின் தொடர்ந்து வலதுபுறத்திலாகிலும் இடதுபுறத்திலாகிலும் அவனைவிட்டு விலகாமல் துரத்திக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[27. And Joab said, As God lives, unless you had spoken, surely then in the morning the people had gone up every one from following his brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6295,51 +6311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்னேர் திரும்பிப் பார்த்து: நீ ஆசகேல் அல்லவா என்றான்; அவன்: நான்தான் என்றான்,]]></a:t>
+              <a:t><![CDATA[27. And Joab said, As God lives, unless you had spoken, surely then in the morning the people had gone up every one from following his brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6404,51 +6420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆனாலும் அவன் விலகிப்போகமாட்டேன் என்றபடியினால், அப்னேர் அவனை ஈட்டியின் பின்புற அலகினால் அவன் வயிற்றிலே குத்தினான்; ஈட்டி முதுகிலே புறப்பட்டது அவன் அங்கேதானே விழுந்து செத்தான்; ஆசகேல் விழுந்துகிடக்கிற இடத்திலே வந்தவர்களெல்லாரும் தரித்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. So David went up thither, and his two wives also, Ahinoam the Jezreelitess, and Abigail Nabal's wife the Carmelite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6513,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது அப்னேர் அவனை நோக்கி: நீ வலது பக்கத்திற்காகிலும் இடதுபக்கத்திற்காகிலும் விலகி வாலிபரில் ஒருவனைப் பிடித்து அவனை உரிந்துகொள் என்றான் ஆசகேலோ விடமாட்டேன் என்று தொடர்ந்துபோனான்.]]></a:t>
+              <a:t><![CDATA[28. So Joab blew a trumpet, and all the people stood still, and pursued after Israel no more, neither fought they any more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6622,51 +6638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது அப்னேர் அவனை நோக்கி: நீ வலது பக்கத்திற்காகிலும் இடதுபக்கத்திற்காகிலும் விலகி வாலிபரில் ஒருவனைப் பிடித்து அவனை உரிந்துகொள் என்றான் ஆசகேலோ விடமாட்டேன் என்று தொடர்ந்துபோனான்.]]></a:t>
+              <a:t><![CDATA[28. So Joab blew a trumpet, and all the people stood still, and pursued after Israel no more, neither fought they any more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6731,51 +6747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது அப்னேர் அவனை நோக்கி: நீ வலது பக்கத்திற்காகிலும் இடதுபக்கத்திற்காகிலும் விலகி வாலிபரில் ஒருவனைப் பிடித்து அவனை உரிந்துகொள் என்றான் ஆசகேலோ விடமாட்டேன் என்று தொடர்ந்துபோனான்.]]></a:t>
+              <a:t><![CDATA[29. And Abner and his men walked all that night through the plain, and passed over Jordan, and went through all Bithron, and they came to Mahanaim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6840,51 +6856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பின்னும் அப்னேர் ஆசகேலை நோக்கி: நீ என்னை விட்டுப்போ, நான் உன்னைத் தரையோடே ஏன் வெட்டவேண்டும்? பிற்பாடு உன் சகோதரனாகிய யோவாபின் முகத்திலே எப்படி விழிப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[29. And Abner and his men walked all that night through the plain, and passed over Jordan, and went through all Bithron, and they came to Mahanaim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6949,51 +6965,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பின்னும் அப்னேர் ஆசகேலை நோக்கி: நீ என்னை விட்டுப்போ, நான் உன்னைத் தரையோடே ஏன் வெட்டவேண்டும்? பிற்பாடு உன் சகோதரனாகிய யோவாபின் முகத்திலே எப்படி விழிப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[30. And Joab returned from following Abner: and when he had gathered all the people together, there lacked of David's servants nineteen men and Asahel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And Joab returned from following Abner: and when he had gathered all the people together, there lacked of David's servants nineteen men and Asahel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. But the servants of David had smitten of Benjamin, and of Abner's men, so that three hundred and threescore men died.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And they took up Asahel, and buried him in the tomb of his father, which was in Bethlehem. And Joab and his men went all night, and they came to Hebron at break of day.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And they took up Asahel, and buried him in the tomb of his father, which was in Bethlehem. And Joab and his men went all night, and they came to Hebron at break of day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7058,51 +7510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆனாலும் அவன் விலகிப்போகமாட்டேன் என்றபடியினால், அப்னேர் அவனை ஈட்டியின் பின்புற அலகினால் அவன் வயிற்றிலே குத்தினான்; ஈட்டி முதுகிலே புறப்பட்டது அவன் அங்கேதானே விழுந்து செத்தான்; ஆசகேல் விழுந்துகிடக்கிற இடத்திலே வந்தவர்களெல்லாரும் தரித்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And his men that were with him did David bring up, every man with his household: and they dwelt in the cities of Hebron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7167,51 +7619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆனாலும் அவன் விலகிப்போகமாட்டேன் என்றபடியினால், அப்னேர் அவனை ஈட்டியின் பின்புற அலகினால் அவன் வயிற்றிலே குத்தினான்; ஈட்டி முதுகிலே புறப்பட்டது அவன் அங்கேதானே விழுந்து செத்தான்; ஆசகேல் விழுந்துகிடக்கிற இடத்திலே வந்தவர்களெல்லாரும் தரித்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And his men that were with him did David bring up, every man with his household: and they dwelt in the cities of Hebron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7276,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்படியே தாவீது தன் இரண்டு மனைவிகளாகிய யெஸ்ரயேல் ஊரானான அகினோவாமோடும், நாபாலின் மனைவியாயிருந்த கர்மேல் ஊராளான அபிகாயிலோடும்கூட அவ்விடத்திற்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[4. And the men of Judah came, and there they anointed David king over the house of Judah. And they told David, saying, That the men of Jabeshgilead were they that buried Saul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7355,51 +7807,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474715112" r:id="rId1"/>
+    <p:sldLayoutId id="2481564045" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7879,50 +8331,82 @@
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8047,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কর্ম্মিলের নাবলের বিধবা পত্নী অবীগল|)]]></a:t>
+              <a:t><![CDATA[கீலேயாத்தேசத்து யாபேசின் மனுஷர் சவுலை அடக்கம்பண்ணினவர்கள் என்று அவர்கள் தாவீதுக்கு அறிவித்த போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. কিন্তু য়োয়াব এবং অবীশয অব্নেরকে তাড়া করতে লাগল| যখন তারা অম্মা পাহাড়ের কাছে এলো তখন সূর্য়]]></a:t>
+              <a:t><![CDATA[5. தாவீது கீலேயாத்தேசத்து யாபேசின் மனுஷரிடத்தில் ஸ்தானாபதிகளை அனுப்பி, நீங்கள் உங்கள் ஆண்டவனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অস্ত যেতে বসেছে| (গিবিয়োন মরুভূমির দিকে যেতে গীহের সামনেই ছিল অম্মা পাহাড়|)]]></a:t>
+              <a:t><![CDATA[சவுலுக்கு இந்தத் தயவைச் செய்து அவரை அடக்கம்பண்ணினபடியினலே கர்த்தர் உங்களை ஆசீர்வதிப்பாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. দায়ূদ তাঁর সঙ্গীগণ এবং তাদের পরিবারকেও সঙ্গে নিলেন| তারা প্রত্যেকে হিব্রোণ এবং নিকটবর্তী]]></a:t>
+              <a:t><![CDATA[6. கர்த்தர் உங்களைக் கிருபையும் உண்மையுமாய் நடத்துவாராக; நீங்கள் இந்தக் காரியத்தைச் செய்தபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শহরগুলিতে বসবাস করতে লাগল|]]></a:t>
+              <a:t><![CDATA[நானும் இந்த நன்மைக்குத்தக்கதாக உங்களை நடத்துவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. পর্বতের চূড়ায়, বিন্যামীনের পরিবারগোষ্ঠীর লোকরা অব্নেরের চারদিকে একত্রিত হল|]]></a:t>
+              <a:t><![CDATA[7. இப்போதும் நீங்கள் உங்கள் கைகளைத் திடப்படுத்திக்கொண்டு நல்ல சேவகராயிருங்கள்; உங்கள் ஆண்டவனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. যিহূদার লোকরা হিব্রোণে এসে দায়ূদকে যিহূদার রাজারূপে অভিষিক্ত করল| তারপর তারা দায়ূদকে বলল,]]></a:t>
+              <a:t><![CDATA[சவுல் மரித்தபின்பு, யூதா வம்சத்தார் என்னைத் தங்கள்மேல் ராஜாவாக அபிஷேகம்பண்ணினார்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[“যাবেশ গিলিয়দের লোকরা শৌলকে কবর দিয়েছে|”]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குச் சொல்லச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. দায়ূদ যাবেশ গিলিয়দের লোকদের কাছে বার্তাবাহক পাঠালেন| বার্তাবাহকরা যাবেশের লোকদের বলল, “প্রভু]]></a:t>
+              <a:t><![CDATA[8. சவுலின் படைத்தலைவனான நேரின் குமாரனாகிய அப்னேர் சவுலின் குமாரனாகிய இஸ்போசேத்தை மகனாயீக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের আশীর্বাদ করুন কেননা তোমরা তোমাদের গুরু শৌলের ছাইকবর দিয়ে তার প্রতি দয়া দেখিয়েছ|]]></a:t>
+              <a:t><![CDATA[அழைத்துக்கொண்டுபோய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. পরে দায়ূদ প্রভুর কাছ থেকে উপদেশ চাইলেন| দায়ূদ জিজ্ঞাসা করলেন, “আমি কি যিহূদার শহরগুলির কোন]]></a:t>
+              <a:t><![CDATA[1. பின்பு தாவீது கர்த்தரை நோக்கி: நான் யூதாவின் பட்டணங்கள் ஒன்றிலே போய் இருக்கலாமா என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. অব্নের চিত্কার করে য়োয়াবকে বলল, “আমরা কি চিরদিন লড়াই করে একে অপরকে হত্যা করে যাবো? তুমি খুব]]></a:t>
+              <a:t><![CDATA[9. அவனைக் கீலேயாத்தின்மேலும் அஷூரியர்மேலும், யெஸ்ரயேலின்மேலும், எப்பிராயீமின்மேலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভালো করেই জানো যে এর পরিণাম হবে শুধুই দুঃখ| এই সব লোকদের বল তারা যেন তাদের নিজের ভাইকে তাড়া না]]></a:t>
+              <a:t><![CDATA[பென்யமீனின்மேலும், இஸ்ரவேலனைத்தின் மேலும் ராஜாவாகிக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে|”]]></a:t>
+              <a:t><![CDATA[10. சவுலின் குமாரனாகிய இஸ்போசேத் இஸ்ரவேலின்மேல் ராஜாவாகிறபோது நாற்பது வயதாயிருந்தான்; அவன் இரண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. তখন য়োয়াব বলল, “এ কথা বলে তুমি খুব ভালো করলে| যদি তুমি কিছু না বলতে, এই সব লোকরা সকাল পর্য়ন্ত]]></a:t>
+              <a:t><![CDATA[வருடம் ராஜ்யபாரம்பண்ணினான்; யூதா கோத்திரத்தார்மாத்திரம் தாவீதைப் பின்பற்றினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের ভাইকে তাড়া করতে থাকত| ঈশ্বর যেমন আছেন এ কথা যেমন সত্য তেমনি এটাও সত্য|”]]></a:t>
+              <a:t><![CDATA[11. தாவீது எப்ரோனிலே யூதா கோத்திரத்தின்மேல் ராஜாவாயிருந்த நாட்களின் இலக்கம் ஏழு வருஷமும் ஆறு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. প্রভু তোমাদের প্রতি ন্যাযসঙ্গত আচরণ করবেন এবং সদয হবেন| আমিও তোমাদের প্রতি সদয হব|]]></a:t>
+              <a:t><![CDATA[மாதமுமாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. তখন য়োয়াব একটি শিঙা বাজাল এবং তার লোকরা ইস্রায়েলীয়দের পেছনে তাড়া করা বন্ধ করল| তারা]]></a:t>
+              <a:t><![CDATA[12. நேரின் குமாரனாகிய அப்னேர் சவுலின் குமாரனாகிய இஸ்போசேத்தின் சேவகரைக் கூட்டிக்கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইস্রায়েলীয়দের বিরুদ্ধে আর লড়াই করার চেষ্টাও করল না|]]></a:t>
+              <a:t><![CDATA[மகனாயீமிலிருந்து கிபியோனுக்குப் புறப்பட்டுப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. এখন তোমরা শক্তিশালী ও সাহসী হও| তোমাদের মনিব শৌল নিহত হয়েছেন| কিন্তু যিহূদার পরিবারগোষ্ঠী আমাকে]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது செருயாவின் குமாரனாகிய யோவாபும் தாவீதின் சேவகரும் புறப்பட்டுப்போய் கிபியோனின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের রাজারূপে অভিষিক্ত করেছে|”]]></a:t>
+              <a:t><![CDATA[குளத்தண்டையில் ஒருவருக்கொருவர் எதிர்ப்பட்டு குளத்திற்கு அந்தப்பக்கத்தில் அவர்களும் குளத்திற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[একটির বিরুদ্ধে যুদ্ধ করব?”প্রভু দায়ূদকে বললেন, “হ্যাঁ|”দায়ূদ জিজ্ঞাসা করলেন, “আমি কোথায যাব?”প্রভু]]></a:t>
+              <a:t><![CDATA[விசாரித்தான், அதற்குக் கர்த்தர்: போ என்றார்; எவ்விடத்திற்குப் போகலாம் என்று தாவீது கேட்டதற்கு, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. অব্নের এবং তার অনুগামীরা সারারাত ধরে যর্দন উপত্যকায হেঁটে যর্দন নদী পার হল এবং পরদিন সারা দিন]]></a:t>
+              <a:t><![CDATA[இந்தப்பக்கத்தில் இவர்களும் இறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হেঁটে মহানযিমে উপস্থিত হল|]]></a:t>
+              <a:t><![CDATA[14. அப்னேர் யோவாபை நோக்கி: வாலிபர் எழுந்து நமக்கு முன்பாகச் சிலம்பம் பண்ணட்டும் என்றான்; அதற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. নেরের পুত্র অব্নের শৌলের সৈন্যবাহিনীর সেনাপতি ছিলেন| অব্নের শৌলের পুত্র ঈশ্বোশত্‌কে মহনযিমে নিয়ে]]></a:t>
+              <a:t><![CDATA[யோவாப்: அவர்கள் எழுந்து அப்படிச் செய்யட்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গেলেন এবং]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது சவுலின் குமாரனாகிய இஸ்போசேத்தின் பக்கத்திற்குப் பென்யமீன் மனுஷரில் பன்னிரண்டுபேரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. য়োয়াব অব্নেরকে তাড়া করা থেকে বিরত হল ও ফিরে গেল| য়োয়াব তার লোকদের জড়ো করল এবং জানতে পারল]]></a:t>
+              <a:t><![CDATA[தாவீதுடைய சேவகரிலே பன்னிரண்டுபேரும் எழுந்து ஒரு பக்கமாய் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যে অসাহেল সহ দায়ূদের 19 জন আধিকারিকরা নিখোঁজ|]]></a:t>
+              <a:t><![CDATA[16. ஒருவர் தலையை ஒருவர் பிடித்து ஒருவருடைய விலாவிலே ஒருவர் பட்டயத்தினாலே குத்தி ஒருமிக்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. তাকে গিলিয়দ, অশূরীয়, য়িষিযেল, ইফ্রয়িম, বিন্যামীন এবং সারা ইস্রায়েলের রাজা করে দিলেন|]]></a:t>
+              <a:t><![CDATA[விழுந்தார்கள்; அதினாலே கிபியோனிலிருக்கிற அந்த ஸ்தலம் எல்காத் அசூரிம் என்னப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. কিন্তু দায়ূদের আধিকারিকরা, অব্নেরের দল থেকে বিন্যামীনের পরিবারের 360 জনকে হত্যা করেছিল|]]></a:t>
+              <a:t><![CDATA[17. அன்றையதினம் மிகவும் கடினமான யுத்தமாகி அப்பேனரும் இஸ்ரவேல் மனுஷரும் தாவீதின் சேவகரால் முறிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ঈশ্বোশত্‌ শৌলের পুত্র ছিলেন| যখন তিনি ইস্রায়েলের শাসনভার নেন, তখন তাঁর বয়স 40 বছর| তিনি]]></a:t>
+              <a:t><![CDATA[அடிக்கப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইস্রায়েলে দুবছর রাজত্ব করেছিলেন| কিন্তু যিহূদার পরিবারগোষ্ঠী দায়ূদকে অনুসরণ করল|]]></a:t>
+              <a:t><![CDATA[18. அங்கே செருயாவின் மூன்று குமாரராகிய யோவாயும் அபிசாயும் ஆசகேலும் இருந்தார்கள்; ஆசகேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বললেন, “হিব্রোণে|”]]></a:t>
+              <a:t><![CDATA[எப்ரோனுக்குப் போ என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. দায়ূদ ছিলেন হিব্রোণের রাজা| দায়ূদ যিহূদার পরিবারগোষ্ঠীর ওপর সাত বছর ছ’মাস শাসনকার্য়]]></a:t>
+              <a:t><![CDATA[வெளியிலிருக்கிற கலைமான்களில் ஒன்றைப்போல வேகமாய் ஓடுகிறவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চালিয়েছিলেন|]]></a:t>
+              <a:t><![CDATA[19. அவன் அப்னேரைப் பின் தொடர்ந்து வலதுபுறத்திலாகிலும் இடதுபுறத்திலாகிலும் அவனைவிட்டு விலகாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. দায়ূদের আধিকারিকরা অসাহেলকে নিয়ে গিয়ে বৈত্‌লেহেমে তার পিতার কবরে কবর দিলো|য়োয়াব এবং তার]]></a:t>
+              <a:t><![CDATA[துரத்திக்கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সঙ্গীরা সারারাত ধরে হেঁটে চলল| যখন তারা হিব্রোণে পৌঁছালো তখন সকালের সূর্য় সবে উঠেছে|]]></a:t>
+              <a:t><![CDATA[20. அப்னேர் திரும்பிப் பார்த்து: நீ ஆசகேல் அல்லவா என்றான்; அவன்: நான்தான் என்றான்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +13415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. নেরের পুত্র অব্নের এবং শৌলের পুত্র ইশ্বোশতের কিছু আধিকারিকগণ মহনযিম থেকে গিবিয়োনে গেল|]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது அப்னேர் அவனை நோக்கி: நீ வலது பக்கத்திற்காகிலும் இடதுபக்கத்திற்காகிலும் விலகி வாலிபரில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +13547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. সরূযার পুত্র য়োয়াব এবং দায়ূদের আধিকারিকরাও গিবিয়োনে গেল| গিবিয়োনের এক পুকুরের কাছে তাদের]]></a:t>
+              <a:t><![CDATA[ஒருவனைப் பிடித்து அவனை உரிந்துகொள் என்றான் ஆசகேலோ விடமாட்டேன் என்று தொடர்ந்துபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +13679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেখা হল| পুকুরের একদিকে অব্নেরের দল এবং অন্যদিকে য়োয়াবের দল বসল|]]></a:t>
+              <a:t><![CDATA[22. பின்னும் அப்னேர் ஆசகேலை நோக்கி: நீ என்னை விட்டுப்போ, நான் உன்னைத் தரையோடே ஏன் வெட்டவேண்டும்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13327,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. অব্নের য়োয়াবকে বলল, “আমাদের তরুণ য়োদ্ধারা উঠে দাঁড়াক এবং তাদের মধ্যে একটা লড়াই হয়ে]]></a:t>
+              <a:t><![CDATA[பிற்பாடு உன் சகோதரனாகிய யோவாபின் முகத்திலே எப்படி விழிப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13459,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাক|”য়োয়াব বলল, “নিশ্চয়ই, লড়াই হোক্|”]]></a:t>
+              <a:t><![CDATA[23. ஆனாலும் அவன் விலகிப்போகமாட்டேன் என்றபடியினால், அப்னேர் அவனை ஈட்டியின் பின்புற அலகினால் அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13591,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. তখন তরুণ য়োদ্ধারা উঠে দাঁড়াল| দুই দেশই, লড়াইয়ের জন্য তাদের কত লোকজন আছে তা গুনে নিল| তারা]]></a:t>
+              <a:t><![CDATA[வயிற்றிலே குத்தினான்; ஈட்டி முதுகிலே புறப்பட்டது அவன் அங்கேதானே விழுந்து செத்தான்; ஆசகேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13723,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. কিন্তু অসাহেল অব্নেরকে তাড়া করা থেকে ক্ষান্ত হল না| তখন অব্নের তার বর্শার গোড়ার দিকটা অসাহেলের]]></a:t>
+              <a:t><![CDATA[2. அப்படியே தாவீது தன் இரண்டு மனைவிகளாகிய யெஸ்ரயேல் ஊரானான அகினோவாமோடும், நாபாலின் மனைவியாயிருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13855,51 +14339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিন্যামীনের পরিবারগোষ্ঠী থেকে শৌলের পুত্র ঈশ্বোশতের পক্ষে লড়াইয়ের জন্য বারো জনকে বেছে নিলো|]]></a:t>
+              <a:t><![CDATA[விழுந்துகிடக்கிற இடத்திலே வந்தவர்களெல்லாரும் தரித்து நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13987,51 +14471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অন্যদিকে য়োয়াবের দল দায়ূদের আধিকারিকদের মধ্যে থেকে বারো জনকে বেছে নিল|]]></a:t>
+              <a:t><![CDATA[24. யோவாபும் அபிசாயும் சூரியன் அஸ்தமிக்குமட்டும் அப்னேரைப் பின் தொடர்ந்தார்கள்; கிபியோன் வனாந்தர]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14119,51 +14603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. তাদের প্রত্যেকে প্রত্যেকের প্রতি পক্ষের মাথা আঁকড়ে ধরে তাদের তরবারি দিয়ে পাশে ঢুকিয়ে দিল, তাই]]></a:t>
+              <a:t><![CDATA[வழிக்கு அருகான கீயாவுக்கு எதிரே இருக்கிற அம்மா மேடுமட்டும் வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14251,51 +14735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তারা একসঙ্গে মাটিতে পড়ে গেল| এই জন্য এই জায়গাকে বলা হয় “ছুরিকা ভূমি|” এটা গিবিয়োনের একটা জায়গা|]]></a:t>
+              <a:t><![CDATA[25. அப்பொழுது அப்னேரைப் பின் சென்ற பென்யமீன் புத்திரர் ஒரே படையாகக் கூடி ஒரு மலையின் உச்சியிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14383,51 +14867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. সেই লড়াই একটা ভয়ঙ্কর যুদ্ধের রূপ নিয়েছিল এবং দায়ূদের লোকজন সেদিন অব্নের এবং ইস্রায়েলীয়দের]]></a:t>
+              <a:t><![CDATA[நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14515,51 +14999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হারিযে দিয়েছিল|]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது அப்னேர் யோவாபைப் பார்த்துக் கூப்பிட்டு: பட்டயம் எப்போதும் சங்காரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14647,51 +15131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. সরূযার তিন পুত্র ছিল: য়োয়াব, অবীশয এবং অসাহেল| অসাহেল খুব দ্রুত দৌড়াতে পারত| সে বন্য হরিণের]]></a:t>
+              <a:t><![CDATA[பண்ணிக்கொண்டிருக்கவேண்டுமோ, முடிவிலே கசப்புண்டாகும் என்று அறியீரோ, தங்கள் சகோதரரை விட்டுப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14779,51 +15263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মতই দ্রুতগামী ছিল.]]></a:t>
+              <a:t><![CDATA[பின்வாங்கும்படிக்கு எந்த மட்டும் ஜனங்களுக்குச் சொல்லாதிருப்பீர் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14911,51 +15395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. অসাহেল সোজা অব্নেরের দিকে দৌড়ে গেল এবং তাঁকে তাড়া করল|]]></a:t>
+              <a:t><![CDATA[27. அதற்கு யோவாப்: இன்று காலமே நீர் பேசாதிருந்தீரானால் ஜனங்கள் அவரவர் தங்கள் சகோதரரைப் பின்தொடராமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15043,51 +15527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. অব্নের পিছনে তাকিযে তাকে জিজ্ঞাসা করল, “তুমিই কি অসাহেল?”অসাহেল বললেন, “হ্যাঁ, আমিই অসাহেল|”]]></a:t>
+              <a:t><![CDATA[அப்பொழுதே திரும்பிவிடுவார்கள் என்று தேவனுடைய ஜீவனைக்கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15175,51 +15659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পেটে ঢুকিয়ে দিল| বর্শা তার পেটে ঢুকে এফোঁড় ওফোঁড় হয়ে গেল এবং সেখানেই অসাহেলের মৃত্যু হল|অসাহেলের]]></a:t>
+              <a:t><![CDATA[கர்மேல் ஊராளான அபிகாயிலோடும்கூட அவ்விடத்திற்குப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15307,51 +15791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. অব্নের অসাহেলকে আঘাত করতে চায নি| তাই, অব্নের অসাহেলকে বলল, “আমাকে তাড়া কর না| বরং একজন তরুণ]]></a:t>
+              <a:t><![CDATA[28. யோவாப் எக்காளம் ஊதினான்; அப்பொழுது ஜனங்கள் எல்லாரும் இஸ்ரவேலைத் தொடராமலும் யுத்தம்பண்ணாமலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15439,51 +15923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সৈনিককে তাড়া কর| খুব সহজেই তুমি তার বর্মটি তোমার জন্য পেয়ে যেতে পারো|” কিন্তু অসাহেল অবনেরকে তাড়া]]></a:t>
+              <a:t><![CDATA[நின்றுவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15571,51 +16055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করা থেকে ক্ষান্ত হল না|]]></a:t>
+              <a:t><![CDATA[29. அன்று ராமுழுதும் அப்னேரும் அவன் மனுஷரும் அந்தரவெளி வழியாய்ப் போய், யோர்தானைக் கடந்து, பித்ரோனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15703,51 +16187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. অব্নের আবার অসাহেলকে বলল, “দাঁড়াও; না হলে আমি তোমাকে হত্যা করতে বাধ্য হব| তাহলে কেমন করে আমি]]></a:t>
+              <a:t><![CDATA[உருவ நடந்து தாண்டி, மகனாயீமுக்குப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15835,51 +16319,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আবার তোমার ভাই য়োয়াবের মুখের দিকে তাকাবো?”]]></a:t>
+              <a:t><![CDATA[30. யோவாப் அப்னேரைத் தொடராமல் ஜனங்களையெல்லாம் கூடிவரச்செய்தான்; தாவீதின் சேவகரில் பத்தொண்பதுபேரும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆகசேலும் குறைந்திருந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. தாவீதின் சேகவரோ பென்யமீனரிலும் அப்னேரின் மனுஷரிலும் முந்நூற்றறுபதுபேரை மடங்கடித்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. அவர்கள் ஆசகேலை எடுத்து பெத்லெகேமிலுள்ள அவனுடைய தகப்பன் கல்லறையிலே அவனை அடக்கம்பண்ணினார்கள்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவாபும் அவன் மனுஷரும் இரா முழுவதும் நடந்து, பொழுது விடியும்போது எப்ரோனிலே சேர்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15967,51 +16979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেহ মাটিতে পড়ে রইলো| সেই রাস্তা দিয়ে যারা ছুটে যাচ্ছিল তারা সবাই অসাহেলকে দেখার জন্য দাঁড়িয়ে]]></a:t>
+              <a:t><![CDATA[3. அன்றியும் தன்னோடிருந்த மனுஷரையும் அவர்கள் குடும்பங்களையும் கூட்டிக்கொண்டுபோனான்; அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16099,51 +17111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পড়লো|]]></a:t>
+              <a:t><![CDATA[எப்ரோனின் சுற்றூர்களிலே குடியேறினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16231,51 +17243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. তখন দায়ূদ এবং তাঁর দুই স্ত্রী হিব্রোণে রওনা হলেন| (তাঁর স্ত্রীরা ছিলেন য়িষ্রিযেলের অহীনোযম এবং]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது யூதாவின் மனுஷர் வந்து, அங்கே தாவீதை யூதா வம்சத்தாரின்மேல் ராஜாவாக அபிஷேகம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16292,91 +17304,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme3">
   <a:themeElements>
-    <a:clrScheme name="Theme49">
+    <a:clrScheme name="Theme3">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme49">
+    <a:fontScheme name="Theme3">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16402,51 +17414,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme49">
+    <a:fmtScheme name="Theme3">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16577,51 +17589,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>64</Slides>
+  <Slides>68</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>