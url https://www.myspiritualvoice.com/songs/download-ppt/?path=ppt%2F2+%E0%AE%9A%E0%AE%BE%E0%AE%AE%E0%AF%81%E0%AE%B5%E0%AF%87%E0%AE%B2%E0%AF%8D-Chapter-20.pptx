--- v1 (2026-07-19)
+++ v2 (2026-10-21)
@@ -105,50 +105,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -186,50 +198,56 @@
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -384,53 +402,59 @@
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -490,51 +514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பின்பு ராஜா அமாசாவைப் பார்த்து: நீ யூதா மனுஷரை மூன்று நாளைக்குள்ளே என்னிடத்தில் வரவழைத்து, நீயும் கூடவந்து இருக்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And David came to his house at Jerusalem; and the king took the ten women his concubines, whom he had left to keep the house, and put them in ward, and fed them, but went not in unto them. So they were shut up unto the day of their death, living in widowhood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -599,51 +623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பின்பு ராஜா அமாசாவைப் பார்த்து: நீ யூதா மனுஷரை மூன்று நாளைக்குள்ளே என்னிடத்தில் வரவழைத்து, நீயும் கூடவந்து இருக்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And David came to his house at Jerusalem; and the king took the ten women his concubines, whom he had left to keep the house, and put them in ward, and fed them, but went not in unto them. So they were shut up unto the day of their death, living in widowhood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -708,51 +732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது அமாசா: யூதாவை அழைப்பிக்கப் போய், தனக்குக் குறித்தகாலத்திலே வராமல் தாமதித்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[3. And David came to his house at Jerusalem; and the king took the ten women his concubines, whom he had left to keep the house, and put them in ward, and fed them, but went not in unto them. So they were shut up unto the day of their death, living in widowhood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -817,51 +841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது அமாசா: யூதாவை அழைப்பிக்கப் போய், தனக்குக் குறித்தகாலத்திலே வராமல் தாமதித்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[4. Then said the king to Amasa, Assemble me the men of Judah within three days, and be you here present.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -926,51 +950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது தாவீது அபிசாயைப் பார்த்து: அப்சலோமைப்பார்க்கிலும் பிக்கிரியின் குமாரனாகிய சேபா, இப்பொழுது நமக்குப் பொல்லாப்புச் செய்வான்; அவன் அரணான பட்டணங்களில் வந்தடைந்து, நம்முடைய கண்களுக்குத் தப்பிப்போகாதபடிக்கு, நீ உன் எஜமானுடைய சேவகரைக் கூட்டிக்கொண்டு, அவனைப் பின்தொடர்ந்துபோ என்றான்.]]></a:t>
+              <a:t><![CDATA[4. Then said the king to Amasa, Assemble me the men of Judah within three days, and be you here present.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1035,51 +1059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது தாவீது அபிசாயைப் பார்த்து: அப்சலோமைப்பார்க்கிலும் பிக்கிரியின் குமாரனாகிய சேபா, இப்பொழுது நமக்குப் பொல்லாப்புச் செய்வான்; அவன் அரணான பட்டணங்களில் வந்தடைந்து, நம்முடைய கண்களுக்குத் தப்பிப்போகாதபடிக்கு, நீ உன் எஜமானுடைய சேவகரைக் கூட்டிக்கொண்டு, அவனைப் பின்தொடர்ந்துபோ என்றான்.]]></a:t>
+              <a:t><![CDATA[5. So Amasa went to assemble the men of Judah: but he tarried longer than the set time which he had appointed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1144,51 +1168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்படியே யோவாபின் மனுஷரும், கிரேத்தியரும் பிலேத்தியரும், சகல பலசாலிகளும் அவன் பிறகாலே புறப்பட்டு, பிக்கிரியின் குமாரனாகிய சேபாவைப் பின்தொடர எருசலேமிலிருந்து போனார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And David said to Abishai, Now shall Sheba the son of Bichri do us more harm than did Absalom: take you your lord's servants, and pursue after him, lest he get him fenced cities, and escape us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1253,51 +1277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்படியே யோவாபின் மனுஷரும், கிரேத்தியரும் பிலேத்தியரும், சகல பலசாலிகளும் அவன் பிறகாலே புறப்பட்டு, பிக்கிரியின் குமாரனாகிய சேபாவைப் பின்தொடர எருசலேமிலிருந்து போனார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And David said to Abishai, Now shall Sheba the son of Bichri do us more harm than did Absalom: take you your lord's servants, and pursue after him, lest he get him fenced cities, and escape us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1362,51 +1386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் கிபியோன் கிட்ட இருக்கிற பெரிய கல்லண்டையிலே வந்தபோது, அமாசா அவர்களுக்கு எதிர்ப்பட்டுவந்தான்; யோவாபோ, தான் உடுத்திக்கொண்டிருக்கிற தன் சட்டையின்மேல் ஒரு கச்சையைக் கட்டிக்கொண்டிருந்தான்; அதில் உறையோடே ஒரு பட்டயம் அவன் இடுப்பண்டையிலே தொங்கிற்று; அவன் புறப்படுகையில் அது விழுந்தது.]]></a:t>
+              <a:t><![CDATA[6. And David said to Abishai, Now shall Sheba the son of Bichri do us more harm than did Absalom: take you your lord's servants, and pursue after him, lest he get him fenced cities, and escape us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1471,51 +1495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் கிபியோன் கிட்ட இருக்கிற பெரிய கல்லண்டையிலே வந்தபோது, அமாசா அவர்களுக்கு எதிர்ப்பட்டுவந்தான்; யோவாபோ, தான் உடுத்திக்கொண்டிருக்கிற தன் சட்டையின்மேல் ஒரு கச்சையைக் கட்டிக்கொண்டிருந்தான்; அதில் உறையோடே ஒரு பட்டயம் அவன் இடுப்பண்டையிலே தொங்கிற்று; அவன் புறப்படுகையில் அது விழுந்தது.]]></a:t>
+              <a:t><![CDATA[7. And there went out after him Joab's men, and the Cherethites, and the Pelethites, and all the mighty men: and they went out of Jerusalem, to pursue after Sheba the son of Bichri.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1580,51 +1604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது பென்யமீன் மனுஷனான பிக்கிரியின் குமாரனாகிய சேபா என்னும் பேருள்ள பேலியாளின் மனுஷன் ஒருவன் தற்செயலாய் அங்கே இருந்தான்; அவன் எக்காளம் ஊதி: எங்களுக்குத் தாவீதினிடத்தில் பங்கும் இல்லை, ஈசாயின் குமாரனிடத்தில் எங்களுக்குச் சுதந்தரமும் இல்லை; இஸ்ரவேலே, நீங்கள் அவரவர் தங்கள் கூடாரங்களுக்குப் போய்விடுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. And there happened to be there a man of Belial, whose name was Sheba, the son of Bichri, a Benjamite: and he blew a trumpet, and said, We have no part in David, neither have we inheritance in the son of Jesse: every man to his tents, O Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1689,51 +1713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் கிபியோன் கிட்ட இருக்கிற பெரிய கல்லண்டையிலே வந்தபோது, அமாசா அவர்களுக்கு எதிர்ப்பட்டுவந்தான்; யோவாபோ, தான் உடுத்திக்கொண்டிருக்கிற தன் சட்டையின்மேல் ஒரு கச்சையைக் கட்டிக்கொண்டிருந்தான்; அதில் உறையோடே ஒரு பட்டயம் அவன் இடுப்பண்டையிலே தொங்கிற்று; அவன் புறப்படுகையில் அது விழுந்தது.]]></a:t>
+              <a:t><![CDATA[7. And there went out after him Joab's men, and the Cherethites, and the Pelethites, and all the mighty men: and they went out of Jerusalem, to pursue after Sheba the son of Bichri.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1798,51 +1822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது யோவாப் அமாசாவைப் பார்த்து: என் சகோதரனே, சுகமாயிருக்கிறாயா என்று சொல்லி, அமாசாவை முத்தஞ்செய்யும்படி, தன் வலதுகையினால் அவன் தாடியைப் பிடித்து,]]></a:t>
+              <a:t><![CDATA[8. When they were at the great stone which is in Gibeon, Amasa went before them. And Joab's garment that he had put on was girded unto him, and upon it a girdle with a sword fastened upon his loins in the sheath thereof; and as he went forth it fell out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1907,51 +1931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது யோவாப் அமாசாவைப் பார்த்து: என் சகோதரனே, சுகமாயிருக்கிறாயா என்று சொல்லி, அமாசாவை முத்தஞ்செய்யும்படி, தன் வலதுகையினால் அவன் தாடியைப் பிடித்து,]]></a:t>
+              <a:t><![CDATA[8. When they were at the great stone which is in Gibeon, Amasa went before them. And Joab's garment that he had put on was girded unto him, and upon it a girdle with a sword fastened upon his loins in the sheath thereof; and as he went forth it fell out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2016,51 +2040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தன் கையிலிருக்கிற பட்டயத்திற்கு அமாசா எச்சரிக்கையாயிராதபோது, யோவாப் அவனை அவன் குடல்கள் தரையிலே சரிந்துபோகத்தக்கதாய், அதினால் வயிற்றிலே ஒரே குத்தாகக் குத்தினான்; அவன் செத்துப்போனான்; அப்பொழுது யோவாபும் அவன் சகோதரனாகிய அபிசாயும் பிக்கிரியின் குமாரனாகிய சேபாவைப் பின்தொடர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. When they were at the great stone which is in Gibeon, Amasa went before them. And Joab's garment that he had put on was girded unto him, and upon it a girdle with a sword fastened upon his loins in the sheath thereof; and as he went forth it fell out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2125,51 +2149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தன் கையிலிருக்கிற பட்டயத்திற்கு அமாசா எச்சரிக்கையாயிராதபோது, யோவாப் அவனை அவன் குடல்கள் தரையிலே சரிந்துபோகத்தக்கதாய், அதினால் வயிற்றிலே ஒரே குத்தாகக் குத்தினான்; அவன் செத்துப்போனான்; அப்பொழுது யோவாபும் அவன் சகோதரனாகிய அபிசாயும் பிக்கிரியின் குமாரனாகிய சேபாவைப் பின்தொடர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. When they were at the great stone which is in Gibeon, Amasa went before them. And Joab's garment that he had put on was girded unto him, and upon it a girdle with a sword fastened upon his loins in the sheath thereof; and as he went forth it fell out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2234,51 +2258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தன் கையிலிருக்கிற பட்டயத்திற்கு அமாசா எச்சரிக்கையாயிராதபோது, யோவாப் அவனை அவன் குடல்கள் தரையிலே சரிந்துபோகத்தக்கதாய், அதினால் வயிற்றிலே ஒரே குத்தாகக் குத்தினான்; அவன் செத்துப்போனான்; அப்பொழுது யோவாபும் அவன் சகோதரனாகிய அபிசாயும் பிக்கிரியின் குமாரனாகிய சேபாவைப் பின்தொடர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And Joab said to Amasa, Are you in health, my brother? And Joab took Amasa by the beard with the right hand to kiss him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2343,51 +2367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. யோவாபுடைய வாலிபரில் ஒருவன் செத்தவனண்டையிலே நின்று, யோவாபினால் பிரியப்படுகிறவன் எவனோ, தாவீதின் பட்சத்தில் இருக்கிறவன் எவனோ, அவன் யோவாபைப் பின்பற்றிப்போவானாக என்றான்.]]></a:t>
+              <a:t><![CDATA[9. And Joab said to Amasa, Are you in health, my brother? And Joab took Amasa by the beard with the right hand to kiss him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2452,51 +2476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. யோவாபுடைய வாலிபரில் ஒருவன் செத்தவனண்டையிலே நின்று, யோவாபினால் பிரியப்படுகிறவன் எவனோ, தாவீதின் பட்சத்தில் இருக்கிறவன் எவனோ, அவன் யோவாபைப் பின்பற்றிப்போவானாக என்றான்.]]></a:t>
+              <a:t><![CDATA[10. But Amasa took no heed to the sword that was in Joab's hand: so he stroke him therewith in the fifth rib, and shed out his bowels to the ground, and struck him not again; and he died. So Joab and Abishai his brother pursued after Sheba the son of Bichri.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2561,51 +2585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அமாசா நடுவழியிலே இரத்தத்திலே புரண்டு கிடந்தபடியினால், ஜனங்கள் எல்லாரும் தரித்துநிற்பதை அவன் கண்டு, அமாசாவை வழியிலிருந்து வயலிலே இழுத்துப்போட்டான்; அவனண்டையில் வருகிறவர்கள் எல்லாரும் தரித்துநிற்பதைக் கண்டு, ஒரு வஸ்திரத்தை அவன்மேல் போட்டான்.]]></a:t>
+              <a:t><![CDATA[10. But Amasa took no heed to the sword that was in Joab's hand: so he stroke him therewith in the fifth rib, and shed out his bowels to the ground, and struck him not again; and he died. So Joab and Abishai his brother pursued after Sheba the son of Bichri.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2670,51 +2694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அமாசா நடுவழியிலே இரத்தத்திலே புரண்டு கிடந்தபடியினால், ஜனங்கள் எல்லாரும் தரித்துநிற்பதை அவன் கண்டு, அமாசாவை வழியிலிருந்து வயலிலே இழுத்துப்போட்டான்; அவனண்டையில் வருகிறவர்கள் எல்லாரும் தரித்துநிற்பதைக் கண்டு, ஒரு வஸ்திரத்தை அவன்மேல் போட்டான்.]]></a:t>
+              <a:t><![CDATA[10. But Amasa took no heed to the sword that was in Joab's hand: so he stroke him therewith in the fifth rib, and shed out his bowels to the ground, and struck him not again; and he died. So Joab and Abishai his brother pursued after Sheba the son of Bichri.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2779,51 +2803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது பென்யமீன் மனுஷனான பிக்கிரியின் குமாரனாகிய சேபா என்னும் பேருள்ள பேலியாளின் மனுஷன் ஒருவன் தற்செயலாய் அங்கே இருந்தான்; அவன் எக்காளம் ஊதி: எங்களுக்குத் தாவீதினிடத்தில் பங்கும் இல்லை, ஈசாயின் குமாரனிடத்தில் எங்களுக்குச் சுதந்தரமும் இல்லை; இஸ்ரவேலே, நீங்கள் அவரவர் தங்கள் கூடாரங்களுக்குப் போய்விடுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. And there happened to be there a man of Belial, whose name was Sheba, the son of Bichri, a Benjamite: and he blew a trumpet, and said, We have no part in David, neither have we inheritance in the son of Jesse: every man to his tents, O Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2888,51 +2912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அமாசா நடுவழியிலே இரத்தத்திலே புரண்டு கிடந்தபடியினால், ஜனங்கள் எல்லாரும் தரித்துநிற்பதை அவன் கண்டு, அமாசாவை வழியிலிருந்து வயலிலே இழுத்துப்போட்டான்; அவனண்டையில் வருகிறவர்கள் எல்லாரும் தரித்துநிற்பதைக் கண்டு, ஒரு வஸ்திரத்தை அவன்மேல் போட்டான்.]]></a:t>
+              <a:t><![CDATA[11. And one of Joab's men stood by him, and said, He that favours Joab, and he that is for David, let him go after Joab.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2997,51 +3021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் வழியிலிருந்து எடுத்துப்போடப்பட்ட பிற்பாடு, எல்லாரும் கடந்து, பிக்கிரியின் குமாரனாகிய சேபாவைத் தொடர, யோவாபுக்குப் பின்சென்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And one of Joab's men stood by him, and said, He that favours Joab, and he that is for David, let him go after Joab.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3106,51 +3130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் வழியிலிருந்து எடுத்துப்போடப்பட்ட பிற்பாடு, எல்லாரும் கடந்து, பிக்கிரியின் குமாரனாகிய சேபாவைத் தொடர, யோவாபுக்குப் பின்சென்றார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And Amasa wallowed in blood in the midst of the highway. And when the man saw that all the people stood still, he removed Amasa out of the highway into the field, and cast a cloth upon him, when he saw that every one that came by him stood still.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3215,51 +3239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவன் இஸ்ரவேல் கோத்திரங்களையெல்லாம் சுற்றி, பெத்மாக்காவாகிய ஆபேல்மட்டாகவும், பேரீமின் கடைசிமட்டாகவும் வந்திருந்தான்; அவ்விடத்தாரும் கூடி, தாங்களும் அவனுக்குப் பின்சென்றார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And Amasa wallowed in blood in the midst of the highway. And when the man saw that all the people stood still, he removed Amasa out of the highway into the field, and cast a cloth upon him, when he saw that every one that came by him stood still.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3324,51 +3348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவன் இஸ்ரவேல் கோத்திரங்களையெல்லாம் சுற்றி, பெத்மாக்காவாகிய ஆபேல்மட்டாகவும், பேரீமின் கடைசிமட்டாகவும் வந்திருந்தான்; அவ்விடத்தாரும் கூடி, தாங்களும் அவனுக்குப் பின்சென்றார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And Amasa wallowed in blood in the midst of the highway. And when the man saw that all the people stood still, he removed Amasa out of the highway into the field, and cast a cloth upon him, when he saw that every one that came by him stood still.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3433,51 +3457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள் போய் பெத்மாக்காவாகிய ஆபேலிலே அவனை முற்றிக்கைபோட்டு, பட்டணத்திற்கு எதிராகத் தெற்றுவரைக்கும் கொத்தளம் போட்டார்கள்; யோவாபோடே இருக்கிற ஜனங்கள் எல்லாம் அலங்கத்தை விழப்பண்ணும்படி அழிக்க எத்தனம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[13. When he was removed out of the highway, all the people went on after Joab, to pursue after Sheba the son of Bichri.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3542,51 +3566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள் போய் பெத்மாக்காவாகிய ஆபேலிலே அவனை முற்றிக்கைபோட்டு, பட்டணத்திற்கு எதிராகத் தெற்றுவரைக்கும் கொத்தளம் போட்டார்கள்; யோவாபோடே இருக்கிற ஜனங்கள் எல்லாம் அலங்கத்தை விழப்பண்ணும்படி அழிக்க எத்தனம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[13. When he was removed out of the highway, all the people went on after Joab, to pursue after Sheba the son of Bichri.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3651,51 +3675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள் போய் பெத்மாக்காவாகிய ஆபேலிலே அவனை முற்றிக்கைபோட்டு, பட்டணத்திற்கு எதிராகத் தெற்றுவரைக்கும் கொத்தளம் போட்டார்கள்; யோவாபோடே இருக்கிற ஜனங்கள் எல்லாம் அலங்கத்தை விழப்பண்ணும்படி அழிக்க எத்தனம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And he went through all the tribes of Israel unto Abel, and to Bethmaachah, and all the Berites: and they were gathered together, and went also after him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3760,51 +3784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது புத்தியுள்ள ஒரு ஸ்திரீ பட்டணத்திலிருந்து சத்தமிட்டு: கேளுங்கள், கேளுங்கள்; நான் யோவாபோடே பேசவேண்டும்; அவரை இங்கே கிட்ட வரச் சொல்லுங்கள் என்றாள்.]]></a:t>
+              <a:t><![CDATA[14. And he went through all the tribes of Israel unto Abel, and to Bethmaachah, and all the Berites: and they were gathered together, and went also after him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3869,51 +3893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது புத்தியுள்ள ஒரு ஸ்திரீ பட்டணத்திலிருந்து சத்தமிட்டு: கேளுங்கள், கேளுங்கள்; நான் யோவாபோடே பேசவேண்டும்; அவரை இங்கே கிட்ட வரச் சொல்லுங்கள் என்றாள்.]]></a:t>
+              <a:t><![CDATA[15. And they came and besieged him in Abel of Bethmaachah, and they cast up a bank against the city, and it stood in the trench: and all the people that were with Joab battered the wall, to throw it down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3978,51 +4002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது பென்யமீன் மனுஷனான பிக்கிரியின் குமாரனாகிய சேபா என்னும் பேருள்ள பேலியாளின் மனுஷன் ஒருவன் தற்செயலாய் அங்கே இருந்தான்; அவன் எக்காளம் ஊதி: எங்களுக்குத் தாவீதினிடத்தில் பங்கும் இல்லை, ஈசாயின் குமாரனிடத்தில் எங்களுக்குச் சுதந்தரமும் இல்லை; இஸ்ரவேலே, நீங்கள் அவரவர் தங்கள் கூடாரங்களுக்குப் போய்விடுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. And there happened to be there a man of Belial, whose name was Sheba, the son of Bichri, a Benjamite: and he blew a trumpet, and said, We have no part in David, neither have we inheritance in the son of Jesse: every man to his tents, O Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4087,51 +4111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் அவளுக்குச் சமீபத்தில் வந்தபோது, அந்த ஸ்திரீ: நீர்தானா யோவாப் என்று கேட்டாள்; அவன் நான்தான் என்றான்; அப்பொழுது, அவள் அவனைப்பார்த்து: உமது அடியாளின் வார்த்தைகளைக் கேளும் என்றாள்; அவன்: கேட்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And they came and besieged him in Abel of Bethmaachah, and they cast up a bank against the city, and it stood in the trench: and all the people that were with Joab battered the wall, to throw it down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4196,51 +4220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் அவளுக்குச் சமீபத்தில் வந்தபோது, அந்த ஸ்திரீ: நீர்தானா யோவாப் என்று கேட்டாள்; அவன் நான்தான் என்றான்; அப்பொழுது, அவள் அவனைப்பார்த்து: உமது அடியாளின் வார்த்தைகளைக் கேளும் என்றாள்; அவன்: கேட்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And they came and besieged him in Abel of Bethmaachah, and they cast up a bank against the city, and it stood in the trench: and all the people that were with Joab battered the wall, to throw it down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4305,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அவள்: பூர்வகாலத்து ஜனங்கள் ஆபேலிலே விசாரித்தால் வழக்குத்தீரும் என்பார்கள்.]]></a:t>
+              <a:t><![CDATA[16. Then cried a wise woman out of the city, Hear, hear; say, I pray you, unto Joab, Come near here, that I may speak with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4414,51 +4438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அவள்: பூர்வகாலத்து ஜனங்கள் ஆபேலிலே விசாரித்தால் வழக்குத்தீரும் என்பார்கள்.]]></a:t>
+              <a:t><![CDATA[16. Then cried a wise woman out of the city, Hear, hear; say, I pray you, unto Joab, Come near here, that I may speak with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4523,51 +4547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இஸ்ரவேலிலே நான் சமாதானமும் உண்மையுள்ளவளாயிருக்கையில், நீர் இஸ்ரவேலிலே தாய் பட்டணமாயிருக்கிறதை நிர்மூலமாக்கப் பார்க்கிறீரோ? நீர் கர்த்தருடைய சுதந்தரத்தை விழுங்கவேண்டியது என்ன என்றாள்.]]></a:t>
+              <a:t><![CDATA[17. And when he was come near unto her, the woman said, Are you Joab? And he answered, I am he. Then she said unto him, Hear the words of yours handmaid. And he answered, I do hear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4632,51 +4656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இஸ்ரவேலிலே நான் சமாதானமும் உண்மையுள்ளவளாயிருக்கையில், நீர் இஸ்ரவேலிலே தாய் பட்டணமாயிருக்கிறதை நிர்மூலமாக்கப் பார்க்கிறீரோ? நீர் கர்த்தருடைய சுதந்தரத்தை விழுங்கவேண்டியது என்ன என்றாள்.]]></a:t>
+              <a:t><![CDATA[17. And when he was come near unto her, the woman said, Are you Joab? And he answered, I am he. Then she said unto him, Hear the words of yours handmaid. And he answered, I do hear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4741,51 +4765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யோவாப் பிரதியுத்தரமாக விழுங்கவேண்டும் அழிக்கவேண்டும் என்கிற ஆசை எனக்கு வெகுதூரமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[17. And when he was come near unto her, the woman said, Are you Joab? And he answered, I am he. Then she said unto him, Hear the words of yours handmaid. And he answered, I do hear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4850,51 +4874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. காரியம் அப்படியல்ல, பிக்கிரியின் குமாரனாகிய சேபா என்னும் பேருள்ள எப்பிராயீம் பர்வதத்தானாயிருக்கிற ஒரு மனுஷன், ராஜாவாகிய தாவீதுக்கு விரோதமாய்த் தன் கையை ஓங்கினான்; அவனைமாத்திரம் ஒப்புக்கொடுங்கள்; அப்பொழுது பட்டணத்தை விட்டுப்போவேன் என்றான். அப்பொழுது அந்த ஸ்திரீ யோவாபைப் பார்த்து: இதோ, அவன் தலை மதிலின்மேலிருந்து உம்மிடத்திலே போடப்படும் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[18. Then she spoke, saying, They were known to speak in old time, saying, They shall surely ask counsel at Abel: and so they ended the matter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4959,51 +4983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. காரியம் அப்படியல்ல, பிக்கிரியின் குமாரனாகிய சேபா என்னும் பேருள்ள எப்பிராயீம் பர்வதத்தானாயிருக்கிற ஒரு மனுஷன், ராஜாவாகிய தாவீதுக்கு விரோதமாய்த் தன் கையை ஓங்கினான்; அவனைமாத்திரம் ஒப்புக்கொடுங்கள்; அப்பொழுது பட்டணத்தை விட்டுப்போவேன் என்றான். அப்பொழுது அந்த ஸ்திரீ யோவாபைப் பார்த்து: இதோ, அவன் தலை மதிலின்மேலிருந்து உம்மிடத்திலே போடப்படும் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[19. I am one of them that are peaceable and faithful in Israel: you seek to destroy a city and a mother in Israel: why will you swallow up the inheritance of the LORD?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5068,51 +5092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. காரியம் அப்படியல்ல, பிக்கிரியின் குமாரனாகிய சேபா என்னும் பேருள்ள எப்பிராயீம் பர்வதத்தானாயிருக்கிற ஒரு மனுஷன், ராஜாவாகிய தாவீதுக்கு விரோதமாய்த் தன் கையை ஓங்கினான்; அவனைமாத்திரம் ஒப்புக்கொடுங்கள்; அப்பொழுது பட்டணத்தை விட்டுப்போவேன் என்றான். அப்பொழுது அந்த ஸ்திரீ யோவாபைப் பார்த்து: இதோ, அவன் தலை மதிலின்மேலிருந்து உம்மிடத்திலே போடப்படும் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[19. I am one of them that are peaceable and faithful in Israel: you seek to destroy a city and a mother in Israel: why will you swallow up the inheritance of the LORD?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5177,51 +5201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது இஸ்ரவேல் மனுஷர் எல்லாரும் தாவீதை விட்டுப் பின்வாங்கி, பிக்கிரியின் குமாரனாகிய சேபாவைப் பின்பற்றிப் போனார்கள்; யோர்தான் தொடங்கி எருசலேம்மட்டுமுள்ள யூதாமனுஷர் தங்கள் ராஜாவைச் சார்ந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And there happened to be there a man of Belial, whose name was Sheba, the son of Bichri, a Benjamite: and he blew a trumpet, and said, We have no part in David, neither have we inheritance in the son of Jesse: every man to his tents, O Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5286,51 +5310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவள் ஜனங்களிடத்தில் போய் புத்தியாய்ப் பேசினதினால், அவர்கள் பிக்கிரியின் குமாரனாகிய சேபாவின் தலையை வெட்டி யோவாபிடத்திலே போட்டார்கள்; அப்பொழுது அவன் எக்காளம் ஊதினான்; அவரவர் பட்டணத்தை விட்டுக் கலைந்து, தங்கள் கூடாரங்களுக்குப் புறப்பட்டுப்போனார்கள்; யோவாபும் ராஜாவிடத்துக்குப் போகும்படி எருசலேமுக்குத் திரும்பினான்.]]></a:t>
+              <a:t><![CDATA[20. And Joab answered and said, Far be it, far be it from me, that I should swallow up or destroy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5395,51 +5419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவள் ஜனங்களிடத்தில் போய் புத்தியாய்ப் பேசினதினால், அவர்கள் பிக்கிரியின் குமாரனாகிய சேபாவின் தலையை வெட்டி யோவாபிடத்திலே போட்டார்கள்; அப்பொழுது அவன் எக்காளம் ஊதினான்; அவரவர் பட்டணத்தை விட்டுக் கலைந்து, தங்கள் கூடாரங்களுக்குப் புறப்பட்டுப்போனார்கள்; யோவாபும் ராஜாவிடத்துக்குப் போகும்படி எருசலேமுக்குத் திரும்பினான்.]]></a:t>
+              <a:t><![CDATA[21. The matter is not so: but a man of mount Ephraim, Sheba the son of Bichri by name, has lifted up his hand against the king, even against David: deliver him only, and I will depart from the city. And the woman said unto Joab, Behold, his head shall be thrown to you over the wall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5504,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவள் ஜனங்களிடத்தில் போய் புத்தியாய்ப் பேசினதினால், அவர்கள் பிக்கிரியின் குமாரனாகிய சேபாவின் தலையை வெட்டி யோவாபிடத்திலே போட்டார்கள்; அப்பொழுது அவன் எக்காளம் ஊதினான்; அவரவர் பட்டணத்தை விட்டுக் கலைந்து, தங்கள் கூடாரங்களுக்குப் புறப்பட்டுப்போனார்கள்; யோவாபும் ராஜாவிடத்துக்குப் போகும்படி எருசலேமுக்குத் திரும்பினான்.]]></a:t>
+              <a:t><![CDATA[21. The matter is not so: but a man of mount Ephraim, Sheba the son of Bichri by name, has lifted up his hand against the king, even against David: deliver him only, and I will depart from the city. And the woman said unto Joab, Behold, his head shall be thrown to you over the wall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5613,51 +5637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யோவாப் இஸ்ரவேலுடைய எல்லா இராணுவத்தின்மேலும், யோய்தாவின்குமாரனாகிய பெனாயா கிரேத்தியர்மேலும் பிலேத்தியர்மேலும் தலைவராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. The matter is not so: but a man of mount Ephraim, Sheba the son of Bichri by name, has lifted up his hand against the king, even against David: deliver him only, and I will depart from the city. And the woman said unto Joab, Behold, his head shall be thrown to you over the wall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5722,51 +5746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யோவாப் இஸ்ரவேலுடைய எல்லா இராணுவத்தின்மேலும், யோய்தாவின்குமாரனாகிய பெனாயா கிரேத்தியர்மேலும் பிலேத்தியர்மேலும் தலைவராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. The matter is not so: but a man of mount Ephraim, Sheba the son of Bichri by name, has lifted up his hand against the king, even against David: deliver him only, and I will depart from the city. And the woman said unto Joab, Behold, his head shall be thrown to you over the wall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5831,51 +5855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அதோராம் பகுதிகளை வாங்குகிறவனும், அகிலூதின் குமாரனாகிய யோசபாத் மந்திரியும்,]]></a:t>
+              <a:t><![CDATA[22. Then the woman went unto all the people in her wisdom. And they cut off the head of Sheba the son of Bichri, and cast it out to Joab. And he blew a trumpet, and they retired from the city, every man to his tent. And Joab returned to Jerusalem unto the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5940,51 +5964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சேவா சம்பிரதியும், சாதோக்கும் அபியத்தாரும் ஆசாரியருமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. Then the woman went unto all the people in her wisdom. And they cut off the head of Sheba the son of Bichri, and cast it out to Joab. And he blew a trumpet, and they retired from the city, every man to his tent. And Joab returned to Jerusalem unto the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6049,51 +6073,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யயீரியனாகிய ஈராவும் தாவீதுக்குப் பிரதானியாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[22. Then the woman went unto all the people in her wisdom. And they cut off the head of Sheba the son of Bichri, and cast it out to Joab. And he blew a trumpet, and they retired from the city, every man to his tent. And Joab returned to Jerusalem unto the king.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Then the woman went unto all the people in her wisdom. And they cut off the head of Sheba the son of Bichri, and cast it out to Joab. And he blew a trumpet, and they retired from the city, every man to his tent. And Joab returned to Jerusalem unto the king.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Now Joab was over all the host of Israel: and Benaiah the son of Jehoiada was over the Cherethites and over the Pelethites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6158,51 +6400,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது இஸ்ரவேல் மனுஷர் எல்லாரும் தாவீதை விட்டுப் பின்வாங்கி, பிக்கிரியின் குமாரனாகிய சேபாவைப் பின்பற்றிப் போனார்கள்; யோர்தான் தொடங்கி எருசலேம்மட்டுமுள்ள யூதாமனுஷர் தங்கள் ராஜாவைச் சார்ந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. So every man of Israel went up from after David, and followed Sheba the son of Bichri: but the men of Judah clave unto their king, from Jordan even to Jerusalem.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Now Joab was over all the host of Israel: and Benaiah the son of Jehoiada was over the Cherethites and over the Pelethites:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And Adoram was over the tribute: and Jehoshaphat the son of Ahilud was recorder:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And Sheva was scribe: and Zadok and Abiathar were the priests:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And Ira also the Jairite was a chief ruler about David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6267,51 +6945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தாவீது எருசலேமிலுள்ள தன்வீட்டுக்கு வந்தபோது, வீட்டைக் காக்க ராஜா பின்வைத்துப்போன பத்து மறுமனையாட்டிகளையும் வருவித்து, அவர்களை ஒரு காவல் வீட்டிலே வைத்து பராமரித்தான்; அப்புறம் அவர்களிடத்தில் அவன் பிரவேசிக்கவில்லை; அப்படியே அவர்கள் சாகிற நாள்மட்டும் அடைக்கப்பட்டு, உயிரோடிருக்கிற நாளெல்லாம் விதவைகள்போல் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. So every man of Israel went up from after David, and followed Sheba the son of Bichri: but the men of Judah clave unto their king, from Jordan even to Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6376,51 +7054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தாவீது எருசலேமிலுள்ள தன்வீட்டுக்கு வந்தபோது, வீட்டைக் காக்க ராஜா பின்வைத்துப்போன பத்து மறுமனையாட்டிகளையும் வருவித்து, அவர்களை ஒரு காவல் வீட்டிலே வைத்து பராமரித்தான்; அப்புறம் அவர்களிடத்தில் அவன் பிரவேசிக்கவில்லை; அப்படியே அவர்கள் சாகிற நாள்மட்டும் அடைக்கப்பட்டு, உயிரோடிருக்கிற நாளெல்லாம் விதவைகள்போல் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. So every man of Israel went up from after David, and followed Sheba the son of Bichri: but the men of Judah clave unto their king, from Jordan even to Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6485,51 +7163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தாவீது எருசலேமிலுள்ள தன்வீட்டுக்கு வந்தபோது, வீட்டைக் காக்க ராஜா பின்வைத்துப்போன பத்து மறுமனையாட்டிகளையும் வருவித்து, அவர்களை ஒரு காவல் வீட்டிலே வைத்து பராமரித்தான்; அப்புறம் அவர்களிடத்தில் அவன் பிரவேசிக்கவில்லை; அப்படியே அவர்கள் சாகிற நாள்மட்டும் அடைக்கப்பட்டு, உயிரோடிருக்கிற நாளெல்லாம் விதவைகள்போல் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And David came to his house at Jerusalem; and the king took the ten women his concubines, whom he had left to keep the house, and put them in ward, and fed them, but went not in unto them. So they were shut up unto the day of their death, living in widowhood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6564,51 +7242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473434383" r:id="rId1"/>
+    <p:sldLayoutId id="2481564139" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7024,54 +7702,102 @@
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7200,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Then said the king to Amasa, Assemble me the men of Judah within three days, and be you here]]></a:t>
+              <a:t><![CDATA[மறுமனையாட்டிகளையும் வருவித்து, அவர்களை ஒரு காவல் வீட்டிலே வைத்து பராமரித்தான்; அப்புறம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[present.]]></a:t>
+              <a:t><![CDATA[அவர்களிடத்தில் அவன் பிரவேசிக்கவில்லை; அப்படியே அவர்கள் சாகிற நாள்மட்டும் அடைக்கப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. So Amasa went to assemble the men of Judah: but he tarried longer than the set time which he had]]></a:t>
+              <a:t><![CDATA[உயிரோடிருக்கிற நாளெல்லாம் விதவைகள்போல் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[appointed him.]]></a:t>
+              <a:t><![CDATA[4. பின்பு ராஜா அமாசாவைப் பார்த்து: நீ யூதா மனுஷரை மூன்று நாளைக்குள்ளே என்னிடத்தில் வரவழைத்து, நீயும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And David said to Abishai, Now shall Sheba the son of Bichri do us more harm than did Absalom:]]></a:t>
+              <a:t><![CDATA[கூடவந்து இருக்கவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[take you your lord's servants, and pursue after him, lest he get him fenced cities, and escape us.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது அமாசா: யூதாவை அழைப்பிக்கப் போய், தனக்குக் குறித்தகாலத்திலே வராமல் தாமதித்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And there went out after him Joab's men, and the Cherethites, and the Pelethites, and all the]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது தாவீது அபிசாயைப் பார்த்து: அப்சலோமைப்பார்க்கிலும் பிக்கிரியின் குமாரனாகிய சேபா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mighty men: and they went out of Jerusalem, to pursue after Sheba the son of Bichri.]]></a:t>
+              <a:t><![CDATA[இப்பொழுது நமக்குப் பொல்லாப்புச் செய்வான்; அவன் அரணான பட்டணங்களில் வந்தடைந்து, நம்முடைய கண்களுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. When they were at the great stone which is in Gibeon, Amasa went before them. And Joab's garment]]></a:t>
+              <a:t><![CDATA[தப்பிப்போகாதபடிக்கு, நீ உன் எஜமானுடைய சேவகரைக் கூட்டிக்கொண்டு, அவனைப் பின்தொடர்ந்துபோ என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that he had put on was girded unto him, and upon it a girdle with a sword fastened upon his loins in]]></a:t>
+              <a:t><![CDATA[7. அப்படியே யோவாபின் மனுஷரும், கிரேத்தியரும் பிலேத்தியரும், சகல பலசாலிகளும் அவன் பிறகாலே புறப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And there happened to be there a man of Belial, whose name was Sheba, the son of Bichri, a]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது பென்யமீன் மனுஷனான பிக்கிரியின் குமாரனாகிய சேபா என்னும் பேருள்ள பேலியாளின் மனுஷன் ஒருவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the sheath thereof; and as he went forth it fell out.]]></a:t>
+              <a:t><![CDATA[பிக்கிரியின் குமாரனாகிய சேபாவைப் பின்தொடர எருசலேமிலிருந்து போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And Joab said to Amasa, Are you in health, my brother? And Joab took Amasa by the beard with the]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் கிபியோன் கிட்ட இருக்கிற பெரிய கல்லண்டையிலே வந்தபோது, அமாசா அவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[right hand to kiss him.]]></a:t>
+              <a:t><![CDATA[எதிர்ப்பட்டுவந்தான்; யோவாபோ, தான் உடுத்திக்கொண்டிருக்கிற தன் சட்டையின்மேல் ஒரு கச்சையைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. But Amasa took no heed to the sword that was in Joab's hand: so he stroke him therewith in the]]></a:t>
+              <a:t><![CDATA[கட்டிக்கொண்டிருந்தான்; அதில் உறையோடே ஒரு பட்டயம் அவன் இடுப்பண்டையிலே தொங்கிற்று; அவன் புறப்படுகையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fifth rib, and shed out his bowels to the ground, and struck him not again; and he died. So Joab and]]></a:t>
+              <a:t><![CDATA[அது விழுந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Abishai his brother pursued after Sheba the son of Bichri.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது யோவாப் அமாசாவைப் பார்த்து: என் சகோதரனே, சுகமாயிருக்கிறாயா என்று சொல்லி, அமாசாவை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And one of Joab's men stood by him, and said, He that favours Joab, and he that is for David,]]></a:t>
+              <a:t><![CDATA[முத்தஞ்செய்யும்படி, தன் வலதுகையினால் அவன் தாடியைப் பிடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[let him go after Joab.]]></a:t>
+              <a:t><![CDATA[10. தன் கையிலிருக்கிற பட்டயத்திற்கு அமாசா எச்சரிக்கையாயிராதபோது, யோவாப் அவனை அவன் குடல்கள் தரையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And Amasa wallowed in blood in the midst of the highway. And when the man saw that all the]]></a:t>
+              <a:t><![CDATA[சரிந்துபோகத்தக்கதாய், அதினால் வயிற்றிலே ஒரே குத்தாகக் குத்தினான்; அவன் செத்துப்போனான்; அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people stood still, he removed Amasa out of the highway into the field, and cast a cloth upon him,]]></a:t>
+              <a:t><![CDATA[யோவாபும் அவன் சகோதரனாகிய அபிசாயும் பிக்கிரியின் குமாரனாகிய சேபாவைப் பின்தொடர்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Benjamite: and he blew a trumpet, and said, We have no part in David, neither have we inheritance in]]></a:t>
+              <a:t><![CDATA[தற்செயலாய் அங்கே இருந்தான்; அவன் எக்காளம் ஊதி: எங்களுக்குத் தாவீதினிடத்தில் பங்கும் இல்லை, ஈசாயின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[when he saw that every one that came by him stood still.]]></a:t>
+              <a:t><![CDATA[11. யோவாபுடைய வாலிபரில் ஒருவன் செத்தவனண்டையிலே நின்று, யோவாபினால் பிரியப்படுகிறவன் எவனோ, தாவீதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. When he was removed out of the highway, all the people went on after Joab, to pursue after Sheba]]></a:t>
+              <a:t><![CDATA[பட்சத்தில் இருக்கிறவன் எவனோ, அவன் யோவாபைப் பின்பற்றிப்போவானாக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the son of Bichri.]]></a:t>
+              <a:t><![CDATA[12. அமாசா நடுவழியிலே இரத்தத்திலே புரண்டு கிடந்தபடியினால், ஜனங்கள் எல்லாரும் தரித்துநிற்பதை அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And he went through all the tribes of Israel unto Abel, and to Bethmaachah, and all the Berites:]]></a:t>
+              <a:t><![CDATA[கண்டு, அமாசாவை வழியிலிருந்து வயலிலே இழுத்துப்போட்டான்; அவனண்டையில் வருகிறவர்கள் எல்லாரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and they were gathered together, and went also after him.]]></a:t>
+              <a:t><![CDATA[தரித்துநிற்பதைக் கண்டு, ஒரு வஸ்திரத்தை அவன்மேல் போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And they came and besieged him in Abel of Bethmaachah, and they cast up a bank against the city,]]></a:t>
+              <a:t><![CDATA[13. அவன் வழியிலிருந்து எடுத்துப்போடப்பட்ட பிற்பாடு, எல்லாரும் கடந்து, பிக்கிரியின் குமாரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and it stood in the trench: and all the people that were with Joab battered the wall, to throw it]]></a:t>
+              <a:t><![CDATA[சேபாவைத் தொடர, யோவாபுக்குப் பின்சென்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[down.]]></a:t>
+              <a:t><![CDATA[14. அவன் இஸ்ரவேல் கோத்திரங்களையெல்லாம் சுற்றி, பெத்மாக்காவாகிய ஆபேல்மட்டாகவும், பேரீமின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Then cried a wise woman out of the city, Hear, hear; say, I pray you, unto Joab, Come near here,]]></a:t>
+              <a:t><![CDATA[கடைசிமட்டாகவும் வந்திருந்தான்; அவ்விடத்தாரும் கூடி, தாங்களும் அவனுக்குப் பின்சென்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that I may speak with you.]]></a:t>
+              <a:t><![CDATA[15. அவர்கள் போய் பெத்மாக்காவாகிய ஆபேலிலே அவனை முற்றிக்கைபோட்டு, பட்டணத்திற்கு எதிராகத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the son of Jesse: every man to his tents, O Israel.]]></a:t>
+              <a:t><![CDATA[குமாரனிடத்தில் எங்களுக்குச் சுதந்தரமும் இல்லை; இஸ்ரவேலே, நீங்கள் அவரவர் தங்கள் கூடாரங்களுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11556,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And when he was come near unto her, the woman said, Are you Joab? And he answered, I am he. Then]]></a:t>
+              <a:t><![CDATA[தெற்றுவரைக்கும் கொத்தளம் போட்டார்கள்; யோவாபோடே இருக்கிற ஜனங்கள் எல்லாம் அலங்கத்தை விழப்பண்ணும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[she said unto him, Hear the words of yours handmaid. And he answered, I do hear.]]></a:t>
+              <a:t><![CDATA[அழிக்க எத்தனம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Then she spoke, saying, They were known to speak in old time, saying, They shall surely ask]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது புத்தியுள்ள ஒரு ஸ்திரீ பட்டணத்திலிருந்து சத்தமிட்டு: கேளுங்கள், கேளுங்கள்; நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[counsel at Abel: and so they ended the matter.]]></a:t>
+              <a:t><![CDATA[யோவாபோடே பேசவேண்டும்; அவரை இங்கே கிட்ட வரச் சொல்லுங்கள் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. I am one of them that are peaceable and faithful in Israel: you seek to destroy a city and a]]></a:t>
+              <a:t><![CDATA[17. அவன் அவளுக்குச் சமீபத்தில் வந்தபோது, அந்த ஸ்திரீ: நீர்தானா யோவாப் என்று கேட்டாள்; அவன் நான்தான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mother in Israel: why will you swallow up the inheritance of the LORD?]]></a:t>
+              <a:t><![CDATA[என்றான்; அப்பொழுது, அவள் அவனைப்பார்த்து: உமது அடியாளின் வார்த்தைகளைக் கேளும் என்றாள்; அவன்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And Joab answered and said, Far be it, far be it from me, that I should swallow up or destroy.]]></a:t>
+              <a:t><![CDATA[கேட்கிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. The matter is not so: but a man of mount Ephraim, Sheba the son of Bichri by name, has lifted up]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது அவள்: பூர்வகாலத்து ஜனங்கள் ஆபேலிலே விசாரித்தால் வழக்குத்தீரும் என்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his hand against the king, even against David: deliver him only, and I will depart from the city.]]></a:t>
+              <a:t><![CDATA[19. இஸ்ரவேலிலே நான் சமாதானமும் உண்மையுள்ளவளாயிருக்கையில், நீர் இஸ்ரவேலிலே தாய் பட்டணமாயிருக்கிறதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[And the woman said unto Joab, Behold, his head shall be thrown to you over the wall.]]></a:t>
+              <a:t><![CDATA[நிர்மூலமாக்கப் பார்க்கிறீரோ? நீர் கர்த்தருடைய சுதந்தரத்தை விழுங்கவேண்டியது என்ன என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. So every man of Israel went up from after David, and followed Sheba the son of Bichri: but the]]></a:t>
+              <a:t><![CDATA[போய்விடுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Then the woman went unto all the people in her wisdom. And they cut off the head of Sheba the]]></a:t>
+              <a:t><![CDATA[20. யோவாப் பிரதியுத்தரமாக விழுங்கவேண்டும் அழிக்கவேண்டும் என்கிற ஆசை எனக்கு வெகுதூரமாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[son of Bichri, and cast it out to Joab. And he blew a trumpet, and they retired from the city, every]]></a:t>
+              <a:t><![CDATA[21. காரியம் அப்படியல்ல, பிக்கிரியின் குமாரனாகிய சேபா என்னும் பேருள்ள எப்பிராயீம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[man to his tent. And Joab returned to Jerusalem unto the king.]]></a:t>
+              <a:t><![CDATA[பர்வதத்தானாயிருக்கிற ஒரு மனுஷன், ராஜாவாகிய தாவீதுக்கு விரோதமாய்த் தன் கையை ஓங்கினான்; அவனைமாத்திரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Now Joab was over all the host of Israel: and Benaiah the son of Jehoiada was over the]]></a:t>
+              <a:t><![CDATA[ஒப்புக்கொடுங்கள்; அப்பொழுது பட்டணத்தை விட்டுப்போவேன் என்றான். அப்பொழுது அந்த ஸ்திரீ யோவாபைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Cherethites and over the Pelethites:]]></a:t>
+              <a:t><![CDATA[பார்த்து: இதோ, அவன் தலை மதிலின்மேலிருந்து உம்மிடத்திலே போடப்படும் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And Adoram was over the tribute: and Jehoshaphat the son of Ahilud was recorder:]]></a:t>
+              <a:t><![CDATA[22. அவள் ஜனங்களிடத்தில் போய் புத்தியாய்ப் பேசினதினால், அவர்கள் பிக்கிரியின் குமாரனாகிய சேபாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And Sheva was scribe: and Zadok and Abiathar were the priests:]]></a:t>
+              <a:t><![CDATA[தலையை வெட்டி யோவாபிடத்திலே போட்டார்கள்; அப்பொழுது அவன் எக்காளம் ஊதினான்; அவரவர் பட்டணத்தை விட்டுக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +14658,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And Ira also the Jairite was a chief ruler about David.]]></a:t>
+              <a:t><![CDATA[கலைந்து, தங்கள் கூடாரங்களுக்குப் புறப்பட்டுப்போனார்கள்; யோவாபும் ராஜாவிடத்துக்குப் போகும்படி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எருசலேமுக்குத் திரும்பினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. யோவாப் இஸ்ரவேலுடைய எல்லா இராணுவத்தின்மேலும், யோய்தாவின்குமாரனாகிய பெனாயா கிரேத்தியர்மேலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +15054,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[men of Judah clave unto their king, from Jordan even to Jerusalem.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது இஸ்ரவேல் மனுஷர் எல்லாரும் தாவீதை விட்டுப் பின்வாங்கி, பிக்கிரியின் குமாரனாகிய சேபாவைப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிலேத்தியர்மேலும் தலைவராயிருந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. அதோராம் பகுதிகளை வாங்குகிறவனும், அகிலூதின் குமாரனாகிய யோசபாத் மந்திரியும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. சேவா சம்பிரதியும், சாதோக்கும் அபியத்தாரும் ஆசாரியருமாயிருந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. யயீரியனாகிய ஈராவும் தாவீதுக்குப் பிரதானியாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And David came to his house at Jerusalem; and the king took the ten women his concubines, whom he]]></a:t>
+              <a:t><![CDATA[பின்பற்றிப் போனார்கள்; யோர்தான் தொடங்கி எருசலேம்மட்டுமுள்ள யூதாமனுஷர் தங்கள் ராஜாவைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[had left to keep the house, and put them in ward, and fed them, but went not in unto them. So they]]></a:t>
+              <a:t><![CDATA[சார்ந்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[were shut up unto the day of their death, living in widowhood.]]></a:t>
+              <a:t><![CDATA[3. தாவீது எருசலேமிலுள்ள தன்வீட்டுக்கு வந்தபோது, வீட்டைக் காக்க ராஜா பின்வைத்துப்போன பத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14521,91 +16039,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 20]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme34">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
   <a:themeElements>
-    <a:clrScheme name="Theme34">
+    <a:clrScheme name="Theme1">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme34">
+    <a:fontScheme name="Theme1">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14631,51 +16149,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme34">
+    <a:fmtScheme name="Theme1">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14806,51 +16324,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>57</Slides>
+  <Slides>63</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>