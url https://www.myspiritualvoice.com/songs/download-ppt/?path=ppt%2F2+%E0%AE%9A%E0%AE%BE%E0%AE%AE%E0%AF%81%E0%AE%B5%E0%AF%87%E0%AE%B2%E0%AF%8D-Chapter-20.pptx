--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -103,50 +103,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -183,50 +185,51 @@
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -380,53 +383,54 @@
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
-  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -1140,51 +1144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது தாவீது அபிசாயைப் பார்த்து: அப்சலோமைப்பார்க்கிலும் பிக்கிரியின் குமாரனாகிய சேபா, இப்பொழுது நமக்குப் பொல்லாப்புச் செய்வான்; அவன் அரணான பட்டணங்களில் வந்தடைந்து, நம்முடைய கண்களுக்குத் தப்பிப்போகாதபடிக்கு, நீ உன் எஜமானுடைய சேவகரைக் கூட்டிக்கொண்டு, அவனைப் பின்தொடர்ந்துபோ என்றான்.]]></a:t>
+              <a:t><![CDATA[7. அப்படியே யோவாபின் மனுஷரும், கிரேத்தியரும் பிலேத்தியரும், சகல பலசாலிகளும் அவன் பிறகாலே புறப்பட்டு, பிக்கிரியின் குமாரனாகிய சேபாவைப் பின்தொடர எருசலேமிலிருந்து போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1358,51 +1362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்படியே யோவாபின் மனுஷரும், கிரேத்தியரும் பிலேத்தியரும், சகல பலசாலிகளும் அவன் பிறகாலே புறப்பட்டு, பிக்கிரியின் குமாரனாகிய சேபாவைப் பின்தொடர எருசலேமிலிருந்து போனார்கள்.]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் கிபியோன் கிட்ட இருக்கிற பெரிய கல்லண்டையிலே வந்தபோது, அமாசா அவர்களுக்கு எதிர்ப்பட்டுவந்தான்; யோவாபோ, தான் உடுத்திக்கொண்டிருக்கிற தன் சட்டையின்மேல் ஒரு கச்சையைக் கட்டிக்கொண்டிருந்தான்; அதில் உறையோடே ஒரு பட்டயம் அவன் இடுப்பண்டையிலே தொங்கிற்று; அவன் புறப்படுகையில் அது விழுந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2884,51 +2888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் வழியிலிருந்து எடுத்துப்போடப்பட்ட பிற்பாடு, எல்லாரும் கடந்து, பிக்கிரியின் குமாரனாகிய சேபாவைத் தொடர, யோவாபுக்குப் பின்சென்றார்கள்.]]></a:t>
+              <a:t><![CDATA[12. அமாசா நடுவழியிலே இரத்தத்திலே புரண்டு கிடந்தபடியினால், ஜனங்கள் எல்லாரும் தரித்துநிற்பதை அவன் கண்டு, அமாசாவை வழியிலிருந்து வயலிலே இழுத்துப்போட்டான்; அவனண்டையில் வருகிறவர்கள் எல்லாரும் தரித்துநிற்பதைக் கண்டு, ஒரு வஸ்திரத்தை அவன்மேல் போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3102,51 +3106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவன் இஸ்ரவேல் கோத்திரங்களையெல்லாம் சுற்றி, பெத்மாக்காவாகிய ஆபேல்மட்டாகவும், பேரீமின் கடைசிமட்டாகவும் வந்திருந்தான்; அவ்விடத்தாரும் கூடி, தாங்களும் அவனுக்குப் பின்சென்றார்கள்.]]></a:t>
+              <a:t><![CDATA[13. அவன் வழியிலிருந்து எடுத்துப்போடப்பட்ட பிற்பாடு, எல்லாரும் கடந்து, பிக்கிரியின் குமாரனாகிய சேபாவைத் தொடர, யோவாபுக்குப் பின்சென்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3320,51 +3324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள் போய் பெத்மாக்காவாகிய ஆபேலிலே அவனை முற்றிக்கைபோட்டு, பட்டணத்திற்கு எதிராகத் தெற்றுவரைக்கும் கொத்தளம் போட்டார்கள்; யோவாபோடே இருக்கிற ஜனங்கள் எல்லாம் அலங்கத்தை விழப்பண்ணும்படி அழிக்க எத்தனம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[14. அவன் இஸ்ரவேல் கோத்திரங்களையெல்லாம் சுற்றி, பெத்மாக்காவாகிய ஆபேல்மட்டாகவும், பேரீமின் கடைசிமட்டாகவும் வந்திருந்தான்; அவ்விடத்தாரும் கூடி, தாங்களும் அவனுக்குப் பின்சென்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3538,51 +3542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது புத்தியுள்ள ஒரு ஸ்திரீ பட்டணத்திலிருந்து சத்தமிட்டு: கேளுங்கள், கேளுங்கள்; நான் யோவாபோடே பேசவேண்டும்; அவரை இங்கே கிட்ட வரச் சொல்லுங்கள் என்றாள்.]]></a:t>
+              <a:t><![CDATA[15. அவர்கள் போய் பெத்மாக்காவாகிய ஆபேலிலே அவனை முற்றிக்கைபோட்டு, பட்டணத்திற்கு எதிராகத் தெற்றுவரைக்கும் கொத்தளம் போட்டார்கள்; யோவாபோடே இருக்கிற ஜனங்கள் எல்லாம் அலங்கத்தை விழப்பண்ணும்படி அழிக்க எத்தனம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3647,51 +3651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது புத்தியுள்ள ஒரு ஸ்திரீ பட்டணத்திலிருந்து சத்தமிட்டு: கேளுங்கள், கேளுங்கள்; நான் யோவாபோடே பேசவேண்டும்; அவரை இங்கே கிட்ட வரச் சொல்லுங்கள் என்றாள்.]]></a:t>
+              <a:t><![CDATA[15. அவர்கள் போய் பெத்மாக்காவாகிய ஆபேலிலே அவனை முற்றிக்கைபோட்டு, பட்டணத்திற்கு எதிராகத் தெற்றுவரைக்கும் கொத்தளம் போட்டார்கள்; யோவாபோடே இருக்கிற ஜனங்கள் எல்லாம் அலங்கத்தை விழப்பண்ணும்படி அழிக்க எத்தனம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3756,51 +3760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் அவளுக்குச் சமீபத்தில் வந்தபோது, அந்த ஸ்திரீ: நீர்தானா யோவாப் என்று கேட்டாள்; அவன் நான்தான் என்றான்; அப்பொழுது, அவள் அவனைப்பார்த்து: உமது அடியாளின் வார்த்தைகளைக் கேளும் என்றாள்; அவன்: கேட்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது புத்தியுள்ள ஒரு ஸ்திரீ பட்டணத்திலிருந்து சத்தமிட்டு: கேளுங்கள், கேளுங்கள்; நான் யோவாபோடே பேசவேண்டும்; அவரை இங்கே கிட்ட வரச் சொல்லுங்கள் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3865,51 +3869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் அவளுக்குச் சமீபத்தில் வந்தபோது, அந்த ஸ்திரீ: நீர்தானா யோவாப் என்று கேட்டாள்; அவன் நான்தான் என்றான்; அப்பொழுது, அவள் அவனைப்பார்த்து: உமது அடியாளின் வார்த்தைகளைக் கேளும் என்றாள்; அவன்: கேட்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது புத்தியுள்ள ஒரு ஸ்திரீ பட்டணத்திலிருந்து சத்தமிட்டு: கேளுங்கள், கேளுங்கள்; நான் யோவாபோடே பேசவேண்டும்; அவரை இங்கே கிட்ட வரச் சொல்லுங்கள் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4083,51 +4087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அவள்: பூர்வகாலத்து ஜனங்கள் ஆபேலிலே விசாரித்தால் வழக்குத்தீரும் என்பார்கள்.]]></a:t>
+              <a:t><![CDATA[17. அவன் அவளுக்குச் சமீபத்தில் வந்தபோது, அந்த ஸ்திரீ: நீர்தானா யோவாப் என்று கேட்டாள்; அவன் நான்தான் என்றான்; அப்பொழுது, அவள் அவனைப்பார்த்து: உமது அடியாளின் வார்த்தைகளைக் கேளும் என்றாள்; அவன்: கேட்கிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4192,51 +4196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அவள்: பூர்வகாலத்து ஜனங்கள் ஆபேலிலே விசாரித்தால் வழக்குத்தீரும் என்பார்கள்.]]></a:t>
+              <a:t><![CDATA[17. அவன் அவளுக்குச் சமீபத்தில் வந்தபோது, அந்த ஸ்திரீ: நீர்தானா யோவாப் என்று கேட்டாள்; அவன் நான்தான் என்றான்; அப்பொழுது, அவள் அவனைப்பார்த்து: உமது அடியாளின் வார்த்தைகளைக் கேளும் என்றாள்; அவன்: கேட்கிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4301,51 +4305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இஸ்ரவேலிலே நான் சமாதானமும் உண்மையுள்ளவளாயிருக்கையில், நீர் இஸ்ரவேலிலே தாய் பட்டணமாயிருக்கிறதை நிர்மூலமாக்கப் பார்க்கிறீரோ? நீர் கர்த்தருடைய சுதந்தரத்தை விழுங்கவேண்டியது என்ன என்றாள்.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது அவள்: பூர்வகாலத்து ஜனங்கள் ஆபேலிலே விசாரித்தால் வழக்குத்தீரும் என்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4410,51 +4414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இஸ்ரவேலிலே நான் சமாதானமும் உண்மையுள்ளவளாயிருக்கையில், நீர் இஸ்ரவேலிலே தாய் பட்டணமாயிருக்கிறதை நிர்மூலமாக்கப் பார்க்கிறீரோ? நீர் கர்த்தருடைய சுதந்தரத்தை விழுங்கவேண்டியது என்ன என்றாள்.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது அவள்: பூர்வகாலத்து ஜனங்கள் ஆபேலிலே விசாரித்தால் வழக்குத்தீரும் என்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4628,51 +4632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யோவாப் பிரதியுத்தரமாக விழுங்கவேண்டும் அழிக்கவேண்டும் என்கிற ஆசை எனக்கு வெகுதூரமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[19. இஸ்ரவேலிலே நான் சமாதானமும் உண்மையுள்ளவளாயிருக்கையில், நீர் இஸ்ரவேலிலே தாய் பட்டணமாயிருக்கிறதை நிர்மூலமாக்கப் பார்க்கிறீரோ? நீர் கர்த்தருடைய சுதந்தரத்தை விழுங்கவேண்டியது என்ன என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4737,51 +4741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. காரியம் அப்படியல்ல, பிக்கிரியின் குமாரனாகிய சேபா என்னும் பேருள்ள எப்பிராயீம் பர்வதத்தானாயிருக்கிற ஒரு மனுஷன், ராஜாவாகிய தாவீதுக்கு விரோதமாய்த் தன் கையை ஓங்கினான்; அவனைமாத்திரம் ஒப்புக்கொடுங்கள்; அப்பொழுது பட்டணத்தை விட்டுப்போவேன் என்றான். அப்பொழுது அந்த ஸ்திரீ யோவாபைப் பார்த்து: இதோ, அவன் தலை மதிலின்மேலிருந்து உம்மிடத்திலே போடப்படும் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[20. யோவாப் பிரதியுத்தரமாக விழுங்கவேண்டும் அழிக்கவேண்டும் என்கிற ஆசை எனக்கு வெகுதூரமாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5064,51 +5068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவள் ஜனங்களிடத்தில் போய் புத்தியாய்ப் பேசினதினால், அவர்கள் பிக்கிரியின் குமாரனாகிய சேபாவின் தலையை வெட்டி யோவாபிடத்திலே போட்டார்கள்; அப்பொழுது அவன் எக்காளம் ஊதினான்; அவரவர் பட்டணத்தை விட்டுக் கலைந்து, தங்கள் கூடாரங்களுக்குப் புறப்பட்டுப்போனார்கள்; யோவாபும் ராஜாவிடத்துக்குப் போகும்படி எருசலேமுக்குத் திரும்பினான்.]]></a:t>
+              <a:t><![CDATA[21. காரியம் அப்படியல்ல, பிக்கிரியின் குமாரனாகிய சேபா என்னும் பேருள்ள எப்பிராயீம் பர்வதத்தானாயிருக்கிற ஒரு மனுஷன், ராஜாவாகிய தாவீதுக்கு விரோதமாய்த் தன் கையை ஓங்கினான்; அவனைமாத்திரம் ஒப்புக்கொடுங்கள்; அப்பொழுது பட்டணத்தை விட்டுப்போவேன் என்றான். அப்பொழுது அந்த ஸ்திரீ யோவாபைப் பார்த்து: இதோ, அவன் தலை மதிலின்மேலிருந்து உம்மிடத்திலே போடப்படும் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5500,51 +5504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யோவாப் இஸ்ரவேலுடைய எல்லா இராணுவத்தின்மேலும், யோய்தாவின்குமாரனாகிய பெனாயா கிரேத்தியர்மேலும் பிலேத்தியர்மேலும் தலைவராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. அவள் ஜனங்களிடத்தில் போய் புத்தியாய்ப் பேசினதினால், அவர்கள் பிக்கிரியின் குமாரனாகிய சேபாவின் தலையை வெட்டி யோவாபிடத்திலே போட்டார்கள்; அப்பொழுது அவன் எக்காளம் ஊதினான்; அவரவர் பட்டணத்தை விட்டுக் கலைந்து, தங்கள் கூடாரங்களுக்குப் புறப்பட்டுப்போனார்கள்; யோவாபும் ராஜாவிடத்துக்குப் போகும்படி எருசலேமுக்குத் திரும்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5718,51 +5722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அதோராம் பகுதிகளை வாங்குகிறவனும், அகிலூதின் குமாரனாகிய யோசபாத் மந்திரியும்,]]></a:t>
+              <a:t><![CDATA[23. யோவாப் இஸ்ரவேலுடைய எல்லா இராணுவத்தின்மேலும், யோய்தாவின்குமாரனாகிய பெனாயா கிரேத்தியர்மேலும் பிலேத்தியர்மேலும் தலைவராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5827,61 +5831,170 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சேவா சம்பிரதியும், சாதோக்கும் அபியத்தாரும் ஆசாரியருமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. அதோராம் பகுதிகளை வாங்குகிறவனும், அகிலூதின் குமாரனாகிய யோசபாத் மந்திரியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. சேவா சம்பிரதியும், சாதோக்கும் அபியத்தாரும் ஆசாரியருமாயிருந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -6451,51 +6564,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469515911" r:id="rId1"/>
+    <p:sldLayoutId id="2473434383" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6903,50 +7016,58 @@
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -7079,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. తరువాత రాజు అమాశాను పిలువనంపిమూడు దిన ములలోగా నీవు నా దగ్గరకు యూదావారినందరిని సమ కూర్చి యిక్కడ]]></a:t>
+              <a:t><![CDATA[4. Then said the king to Amasa, Assemble me the men of Judah within three days, and be you here]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[హాజరుకమ్మని ఆజ్ఞాపించగా]]></a:t>
+              <a:t><![CDATA[present.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. అమాశా యూదా వారిని సమకూర్చుటకై వెళ్లిపోయెను. అతడు ఆలస్యము చేసినందున అతనికి నిర్ణయించిన కాలము మీరి]]></a:t>
+              <a:t><![CDATA[5. So Amasa went to assemble the men of Judah: but he tarried longer than the set time which he had]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పోయినప్పుడు]]></a:t>
+              <a:t><![CDATA[appointed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ​దావీదు అబీషైని పిలువనంపిబిక్రి కుమారుడైన షెబ అబ్షాలోముకంటె మనకు ఎక్కువ కీడుచేయును; వాడు]]></a:t>
+              <a:t><![CDATA[6. And David said to Abishai, Now shall Sheba the son of Bichri do us more harm than did Absalom:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రాకారములుగల పట్టణములలో చొచ్చి మనకు దొరకక పోవునేమో గనుక నీవు నీ యేలినవాని సేవకులను వెంట బెట్టుకొని]]></a:t>
+              <a:t><![CDATA[take you your lord's servants, and pursue after him, lest he get him fenced cities, and escape us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పోయి వాని తరిమి పట్టుకొనుమని ఆజ్ఞాపించెను.]]></a:t>
+              <a:t><![CDATA[7. And there went out after him Joab's men, and the Cherethites, and the Pelethites, and all the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ​కాబట్టి యోవాబు వారును కెరేతీయులును పెలేతీయులును బలాఢ్యులందరును అతనితో కూడ యెరూషలేములోనుండి]]></a:t>
+              <a:t><![CDATA[mighty men: and they went out of Jerusalem, to pursue after Sheba the son of Bichri.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బయలుదేరి బిక్రి కుమారుడగు షెబను తరుమబోయిరి.]]></a:t>
+              <a:t><![CDATA[8. When they were at the great stone which is in Gibeon, Amasa went before them. And Joab's garment]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. వారు గిబియోనులో ఉన్న పెద్ద బండదగ్గరకు రాగా అమాశా వారిని కలియ వచ్చెను; యోవాబు తాను తొడుగుకొనిన]]></a:t>
+              <a:t><![CDATA[that he had put on was girded unto him, and upon it a girdle with a sword fastened upon his loins in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. బెన్యామీనీయుడగు బిక్రి కుమారుడైన షెబయను పనికిమాలినవాడొకడు అచ్చటనుండెను. వాడుదావీదునందు మనకు భాగము]]></a:t>
+              <a:t><![CDATA[1. And there happened to be there a man of Belial, whose name was Sheba, the son of Bichri, a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చొక్కాయకు పైన బిగించియున్న నడికట్టుకు వరగల కతి ్తకట్టుకొనియుండగా ఆ వర వదులై కత్తి నేలపడెను.]]></a:t>
+              <a:t><![CDATA[the sheath thereof; and as he went forth it fell out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. అప్పుడు యోవాబు అమాశాతోనా సహోదరా, నీవు క్షేమముగా ఉన్నావా అనుచు, అమాశాను ముద్దుపెట్టు కొనునట్లుగా]]></a:t>
+              <a:t><![CDATA[9. And Joab said to Amasa, Are you in health, my brother? And Joab took Amasa by the beard with the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కుడిచేత అతని గడ్డము పట్టుకొని]]></a:t>
+              <a:t><![CDATA[right hand to kiss him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. అమాశా యోవాబు చేతిలోనున్న కత్తిని చూడకను తన్ను కాపాడు కొనకను ఉండగా యోవాబు అతని కడుపులో దాని]]></a:t>
+              <a:t><![CDATA[10. But Amasa took no heed to the sword that was in Joab's hand: so he stroke him therewith in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గుచ్చెను; గుచ్చినతోడనే అతని పేగులు నేలకు జారి ఆ దెబ్బతోనే అతడు చనిపోయెను. యోవాబును అతని సహోదరుడగు]]></a:t>
+              <a:t><![CDATA[fifth rib, and shed out his bowels to the ground, and struck him not again; and he died. So Joab and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అబీషైయును బిక్రి కుమారుడగు షెబను తరుముటకు సాగిపోగా]]></a:t>
+              <a:t><![CDATA[Abishai his brother pursued after Sheba the son of Bichri.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ​యోవాబు బంటులలో ఒకడు అతనిదగ్గర నిలిచియోవాబును ఇష్టులైన దావీదు పక్ష ముననున్న వారందరు యోవాబును]]></a:t>
+              <a:t><![CDATA[11. And one of Joab's men stood by him, and said, He that favours Joab, and he that is for David,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వెంబడించుడని ప్రకటన చేసెను.]]></a:t>
+              <a:t><![CDATA[let him go after Joab.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ​అమాశా రక్తములో పొర్లుచు మార్గమునపడియుండగా అచ్చోటికి వచ్చిన జనులందరు నిలిచియుండుట ఆ మనుష్యుడు]]></a:t>
+              <a:t><![CDATA[12. And Amasa wallowed in blood in the midst of the highway. And when the man saw that all the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చూచి అమాశాను మార్గమునుండి చేనిలోనికి లాగి, మార్గస్థులందరు నిలిచి తేరిచూడకుండ శవముమీద బట్ట కప్పెను.]]></a:t>
+              <a:t><![CDATA[people stood still, he removed Amasa out of the highway into the field, and cast a cloth upon him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[లేదు, యెష్షయి కుమారునియందు మనకు స్వాస్థ్యము ఎంతమాత్రమును లేదు; ఇశ్రాయేలు వారలారా, మీరందరు మీ మీ]]></a:t>
+              <a:t><![CDATA[Benjamite: and he blew a trumpet, and said, We have no part in David, neither have we inheritance in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ​శవము మార్గమునుండి తీయబడిన తరువాత జనులందరు బిక్రి కుమారుడగు షెబను తరుముటకై యోవాబు వెంబడి]]></a:t>
+              <a:t><![CDATA[when he saw that every one that came by him stood still.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వెళ్లిరి.]]></a:t>
+              <a:t><![CDATA[13. When he was removed out of the highway, all the people went on after Joab, to pursue after Sheba]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ​అతడు ఇశ్రాయేలు గోత్రపు వారందరియొద్దకును ఆబేలువారియొద్దకును బేత్మయకావారియొద్దకును]]></a:t>
+              <a:t><![CDATA[the son of Bichri.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బెరీయులందరియొద్దకును రాగా వారు కూడుకొని అతని వెంబడించిరి.]]></a:t>
+              <a:t><![CDATA[14. And he went through all the tribes of Israel unto Abel, and to Bethmaachah, and all the Berites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ​ఈ ప్రకారము వారు వచ్చి ఆబేలు బేత్మయకాయందు బిక్రిని ముట్టడివేసి పట్టణపు ప్రాకారము ఎదుట బురుజు]]></a:t>
+              <a:t><![CDATA[and they were gathered together, and went also after him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కట్టగా యోవాబు వారందరు ప్రాకారమును పడవేయుటకు దానిని కొట్టిరి.]]></a:t>
+              <a:t><![CDATA[15. And they came and besieged him in Abel of Bethmaachah, and they cast up a bank against the city,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. అప్పుడు యుక్తిగల యొక స్త్రీ ప్రాకారము ఎక్కిఓహో ఆలకించుడి, ఆలకించుడి, నేను అతనితో మాటలాడునట్లు]]></a:t>
+              <a:t><![CDATA[and it stood in the trench: and all the people that were with Joab battered the wall, to throw it]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యోవాబును ఇక్కడికి రమ్మని చెప్పుడని కేకవేయగా యోవాబు ఆమెదగ్గరకు వచ్చెను.]]></a:t>
+              <a:t><![CDATA[down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. అంతట ఆమెయోవాబువు నీవేనా అని అతని నడుగగా అతడునేనే అనెను. అందుకామెనీ దాసురాలనగు నేను నీతో]]></a:t>
+              <a:t><![CDATA[16. Then cried a wise woman out of the city, Hear, hear; say, I pray you, unto Joab, Come near here,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మాటలాడుదునా అని అడుగగా అతడుమాటలాడ వచ్చుననెను.]]></a:t>
+              <a:t><![CDATA[that I may speak with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గుడారములకు పొండని బాకా ఊది ప్రకటన చేయగా]]></a:t>
+              <a:t><![CDATA[the son of Jesse: every man to his tents, O Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. అంతట ఆమెపూర్వకాల మున జనులుఆబేలునందు సంగతి విచారింపవలెనని చెప్పుట కద్దు; ఆలాగున చేసి కార్యములు]]></a:t>
+              <a:t><![CDATA[17. And when he was come near unto her, the woman said, Are you Joab? And he answered, I am he. Then]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ముగిం చుచు వచ్చిరి.]]></a:t>
+              <a:t><![CDATA[she said unto him, Hear the words of yours handmaid. And he answered, I do hear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. నేను ఇశ్రాయేలునందు నిమ్మళస్థుల లోను యధార్థవంతులలోను చేరికయైనదానను; ఇశ్రాయేలీయుల పట్టణములలో]]></a:t>
+              <a:t><![CDATA[18. Then she spoke, saying, They were known to speak in old time, saying, They shall surely ask]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రధానమగు ఒక పట్టణమును లయము చేయవలెనని నీవు ఉద్దేశించుచున్నావు; యెహోవా స్వాస్థ్యమును నీవెందుకు]]></a:t>
+              <a:t><![CDATA[counsel at Abel: and so they ended the matter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నిర్మూలము చేయుదు వని చెప్పగా]]></a:t>
+              <a:t><![CDATA[19. I am one of them that are peaceable and faithful in Israel: you seek to destroy a city and a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ​యోవాబునిర్మూలము చేయను, లయ పరచను, ఆలాగున చేయనే చేయను, సంగతి అది కానే కాదు.]]></a:t>
+              <a:t><![CDATA[mother in Israel: why will you swallow up the inheritance of the LORD?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. బిక్రి కుమారుడగు షెబ అను ఎఫ్రాయిము మన్యపువాడు ఒకడు రాజైన దావీదుమీద ద్రోహము చేసియున్నాడు; మీరు]]></a:t>
+              <a:t><![CDATA[20. And Joab answered and said, Far be it, far be it from me, that I should swallow up or destroy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వానిని మాత్రము అప్పగించుడి; తోడనే నేను ఈ పట్టణము విడిచిపోవుదునని చెప్పగా ఆమె యోవాబుతోచిత్తము, వాని]]></a:t>
+              <a:t><![CDATA[21. The matter is not so: but a man of mount Ephraim, Sheba the son of Bichri by name, has lifted up]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తల ప్రాకారము పైనుండి పడవేయబడునని చెప్పిపోయి]]></a:t>
+              <a:t><![CDATA[his hand against the king, even against David: deliver him only, and I will depart from the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. తాను యోవాబుతో పలికిన యుక్తిగల మాటలను జనులందరికి తెలియ జేయగా, వారు బిక్రి కుమారుడగు షెబయొక్క తలను]]></a:t>
+              <a:t><![CDATA[And the woman said unto Joab, Behold, his head shall be thrown to you over the wall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ఇశ్రాయేలువారందరు దావీదును విడిచి బిక్రి కుమారుడైన షెబనువెంబడించిరి. అయితే యొర్దాను నదినుండి]]></a:t>
+              <a:t><![CDATA[2. So every man of Israel went up from after David, and followed Sheba the son of Bichri: but the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఛేదించి యోవాబు దగ్గర దాని పడవేసిరి. కాగా అతడు బాకా ఊదించిన తరువాత జనులందరును ఆ పట్టణమును విడిచి]]></a:t>
+              <a:t><![CDATA[22. Then the woman went unto all the people in her wisdom. And they cut off the head of Sheba the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +13140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యెవరి గుడారములకు వారు పోయిరి; యోవాబు యెరూషలేమునకు రాజునొద్దకు తిరిగి వచ్చెను.]]></a:t>
+              <a:t><![CDATA[son of Bichri, and cast it out to Joab. And he blew a trumpet, and they retired from the city, every]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +13272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. యోవాబు ఇశ్రాయేలు దండువారందరికి అధిపతియై యుండెను. అయితే కెరేతీయులకును పెలేతీయులకును యెహోయాదా]]></a:t>
+              <a:t><![CDATA[man to his tent. And Joab returned to Jerusalem unto the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +13404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కుమారుడగు బెనాయా అధిపతియై యుండెను.]]></a:t>
+              <a:t><![CDATA[23. Now Joab was over all the host of Israel: and Benaiah the son of Jehoiada was over the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +13536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. అదోరాము వెట్టిపనులు చేయువారిమీద అధికారియై యుండెను;]]></a:t>
+              <a:t><![CDATA[Cherethites and over the Pelethites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +13668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. అహీలూదు కుమారుడగు యెహోషాపాతు రాజ్యపు దస్తావేజులమీద ఉండెను; షెవా లేఖికుడు;]]></a:t>
+              <a:t><![CDATA[24. And Adoram was over the tribute: and Jehoshaphat the son of Ahilud was recorder:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +13800,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. సాదోకును అబ్యాతారును యాజకులు; యాయీరీయుడగు ఈరా దావీదునకు సభాముఖ్యుడు1.]]></a:t>
+              <a:t><![CDATA[25. And Sheva was scribe: and Zadok and Abiathar were the priests:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And Ira also the Jairite was a chief ruler about David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యెరూషలేమువరకు యూదా వారు రాజును హత్తుకొనిరి.]]></a:t>
+              <a:t><![CDATA[men of Judah clave unto their king, from Jordan even to Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. దావీదు యెరూషలేములోని తన నగరికి వచ్చి, తన యింటికి తాను కాపుగా నుంచిన తన ఉపపత్నులైన పదిమంది]]></a:t>
+              <a:t><![CDATA[3. And David came to his house at Jerusalem; and the king took the ten women his concubines, whom he]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[స్త్రీలను తీసికొని వారిని కావలిలో ఉంచి వారిని పోషించుచుండెను గాని వారియొద్దకు పోకుండెను; వారు కావలి]]></a:t>
+              <a:t><![CDATA[had left to keep the house, and put them in ward, and fed them, but went not in unto them. So they]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యందుంచబడిన వారై బ్రతికినంతకాలము విధవరాండ్రవలె ఉండిరి.]]></a:t>
+              <a:t><![CDATA[were shut up unto the day of their death, living in widowhood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14268,91 +14521,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 20]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme34">
   <a:themeElements>
-    <a:clrScheme name="Theme60">
+    <a:clrScheme name="Theme34">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme60">
+    <a:fontScheme name="Theme34">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14378,51 +14631,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme60">
+    <a:fmtScheme name="Theme34">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14553,51 +14806,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>56</Slides>
+  <Slides>57</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>