--- v1 (2026-07-18)
+++ v2 (2026-10-21)
@@ -97,50 +97,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -174,50 +186,56 @@
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -368,53 +386,59 @@
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -474,51 +498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது கிபியோனியர் அவனைப் பார்த்து: சவுலோடும் அவன் வீட்டாரோடும் எங்களுக்கு இருக்கிற காரியத்திற்காக எங்களுக்கு வெள்ளியும் பொன்னும் தேவையில்லை; இஸ்ரவேலில் ஒருவனைக் கொன்றுபோடவேண்டும் என்பதும் எங்கள் விருப்பம் அல்ல என்றார்கள். அப்பொழுது அவன் அப்படியானால், நான் உங்களுக்கு என்ன செய்யவேண்டும் என்று சொல்லுகிறீர்கள் என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[4. And the Gibeonites said unto him, We will have no silver nor gold of Saul, nor of his house; neither for us shall you kill any man in Israel. And he said, What all of you shall say, that will I do for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -583,51 +607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது கிபியோனியர் அவனைப் பார்த்து: சவுலோடும் அவன் வீட்டாரோடும் எங்களுக்கு இருக்கிற காரியத்திற்காக எங்களுக்கு வெள்ளியும் பொன்னும் தேவையில்லை; இஸ்ரவேலில் ஒருவனைக் கொன்றுபோடவேண்டும் என்பதும் எங்கள் விருப்பம் அல்ல என்றார்கள். அப்பொழுது அவன் அப்படியானால், நான் உங்களுக்கு என்ன செய்யவேண்டும் என்று சொல்லுகிறீர்கள் என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[4. And the Gibeonites said unto him, We will have no silver nor gold of Saul, nor of his house; neither for us shall you kill any man in Israel. And he said, What all of you shall say, that will I do for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -692,51 +716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது கிபியோனியர் அவனைப் பார்த்து: சவுலோடும் அவன் வீட்டாரோடும் எங்களுக்கு இருக்கிற காரியத்திற்காக எங்களுக்கு வெள்ளியும் பொன்னும் தேவையில்லை; இஸ்ரவேலில் ஒருவனைக் கொன்றுபோடவேண்டும் என்பதும் எங்கள் விருப்பம் அல்ல என்றார்கள். அப்பொழுது அவன் அப்படியானால், நான் உங்களுக்கு என்ன செய்யவேண்டும் என்று சொல்லுகிறீர்கள் என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[4. And the Gibeonites said unto him, We will have no silver nor gold of Saul, nor of his house; neither for us shall you kill any man in Israel. And he said, What all of you shall say, that will I do for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -801,51 +825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்கள் ராஜாவை நோக்கி: நாங்கள் இஸ்ரவேலின் எல்லையிலெங்கும் நிலைக்காதபடிக்கு, அழிந்துபோக எவன் எங்களை நிர்மூலமாக்கி எங்களுக்குப் பொல்லாப்புச் செய்ய நினைத்தானோ,]]></a:t>
+              <a:t><![CDATA[4. And the Gibeonites said unto him, We will have no silver nor gold of Saul, nor of his house; neither for us shall you kill any man in Israel. And he said, What all of you shall say, that will I do for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -910,51 +934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்கள் ராஜாவை நோக்கி: நாங்கள் இஸ்ரவேலின் எல்லையிலெங்கும் நிலைக்காதபடிக்கு, அழிந்துபோக எவன் எங்களை நிர்மூலமாக்கி எங்களுக்குப் பொல்லாப்புச் செய்ய நினைத்தானோ,]]></a:t>
+              <a:t><![CDATA[5. And they answered the king, The man that consumed us, and that devised against us that we should be destroyed from remaining in any of the coasts of Israel,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1019,51 +1043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் குமாரரில் ஏழுபேர் கர்த்தர் தெரிந்துகொண்ட சவுலின் ஊராகிய கிபியாவிலே நாங்கள் அவர்களைக் கர்த்தருக்கென்று தூக்கிப்போட, எங்களுக்கு ஒப்புக்கொடுக்கப்படவேண்டும் என்றார்கள். நான் அவர்களை ஒப்புக்கொடுப்பேன் என்று ராஜா சொன்னான்.]]></a:t>
+              <a:t><![CDATA[5. And they answered the king, The man that consumed us, and that devised against us that we should be destroyed from remaining in any of the coasts of Israel,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1128,51 +1152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் குமாரரில் ஏழுபேர் கர்த்தர் தெரிந்துகொண்ட சவுலின் ஊராகிய கிபியாவிலே நாங்கள் அவர்களைக் கர்த்தருக்கென்று தூக்கிப்போட, எங்களுக்கு ஒப்புக்கொடுக்கப்படவேண்டும் என்றார்கள். நான் அவர்களை ஒப்புக்கொடுப்பேன் என்று ராஜா சொன்னான்.]]></a:t>
+              <a:t><![CDATA[6. Let seven men of his sons be delivered unto us, and we will hang them up unto the LORD in Gibeah of Saul, whom the LORD did choose. And the king said, I will give them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1237,51 +1261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆனாலும் தாவீதும் சவுலின் குமாரனாகிய யோனத்தானும் கர்த்தரைக்கொண்டு இட்ட ஆணையினிமித்தம், ராஜா சவுலின் குமாரனாகிய யோனத்தானின் மகன் மேவிபோசேத்தைத் தப்பவிட்டு,]]></a:t>
+              <a:t><![CDATA[6. Let seven men of his sons be delivered unto us, and we will hang them up unto the LORD in Gibeah of Saul, whom the LORD did choose. And the king said, I will give them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1346,51 +1370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆனாலும் தாவீதும் சவுலின் குமாரனாகிய யோனத்தானும் கர்த்தரைக்கொண்டு இட்ட ஆணையினிமித்தம், ராஜா சவுலின் குமாரனாகிய யோனத்தானின் மகன் மேவிபோசேத்தைத் தப்பவிட்டு,]]></a:t>
+              <a:t><![CDATA[6. Let seven men of his sons be delivered unto us, and we will hang them up unto the LORD in Gibeah of Saul, whom the LORD did choose. And the king said, I will give them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1455,51 +1479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆயாவின் குமாரத்தியாகிய ரிஸ்பாள் சவுலுக்குப் பெற்ற அவளுடைய இரண்டு குமாரராகிய அர்மோனியையும், மேவிபோசேத்தையும், சவுலின் குமாரத்தியாகிய மீகாள் மேகோலாத்தியனான பர்சிலாவின் குமாரனாகிய ஆதரியேலுக்குப்பெற்ற அவளுடைய ஐந்து குமாரரையும் பிடித்து,]]></a:t>
+              <a:t><![CDATA[7. But the king spared Mephibosheth, the son of Jonathan the son of Saul, because of the LORD's oath that was between them, between David and Jonathan the son of Saul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1564,51 +1588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தாவீதின் நாட்களில் மூன்று வருஷம் ஓயாத பஞ்சம் உண்டாயிருந்தது; அப்பொழுது தாவீது கர்த்தருடைய சமுகத்தில் விசாரித்தான்; கர்த்தர்: கிபியோனியரைக் கொன்றுபோட்ட சவுலுக்காகவும், இரத்தப்பிரியரான அவன் வீட்டாருக்காகவும் இது உண்டாயிற்று என்றார்.]]></a:t>
+              <a:t><![CDATA[1. Then there was a famine in the days of David three years, year after year; and David enquired of the LORD. And the LORD answered, It is for Saul, and for his bloody house, because he slew the Gibeonites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1673,51 +1697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆயாவின் குமாரத்தியாகிய ரிஸ்பாள் சவுலுக்குப் பெற்ற அவளுடைய இரண்டு குமாரராகிய அர்மோனியையும், மேவிபோசேத்தையும், சவுலின் குமாரத்தியாகிய மீகாள் மேகோலாத்தியனான பர்சிலாவின் குமாரனாகிய ஆதரியேலுக்குப்பெற்ற அவளுடைய ஐந்து குமாரரையும் பிடித்து,]]></a:t>
+              <a:t><![CDATA[7. But the king spared Mephibosheth, the son of Jonathan the son of Saul, because of the LORD's oath that was between them, between David and Jonathan the son of Saul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1782,51 +1806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆயாவின் குமாரத்தியாகிய ரிஸ்பாள் சவுலுக்குப் பெற்ற அவளுடைய இரண்டு குமாரராகிய அர்மோனியையும், மேவிபோசேத்தையும், சவுலின் குமாரத்தியாகிய மீகாள் மேகோலாத்தியனான பர்சிலாவின் குமாரனாகிய ஆதரியேலுக்குப்பெற்ற அவளுடைய ஐந்து குமாரரையும் பிடித்து,]]></a:t>
+              <a:t><![CDATA[8. But the king took the two sons of Rizpah the daughter of Aiah, whom she bare unto Saul, Armoni and Mephibosheth; and the five sons of Michal the daughter of Saul, whom she brought up for Adriel the son of Barzillai the Meholathite:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1891,51 +1915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்களைக் கிபியோனியர் கையில் ஒப்புக்கொடுத்தான்; அவர்களைக் கர்த்தருடைய சமுகத்தில் மலையின்மேல் தூக்கிப்போட்டார்கள்; அப்படியே அவர்கள் ஏழுபேரும் ஒருமிக்க விழுந்தார்கள்; வாற்கோதுமை அறுப்பு துவக்குகிற அறுப்புக்காலத்தின் முந்தினநாட்களிலே அவர்கள் கொன்றுபோடப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[8. But the king took the two sons of Rizpah the daughter of Aiah, whom she bare unto Saul, Armoni and Mephibosheth; and the five sons of Michal the daughter of Saul, whom she brought up for Adriel the son of Barzillai the Meholathite:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2000,51 +2024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்களைக் கிபியோனியர் கையில் ஒப்புக்கொடுத்தான்; அவர்களைக் கர்த்தருடைய சமுகத்தில் மலையின்மேல் தூக்கிப்போட்டார்கள்; அப்படியே அவர்கள் ஏழுபேரும் ஒருமிக்க விழுந்தார்கள்; வாற்கோதுமை அறுப்பு துவக்குகிற அறுப்புக்காலத்தின் முந்தினநாட்களிலே அவர்கள் கொன்றுபோடப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[8. But the king took the two sons of Rizpah the daughter of Aiah, whom she bare unto Saul, Armoni and Mephibosheth; and the five sons of Michal the daughter of Saul, whom she brought up for Adriel the son of Barzillai the Meholathite:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2109,51 +2133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது ஆயாவின் குமாரத்தியாகிய ரிஸ்பாள் இரட்டுப்புடவையை எடுத்துக்கொண்டுபோய், அதைப் பாறையின்மேல் விரித்து, அறுப்புநாளின் துவக்கம் முதற்கொண்டு வானத்திலிருந்து அவர்கள்மேல் மழை பெய்யுமட்டும் பகலில் ஆகாயத்துப் பறவைகளாகிலும் இரவில் காட்டுமிருகங்களாகிலும் அவர்கள்மேல் விழவொட்டாதிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[9. And he delivered them into the hands of the Gibeonites, and they hanged them in the hill before the LORD: and they fell all seven together, and were put to death in the days of harvest, in the first days, in the beginning of barley harvest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2218,51 +2242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது ஆயாவின் குமாரத்தியாகிய ரிஸ்பாள் இரட்டுப்புடவையை எடுத்துக்கொண்டுபோய், அதைப் பாறையின்மேல் விரித்து, அறுப்புநாளின் துவக்கம் முதற்கொண்டு வானத்திலிருந்து அவர்கள்மேல் மழை பெய்யுமட்டும் பகலில் ஆகாயத்துப் பறவைகளாகிலும் இரவில் காட்டுமிருகங்களாகிலும் அவர்கள்மேல் விழவொட்டாதிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[9. And he delivered them into the hands of the Gibeonites, and they hanged them in the hill before the LORD: and they fell all seven together, and were put to death in the days of harvest, in the first days, in the beginning of barley harvest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2327,51 +2351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது ஆயாவின் குமாரத்தியாகிய ரிஸ்பாள் இரட்டுப்புடவையை எடுத்துக்கொண்டுபோய், அதைப் பாறையின்மேல் விரித்து, அறுப்புநாளின் துவக்கம் முதற்கொண்டு வானத்திலிருந்து அவர்கள்மேல் மழை பெய்யுமட்டும் பகலில் ஆகாயத்துப் பறவைகளாகிலும் இரவில் காட்டுமிருகங்களாகிலும் அவர்கள்மேல் விழவொட்டாதிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[9. And he delivered them into the hands of the Gibeonites, and they hanged them in the hill before the LORD: and they fell all seven together, and were put to death in the days of harvest, in the first days, in the beginning of barley harvest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2436,51 +2460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆயாவின் குமாரத்தியாகிய ரிஸ்பாள் என்னும் சவுலின் மறுமனையாட்டி செய்தது தாவீதுக்கு அறிவிக்கப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[10. And Rizpah the daughter of Aiah took sackcloth, and spread it for her upon the rock, from the beginning of harvest until water dropped upon them out of heaven, and suffered neither the birds of the air to rest on them by day, nor the beasts of the field by night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2545,51 +2569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தாவீது போய், பெலிஸ்தர் கில்போவாவிலே சவுலை வெட்டினபோது, பெத்சானின் வீதியிலே தூக்கிப்போடப்பட்டதும், கீலேயாத்திலுள்ள யாபேஸ் பட்டணத்தார் அங்கே போய்த் திருட்டளவாய்க் கொண்டுவந்ததுமான சவுலின் எலும்புகளையும், அவன் குமாரனான யோனத்தானின் எலும்புகளையும், அவர்களிடத்திலிருந்து எடுத்து,]]></a:t>
+              <a:t><![CDATA[10. And Rizpah the daughter of Aiah took sackcloth, and spread it for her upon the rock, from the beginning of harvest until water dropped upon them out of heaven, and suffered neither the birds of the air to rest on them by day, nor the beasts of the field by night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2654,51 +2678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தாவீது போய், பெலிஸ்தர் கில்போவாவிலே சவுலை வெட்டினபோது, பெத்சானின் வீதியிலே தூக்கிப்போடப்பட்டதும், கீலேயாத்திலுள்ள யாபேஸ் பட்டணத்தார் அங்கே போய்த் திருட்டளவாய்க் கொண்டுவந்ததுமான சவுலின் எலும்புகளையும், அவன் குமாரனான யோனத்தானின் எலும்புகளையும், அவர்களிடத்திலிருந்து எடுத்து,]]></a:t>
+              <a:t><![CDATA[10. And Rizpah the daughter of Aiah took sackcloth, and spread it for her upon the rock, from the beginning of harvest until water dropped upon them out of heaven, and suffered neither the birds of the air to rest on them by day, nor the beasts of the field by night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2763,51 +2787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தாவீதின் நாட்களில் மூன்று வருஷம் ஓயாத பஞ்சம் உண்டாயிருந்தது; அப்பொழுது தாவீது கர்த்தருடைய சமுகத்தில் விசாரித்தான்; கர்த்தர்: கிபியோனியரைக் கொன்றுபோட்ட சவுலுக்காகவும், இரத்தப்பிரியரான அவன் வீட்டாருக்காகவும் இது உண்டாயிற்று என்றார்.]]></a:t>
+              <a:t><![CDATA[1. Then there was a famine in the days of David three years, year after year; and David enquired of the LORD. And the LORD answered, It is for Saul, and for his bloody house, because he slew the Gibeonites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2872,51 +2896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தாவீது போய், பெலிஸ்தர் கில்போவாவிலே சவுலை வெட்டினபோது, பெத்சானின் வீதியிலே தூக்கிப்போடப்பட்டதும், கீலேயாத்திலுள்ள யாபேஸ் பட்டணத்தார் அங்கே போய்த் திருட்டளவாய்க் கொண்டுவந்ததுமான சவுலின் எலும்புகளையும், அவன் குமாரனான யோனத்தானின் எலும்புகளையும், அவர்களிடத்திலிருந்து எடுத்து,]]></a:t>
+              <a:t><![CDATA[10. And Rizpah the daughter of Aiah took sackcloth, and spread it for her upon the rock, from the beginning of harvest until water dropped upon them out of heaven, and suffered neither the birds of the air to rest on them by day, nor the beasts of the field by night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2981,51 +3005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அங்கே இருந்து அவர்களைக்கொண்டுவந்து, தூக்கிப்போடப்பட்டவர்களின் எலும்புகளையும் அவைகளோடே சேர்த்து,]]></a:t>
+              <a:t><![CDATA[11. And it was told David what Rizpah the daughter of Aiah, the concubine of Saul, had done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3090,51 +3114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அங்கே இருந்து அவர்களைக்கொண்டுவந்து, தூக்கிப்போடப்பட்டவர்களின் எலும்புகளையும் அவைகளோடே சேர்த்து,]]></a:t>
+              <a:t><![CDATA[11. And it was told David what Rizpah the daughter of Aiah, the concubine of Saul, had done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3199,51 +3223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சவுலின் எலும்புகளையும் அவன் குமாரனாகிய யோனத்தானின் எலும்புகளையும், பென்யமீன் தேசத்துச் சேலா ஊரிலிருக்கிற அவன் தகப்பனாகிய கீசின் கல்லறையில் அடக்கம்பண்ணுவித்தான்; ராஜா கட்டளையிட்டபடியெல்லாம் செய்தார்கள்; அதற்குப்பின்பு தேவன் தேசத்திற்காகச் செய்யப்பட்ட வேண்டுதலைக் கேட்டருளினார்.]]></a:t>
+              <a:t><![CDATA[12. And David went and took the bones of Saul and the bones of Jonathan his son from the men of Jabeshgilead, which had stolen them from the street of Bethshan, where the Philistines had hanged them, when the Philistines had slain Saul in Gilboa:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3308,51 +3332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சவுலின் எலும்புகளையும் அவன் குமாரனாகிய யோனத்தானின் எலும்புகளையும், பென்யமீன் தேசத்துச் சேலா ஊரிலிருக்கிற அவன் தகப்பனாகிய கீசின் கல்லறையில் அடக்கம்பண்ணுவித்தான்; ராஜா கட்டளையிட்டபடியெல்லாம் செய்தார்கள்; அதற்குப்பின்பு தேவன் தேசத்திற்காகச் செய்யப்பட்ட வேண்டுதலைக் கேட்டருளினார்.]]></a:t>
+              <a:t><![CDATA[12. And David went and took the bones of Saul and the bones of Jonathan his son from the men of Jabeshgilead, which had stolen them from the street of Bethshan, where the Philistines had hanged them, when the Philistines had slain Saul in Gilboa:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3417,51 +3441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சவுலின் எலும்புகளையும் அவன் குமாரனாகிய யோனத்தானின் எலும்புகளையும், பென்யமீன் தேசத்துச் சேலா ஊரிலிருக்கிற அவன் தகப்பனாகிய கீசின் கல்லறையில் அடக்கம்பண்ணுவித்தான்; ராஜா கட்டளையிட்டபடியெல்லாம் செய்தார்கள்; அதற்குப்பின்பு தேவன் தேசத்திற்காகச் செய்யப்பட்ட வேண்டுதலைக் கேட்டருளினார்.]]></a:t>
+              <a:t><![CDATA[12. And David went and took the bones of Saul and the bones of Jonathan his son from the men of Jabeshgilead, which had stolen them from the street of Bethshan, where the Philistines had hanged them, when the Philistines had slain Saul in Gilboa:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3526,51 +3550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்பு பெலிஸ்தர் இஸ்ரவேலின்மேல் யுத்தம்செய்தார்கள்; அப்பொழுது தாவீதும் அவனோடேகூட அவன் சேவகரும்போய், பெலிஸ்தரோடு யுத்தம்பண்ணினார்கள், தாவீது விடாய்த்துப்போனான்.]]></a:t>
+              <a:t><![CDATA[12. And David went and took the bones of Saul and the bones of Jonathan his son from the men of Jabeshgilead, which had stolen them from the street of Bethshan, where the Philistines had hanged them, when the Philistines had slain Saul in Gilboa:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3635,51 +3659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்பு பெலிஸ்தர் இஸ்ரவேலின்மேல் யுத்தம்செய்தார்கள்; அப்பொழுது தாவீதும் அவனோடேகூட அவன் சேவகரும்போய், பெலிஸ்தரோடு யுத்தம்பண்ணினார்கள், தாவீது விடாய்த்துப்போனான்.]]></a:t>
+              <a:t><![CDATA[13. And he brought up from thence the bones of Saul and the bones of Jonathan his son; and they gathered the bones of them that were hanged.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3744,51 +3768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது முந்நூறு சேக்கல்நிறை வெண்கலமான ஈட்டியைப் பிடிக்கிறவனும், புதுப்பட்டயத்தை அரையிலே கட்டிக்கொண்டவனுமான இஸ்பிபெனோப் என்னும் இராட்சத புத்திரரில் ஒருவன் தாவீதை வெட்டவேண்டுமென்று இருந்தான்.]]></a:t>
+              <a:t><![CDATA[14. And the bones of Saul and Jonathan his son buried they in the country of Benjamin in Zelah, in the tomb of Kish his father: and they performed all that the king commanded. And after that God was implored for the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3853,51 +3877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது முந்நூறு சேக்கல்நிறை வெண்கலமான ஈட்டியைப் பிடிக்கிறவனும், புதுப்பட்டயத்தை அரையிலே கட்டிக்கொண்டவனுமான இஸ்பிபெனோப் என்னும் இராட்சத புத்திரரில் ஒருவன் தாவீதை வெட்டவேண்டுமென்று இருந்தான்.]]></a:t>
+              <a:t><![CDATA[14. And the bones of Saul and Jonathan his son buried they in the country of Benjamin in Zelah, in the tomb of Kish his father: and they performed all that the king commanded. And after that God was implored for the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3962,51 +3986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தாவீதின் நாட்களில் மூன்று வருஷம் ஓயாத பஞ்சம் உண்டாயிருந்தது; அப்பொழுது தாவீது கர்த்தருடைய சமுகத்தில் விசாரித்தான்; கர்த்தர்: கிபியோனியரைக் கொன்றுபோட்ட சவுலுக்காகவும், இரத்தப்பிரியரான அவன் வீட்டாருக்காகவும் இது உண்டாயிற்று என்றார்.]]></a:t>
+              <a:t><![CDATA[1. Then there was a famine in the days of David three years, year after year; and David enquired of the LORD. And the LORD answered, It is for Saul, and for his bloody house, because he slew the Gibeonites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4071,51 +4095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. செருயாவின் குமாரனாகிய அபிசாய் ராஜாவுக்கு உதவியாக வந்து, பெலிஸ்தனை வெட்டிக் கொன்றுபோட்டான். அப்பொழுது தாவீதின் மனுஷர்: இஸ்ரவேலின் விளக்கு அணைந்துபோகாதபடிக்கு, நீர் இனி எங்களோடே யுத்தத்திற்குப் புறப்படவேண்டாம் என்று அவனுக்கு ஆணையிட்டுச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And the bones of Saul and Jonathan his son buried they in the country of Benjamin in Zelah, in the tomb of Kish his father: and they performed all that the king commanded. And after that God was implored for the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4180,51 +4204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. செருயாவின் குமாரனாகிய அபிசாய் ராஜாவுக்கு உதவியாக வந்து, பெலிஸ்தனை வெட்டிக் கொன்றுபோட்டான். அப்பொழுது தாவீதின் மனுஷர்: இஸ்ரவேலின் விளக்கு அணைந்துபோகாதபடிக்கு, நீர் இனி எங்களோடே யுத்தத்திற்குப் புறப்படவேண்டாம் என்று அவனுக்கு ஆணையிட்டுச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Moreover the Philistines had yet war again with Israel; and David went down, and his servants with him, and fought against the Philistines: and David waxed faint.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4289,51 +4313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. செருயாவின் குமாரனாகிய அபிசாய் ராஜாவுக்கு உதவியாக வந்து, பெலிஸ்தனை வெட்டிக் கொன்றுபோட்டான். அப்பொழுது தாவீதின் மனுஷர்: இஸ்ரவேலின் விளக்கு அணைந்துபோகாதபடிக்கு, நீர் இனி எங்களோடே யுத்தத்திற்குப் புறப்படவேண்டாம் என்று அவனுக்கு ஆணையிட்டுச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Moreover the Philistines had yet war again with Israel; and David went down, and his servants with him, and fought against the Philistines: and David waxed faint.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4398,51 +4422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்குப் பின்பு பெலிஸ்தரோடே திரும்பவும் கோபிலே யுத்தம் நடந்தது; ஊசாத்தியனாகிய சீபேக்காய் இராட்சத சந்ததியான சாப்பை வெட்டிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[16. And Ishbibenob, which was of the sons of the giant, the weight of whose spear weighed three hundred shekels of brass in weight, he being girded with a new sword, thought to have slain David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4507,51 +4531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்குப் பின்பு பெலிஸ்தரோடே திரும்பவும் கோபிலே யுத்தம் நடந்தது; ஊசாத்தியனாகிய சீபேக்காய் இராட்சத சந்ததியான சாப்பை வெட்டிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[16. And Ishbibenob, which was of the sons of the giant, the weight of whose spear weighed three hundred shekels of brass in weight, he being girded with a new sword, thought to have slain David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4616,51 +4640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பெலிஸ்தரோடு இன்னும் வேறொருயுத்தம் கோபிலே உண்டானபோது, யாரெயொர்கிமின் குமாரனாகிய எல்க்கானான் என்னும் பெத்லகேமியன் காத் ஊரானாகிய கோலியாத்தின் சகோதரனை வெட்டினான்; அவன் ஈட்டித் தாங்கானது நெய்கிறவர்களின் படைமரம் அவ்வளவு பெரிதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[16. And Ishbibenob, which was of the sons of the giant, the weight of whose spear weighed three hundred shekels of brass in weight, he being girded with a new sword, thought to have slain David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4725,51 +4749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பெலிஸ்தரோடு இன்னும் வேறொருயுத்தம் கோபிலே உண்டானபோது, யாரெயொர்கிமின் குமாரனாகிய எல்க்கானான் என்னும் பெத்லகேமியன் காத் ஊரானாகிய கோலியாத்தின் சகோதரனை வெட்டினான்; அவன் ஈட்டித் தாங்கானது நெய்கிறவர்களின் படைமரம் அவ்வளவு பெரிதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[17. But Abishai the son of Zeruiah helped him, and stroke the Philistine, and killed him. Then the men of David swore unto him, saying, You shall go no more out with us to battle, that you quench not the light of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4834,51 +4858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பெலிஸ்தரோடு இன்னும் வேறொருயுத்தம் கோபிலே உண்டானபோது, யாரெயொர்கிமின் குமாரனாகிய எல்க்கானான் என்னும் பெத்லகேமியன் காத் ஊரானாகிய கோலியாத்தின் சகோதரனை வெட்டினான்; அவன் ஈட்டித் தாங்கானது நெய்கிறவர்களின் படைமரம் அவ்வளவு பெரிதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[17. But Abishai the son of Zeruiah helped him, and stroke the Philistine, and killed him. Then the men of David swore unto him, saying, You shall go no more out with us to battle, that you quench not the light of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4943,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இன்னும் ஒரு யுத்தம் காத் ஊரிலே நடந்தபோது, அங்கே நெட்டையனான ஒரு மனுஷன் இருந்தான்; அவன் கைகளில் அவ்வாறு விரல்களும் அவன் கால்களில் அவ்வாறு விரல்களும், ஆக இருபத்து நான்கு விரல்களுள்ளவன்; இவனும் இராட்சத பிறவியாயிருந்து,]]></a:t>
+              <a:t><![CDATA[17. But Abishai the son of Zeruiah helped him, and stroke the Philistine, and killed him. Then the men of David swore unto him, saying, You shall go no more out with us to battle, that you quench not the light of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5052,51 +5076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இன்னும் ஒரு யுத்தம் காத் ஊரிலே நடந்தபோது, அங்கே நெட்டையனான ஒரு மனுஷன் இருந்தான்; அவன் கைகளில் அவ்வாறு விரல்களும் அவன் கால்களில் அவ்வாறு விரல்களும், ஆக இருபத்து நான்கு விரல்களுள்ளவன்; இவனும் இராட்சத பிறவியாயிருந்து,]]></a:t>
+              <a:t><![CDATA[18. And it came to pass after this, that there was again a battle with the Philistines at Gob: then Sibbechai the Hushathite slew Saph, which was of the sons of the giant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5161,51 +5185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது ராஜா: கிபியோனியரை அழைப்பித்தான்; கிபியோனியரோ, இஸ்ரவேல் புத்திரராயிராமல் எமோரியரில் மீதியாயிருந்தவர்கள்; அவர்களுக்கு இஸ்ரவேல் புத்திரர் ஆணையிட்டிருந்தும், சவுல் இஸ்ரவேல் புத்திரருக்காகவும் யூதாவுக்காகவும் காண்பித்த வைராக்கியத்தினால் அவர்களை வெட்ட வகைதேடினான்.]]></a:t>
+              <a:t><![CDATA[2. And the king called the Gibeonites, and said unto them; (now the Gibeonites were not of the children of Israel, but of the remnant of the Amorites; and the children of Israel had sworn unto them: and Saul sought to slay them in his zeal to the children of Israel and Judah.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5270,51 +5294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இன்னும் ஒரு யுத்தம் காத் ஊரிலே நடந்தபோது, அங்கே நெட்டையனான ஒரு மனுஷன் இருந்தான்; அவன் கைகளில் அவ்வாறு விரல்களும் அவன் கால்களில் அவ்வாறு விரல்களும், ஆக இருபத்து நான்கு விரல்களுள்ளவன்; இவனும் இராட்சத பிறவியாயிருந்து,]]></a:t>
+              <a:t><![CDATA[18. And it came to pass after this, that there was again a battle with the Philistines at Gob: then Sibbechai the Hushathite slew Saph, which was of the sons of the giant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5379,51 +5403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இஸ்ரவேலை நிந்தித்தான்; தாவீதின் சகோதரனான சீமேயாவின் குமாரனாகிய யோனத்தான் அவனை வெட்டினான்.]]></a:t>
+              <a:t><![CDATA[19. And there was again a battle in Gob with the Philistines, where Elhanan the son of Jaareoregim, a Bethlehemite, slew the brother of Goliath the Gittite, the staff of whose spear was like a weaver's beam.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5488,51 +5512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இந்த நாலுபேரும் காத்தூரிலே இராட்சதனுக்குப் பிறந்தவர்கள்; இவர்கள் தாவீதின் கையினாலும் அவன் சேவகரின் கையினாலும் மடிந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And there was again a battle in Gob with the Philistines, where Elhanan the son of Jaareoregim, a Bethlehemite, slew the brother of Goliath the Gittite, the staff of whose spear was like a weaver's beam.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5597,51 +5621,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இந்த நாலுபேரும் காத்தூரிலே இராட்சதனுக்குப் பிறந்தவர்கள்; இவர்கள் தாவீதின் கையினாலும் அவன் சேவகரின் கையினாலும் மடிந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And there was again a battle in Gob with the Philistines, where Elhanan the son of Jaareoregim, a Bethlehemite, slew the brother of Goliath the Gittite, the staff of whose spear was like a weaver's beam.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And there was yet a battle in Gath, where was a man of great stature, that had on every hand six fingers, and on every foot six toes, four and twenty in number; and he also was born to the giant.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And there was yet a battle in Gath, where was a man of great stature, that had on every hand six fingers, and on every foot six toes, four and twenty in number; and he also was born to the giant.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And there was yet a battle in Gath, where was a man of great stature, that had on every hand six fingers, and on every foot six toes, four and twenty in number; and he also was born to the giant.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And when he defied Israel, Jonathan the son of Shimeah the brother of David slew him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. These four were born to the giant in Gath, and fell by the hand of David, and by the hand of his servants.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. These four were born to the giant in Gath, and fell by the hand of David, and by the hand of his servants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5706,51 +6384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது ராஜா: கிபியோனியரை அழைப்பித்தான்; கிபியோனியரோ, இஸ்ரவேல் புத்திரராயிராமல் எமோரியரில் மீதியாயிருந்தவர்கள்; அவர்களுக்கு இஸ்ரவேல் புத்திரர் ஆணையிட்டிருந்தும், சவுல் இஸ்ரவேல் புத்திரருக்காகவும் யூதாவுக்காகவும் காண்பித்த வைராக்கியத்தினால் அவர்களை வெட்ட வகைதேடினான்.]]></a:t>
+              <a:t><![CDATA[2. And the king called the Gibeonites, and said unto them; (now the Gibeonites were not of the children of Israel, but of the remnant of the Amorites; and the children of Israel had sworn unto them: and Saul sought to slay them in his zeal to the children of Israel and Judah.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5815,51 +6493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது ராஜா: கிபியோனியரை அழைப்பித்தான்; கிபியோனியரோ, இஸ்ரவேல் புத்திரராயிராமல் எமோரியரில் மீதியாயிருந்தவர்கள்; அவர்களுக்கு இஸ்ரவேல் புத்திரர் ஆணையிட்டிருந்தும், சவுல் இஸ்ரவேல் புத்திரருக்காகவும் யூதாவுக்காகவும் காண்பித்த வைராக்கியத்தினால் அவர்களை வெட்ட வகைதேடினான்.]]></a:t>
+              <a:t><![CDATA[2. And the king called the Gibeonites, and said unto them; (now the Gibeonites were not of the children of Israel, but of the remnant of the Amorites; and the children of Israel had sworn unto them: and Saul sought to slay them in his zeal to the children of Israel and Judah.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5924,51 +6602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால் தாவீது கிபியோனியரைப் பார்த்து: நான் உங்களுக்குச் செய்யவேண்டியது என்ன? நீங்கள் கர்த்தருடைய சுதந்தரத்தை ஆசீர்வதிக்கும்படிக்கு, நான் செய்யவேண்டிய பிராயச்சித்தம் என்ன என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[3. Wherefore David said unto the Gibeonites, What shall I do for you? and wherewith shall I make the atonement, that all of you may bless the inheritance of the LORD?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6033,51 +6711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால் தாவீது கிபியோனியரைப் பார்த்து: நான் உங்களுக்குச் செய்யவேண்டியது என்ன? நீங்கள் கர்த்தருடைய சுதந்தரத்தை ஆசீர்வதிக்கும்படிக்கு, நான் செய்யவேண்டிய பிராயச்சித்தம் என்ன என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[3. Wherefore David said unto the Gibeonites, What shall I do for you? and wherewith shall I make the atonement, that all of you may bless the inheritance of the LORD?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6112,51 +6790,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473392482" r:id="rId1"/>
+    <p:sldLayoutId id="2481564043" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6540,50 +7218,98 @@
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6716,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ഗിബെയോന്യർ അവനോടു: ശൌലിനോടും അവന്റെ ഗൃഹത്തോടും ഞങ്ങൾക്കുള്ള കാര്യം പൊന്നും വെള്ളിയുംകൊണ്ടു]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது கிபியோனியர் அவனைப் பார்த்து: சவுலோடும் அவன் வீட்டாரோடும் எங்களுக்கு இருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തീരുന്നതല്ല; യിസ്രായേലിൽ ഒരുത്തനെ കൊല്ലുന്നതും ഞങ്ങൾക്കുള്ളതല്ല എന്നു പറഞ്ഞു. നിങ്ങൾ പറയുന്നതു ഞാൻ]]></a:t>
+              <a:t><![CDATA[காரியத்திற்காக எங்களுக்கு வெள்ளியும் பொன்னும் தேவையில்லை; இஸ்ரவேலில் ஒருவனைக் கொன்றுபோடவேண்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്തുതരാം എന്നു അവൻ പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[என்பதும் எங்கள் விருப்பம் அல்ல என்றார்கள். அப்பொழுது அவன் அப்படியானால், நான் உங்களுக்கு என்ன]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. അവർ രാജാവിനോടു: ഞങ്ങളെ നശിപ്പിക്കയും യിസ്രായേൽ ദേശത്തെങ്ങും ഞങ്ങൾ ശേഷിക്കാതെ]]></a:t>
+              <a:t><![CDATA[செய்யவேண்டும் என்று சொல்லுகிறீர்கள் என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മുടിഞ്ഞുപോകത്തക്കവണ്ണം ഉപായം ചിന്തിക്കയും ചെയ്തവന്റെ മക്കളിൽ ഏഴുപേരെ ഞങ്ങൾക്കു ഏല്പിച്ചുതരേണം.]]></a:t>
+              <a:t><![CDATA[5. அவர்கள் ராஜாவை நோக்கி: நாங்கள் இஸ்ரவேலின் எல்லையிலெங்கும் நிலைக்காதபடிக்கு, அழிந்துபோக எவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ഞങ്ങൾ അവരെ യഹോവയുടെ വൃതനായ ശൌലിന്റെ ഗിബെയയിൽ യഹോവെക്കു തൂക്കിക്കളയും എന്നു ഉത്തരം പറഞ്ഞു. ഞാൻ]]></a:t>
+              <a:t><![CDATA[எங்களை நிர்மூலமாக்கி எங்களுக்குப் பொல்லாப்புச் செய்ய நினைத்தானோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവരെ തരാമെന്നു രാജാവു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[6. அவன் குமாரரில் ஏழுபேர் கர்த்தர் தெரிந்துகொண்ட சவுலின் ஊராகிய கிபியாவிலே நாங்கள் அவர்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. എന്നാൽ ദാവീദും ശൌലിന്റെ മകനായ യോനാഥാനും തമ്മിൽ യഹോവയുടെ നാമത്തിൽ ചെയ്ത സത്യംനിമിത്തം രാജാവു]]></a:t>
+              <a:t><![CDATA[கர்த்தருக்கென்று தூக்கிப்போட, எங்களுக்கு ஒப்புக்கொடுக்கப்படவேண்டும் என்றார்கள். நான் அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശൌലിന്റെ മകനായ യോനാഥാന്റെ മകൻ മെഫീബോശെത്തിനെ ഒഴിച്ചു.]]></a:t>
+              <a:t><![CDATA[ஒப்புக்கொடுப்பேன் என்று ராஜா சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. അയ്യാവിന്റെ മകൾ രിസ്പാ ശൌലിന്നു പ്രസവിച്ച രണ്ടു പുത്രന്മാരായ അർമ്മോനിയെയും മെഫീബോശെത്തിനെയും]]></a:t>
+              <a:t><![CDATA[7. ஆனாலும் தாவீதும் சவுலின் குமாரனாகிய யோனத்தானும் கர்த்தரைக்கொண்டு இட்ட ஆணையினிமித்தம், ராஜா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ദാവീദിന്റെ കാലത്തു മൂന്നു സംവത്സരം തുടരെത്തുടരെ ക്ഷാമം ഉണ്ടായി; ദാവീദ് യഹോവയുടെ അരുളപ്പാടു]]></a:t>
+              <a:t><![CDATA[1. தாவீதின் நாட்களில் மூன்று வருஷம் ஓயாத பஞ்சம் உண்டாயிருந்தது; அப்பொழுது தாவீது கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശൌലിന്റെ മകളായ മീഖൾ മെഹോലാത്യൻ ബർസില്ലായിയുടെ മകനായ അദ്രീയേലിന്നു പ്രസവിച്ച അഞ്ചു പുത്രന്മാരെയും]]></a:t>
+              <a:t><![CDATA[சவுலின் குமாரனாகிய யோனத்தானின் மகன் மேவிபோசேத்தைத் தப்பவிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +9026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[രാജാവു പിടിച്ചു ഗിബെയോന്യരുടെ കയ്യിൽ ഏല്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[8. ஆயாவின் குமாரத்தியாகிய ரிஸ்பாள் சவுலுக்குப் பெற்ற அவளுடைய இரண்டு குமாரராகிய அர்மோனியையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +9158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. അവർ അവരെ മലയിൽ യഹോവയുടെ മുമ്പാകെ തൂക്കിക്കളഞ്ഞു; അങ്ങനെ അവർ ഏഴുപേരും ഒരുമിച്ചു മരിച്ചു;]]></a:t>
+              <a:t><![CDATA[மேவிபோசேத்தையும், சவுலின் குமாரத்தியாகிய மீகாள் மேகோலாத்தியனான பர்சிலாவின் குமாரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +9290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊയ്ത്തുകാലത്തിന്റെ ആദ്യദിവസങ്ങളായ യവക്കൊയ്ത്തിന്റെ ആരംഭത്തിലായിരുന്നു അവരെ കൊന്നതു.]]></a:t>
+              <a:t><![CDATA[ஆதரியேலுக்குப்பெற்ற அவளுடைய ஐந்து குமாரரையும் பிடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. അയ്യാവിന്റെ മകളായ രിസ്പാ ചാകൂശീല എടുത്തു പാറമേൽ വിരിച്ചു കൊയ്ത്തുകാലത്തിന്റെ ആരംഭം മുതൽ]]></a:t>
+              <a:t><![CDATA[9. அவர்களைக் கிபியோனியர் கையில் ஒப்புக்கொடுத்தான்; அவர்களைக் கர்த்தருடைய சமுகத்தில் மலையின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +9554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആകാശത്തുനിന്നു അവരുടെ മേൽ മഴപെയ്തതുവരെ പകൽ ആകാശത്തിലെ പക്ഷികളോ രാത്രി കാട്ടുമൃഗങ്ങളോ അവരെ തൊടുവാൻ]]></a:t>
+              <a:t><![CDATA[தூக்கிப்போட்டார்கள்; அப்படியே அவர்கள் ஏழுபேரும் ஒருமிக்க விழுந்தார்கள்; வாற்கோதுமை அறுப்பு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +9686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സമ്മതിക്കാതിരുന്നു.]]></a:t>
+              <a:t><![CDATA[துவக்குகிற அறுப்புக்காலத்தின் முந்தினநாட்களிலே அவர்கள் கொன்றுபோடப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +9818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ശൌലിന്റെ വെപ്പാട്ടിയായി അയ്യാവിന്റെ മകളായ രിസ്പാ ചെയ്തതു ദാവീദ് കേട്ടിട്ടു]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது ஆயாவின் குமாரத்தியாகிய ரிஸ்பாள் இரட்டுப்புடவையை எடுத்துக்கொண்டுபோய், அதைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +9950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ദാവീദ് ചെന്നു ഫെലിസ്ത്യർ ഗിൽബോവയിൽവെച്ചു ശൌലിനെ കൊന്ന നാളിൽ ബേത്ത്-ശാൻ നഗരവീഥിയിൽ ഫെലിസ്ത്യർ]]></a:t>
+              <a:t><![CDATA[பாறையின்மேல் விரித்து, அறுப்புநாளின் துவக்கம் முதற்கொண்டு வானத்திலிருந்து அவர்கள்மேல் மழை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +10082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തൂക്കിക്കളകയും ഗിലെയാദിലെ യാബേശ് പൌരന്മാർ അവിടെനിന്നു മോഷ്ടിച്ചു കൊണ്ടുവരികയും ചെയ്തിരുന്ന]]></a:t>
+              <a:t><![CDATA[பெய்யுமட்டும் பகலில் ஆகாயத்துப் பறவைகளாகிலும் இரவில் காட்டுமிருகங்களாகிலும் அவர்கள்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +10214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചോദിച്ചപ്പോൾ ശൌൽ ഗിബെയോന്യരെ കൊല്ലുകകൊണ്ടു അതു അവൻ നിമിത്തവും രാക്തപാതകമുള്ള അവന്റെ ഗൃഹം നിമിത്തവും]]></a:t>
+              <a:t><![CDATA[சமுகத்தில் விசாரித்தான்; கர்த்தர்: கிபியோனியரைக் கொன்றுபோட்ட சவுலுக்காகவும், இரத்தப்பிரியரான அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +10346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശൌലിന്റെയും അവന്റെ മകൻ യോനാഥാന്റെയും അസ്ഥികളെ അവരുടെ അടുക്കൽനിന്നു എടുത്തു.]]></a:t>
+              <a:t><![CDATA[விழவொட்டாதிருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +10478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. അങ്ങനെ അവൻ ശൌലിന്റെയും അവന്റെ മകൻ യോനാഥാന്റെയും അസ്ഥികളെ അവിടെനിന്നു വരുത്തി; തൂക്കിക്കൊന്നവരുടെ]]></a:t>
+              <a:t><![CDATA[11. ஆயாவின் குமாரத்தியாகிய ரிஸ்பாள் என்னும் சவுலின் மறுமனையாட்டி செய்தது தாவீதுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +10610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അസ്ഥികളെയും അവർ പെറുക്കിയെടുത്തു.]]></a:t>
+              <a:t><![CDATA[அறிவிக்கப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +10742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ശൌലിന്റെയും അവന്റെ മകൻ യോനാഥാന്റെയും അസ്ഥികളെ അവർ ബെന്യാമീൻ ദേശത്തു സേലയിൽ അവന്റെ അപ്പനായ]]></a:t>
+              <a:t><![CDATA[12. தாவீது போய், பெலிஸ்தர் கில்போவாவிலே சவுலை வெட்டினபோது, பெத்சானின் வீதியிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +10874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കീശിന്റെ കല്ലറയിൽ അടക്കംചെയ്തു; രാജാവു കല്പിച്ചതൊക്കെയും അവർ ചെയ്തു. അതിന്റെ ശേഷം ദൈവം ദേശത്തിന്റെ]]></a:t>
+              <a:t><![CDATA[தூக்கிப்போடப்பட்டதும், கீலேயாத்திலுள்ள யாபேஸ் பட்டணத்தார் அங்கே போய்த் திருட்டளவாய்க்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +11006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രാർത്ഥനയെ കേട്ടരുളി.]]></a:t>
+              <a:t><![CDATA[கொண்டுவந்ததுமான சவுலின் எலும்புகளையும், அவன் குமாரனான யோனத்தானின் எலும்புகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +11138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ഫെലിസ്ത്യർക്കു യിസ്രായേലിനോടു വീണ്ടും യുദ്ധം ഉണ്ടായി; ദാവീദ് തന്റെ ഭൃത്യന്മാരുമായി ചെന്നു]]></a:t>
+              <a:t><![CDATA[அவர்களிடத்திலிருந்து எடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +11270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഫെലിസ്ത്യരോടു പടയേറ്റു; ദാവീദ്, തളർന്നുപോയി.]]></a:t>
+              <a:t><![CDATA[13. அங்கே இருந்து அவர்களைக்கொண்டுவந்து, தூக்கிப்போடப்பட்டவர்களின் எலும்புகளையும் அவைகளோடே சேர்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. അപ്പോൾ മുന്നൂറു ശേക്കെൽ തൂക്കമുള്ള താമ്രശൂലം ധരിച്ചവനും പുതിയ വാൾ അരെക്കു കെട്ടിയവനുമായി]]></a:t>
+              <a:t><![CDATA[14. சவுலின் எலும்புகளையும் அவன் குமாரனாகிய யோனத்தானின் எலும்புகளையும், பென்யமீன் தேசத்துச் சேலா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[രാഫാമക്കളിൽ യിശ്ബിബെനോബ് എന്നൊരുവൻ ദാവീദിനെ കൊല്ലുവാൻ ഭാവിച്ചു.]]></a:t>
+              <a:t><![CDATA[ஊரிலிருக்கிற அவன் தகப்பனாகிய கீசின் கல்லறையில் அடக்கம்பண்ணுவித்தான்; ராஜா கட்டளையிட்டபடியெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു യഹോവ അരുളിച്ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[வீட்டாருக்காகவும் இது உண்டாயிற்று என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. എന്നാൽ സെരൂയയുടെ മകനായ അബീശായി അവന്നു തുണയായ്‍വന്നു ഫെലിസ്ത്യനെ വെട്ടിക്കൊന്നു; അപ്പോൾ]]></a:t>
+              <a:t><![CDATA[செய்தார்கள்; அதற்குப்பின்பு தேவன் தேசத்திற்காகச் செய்யப்பட்ட வேண்டுதலைக் கேட்டருளினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദാവീദിന്റെ ഭൃത്യന്മാർ അവനോടു: നീ യിസ്രായേലിന്റെ ദീപം കെടുക്കാതിരിക്കേണ്ടതിന്നു മേലാൽ ഞങ്ങളോടുകൂടെ]]></a:t>
+              <a:t><![CDATA[15. பின்பு பெலிஸ்தர் இஸ்ரவேலின்மேல் யுத்தம்செய்தார்கள்; அப்பொழுது தாவீதும் அவனோடேகூட அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +12062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യുദ്ധത്തിന്നു പറപ്പെടരുതു എന്നു സത്യംചെയ്തു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[சேவகரும்போய், பெலிஸ்தரோடு யுத்தம்பண்ணினார்கள், தாவீது விடாய்த்துப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +12194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. അതിന്റെശേഷം ഗോബിൽവെച്ചു വീണ്ടും ഫെലിസ്ത്യരോടു യുദ്ധംഉണ്ടായി; അപ്പോൾ ഹൂശാത്യനായ സിബ്ബെഖായി]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது முந்நூறு சேக்கல்நிறை வெண்கலமான ஈட்டியைப் பிடிக்கிறவனும், புதுப்பட்டயத்தை அரையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +12326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മല്ലന്മാരുടെ മക്കളിൽ ഒരുത്തനായ സഫിനെ വെട്ടിക്കൊന്നു.]]></a:t>
+              <a:t><![CDATA[கட்டிக்கொண்டவனுமான இஸ்பிபெனோப் என்னும் இராட்சத புத்திரரில் ஒருவன் தாவீதை வெட்டவேண்டுமென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +12458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ഗോബിൽവെച്ചു പിന്നെയും ഫെലിസ്ത്യരോടു യുദ്ധം ഉണ്ടായി; അവിടെവെച്ചു ബേത്ത്ളേഹെമ്യനായ]]></a:t>
+              <a:t><![CDATA[இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +12590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യാരെ-ഓരെഗീമിന്റെ മകൻ എൽഹാനാൻ ഗിത്യനായ ഗൊല്യാത്തിനെ വെട്ടിക്കൊന്നു; അവന്റെ കുന്തത്തണ്ടു]]></a:t>
+              <a:t><![CDATA[17. செருயாவின் குமாரனாகிய அபிசாய் ராஜாவுக்கு உதவியாக வந்து, பெலிஸ்தனை வெட்டிக் கொன்றுபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +12722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നെയ്ത്തുകാരുടെ പടപ്പുതടിപോലെ ആയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[அப்பொழுது தாவீதின் மனுஷர்: இஸ்ரவேலின் விளக்கு அணைந்துபோகாதபடிக்கு, நீர் இனி எங்களோடே யுத்தத்திற்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +12854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. പിന്നെയും ഗത്തിൽ വെച്ചു യുദ്ധം ഉണ്ടായി; അവിടെ ഒരു ദീർഘകായൻ ഉണ്ടായിരുന്നു; അവന്റെ ഓരോ കൈക്കു]]></a:t>
+              <a:t><![CDATA[புறப்படவேண்டாம் என்று அவனுக்கு ஆணையிட்டுச் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +12986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആറാറുവിരലും ഓരോ കാലിന്നു ആറാറുവിരലും ആകെ ഇരുപത്തുനാലു വിരൽ ഉണ്ടായിരുന്നു; ഇവനും രാഫെക്കു]]></a:t>
+              <a:t><![CDATA[18. அதற்குப் பின்பு பெலிஸ்தரோடே திரும்பவும் கோபிலே யுத்தம் நடந்தது; ஊசாத்தியனாகிய சீபேக்காய் இராட்சத]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +13118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. രാജാവു ഗിബെയോന്യരെ വിളിച്ചു അവരോടു പറഞ്ഞു:--ഗിബെയോന്യർ യിസ്രായേല്യരല്ല അമോർയ്യരിൽ ശേഷിച്ചവരത്രേ;]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது ராஜா: கிபியோனியரை அழைப்பித்தான்; கிபியோனியரோ, இஸ்ரவேல் புத்திரராயிராமல் எமோரியரில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +13250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ജനിച്ചവനായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[சந்ததியான சாப்பை வெட்டிப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +13382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. അവൻ യിസ്രായേലിനെ ധിക്കരിച്ചപ്പോൾ ദാവീദിന്റെ സഹോദരനായ ശിമെയയുടെ മകൻ യോനാഥാൻ അവനെ കൊന്നുകളഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[19. பெலிஸ்தரோடு இன்னும் வேறொருயுத்தம் கோபிலே உண்டானபோது, யாரெயொர்கிமின் குமாரனாகிய எல்க்கானான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +13514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ഈ നാലു പേരും ഗത്തിൽ രാഫെക്കു ജനിച്ചവരായിരുന്നു. അവർ ദാവീദിന്റെയും അവന്റെ ഭൃത്യന്മാരുടെയും കയ്യാൽ]]></a:t>
+              <a:t><![CDATA[என்னும் பெத்லகேமியன் காத் ஊரானாகிய கோலியாத்தின் சகோதரனை வெட்டினான்; அவன் ஈட்டித் தாங்கானது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +13646,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പട്ടുപോയി.]]></a:t>
+              <a:t><![CDATA[நெய்கிறவர்களின் படைமரம் அவ்வளவு பெரிதாயிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. இன்னும் ஒரு யுத்தம் காத் ஊரிலே நடந்தபோது, அங்கே நெட்டையனான ஒரு மனுஷன் இருந்தான்; அவன் கைகளில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவ்வாறு விரல்களும் அவன் கால்களில் அவ்வாறு விரல்களும், ஆக இருபத்து நான்கு விரல்களுள்ளவன்; இவனும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இராட்சத பிறவியாயிருந்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. இஸ்ரவேலை நிந்தித்தான்; தாவீதின் சகோதரனான சீமேயாவின் குமாரனாகிய யோனத்தான் அவனை வெட்டினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. இந்த நாலுபேரும் காத்தூரிலே இராட்சதனுக்குப் பிறந்தவர்கள்; இவர்கள் தாவீதின் கையினாலும் அவன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சேவகரின் கையினாலும் மடிந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +14570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവരോടു യിസ്രായേൽ മക്കൾ സത്യം ചെയ്തിരുന്നു; എങ്കിലും ശൌൽ യിസ്രായേല്യർക്കും യെഹൂദ്യർക്കും വേണ്ടി]]></a:t>
+              <a:t><![CDATA[மீதியாயிருந்தவர்கள்; அவர்களுக்கு இஸ்ரவேல் புத்திரர் ஆணையிட்டிருந்தும், சவுல் இஸ்ரவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +14702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തനിക്കുണ്ടായിരുന്ന എരിവിൽ അവരെ സംഹരിച്ചുകളവാൻ ശ്രമിച്ചു--]]></a:t>
+              <a:t><![CDATA[புத்திரருக்காகவும் யூதாவுக்காகவும் காண்பித்த வைராக்கியத்தினால் அவர்களை வெட்ட வகைதேடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +14834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ദാവീദ് ഗിബെയോന്യരോടു: ഞാൻ നിങ്ങൾക്കു എന്തു ചെയ്തുതരേണം; നിങ്ങൾ യഹോവയുടെ അവകാശത്തെ]]></a:t>
+              <a:t><![CDATA[3. ஆகையால் தாவீது கிபியோனியரைப் பார்த்து: நான் உங்களுக்குச் செய்யவேண்டியது என்ன? நீங்கள் கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +14966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അനുഗ്രഹിക്കേണ്ടതിന്നു ഞാൻ എന്തു പ്രതിശാന്തി ചെയ്യേണം എന്നു ചോദിച്ചു.]]></a:t>
+              <a:t><![CDATA[சுதந்தரத்தை ஆசீர்வதிக்கும்படிக்கு, நான் செய்யவேண்டிய பிராயச்சித்தம் என்ன என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13509,91 +15027,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 21]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme28">
   <a:themeElements>
-    <a:clrScheme name="Theme49">
+    <a:clrScheme name="Theme28">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme49">
+    <a:fontScheme name="Theme28">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13619,51 +15137,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme49">
+    <a:fmtScheme name="Theme28">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13794,51 +15312,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>53</Slides>
+  <Slides>59</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>