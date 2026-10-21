--- v1 (2026-07-19)
+++ v2 (2026-10-21)
@@ -135,50 +135,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -231,50 +235,52 @@
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -444,53 +450,55 @@
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
-  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -550,51 +558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எனக்கு உடன் நெருக்கத்திலே கர்த்தரை நோக்கிக் கூப்பிட்டு, என் தேவனை நோக்கி அபயமிட்டேன்; தமது ஆலயத்திலிருந்து என் சத்தத்தைக் கேட்டார், என் கூப்பிடுதல் அவர் செவிகளில் ஏறிற்று.]]></a:t>
+              <a:t><![CDATA[6. The sorrows of hell compassed me about; the snares of death prevented me;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -659,51 +667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எனக்கு உடன் நெருக்கத்திலே கர்த்தரை நோக்கிக் கூப்பிட்டு, என் தேவனை நோக்கி அபயமிட்டேன்; தமது ஆலயத்திலிருந்து என் சத்தத்தைக் கேட்டார், என் கூப்பிடுதல் அவர் செவிகளில் ஏறிற்று.]]></a:t>
+              <a:t><![CDATA[7. In my distress I called upon the LORD, and cried to my God: and he did hear my voice out of his temple, and my cry did enter into his ears.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -768,51 +776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது பூமி அசைந்து அதிர்ந்தது, அவர் கோபங்கொண்டபடியால் வானத்தின் அஸ்திபாரங்கள் குலுங்கி அசைந்தது.]]></a:t>
+              <a:t><![CDATA[7. In my distress I called upon the LORD, and cried to my God: and he did hear my voice out of his temple, and my cry did enter into his ears.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -877,51 +885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது பூமி அசைந்து அதிர்ந்தது, அவர் கோபங்கொண்டபடியால் வானத்தின் அஸ்திபாரங்கள் குலுங்கி அசைந்தது.]]></a:t>
+              <a:t><![CDATA[8. Then the earth shook and trembled; the foundations of heaven moved and shook, because he was angry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -986,51 +994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர் நாசியிலிருந்து பட்சிக்கிற புகை எழும்பிற்று, அவர் வாயிலிருந்து அக்கினி புறப்பட்டது, அதனால் தழல்மூண்டது.]]></a:t>
+              <a:t><![CDATA[8. Then the earth shook and trembled; the foundations of heaven moved and shook, because he was angry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1095,51 +1103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர் நாசியிலிருந்து பட்சிக்கிற புகை எழும்பிற்று, அவர் வாயிலிருந்து அக்கினி புறப்பட்டது, அதனால் தழல்மூண்டது.]]></a:t>
+              <a:t><![CDATA[9. There went up a smoke out of his nostrils, and fire out of his mouth devoured: coals were kindled by it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1204,51 +1212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. வானங்களைத் தாழ்த்தி இறங்கினார்; அவர் பாதங்களின் கீழ் காரிருள் இருந்தது.]]></a:t>
+              <a:t><![CDATA[9. There went up a smoke out of his nostrils, and fire out of his mouth devoured: coals were kindled by it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1313,51 +1321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கேருபீனின்மேல் ஏறி வேகமாய்ச் சென்றார். காற்றின் செட்டைகளின்மீதில் தரிசனமானார்.]]></a:t>
+              <a:t><![CDATA[10. He bowed the heavens also, and came down; and darkness was under his feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1422,51 +1430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகாயத்து மேகங்களிலே கூடிய தண்ணீர்களின் இருளைத் தம்மைச் சுற்றிலும் இருக்கும் கூடாரமாக்கினார்.]]></a:t>
+              <a:t><![CDATA[11. And he rode upon a cherub, and did fly: and he was seen upon the wings of the wind.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1531,51 +1539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவருடைய சந்நிதிப் பிரகாசத்தினால் நெருப்புத்தழலும் எரிந்தது.]]></a:t>
+              <a:t><![CDATA[12. And he made darkness pavilions round about him, dark waters, and thick clouds of the skies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1640,51 +1648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் தாவீதை அவனுடைய எல்லாச் சத்துருக்களின் கைக்கும், சவுலின் கைகக்கும், நீங்கலாக்கி விடுவித்தபோது, கர்த்தருக்கு முன்பாகப் பாடின பாட்டு:]]></a:t>
+              <a:t><![CDATA[1. And David spoke unto the LORD the words of this song in the day that the LORD had delivered him out of the hand of all his enemies, and out of the hand of Saul:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1749,51 +1757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தர் வானத்திலிருந்து குமுறி, உன்னதமானவர் தமது சத்தத்தை தொனிக்கப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[13. Through the brightness before him were coals of fire kindled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1858,51 +1866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர் அம்புகளை எய்து, அவர்களைச் சிதற அடித்து, மின்னல்களைப் பிரயோகித்து, அவர்களைக் கலங்கப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[14. The LORD thundered from heaven, and the most High uttered his voice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1967,51 +1975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தருடைய கண்டிதத்தினாலும், அவருடைய நாசியின் சுவாசக் காற்றினாலும் சமுத்திரத்தின் மதகுகள் திறவுண்டு, பூதலத்தின் அஸ்திபாரங்கள் காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[15. And he sent out arrows, and scattered them; lightning, and humiliated them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2076,51 +2084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தருடைய கண்டிதத்தினாலும், அவருடைய நாசியின் சுவாசக் காற்றினாலும் சமுத்திரத்தின் மதகுகள் திறவுண்டு, பூதலத்தின் அஸ்திபாரங்கள் காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[15. And he sent out arrows, and scattered them; lightning, and humiliated them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2185,51 +2193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உயரத்திலிருந்து அவர் கை நீட்டி, என்னைப் பிடித்து, ஜலப்பிரவாகத்திலிருக்கிற என்னைத் தூக்கிவிட்டார்.]]></a:t>
+              <a:t><![CDATA[16. And the channels of the sea appeared, the foundations of the world were discovered, at the rebuking of the LORD, at the blast of the breath of his nostrils.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2294,51 +2302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. என்னிலும் பலவான்களாயிருந்த என் பலத்த சத்துருவுக்கும் என் பகைஞருக்கும் என்னை விடுவித்தார்.]]></a:t>
+              <a:t><![CDATA[16. And the channels of the sea appeared, the foundations of the world were discovered, at the rebuking of the LORD, at the blast of the breath of his nostrils.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2403,51 +2411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. என்னிலும் பலவான்களாயிருந்த என் பலத்த சத்துருவுக்கும் என் பகைஞருக்கும் என்னை விடுவித்தார்.]]></a:t>
+              <a:t><![CDATA[17. He sent from above, he took me; he drew me out of many waters;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2512,51 +2520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. என் ஆபத்துநாளிலே எனக்கு எதிரிட்டு வந்தார்கள்; கர்த்தரோ எனக்கு ஆதரவாயிருந்தார்.]]></a:t>
+              <a:t><![CDATA[17. He sent from above, he took me; he drew me out of many waters;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2621,51 +2629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. என்மேல் அவர் பிரியமாயிருந்தபடியால், விசாலமான இடத்திலே என்னைக் கொண்டுவந்து, என்னைத் தப்புவித்தார்.]]></a:t>
+              <a:t><![CDATA[18. He delivered me from my strong enemy, and from them that hated me: for they were too strong for me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2730,51 +2738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கர்த்தர் என் நீதிக்குத்தக்கதாக எனக்குப் பதில் அளித்தார்; என் கைகளின் சுத்தத்திற்குத்தக்கதாக எனக்குச் சரிக்கட்டினார்.]]></a:t>
+              <a:t><![CDATA[19. They prevented me in the day of my calamity: but the LORD was my stay.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2839,51 +2847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் தாவீதை அவனுடைய எல்லாச் சத்துருக்களின் கைக்கும், சவுலின் கைகக்கும், நீங்கலாக்கி விடுவித்தபோது, கர்த்தருக்கு முன்பாகப் பாடின பாட்டு:]]></a:t>
+              <a:t><![CDATA[1. And David spoke unto the LORD the words of this song in the day that the LORD had delivered him out of the hand of all his enemies, and out of the hand of Saul:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2948,51 +2956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கர்த்தர் என் நீதிக்குத்தக்கதாக எனக்குப் பதில் அளித்தார்; என் கைகளின் சுத்தத்திற்குத்தக்கதாக எனக்குச் சரிக்கட்டினார்.]]></a:t>
+              <a:t><![CDATA[20. He brought me forth also into a large place: he delivered me, because he delighted in me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3057,51 +3065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தருடைய வழிகளைக் காத்துக்கொண்டுவந்தேன; நான் என் தேவனுக்குத் துரோகம்பண்ணினதில்லை.]]></a:t>
+              <a:t><![CDATA[20. He brought me forth also into a large place: he delivered me, because he delighted in me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3166,51 +3174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவருடைய நியாயங்களையெல்லாம் எனக்கு முன்பாக நிறுத்தினேன்; நான் அவருடைய பிரமாணங்களை விட்டு விலகாமல்,]]></a:t>
+              <a:t><![CDATA[21. The LORD rewarded me according to my righteousness: according to the cleanness of my hands has he recompensed me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3275,51 +3283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர் முன்பாக மனஉண்மையாயிருந்து, என் துர்க்குணத்திற்கு என்னைவிலக்கிக் காத்துக்கொண்டேன்.]]></a:t>
+              <a:t><![CDATA[21. The LORD rewarded me according to my righteousness: according to the cleanness of my hands has he recompensed me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3384,51 +3392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆகையால் கர்த்தர் என் நீதிக்குத்தக்கதாகவும், தம்முடைய கண்களுக்குமுன் இருக்கிற என் சுத்தத்திற்குத்தக்கதாகவும் எனக்குப் பலனளித்தார்.]]></a:t>
+              <a:t><![CDATA[22. For I have kept the ways of the LORD, and have not wickedly departed from my God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3493,51 +3501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆகையால் கர்த்தர் என் நீதிக்குத்தக்கதாகவும், தம்முடைய கண்களுக்குமுன் இருக்கிற என் சுத்தத்திற்குத்தக்கதாகவும் எனக்குப் பலனளித்தார்.]]></a:t>
+              <a:t><![CDATA[23. For all his judgments were before me: and as for his statutes, I did not depart from them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3602,51 +3610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. தயவுள்ளவனுக்கு நீர் தயவுள்ளவராகவும், உத்தமனுக்கு நீர் உத்தமராகவும்,]]></a:t>
+              <a:t><![CDATA[23. For all his judgments were before me: and as for his statutes, I did not depart from them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3711,51 +3719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. தயவுள்ளவனுக்கு நீர் தயவுள்ளவராகவும், உத்தமனுக்கு நீர் உத்தமராகவும்,]]></a:t>
+              <a:t><![CDATA[24. I was also upright before him, and have kept myself from mine iniquity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3820,51 +3828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. புனிதனுக்கு நீர் புனிதராகவும், மாறுபாடானவனுக்கு நீர் மாறுபடுகிறவராகவும் தோன்றுவீர்.]]></a:t>
+              <a:t><![CDATA[25. Therefore the LORD has recompensed me according to my righteousness; according to my cleanness in his eye sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3929,51 +3937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. புனிதனுக்கு நீர் புனிதராகவும், மாறுபாடானவனுக்கு நீர் மாறுபடுகிறவராகவும் தோன்றுவீர்.]]></a:t>
+              <a:t><![CDATA[25. Therefore the LORD has recompensed me according to my righteousness; according to my cleanness in his eye sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4038,51 +4046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் என் கன்மலையும், என் கோட்டையும், என் ரட்சகருமானவர்.]]></a:t>
+              <a:t><![CDATA[2. And he said, The LORD is my rock, and my fortress, and my deliverer;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4147,51 +4155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. சிறுமைப்பட்ட ஜனத்தை ரட்சிப்பீர்; மேட்டிமையானவர்களைத் தாழ்த்த, உம்முடைய கண்கள் அவர்களுக்கு விரோதமாய்த் திருப்பப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[26. With the merciful you will show yourself merciful, and with the upright man you will show yourself upright.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4256,51 +4264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. சிறுமைப்பட்ட ஜனத்தை ரட்சிப்பீர்; மேட்டிமையானவர்களைத் தாழ்த்த, உம்முடைய கண்கள் அவர்களுக்கு விரோதமாய்த் திருப்பப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[27. With the pure you will show yourself pure; and with the perverse you will show yourself unpleasing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4365,51 +4373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. கர்த்தராகிய தேவரீர் என் விளக்காயிருக்கிறீர்; கர்த்தர் என் இருளை வெளிச்சமாக்குகிறவர்.]]></a:t>
+              <a:t><![CDATA[28. And the afflicted people you will save: but yours eyes are upon the haughty, that you may bring them down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4474,51 +4482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உம்மாலே நான் ஒரு சேனைக்குள் பாய்ந்துபோவேன்; என் தேவனாலே ஒருமதிலைத் தாண்டுவேன்.]]></a:t>
+              <a:t><![CDATA[28. And the afflicted people you will save: but yours eyes are upon the haughty, that you may bring them down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4583,51 +4591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. தேவனுடைய வழி உத்தமமானது; கர்த்தருடைய வசனம் புடமிடப்பட்டது; தம்மை நம்புகிற அவனைவருக்கும் அவர் கேடகமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[29. For you are my lamp, O LORD: and the LORD will lighten my darkness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4692,51 +4700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. தேவனுடைய வழி உத்தமமானது; கர்த்தருடைய வசனம் புடமிடப்பட்டது; தம்மை நம்புகிற அவனைவருக்கும் அவர் கேடகமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[30. For by you I have run through a troop: by my God have I leaped over a wall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4801,51 +4809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. கர்த்தரை அல்லாமல் தேவன் யார்? நம்முடைய தேவனையன்றி கன்மலையும் யார்?]]></a:t>
+              <a:t><![CDATA[31. As for God, his way is perfect; the word of the LORD is tried: he is a buckler to all them that trust in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4910,51 +4918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. தேவன் எனக்குப் பலத்த அரணானவர்; அவர் என் வழியைச் செவ்வைப்படுத்துகிறவர்.]]></a:t>
+              <a:t><![CDATA[31. As for God, his way is perfect; the word of the LORD is tried: he is a buckler to all them that trust in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5019,51 +5027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவர் என் கால்களை மான்களுடைய கால்களைப்போலாக்கி, என் உயர்தலங்களில் என்னை நிறுத்துகிறார்.]]></a:t>
+              <a:t><![CDATA[32. For who is God, save the LORD? and who is a rock, save our God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5128,51 +5136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. வெண்கல வில்லும் என் புயங்களால் வளையும்படி, என் கைகளை யுத்தத்திற்குப் பழக்குவிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[33. God is my strength and power: and he makes my way perfect.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5237,51 +5245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தேவன் நான் நம்பியிருக்கிற துருக்கமும், என் கேடகமும், என் ரட்சணியக்கொம்பும், என் உயர்ந்த அடைக்கலமும், என் புகலிடமும், என் ரட்சகருமானவர்; என்னை வல்லடிக்கு நீங்கலாக்கி ரட்சிக்கிறவர் அவரே.]]></a:t>
+              <a:t><![CDATA[3. The God of my rock; in him will I trust: he is my shield, and the horn of my salvation, my high tower, and my refuge, my saviour; you save me from violence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5346,51 +5354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. உம்முடைய ரட்சிப்பின் கேடகத்தையும் எனக்குத் தந்தீர்; உம்முடைய காருணியம் என்னைப் பெரியவனாக்கும்.]]></a:t>
+              <a:t><![CDATA[34. He makes my feet like hinds' feet: and sets me upon my high places.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5455,51 +5463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. என் கால்கள் வழுவாதபடிக்கு நான் நடக்கிற வழியை அகலமாக்கினீர்.]]></a:t>
+              <a:t><![CDATA[35. He teaches my hands to war; so that a bow of steel is broken by mine arms.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5564,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. என் சத்துருக்களைப் பின்தொடர்ந்து அவர்களை அழிப்பேன்; அவர்களை நிர்மூலமாக்கும்வரைக்கும் திரும்பேன்.]]></a:t>
+              <a:t><![CDATA[36. You have also given me the shield of your salvation: and your gentleness has made me great.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5673,51 +5681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவர்கள் எழுந்திருக்கமாட்டாதபடிக்கு என் பாதங்களின் கீழ் விழுந்தார்கள்; அவர்களை முறிய அடித்து வெட்டினேன்.]]></a:t>
+              <a:t><![CDATA[37. You have enlarged my steps under me; so that my feet did not slip.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5782,51 +5790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவர்கள் எழுந்திருக்கமாட்டாதபடிக்கு என் பாதங்களின் கீழ் விழுந்தார்கள்; அவர்களை முறிய அடித்து வெட்டினேன்.]]></a:t>
+              <a:t><![CDATA[38. I have pursued mine enemies, and destroyed them; and turned not again until I had consumed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5891,51 +5899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. யுத்தத்திற்கு நீர் என்னைப் பலத்தால் இடைகட்டி, என்மேல் எழும்பினவர்களை என்கீழ் மடங்கப்பண்ணினீர்.]]></a:t>
+              <a:t><![CDATA[39. And I have consumed them, and wounded them, that they could not arise: yea, they are fallen under my feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6000,51 +6008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. யுத்தத்திற்கு நீர் என்னைப் பலத்தால் இடைகட்டி, என்மேல் எழும்பினவர்களை என்கீழ் மடங்கப்பண்ணினீர்.]]></a:t>
+              <a:t><![CDATA[39. And I have consumed them, and wounded them, that they could not arise: yea, they are fallen under my feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6109,51 +6117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. நான் என் பகைஞரைச் சங்கரிக்கும்படியாக, என் சத்துருக்களின் பிடரியை எனக்கு ஒப்புக்கொடுத்தீர்.]]></a:t>
+              <a:t><![CDATA[40. For you have girded me with strength to battle: them that rose up against me have you subdued under me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6218,51 +6226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அவர்கள் நோக்கிப் பார்க்கிறார்கள், அவர்களை இரட்சிப்பார் ஒருவருமில்லை; கர்த்தரை நோக்கிப்பார்க்கிறார்கள், அவர்களுக்கு அவர் உத்தரவு கொடுக்கிறதில்லை.]]></a:t>
+              <a:t><![CDATA[41. You have also given me the necks of mine enemies, that I might destroy them that hate me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6327,51 +6335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அவர்களை பூமியின் தூளாக இடித்து, தெருக்களின் சேற்றைப்போல அவர்களை மிதித்து சிதறப்பண்ணுகிறேன்.]]></a:t>
+              <a:t><![CDATA[42. They looked, but there was none to save; even unto the LORD, but he answered them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6436,51 +6444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தேவன் நான் நம்பியிருக்கிற துருக்கமும், என் கேடகமும், என் ரட்சணியக்கொம்பும், என் உயர்ந்த அடைக்கலமும், என் புகலிடமும், என் ரட்சகருமானவர்; என்னை வல்லடிக்கு நீங்கலாக்கி ரட்சிக்கிறவர் அவரே.]]></a:t>
+              <a:t><![CDATA[3. The God of my rock; in him will I trust: he is my shield, and the horn of my salvation, my high tower, and my refuge, my saviour; you save me from violence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6545,51 +6553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அவர்களை பூமியின் தூளாக இடித்து, தெருக்களின் சேற்றைப்போல அவர்களை மிதித்து சிதறப்பண்ணுகிறேன்.]]></a:t>
+              <a:t><![CDATA[42. They looked, but there was none to save; even unto the LORD, but he answered them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6654,51 +6662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. என் ஜனத்தின் சண்டைகளுக்கு நீர் என்னை விலக்கிவிட்டு, ஜாதிகளுக்கு என்னைத் தலைவனாக வைக்கிறீர்; நான் அறியாத ஜனங்கள் என்னைச் சேவிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[43. Then did I beat them as small as the dust of the earth, I did stamp them as the mire of the street, and did spread them abroad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6763,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. என் ஜனத்தின் சண்டைகளுக்கு நீர் என்னை விலக்கிவிட்டு, ஜாதிகளுக்கு என்னைத் தலைவனாக வைக்கிறீர்; நான் அறியாத ஜனங்கள் என்னைச் சேவிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[44. You also have delivered me from the strivings of my people, you have kept me to be head of the heathen: a people which I knew not shall serve me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6872,51 +6880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அந்நியர் இச்சகம் பேசி எனக்கு அடங்கி, என் சத்தத்தைக் கேட்டவுடனே எனக்குக் கீழ்ப்படிகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[44. You also have delivered me from the strivings of my people, you have kept me to be head of the heathen: a people which I knew not shall serve me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6981,51 +6989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. அந்நியர் முனைவிழுந்துபோய், தங்கள் அரண்களிலிருந்து தத்தளிப்பாய்ப் புறப்படுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[45. Strangers shall submit themselves unto me: as soon as they hear, they shall be obedient unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7090,51 +7098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. கர்த்தர் ஜீவனுள்ளவர்; என் கன்மலையானவர் ஸ்தோத்திரிக்கப்படுவாராக; என் ரட்சிப்பின் கன்மலையாகிய தேவன் உயர்ந்திருப்பாராக.]]></a:t>
+              <a:t><![CDATA[46. Strangers shall fade away, and they shall be afraid out of their close places.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7199,51 +7207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அவர் எனக்காகப் பழிக்குப் பழிவாங்கி, ஜனங்களை எனக்குக் கீழ்ப்படுத்துகிற தேவனானவர்.]]></a:t>
+              <a:t><![CDATA[47. The LORD lives; and blessed be my rock; and exalted be the God of the rock of my salvation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7308,51 +7316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. அவரே என் சத்துருக்களுக்கு என்னை விலக்கி விடுவிக்கிறவர்; எனக்கு விரோதமாய் எழும்புகிறவர்கள்மேல் என்னை உயர்த்திக் கொடுமையான மனுஷனுக்கு என்னைத் தப்புவிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[47. The LORD lives; and blessed be my rock; and exalted be the God of the rock of my salvation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7417,51 +7425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. அவரே என் சத்துருக்களுக்கு என்னை விலக்கி விடுவிக்கிறவர்; எனக்கு விரோதமாய் எழும்புகிறவர்கள்மேல் என்னை உயர்த்திக் கொடுமையான மனுஷனுக்கு என்னைத் தப்புவிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[48. It is God that avenges me, and that brings down the people under me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7526,51 +7534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. இதினிமித்தம் கர்த்தாவே, ஜாதிகளுக்குள் உம்மைத் துதித்து, உம்முடைய நாமத்திற்குச் சங்கீதம் பாடுவேன்.]]></a:t>
+              <a:t><![CDATA[49. And that brings me forth from mine enemies: you also have lifted me up on high above them that rose up against me: you have delivered me from the violent man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7635,51 +7643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஸ்துதிக்குப் பாத்திரராகிய கர்த்தரை நோக்கிக் கூப்பிடுவேன்; அதனால் என் சத்துருக்களுக்கு நீங்கலாக்கி ரட்சிக்கப்படுவேன்.]]></a:t>
+              <a:t><![CDATA[4. I will call on the LORD, who is worthy to be praised: so shall I be saved from mine enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7744,51 +7752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. இதினிமித்தம் கர்த்தாவே, ஜாதிகளுக்குள் உம்மைத் துதித்து, உம்முடைய நாமத்திற்குச் சங்கீதம் பாடுவேன்.]]></a:t>
+              <a:t><![CDATA[49. And that brings me forth from mine enemies: you also have lifted me up on high above them that rose up against me: you have delivered me from the violent man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7853,51 +7861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. தாம் ஏற்படுத்தின ராஜாவுக்கு மகத்தான ரட்சிப்பை அளித்து, தாம் அபிஷேகம்பண்ணின தாவீதுக்கும் அவன் சந்ததிக்கும் சதாகாலமும் கிருபை செய்கிறார்.]]></a:t>
+              <a:t><![CDATA[50. Therefore I will give thanks unto you, O LORD, among the heathen, and I will sing praises unto your name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7962,51 +7970,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. தாம் ஏற்படுத்தின ராஜாவுக்கு மகத்தான ரட்சிப்பை அளித்து, தாம் அபிஷேகம்பண்ணின தாவீதுக்கும் அவன் சந்ததிக்கும் சதாகாலமும் கிருபை செய்கிறார்.]]></a:t>
+              <a:t><![CDATA[50. Therefore I will give thanks unto you, O LORD, among the heathen, and I will sing praises unto your name.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. He is the tower of salvation for his king: and shows mercy to his anointed, unto David, and to his seed for evermore.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. He is the tower of salvation for his king: and shows mercy to his anointed, unto David, and to his seed for evermore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8071,51 +8297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மரண அலைகள் என்னைச் சூழ்ந்துகொண்டு துர்ச்சனப்பிரவாகம் என்னைப்பயப்படுத்தினது.]]></a:t>
+              <a:t><![CDATA[4. I will call on the LORD, who is worthy to be praised: so shall I be saved from mine enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8180,51 +8406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பாதாளக் கட்டுகள் என்னைச் சூழ்ந்துகொண்டது; மரணக்கண்ணிகள் என்மேல் விழுந்தது.]]></a:t>
+              <a:t><![CDATA[5. When the waves of death compassed me, the floods of ungodly men made me afraid;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8259,51 +8485,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473434387" r:id="rId1"/>
+    <p:sldLayoutId id="2481564085" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8855,50 +9081,66 @@
 
 <file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9015,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. In my distress I called upon the LORD, and cried to my God: and he did hear my voice out of his]]></a:t>
+              <a:t><![CDATA[6. பாதாளக் கட்டுகள் என்னைச் சூழ்ந்துகொண்டது; மரணக்கண்ணிகள் என்மேல் விழுந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[temple, and my cry did enter into his ears.]]></a:t>
+              <a:t><![CDATA[7. எனக்கு உடன் நெருக்கத்திலே கர்த்தரை நோக்கிக் கூப்பிட்டு, என் தேவனை நோக்கி அபயமிட்டேன்; தமது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Then the earth shook and trembled; the foundations of heaven moved and shook, because he was]]></a:t>
+              <a:t><![CDATA[ஆலயத்திலிருந்து என் சத்தத்தைக் கேட்டார், என் கூப்பிடுதல் அவர் செவிகளில் ஏறிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[angry.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது பூமி அசைந்து அதிர்ந்தது, அவர் கோபங்கொண்டபடியால் வானத்தின் அஸ்திபாரங்கள் குலுங்கி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. There went up a smoke out of his nostrils, and fire out of his mouth devoured: coals were kindled]]></a:t>
+              <a:t><![CDATA[அசைந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[by it.]]></a:t>
+              <a:t><![CDATA[9. அவர் நாசியிலிருந்து பட்சிக்கிற புகை எழும்பிற்று, அவர் வாயிலிருந்து அக்கினி புறப்பட்டது, அதனால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. He bowed the heavens also, and came down; and darkness was under his feet.]]></a:t>
+              <a:t><![CDATA[தழல்மூண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And he rode upon a cherub, and did fly: and he was seen upon the wings of the wind.]]></a:t>
+              <a:t><![CDATA[10. வானங்களைத் தாழ்த்தி இறங்கினார்; அவர் பாதங்களின் கீழ் காரிருள் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And he made darkness pavilions round about him, dark waters, and thick clouds of the skies.]]></a:t>
+              <a:t><![CDATA[11. கேருபீனின்மேல் ஏறி வேகமாய்ச் சென்றார். காற்றின் செட்டைகளின்மீதில் தரிசனமானார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Through the brightness before him were coals of fire kindled.]]></a:t>
+              <a:t><![CDATA[12. ஆகாயத்து மேகங்களிலே கூடிய தண்ணீர்களின் இருளைத் தம்மைச் சுற்றிலும் இருக்கும் கூடாரமாக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And David spoke unto the LORD the words of this song in the day that the LORD had delivered him]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் தாவீதை அவனுடைய எல்லாச் சத்துருக்களின் கைக்கும், சவுலின் கைகக்கும், நீங்கலாக்கி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. The LORD thundered from heaven, and the most High uttered his voice.]]></a:t>
+              <a:t><![CDATA[13. அவருடைய சந்நிதிப் பிரகாசத்தினால் நெருப்புத்தழலும் எரிந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And he sent out arrows, and scattered them; lightning, and humiliated them.]]></a:t>
+              <a:t><![CDATA[14. கர்த்தர் வானத்திலிருந்து குமுறி, உன்னதமானவர் தமது சத்தத்தை தொனிக்கப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And the channels of the sea appeared, the foundations of the world were discovered, at the]]></a:t>
+              <a:t><![CDATA[15. அவர் அம்புகளை எய்து, அவர்களைச் சிதற அடித்து, மின்னல்களைப் பிரயோகித்து, அவர்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[rebuking of the LORD, at the blast of the breath of his nostrils.]]></a:t>
+              <a:t><![CDATA[கலங்கப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. He sent from above, he took me; he drew me out of many waters;]]></a:t>
+              <a:t><![CDATA[16. கர்த்தருடைய கண்டிதத்தினாலும், அவருடைய நாசியின் சுவாசக் காற்றினாலும் சமுத்திரத்தின் மதகுகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. He delivered me from my strong enemy, and from them that hated me: for they were too strong for]]></a:t>
+              <a:t><![CDATA[திறவுண்டு, பூதலத்தின் அஸ்திபாரங்கள் காணப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[me.]]></a:t>
+              <a:t><![CDATA[17. உயரத்திலிருந்து அவர் கை நீட்டி, என்னைப் பிடித்து, ஜலப்பிரவாகத்திலிருக்கிற என்னைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +11633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. They prevented me in the day of my calamity: but the LORD was my stay.]]></a:t>
+              <a:t><![CDATA[தூக்கிவிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +11765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. He brought me forth also into a large place: he delivered me, because he delighted in me.]]></a:t>
+              <a:t><![CDATA[18. என்னிலும் பலவான்களாயிருந்த என் பலத்த சத்துருவுக்கும் என் பகைஞருக்கும் என்னை விடுவித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +11897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. The LORD rewarded me according to my righteousness: according to the cleanness of my hands has]]></a:t>
+              <a:t><![CDATA[19. என் ஆபத்துநாளிலே எனக்கு எதிரிட்டு வந்தார்கள்; கர்த்தரோ எனக்கு ஆதரவாயிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +12029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[out of the hand of all his enemies, and out of the hand of Saul:]]></a:t>
+              <a:t><![CDATA[விடுவித்தபோது, கர்த்தருக்கு முன்பாகப் பாடின பாட்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +12161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he recompensed me.]]></a:t>
+              <a:t><![CDATA[20. என்மேல் அவர் பிரியமாயிருந்தபடியால், விசாலமான இடத்திலே என்னைக் கொண்டுவந்து, என்னைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. For I have kept the ways of the LORD, and have not wickedly departed from my God.]]></a:t>
+              <a:t><![CDATA[தப்புவித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. For all his judgments were before me: and as for his statutes, I did not depart from them.]]></a:t>
+              <a:t><![CDATA[21. கர்த்தர் என் நீதிக்குத்தக்கதாக எனக்குப் பதில் அளித்தார்; என் கைகளின் சுத்தத்திற்குத்தக்கதாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. I was also upright before him, and have kept myself from mine iniquity.]]></a:t>
+              <a:t><![CDATA[எனக்குச் சரிக்கட்டினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Therefore the LORD has recompensed me according to my righteousness; according to my cleanness]]></a:t>
+              <a:t><![CDATA[22. கர்த்தருடைய வழிகளைக் காத்துக்கொண்டுவந்தேன; நான் என் தேவனுக்குத் துரோகம்பண்ணினதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +12821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in his eye sight.]]></a:t>
+              <a:t><![CDATA[23. அவருடைய நியாயங்களையெல்லாம் எனக்கு முன்பாக நிறுத்தினேன்; நான் அவருடைய பிரமாணங்களை விட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +12953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. With the merciful you will show yourself merciful, and with the upright man you will show]]></a:t>
+              <a:t><![CDATA[விலகாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +13085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[yourself upright.]]></a:t>
+              <a:t><![CDATA[24. அவர் முன்பாக மனஉண்மையாயிருந்து, என் துர்க்குணத்திற்கு என்னைவிலக்கிக் காத்துக்கொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +13217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. With the pure you will show yourself pure; and with the perverse you will show yourself]]></a:t>
+              <a:t><![CDATA[25. ஆகையால் கர்த்தர் என் நீதிக்குத்தக்கதாகவும், தம்முடைய கண்களுக்குமுன் இருக்கிற என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +13349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unpleasing.]]></a:t>
+              <a:t><![CDATA[சுத்தத்திற்குத்தக்கதாகவும் எனக்குப் பலனளித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +13481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And he said, The LORD is my rock, and my fortress, and my deliverer;]]></a:t>
+              <a:t><![CDATA[2. கர்த்தர் என் கன்மலையும், என் கோட்டையும், என் ரட்சகருமானவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +13613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And the afflicted people you will save: but yours eyes are upon the haughty, that you may bring]]></a:t>
+              <a:t><![CDATA[26. தயவுள்ளவனுக்கு நீர் தயவுள்ளவராகவும், உத்தமனுக்கு நீர் உத்தமராகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +13745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them down.]]></a:t>
+              <a:t><![CDATA[27. புனிதனுக்கு நீர் புனிதராகவும், மாறுபாடானவனுக்கு நீர் மாறுபடுகிறவராகவும் தோன்றுவீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +13877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. For you are my lamp, O LORD: and the LORD will lighten my darkness.]]></a:t>
+              <a:t><![CDATA[28. சிறுமைப்பட்ட ஜனத்தை ரட்சிப்பீர்; மேட்டிமையானவர்களைத் தாழ்த்த, உம்முடைய கண்கள் அவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,51 +14009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. For by you I have run through a troop: by my God have I leaped over a wall.]]></a:t>
+              <a:t><![CDATA[விரோதமாய்த் திருப்பப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13899,51 +14141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. As for God, his way is perfect; the word of the LORD is tried: he is a buckler to all them that]]></a:t>
+              <a:t><![CDATA[29. கர்த்தராகிய தேவரீர் என் விளக்காயிருக்கிறீர்; கர்த்தர் என் இருளை வெளிச்சமாக்குகிறவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14031,51 +14273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[trust in him.]]></a:t>
+              <a:t><![CDATA[30. உம்மாலே நான் ஒரு சேனைக்குள் பாய்ந்துபோவேன்; என் தேவனாலே ஒருமதிலைத் தாண்டுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14163,51 +14405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. For who is God, save the LORD? and who is a rock, save our God?]]></a:t>
+              <a:t><![CDATA[31. தேவனுடைய வழி உத்தமமானது; கர்த்தருடைய வசனம் புடமிடப்பட்டது; தம்மை நம்புகிற அவனைவருக்கும் அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14295,51 +14537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. God is my strength and power: and he makes my way perfect.]]></a:t>
+              <a:t><![CDATA[கேடகமாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14427,51 +14669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. He makes my feet like hinds' feet: and sets me upon my high places.]]></a:t>
+              <a:t><![CDATA[32. கர்த்தரை அல்லாமல் தேவன் யார்? நம்முடைய தேவனையன்றி கன்மலையும் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14559,51 +14801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. He teaches my hands to war; so that a bow of steel is broken by mine arms.]]></a:t>
+              <a:t><![CDATA[33. தேவன் எனக்குப் பலத்த அரணானவர்; அவர் என் வழியைச் செவ்வைப்படுத்துகிறவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,51 +14933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. The God of my rock; in him will I trust: he is my shield, and the horn of my salvation, my high]]></a:t>
+              <a:t><![CDATA[3. தேவன் நான் நம்பியிருக்கிற துருக்கமும், என் கேடகமும், என் ரட்சணியக்கொம்பும், என் உயர்ந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14823,51 +15065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. You have also given me the shield of your salvation: and your gentleness has made me great.]]></a:t>
+              <a:t><![CDATA[34. அவர் என் கால்களை மான்களுடைய கால்களைப்போலாக்கி, என் உயர்தலங்களில் என்னை நிறுத்துகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +15197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. You have enlarged my steps under me; so that my feet did not slip.]]></a:t>
+              <a:t><![CDATA[35. வெண்கல வில்லும் என் புயங்களால் வளையும்படி, என் கைகளை யுத்தத்திற்குப் பழக்குவிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +15329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. I have pursued mine enemies, and destroyed them; and turned not again until I had consumed them.]]></a:t>
+              <a:t><![CDATA[36. உம்முடைய ரட்சிப்பின் கேடகத்தையும் எனக்குத் தந்தீர்; உம்முடைய காருணியம் என்னைப் பெரியவனாக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And I have consumed them, and wounded them, that they could not arise: yea, they are fallen]]></a:t>
+              <a:t><![CDATA[37. என் கால்கள் வழுவாதபடிக்கு நான் நடக்கிற வழியை அகலமாக்கினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15351,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[under my feet.]]></a:t>
+              <a:t><![CDATA[38. என் சத்துருக்களைப் பின்தொடர்ந்து அவர்களை அழிப்பேன்; அவர்களை நிர்மூலமாக்கும்வரைக்கும் திரும்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15483,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. For you have girded me with strength to battle: them that rose up against me have you subdued]]></a:t>
+              <a:t><![CDATA[39. அவர்கள் எழுந்திருக்கமாட்டாதபடிக்கு என் பாதங்களின் கீழ் விழுந்தார்கள்; அவர்களை முறிய அடித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15615,51 +15857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[under me.]]></a:t>
+              <a:t><![CDATA[வெட்டினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15747,51 +15989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. You have also given me the necks of mine enemies, that I might destroy them that hate me.]]></a:t>
+              <a:t><![CDATA[40. யுத்தத்திற்கு நீர் என்னைப் பலத்தால் இடைகட்டி, என்மேல் எழும்பினவர்களை என்கீழ் மடங்கப்பண்ணினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15879,51 +16121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. They looked, but there was none to save; even unto the LORD, but he answered them not.]]></a:t>
+              <a:t><![CDATA[41. நான் என் பகைஞரைச் சங்கரிக்கும்படியாக, என் சத்துருக்களின் பிடரியை எனக்கு ஒப்புக்கொடுத்தீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16011,51 +16253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. Then did I beat them as small as the dust of the earth, I did stamp them as the mire of the]]></a:t>
+              <a:t><![CDATA[42. அவர்கள் நோக்கிப் பார்க்கிறார்கள், அவர்களை இரட்சிப்பார் ஒருவருமில்லை; கர்த்தரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16143,51 +16385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tower, and my refuge, my saviour; you save me from violence.]]></a:t>
+              <a:t><![CDATA[அடைக்கலமும், என் புகலிடமும், என் ரட்சகருமானவர்; என்னை வல்லடிக்கு நீங்கலாக்கி ரட்சிக்கிறவர் அவரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16275,51 +16517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[street, and did spread them abroad.]]></a:t>
+              <a:t><![CDATA[நோக்கிப்பார்க்கிறார்கள், அவர்களுக்கு அவர் உத்தரவு கொடுக்கிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16407,51 +16649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. You also have delivered me from the strivings of my people, you have kept me to be head of the]]></a:t>
+              <a:t><![CDATA[43. அவர்களை பூமியின் தூளாக இடித்து, தெருக்களின் சேற்றைப்போல அவர்களை மிதித்து சிதறப்பண்ணுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16539,51 +16781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[heathen: a people which I knew not shall serve me.]]></a:t>
+              <a:t><![CDATA[44. என் ஜனத்தின் சண்டைகளுக்கு நீர் என்னை விலக்கிவிட்டு, ஜாதிகளுக்கு என்னைத் தலைவனாக வைக்கிறீர்; நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16671,51 +16913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. Strangers shall submit themselves unto me: as soon as they hear, they shall be obedient unto me.]]></a:t>
+              <a:t><![CDATA[அறியாத ஜனங்கள் என்னைச் சேவிக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16803,51 +17045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. Strangers shall fade away, and they shall be afraid out of their close places.]]></a:t>
+              <a:t><![CDATA[45. அந்நியர் இச்சகம் பேசி எனக்கு அடங்கி, என் சத்தத்தைக் கேட்டவுடனே எனக்குக் கீழ்ப்படிகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16935,51 +17177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. The LORD lives; and blessed be my rock; and exalted be the God of the rock of my salvation.]]></a:t>
+              <a:t><![CDATA[46. அந்நியர் முனைவிழுந்துபோய், தங்கள் அரண்களிலிருந்து தத்தளிப்பாய்ப் புறப்படுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17067,51 +17309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. It is God that avenges me, and that brings down the people under me.]]></a:t>
+              <a:t><![CDATA[47. கர்த்தர் ஜீவனுள்ளவர்; என் கன்மலையானவர் ஸ்தோத்திரிக்கப்படுவாராக; என் ரட்சிப்பின் கன்மலையாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17199,51 +17441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. And that brings me forth from mine enemies: you also have lifted me up on high above them that]]></a:t>
+              <a:t><![CDATA[தேவன் உயர்ந்திருப்பாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17331,51 +17573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[rose up against me: you have delivered me from the violent man.]]></a:t>
+              <a:t><![CDATA[48. அவர் எனக்காகப் பழிக்குப் பழிவாங்கி, ஜனங்களை எனக்குக் கீழ்ப்படுத்துகிற தேவனானவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17463,51 +17705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. Therefore I will give thanks unto you, O LORD, among the heathen, and I will sing praises unto]]></a:t>
+              <a:t><![CDATA[49. அவரே என் சத்துருக்களுக்கு என்னை விலக்கி விடுவிக்கிறவர்; எனக்கு விரோதமாய் எழும்புகிறவர்கள்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17595,51 +17837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. I will call on the LORD, who is worthy to be praised: so shall I be saved from mine enemies.]]></a:t>
+              <a:t><![CDATA[4. ஸ்துதிக்குப் பாத்திரராகிய கர்த்தரை நோக்கிக் கூப்பிடுவேன்; அதனால் என் சத்துருக்களுக்கு நீங்கலாக்கி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17727,51 +17969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your name.]]></a:t>
+              <a:t><![CDATA[என்னை உயர்த்திக் கொடுமையான மனுஷனுக்கு என்னைத் தப்புவிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17859,51 +18101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. He is the tower of salvation for his king: and shows mercy to his anointed, unto David, and to]]></a:t>
+              <a:t><![CDATA[50. இதினிமித்தம் கர்த்தாவே, ஜாதிகளுக்குள் உம்மைத் துதித்து, உம்முடைய நாமத்திற்குச் சங்கீதம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17991,51 +18233,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his seed for evermore.]]></a:t>
+              <a:t><![CDATA[பாடுவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. தாம் ஏற்படுத்தின ராஜாவுக்கு மகத்தான ரட்சிப்பை அளித்து, தாம் அபிஷேகம்பண்ணின தாவீதுக்கும் அவன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சந்ததிக்கும் சதாகாலமும் கிருபை செய்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18123,51 +18629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. When the waves of death compassed me, the floods of ungodly men made me afraid;]]></a:t>
+              <a:t><![CDATA[ரட்சிக்கப்படுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18255,51 +18761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. The sorrows of hell compassed me about; the snares of death prevented me;]]></a:t>
+              <a:t><![CDATA[5. மரண அலைகள் என்னைச் சூழ்ந்துகொண்டு துர்ச்சனப்பிரவாகம் என்னைப்பயப்படுத்தினது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18316,91 +18822,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 22]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme74">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
   <a:themeElements>
-    <a:clrScheme name="Theme74">
+    <a:clrScheme name="Theme99">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme74">
+    <a:fontScheme name="Theme99">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18426,51 +18932,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme74">
+    <a:fmtScheme name="Theme99">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18601,51 +19107,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>72</Slides>
+  <Slides>74</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>