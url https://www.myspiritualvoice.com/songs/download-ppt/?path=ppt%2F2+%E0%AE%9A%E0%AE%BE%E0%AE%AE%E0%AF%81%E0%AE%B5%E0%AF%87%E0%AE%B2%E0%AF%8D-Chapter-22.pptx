--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -127,50 +127,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -219,50 +227,54 @@
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -428,53 +440,57 @@
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
-  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -861,51 +877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர் நாசியிலிருந்து பட்சிக்கிற புகை எழும்பிற்று, அவர் வாயிலிருந்து அக்கினி புறப்பட்டது, அதனால் தழல்மூண்டது.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது பூமி அசைந்து அதிர்ந்தது, அவர் கோபங்கொண்டபடியால் வானத்தின் அஸ்திபாரங்கள் குலுங்கி அசைந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -970,51 +986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. வானங்களைத் தாழ்த்தி இறங்கினார்; அவர் பாதங்களின் கீழ் காரிருள் இருந்தது.]]></a:t>
+              <a:t><![CDATA[9. அவர் நாசியிலிருந்து பட்சிக்கிற புகை எழும்பிற்று, அவர் வாயிலிருந்து அக்கினி புறப்பட்டது, அதனால் தழல்மூண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1079,51 +1095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கேருபீனின்மேல் ஏறி வேகமாய்ச் சென்றார். காற்றின் செட்டைகளின்மீதில் தரிசனமானார்.]]></a:t>
+              <a:t><![CDATA[9. அவர் நாசியிலிருந்து பட்சிக்கிற புகை எழும்பிற்று, அவர் வாயிலிருந்து அக்கினி புறப்பட்டது, அதனால் தழல்மூண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1188,51 +1204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகாயத்து மேகங்களிலே கூடிய தண்ணீர்களின் இருளைத் தம்மைச் சுற்றிலும் இருக்கும் கூடாரமாக்கினார்.]]></a:t>
+              <a:t><![CDATA[10. வானங்களைத் தாழ்த்தி இறங்கினார்; அவர் பாதங்களின் கீழ் காரிருள் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1297,51 +1313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகாயத்து மேகங்களிலே கூடிய தண்ணீர்களின் இருளைத் தம்மைச் சுற்றிலும் இருக்கும் கூடாரமாக்கினார்.]]></a:t>
+              <a:t><![CDATA[11. கேருபீனின்மேல் ஏறி வேகமாய்ச் சென்றார். காற்றின் செட்டைகளின்மீதில் தரிசனமானார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1406,51 +1422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவருடைய சந்நிதிப் பிரகாசத்தினால் நெருப்புத்தழலும் எரிந்தது.]]></a:t>
+              <a:t><![CDATA[12. ஆகாயத்து மேகங்களிலே கூடிய தண்ணீர்களின் இருளைத் தம்மைச் சுற்றிலும் இருக்கும் கூடாரமாக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1515,51 +1531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தர் வானத்திலிருந்து குமுறி, உன்னதமானவர் தமது சத்தத்தை தொனிக்கப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[13. அவருடைய சந்நிதிப் பிரகாசத்தினால் நெருப்புத்தழலும் எரிந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1733,51 +1749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர் அம்புகளை எய்து, அவர்களைச் சிதற அடித்து, மின்னல்களைப் பிரயோகித்து, அவர்களைக் கலங்கப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[14. கர்த்தர் வானத்திலிருந்து குமுறி, உன்னதமானவர் தமது சத்தத்தை தொனிக்கப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2060,51 +2076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உயரத்திலிருந்து அவர் கை நீட்டி, என்னைப் பிடித்து, ஜலப்பிரவாகத்திலிருக்கிற என்னைத் தூக்கிவிட்டார்.]]></a:t>
+              <a:t><![CDATA[16. கர்த்தருடைய கண்டிதத்தினாலும், அவருடைய நாசியின் சுவாசக் காற்றினாலும் சமுத்திரத்தின் மதகுகள் திறவுண்டு, பூதலத்தின் அஸ்திபாரங்கள் காணப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2169,51 +2185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. என்னிலும் பலவான்களாயிருந்த என் பலத்த சத்துருவுக்கும் என் பகைஞருக்கும் என்னை விடுவித்தார்.]]></a:t>
+              <a:t><![CDATA[17. உயரத்திலிருந்து அவர் கை நீட்டி, என்னைப் பிடித்து, ஜலப்பிரவாகத்திலிருக்கிற என்னைத் தூக்கிவிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2387,51 +2403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. என் ஆபத்துநாளிலே எனக்கு எதிரிட்டு வந்தார்கள்; கர்த்தரோ எனக்கு ஆதரவாயிருந்தார்.]]></a:t>
+              <a:t><![CDATA[18. என்னிலும் பலவான்களாயிருந்த என் பலத்த சத்துருவுக்கும் என் பகைஞருக்கும் என்னை விடுவித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2932,51 +2948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தருடைய வழிகளைக் காத்துக்கொண்டுவந்தேன; நான் என் தேவனுக்குத் துரோகம்பண்ணினதில்லை.]]></a:t>
+              <a:t><![CDATA[21. கர்த்தர் என் நீதிக்குத்தக்கதாக எனக்குப் பதில் அளித்தார்; என் கைகளின் சுத்தத்திற்குத்தக்கதாக எனக்குச் சரிக்கட்டினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3041,51 +3057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவருடைய நியாயங்களையெல்லாம் எனக்கு முன்பாக நிறுத்தினேன்; நான் அவருடைய பிரமாணங்களை விட்டு விலகாமல்,]]></a:t>
+              <a:t><![CDATA[22. கர்த்தருடைய வழிகளைக் காத்துக்கொண்டுவந்தேன; நான் என் தேவனுக்குத் துரோகம்பண்ணினதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3150,51 +3166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர் முன்பாக மனஉண்மையாயிருந்து, என் துர்க்குணத்திற்கு என்னைவிலக்கிக் காத்துக்கொண்டேன்.]]></a:t>
+              <a:t><![CDATA[23. அவருடைய நியாயங்களையெல்லாம் எனக்கு முன்பாக நிறுத்தினேன்; நான் அவருடைய பிரமாணங்களை விட்டு விலகாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3259,51 +3275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆகையால் கர்த்தர் என் நீதிக்குத்தக்கதாகவும், தம்முடைய கண்களுக்குமுன் இருக்கிற என் சுத்தத்திற்குத்தக்கதாகவும் எனக்குப் பலனளித்தார்.]]></a:t>
+              <a:t><![CDATA[24. அவர் முன்பாக மனஉண்மையாயிருந்து, என் துர்க்குணத்திற்கு என்னைவிலக்கிக் காத்துக்கொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3477,51 +3493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. தயவுள்ளவனுக்கு நீர் தயவுள்ளவராகவும், உத்தமனுக்கு நீர் உத்தமராகவும்,]]></a:t>
+              <a:t><![CDATA[25. ஆகையால் கர்த்தர் என் நீதிக்குத்தக்கதாகவும், தம்முடைய கண்களுக்குமுன் இருக்கிற என் சுத்தத்திற்குத்தக்கதாகவும் எனக்குப் பலனளித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3586,51 +3602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. புனிதனுக்கு நீர் புனிதராகவும், மாறுபாடானவனுக்கு நீர் மாறுபடுகிறவராகவும் தோன்றுவீர்.]]></a:t>
+              <a:t><![CDATA[26. தயவுள்ளவனுக்கு நீர் தயவுள்ளவராகவும், உத்தமனுக்கு நீர் உத்தமராகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3695,51 +3711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. சிறுமைப்பட்ட ஜனத்தை ரட்சிப்பீர்; மேட்டிமையானவர்களைத் தாழ்த்த, உம்முடைய கண்கள் அவர்களுக்கு விரோதமாய்த் திருப்பப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[26. தயவுள்ளவனுக்கு நீர் தயவுள்ளவராகவும், உத்தமனுக்கு நீர் உத்தமராகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3804,51 +3820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. கர்த்தராகிய தேவரீர் என் விளக்காயிருக்கிறீர்; கர்த்தர் என் இருளை வெளிச்சமாக்குகிறவர்.]]></a:t>
+              <a:t><![CDATA[27. புனிதனுக்கு நீர் புனிதராகவும், மாறுபாடானவனுக்கு நீர் மாறுபடுகிறவராகவும் தோன்றுவீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3913,51 +3929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உம்மாலே நான் ஒரு சேனைக்குள் பாய்ந்துபோவேன்; என் தேவனாலே ஒருமதிலைத் தாண்டுவேன்.]]></a:t>
+              <a:t><![CDATA[27. புனிதனுக்கு நீர் புனிதராகவும், மாறுபாடானவனுக்கு நீர் மாறுபடுகிறவராகவும் தோன்றுவீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4131,51 +4147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. தேவனுடைய வழி உத்தமமானது; கர்த்தருடைய வசனம் புடமிடப்பட்டது; தம்மை நம்புகிற அவனைவருக்கும் அவர் கேடகமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[28. சிறுமைப்பட்ட ஜனத்தை ரட்சிப்பீர்; மேட்டிமையானவர்களைத் தாழ்த்த, உம்முடைய கண்கள் அவர்களுக்கு விரோதமாய்த் திருப்பப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4240,51 +4256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. கர்த்தரை அல்லாமல் தேவன் யார்? நம்முடைய தேவனையன்றி கன்மலையும் யார்?]]></a:t>
+              <a:t><![CDATA[28. சிறுமைப்பட்ட ஜனத்தை ரட்சிப்பீர்; மேட்டிமையானவர்களைத் தாழ்த்த, உம்முடைய கண்கள் அவர்களுக்கு விரோதமாய்த் திருப்பப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4349,51 +4365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. தேவன் எனக்குப் பலத்த அரணானவர்; அவர் என் வழியைச் செவ்வைப்படுத்துகிறவர்.]]></a:t>
+              <a:t><![CDATA[29. கர்த்தராகிய தேவரீர் என் விளக்காயிருக்கிறீர்; கர்த்தர் என் இருளை வெளிச்சமாக்குகிறவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4458,51 +4474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவர் என் கால்களை மான்களுடைய கால்களைப்போலாக்கி, என் உயர்தலங்களில் என்னை நிறுத்துகிறார்.]]></a:t>
+              <a:t><![CDATA[30. உம்மாலே நான் ஒரு சேனைக்குள் பாய்ந்துபோவேன்; என் தேவனாலே ஒருமதிலைத் தாண்டுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4567,51 +4583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. வெண்கல வில்லும் என் புயங்களால் வளையும்படி, என் கைகளை யுத்தத்திற்குப் பழக்குவிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[31. தேவனுடைய வழி உத்தமமானது; கர்த்தருடைய வசனம் புடமிடப்பட்டது; தம்மை நம்புகிற அவனைவருக்கும் அவர் கேடகமாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4676,51 +4692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. உம்முடைய ரட்சிப்பின் கேடகத்தையும் எனக்குத் தந்தீர்; உம்முடைய காருணியம் என்னைப் பெரியவனாக்கும்.]]></a:t>
+              <a:t><![CDATA[31. தேவனுடைய வழி உத்தமமானது; கர்த்தருடைய வசனம் புடமிடப்பட்டது; தம்மை நம்புகிற அவனைவருக்கும் அவர் கேடகமாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4785,51 +4801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. என் கால்கள் வழுவாதபடிக்கு நான் நடக்கிற வழியை அகலமாக்கினீர்.]]></a:t>
+              <a:t><![CDATA[32. கர்த்தரை அல்லாமல் தேவன் யார்? நம்முடைய தேவனையன்றி கன்மலையும் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4894,51 +4910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. என் சத்துருக்களைப் பின்தொடர்ந்து அவர்களை அழிப்பேன்; அவர்களை நிர்மூலமாக்கும்வரைக்கும் திரும்பேன்.]]></a:t>
+              <a:t><![CDATA[33. தேவன் எனக்குப் பலத்த அரணானவர்; அவர் என் வழியைச் செவ்வைப்படுத்துகிறவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5003,51 +5019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவர்கள் எழுந்திருக்கமாட்டாதபடிக்கு என் பாதங்களின் கீழ் விழுந்தார்கள்; அவர்களை முறிய அடித்து வெட்டினேன்.]]></a:t>
+              <a:t><![CDATA[34. அவர் என் கால்களை மான்களுடைய கால்களைப்போலாக்கி, என் உயர்தலங்களில் என்னை நிறுத்துகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5112,51 +5128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவர்கள் எழுந்திருக்கமாட்டாதபடிக்கு என் பாதங்களின் கீழ் விழுந்தார்கள்; அவர்களை முறிய அடித்து வெட்டினேன்.]]></a:t>
+              <a:t><![CDATA[35. வெண்கல வில்லும் என் புயங்களால் வளையும்படி, என் கைகளை யுத்தத்திற்குப் பழக்குவிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5330,51 +5346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. யுத்தத்திற்கு நீர் என்னைப் பலத்தால் இடைகட்டி, என்மேல் எழும்பினவர்களை என்கீழ் மடங்கப்பண்ணினீர்.]]></a:t>
+              <a:t><![CDATA[36. உம்முடைய ரட்சிப்பின் கேடகத்தையும் எனக்குத் தந்தீர்; உம்முடைய காருணியம் என்னைப் பெரியவனாக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5439,51 +5455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. நான் என் பகைஞரைச் சங்கரிக்கும்படியாக, என் சத்துருக்களின் பிடரியை எனக்கு ஒப்புக்கொடுத்தீர்.]]></a:t>
+              <a:t><![CDATA[37. என் கால்கள் வழுவாதபடிக்கு நான் நடக்கிற வழியை அகலமாக்கினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5548,51 +5564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அவர்கள் நோக்கிப் பார்க்கிறார்கள், அவர்களை இரட்சிப்பார் ஒருவருமில்லை; கர்த்தரை நோக்கிப்பார்க்கிறார்கள், அவர்களுக்கு அவர் உத்தரவு கொடுக்கிறதில்லை.]]></a:t>
+              <a:t><![CDATA[38. என் சத்துருக்களைப் பின்தொடர்ந்து அவர்களை அழிப்பேன்; அவர்களை நிர்மூலமாக்கும்வரைக்கும் திரும்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5657,51 +5673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அவர்கள் நோக்கிப் பார்க்கிறார்கள், அவர்களை இரட்சிப்பார் ஒருவருமில்லை; கர்த்தரை நோக்கிப்பார்க்கிறார்கள், அவர்களுக்கு அவர் உத்தரவு கொடுக்கிறதில்லை.]]></a:t>
+              <a:t><![CDATA[39. அவர்கள் எழுந்திருக்கமாட்டாதபடிக்கு என் பாதங்களின் கீழ் விழுந்தார்கள்; அவர்களை முறிய அடித்து வெட்டினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5766,51 +5782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அவர்களை பூமியின் தூளாக இடித்து, தெருக்களின் சேற்றைப்போல அவர்களை மிதித்து சிதறப்பண்ணுகிறேன்.]]></a:t>
+              <a:t><![CDATA[39. அவர்கள் எழுந்திருக்கமாட்டாதபடிக்கு என் பாதங்களின் கீழ் விழுந்தார்கள்; அவர்களை முறிய அடித்து வெட்டினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5875,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அவர்களை பூமியின் தூளாக இடித்து, தெருக்களின் சேற்றைப்போல அவர்களை மிதித்து சிதறப்பண்ணுகிறேன்.]]></a:t>
+              <a:t><![CDATA[40. யுத்தத்திற்கு நீர் என்னைப் பலத்தால் இடைகட்டி, என்மேல் எழும்பினவர்களை என்கீழ் மடங்கப்பண்ணினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5984,51 +6000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. என் ஜனத்தின் சண்டைகளுக்கு நீர் என்னை விலக்கிவிட்டு, ஜாதிகளுக்கு என்னைத் தலைவனாக வைக்கிறீர்; நான் அறியாத ஜனங்கள் என்னைச் சேவிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[40. யுத்தத்திற்கு நீர் என்னைப் பலத்தால் இடைகட்டி, என்மேல் எழும்பினவர்களை என்கீழ் மடங்கப்பண்ணினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6093,51 +6109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. என் ஜனத்தின் சண்டைகளுக்கு நீர் என்னை விலக்கிவிட்டு, ஜாதிகளுக்கு என்னைத் தலைவனாக வைக்கிறீர்; நான் அறியாத ஜனங்கள் என்னைச் சேவிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[41. நான் என் பகைஞரைச் சங்கரிக்கும்படியாக, என் சத்துருக்களின் பிடரியை எனக்கு ஒப்புக்கொடுத்தீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6202,51 +6218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அந்நியர் இச்சகம் பேசி எனக்கு அடங்கி, என் சத்தத்தைக் கேட்டவுடனே எனக்குக் கீழ்ப்படிகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[42. அவர்கள் நோக்கிப் பார்க்கிறார்கள், அவர்களை இரட்சிப்பார் ஒருவருமில்லை; கர்த்தரை நோக்கிப்பார்க்கிறார்கள், அவர்களுக்கு அவர் உத்தரவு கொடுக்கிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6311,51 +6327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. அந்நியர் முனைவிழுந்துபோய், தங்கள் அரண்களிலிருந்து தத்தளிப்பாய்ப் புறப்படுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[43. அவர்களை பூமியின் தூளாக இடித்து, தெருக்களின் சேற்றைப்போல அவர்களை மிதித்து சிதறப்பண்ணுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6529,51 +6545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. கர்த்தர் ஜீவனுள்ளவர்; என் கன்மலையானவர் ஸ்தோத்திரிக்கப்படுவாராக; என் ரட்சிப்பின் கன்மலையாகிய தேவன் உயர்ந்திருப்பாராக.]]></a:t>
+              <a:t><![CDATA[43. அவர்களை பூமியின் தூளாக இடித்து, தெருக்களின் சேற்றைப்போல அவர்களை மிதித்து சிதறப்பண்ணுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6638,51 +6654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. கர்த்தர் ஜீவனுள்ளவர்; என் கன்மலையானவர் ஸ்தோத்திரிக்கப்படுவாராக; என் ரட்சிப்பின் கன்மலையாகிய தேவன் உயர்ந்திருப்பாராக.]]></a:t>
+              <a:t><![CDATA[44. என் ஜனத்தின் சண்டைகளுக்கு நீர் என்னை விலக்கிவிட்டு, ஜாதிகளுக்கு என்னைத் தலைவனாக வைக்கிறீர்; நான் அறியாத ஜனங்கள் என்னைச் சேவிக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6747,51 +6763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அவர் எனக்காகப் பழிக்குப் பழிவாங்கி, ஜனங்களை எனக்குக் கீழ்ப்படுத்துகிற தேவனானவர்.]]></a:t>
+              <a:t><![CDATA[44. என் ஜனத்தின் சண்டைகளுக்கு நீர் என்னை விலக்கிவிட்டு, ஜாதிகளுக்கு என்னைத் தலைவனாக வைக்கிறீர்; நான் அறியாத ஜனங்கள் என்னைச் சேவிக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6856,51 +6872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அவர் எனக்காகப் பழிக்குப் பழிவாங்கி, ஜனங்களை எனக்குக் கீழ்ப்படுத்துகிற தேவனானவர்.]]></a:t>
+              <a:t><![CDATA[45. அந்நியர் இச்சகம் பேசி எனக்கு அடங்கி, என் சத்தத்தைக் கேட்டவுடனே எனக்குக் கீழ்ப்படிகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6965,51 +6981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. அவரே என் சத்துருக்களுக்கு என்னை விலக்கி விடுவிக்கிறவர்; எனக்கு விரோதமாய் எழும்புகிறவர்கள்மேல் என்னை உயர்த்திக் கொடுமையான மனுஷனுக்கு என்னைத் தப்புவிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[46. அந்நியர் முனைவிழுந்துபோய், தங்கள் அரண்களிலிருந்து தத்தளிப்பாய்ப் புறப்படுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7074,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. அவரே என் சத்துருக்களுக்கு என்னை விலக்கி விடுவிக்கிறவர்; எனக்கு விரோதமாய் எழும்புகிறவர்கள்மேல் என்னை உயர்த்திக் கொடுமையான மனுஷனுக்கு என்னைத் தப்புவிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[47. கர்த்தர் ஜீவனுள்ளவர்; என் கன்மலையானவர் ஸ்தோத்திரிக்கப்படுவாராக; என் ரட்சிப்பின் கன்மலையாகிய தேவன் உயர்ந்திருப்பாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7183,51 +7199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. இதினிமித்தம் கர்த்தாவே, ஜாதிகளுக்குள் உம்மைத் துதித்து, உம்முடைய நாமத்திற்குச் சங்கீதம் பாடுவேன்.]]></a:t>
+              <a:t><![CDATA[48. அவர் எனக்காகப் பழிக்குப் பழிவாங்கி, ஜனங்களை எனக்குக் கீழ்ப்படுத்துகிற தேவனானவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7292,51 +7308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. தாம் ஏற்படுத்தின ராஜாவுக்கு மகத்தான ரட்சிப்பை அளித்து, தாம் அபிஷேகம்பண்ணின தாவீதுக்கும் அவன் சந்ததிக்கும் சதாகாலமும் கிருபை செய்கிறார்.]]></a:t>
+              <a:t><![CDATA[49. அவரே என் சத்துருக்களுக்கு என்னை விலக்கி விடுவிக்கிறவர்; எனக்கு விரோதமாய் எழும்புகிறவர்கள்மேல் என்னை உயர்த்திக் கொடுமையான மனுஷனுக்கு என்னைத் தப்புவிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7401,51 +7417,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. தாம் ஏற்படுத்தின ராஜாவுக்கு மகத்தான ரட்சிப்பை அளித்து, தாம் அபிஷேகம்பண்ணின தாவீதுக்கும் அவன் சந்ததிக்கும் சதாகாலமும் கிருபை செய்கிறார்.]]></a:t>
+              <a:t><![CDATA[49. அவரே என் சத்துருக்களுக்கு என்னை விலக்கி விடுவிக்கிறவர்; எனக்கு விரோதமாய் எழும்புகிறவர்கள்மேல் என்னை உயர்த்திக் கொடுமையான மனுஷனுக்கு என்னைத் தப்புவிக்கிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. இதினிமித்தம் கர்த்தாவே, ஜாதிகளுக்குள் உம்மைத் துதித்து, உம்முடைய நாமத்திற்குச் சங்கீதம் பாடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7511,50 +7636,377 @@
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[4. ஸ்துதிக்குப் பாத்திரராகிய கர்த்தரை நோக்கிக் கூப்பிடுவேன்; அதனால் என் சத்துருக்களுக்கு நீங்கலாக்கி ரட்சிக்கப்படுவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. இதினிமித்தம் கர்த்தாவே, ஜாதிகளுக்குள் உம்மைத் துதித்து, உம்முடைய நாமத்திற்குச் சங்கீதம் பாடுவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. தாம் ஏற்படுத்தின ராஜாவுக்கு மகத்தான ரட்சிப்பை அளித்து, தாம் அபிஷேகம்பண்ணின தாவீதுக்கும் அவன் சந்ததிக்கும் சதாகாலமும் கிருபை செய்கிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. தாம் ஏற்படுத்தின ராஜாவுக்கு மகத்தான ரட்சிப்பை அளித்து, தாம் அபிஷேகம்பண்ணின தாவீதுக்கும் அவன் சந்ததிக்கும் சதாகாலமும் கிருபை செய்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7807,51 +8259,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469515791" r:id="rId1"/>
+    <p:sldLayoutId id="2473434387" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8363,54 +8815,86 @@
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8531,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. నా శ్రమలో నేను యెహోవాకు మొఱ్ఱ పెట్టితిని నా దేవుని ప్రార్థన చేసితిని ఆయన తన ఆలయములో ఆలకించి నా]]></a:t>
+              <a:t><![CDATA[7. In my distress I called upon the LORD, and cried to my God: and he did hear my voice out of his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రార్థన అంగీకరించెనునా మొఱ్ఱ ఆయన చెవులలో చొచ్చెను.]]></a:t>
+              <a:t><![CDATA[temple, and my cry did enter into his ears.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. అప్పుడు భూమి కంపించి అదిరెనుపరమండలపు పునాదులు వణకెనుఆయన కోపింపగా అవి కంపించెను.]]></a:t>
+              <a:t><![CDATA[8. Then the earth shook and trembled; the foundations of heaven moved and shook, because he was]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ఆయన నాసికారంధ్రములలోనుండి పొగ పుట్టెనుఆయన నోటనుండి అగ్నివచ్చి దహించెనునిప్పు కణములను రాజబెట్టెను.]]></a:t>
+              <a:t><![CDATA[angry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. మేఘములను వంచి ఆయన వచ్చెనుఆయన పాదముల క్రింద గాఢాంధకారము కమ్మియుండెను.]]></a:t>
+              <a:t><![CDATA[9. There went up a smoke out of his nostrils, and fire out of his mouth devoured: coals were kindled]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. కెరూబుమీద ఎక్కి ఆయన యెగిరి వచ్చెను.గాలి రెక్కలమీద ప్రత్యక్షమాయెను.]]></a:t>
+              <a:t><![CDATA[by it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. గుడారమువలె అంధకారము తనచుట్టు వ్యాపింపజేసెను.నీటిమబ్బుల సముదాయములను, ఆకాశపు దట్టపు మేఘములను]]></a:t>
+              <a:t><![CDATA[10. He bowed the heavens also, and came down; and darkness was under his feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వ్యాపింపజేసెను.]]></a:t>
+              <a:t><![CDATA[11. And he rode upon a cherub, and did fly: and he was seen upon the wings of the wind.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ఆయన సన్నిధికాంతిలోనుండి నిప్పుకణములు పుట్టెను.]]></a:t>
+              <a:t><![CDATA[12. And he made darkness pavilions round about him, dark waters, and thick clouds of the skies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. యెహోవా ఆకాశమందు గర్జించెను సర్వోన్నతుడు ఉరుముధ్వని పుట్టించెను.]]></a:t>
+              <a:t><![CDATA[13. Through the brightness before him were coals of fire kindled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. యెహోవా తన్ను సౌలుచేతిలోనుండియు, తనశత్రువులందరి చేతిలోనుండియు తప్పించిన దినమున దావీదు ఈ గీత]]></a:t>
+              <a:t><![CDATA[1. And David spoke unto the LORD the words of this song in the day that the LORD had delivered him]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. తనబాణములను ప్రయోగించి శత్రువులను చెదరగొట్టెనుమెరుపులను ప్రయోగించి వారిని తరిమివేసెనుయెహోవా]]></a:t>
+              <a:t><![CDATA[14. The LORD thundered from heaven, and the most High uttered his voice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గద్దింపునకుతన నాసికారంధ్రముల శ్వాసము వడిగావిడువగా ఆయన గద్దింపునకుప్రవాహముల అడుగుభాగములు కనబడెను]]></a:t>
+              <a:t><![CDATA[15. And he sent out arrows, and scattered them; lightning, and humiliated them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. భూమి పునాదులు బయలుపడెను.]]></a:t>
+              <a:t><![CDATA[16. And the channels of the sea appeared, the foundations of the world were discovered, at the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ఉన్నతస్థలములనుండి చెయ్యి చాపి ఆయన నన్ను పట్టుకొనెనునన్ను పట్టుకొని మహా జలరాసులలోనుండి తీసెను.]]></a:t>
+              <a:t><![CDATA[rebuking of the LORD, at the blast of the breath of his nostrils.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. బలవంతులగు పగవారు, నన్ను ద్వేషించువారు, నాకంటె బలిష్ఠులై యుండగా వారి వశమునుండి ఆయన నన్ను]]></a:t>
+              <a:t><![CDATA[17. He sent from above, he took me; he drew me out of many waters;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రక్షించెను.]]></a:t>
+              <a:t><![CDATA[18. He delivered me from my strong enemy, and from them that hated me: for they were too strong for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ఆపత్కాలమందు వారు నామీదికి రాగా యెహోవా నన్ను ఆదుకొనెను. విశాలమైన స్థలమునకు నన్ను తోడుకొని]]></a:t>
+              <a:t><![CDATA[me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వచ్చెను.]]></a:t>
+              <a:t><![CDATA[19. They prevented me in the day of my calamity: but the LORD was my stay.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. నేను ఆయనకు ఇష్టుడను గనుక ఆయన నన్ను తప్పిం చెను.]]></a:t>
+              <a:t><![CDATA[20. He brought me forth also into a large place: he delivered me, because he delighted in me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. నా నీతినిబట్టి ఆయన నాకు ప్రతిఫలమిచ్చెను నా నిర్దోషత్వమునుబట్టియే నాకు ప్రతిఫల మిచ్చెను.]]></a:t>
+              <a:t><![CDATA[21. The LORD rewarded me according to my righteousness: according to the cleanness of my hands has]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వాక్యములను చెప్పియెహోవాను స్తోత్రించెను. అతడిట్లనెను.]]></a:t>
+              <a:t><![CDATA[out of the hand of all his enemies, and out of the hand of Saul:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. యెహోవా మార్గములను నేను అనుసరించుచున్నాను. భక్తిహీనుడనై నా దేవుని విడచినవాడను కాను.]]></a:t>
+              <a:t><![CDATA[he recompensed me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ఆయన న్యాయవిధుల నన్నిటిని నేను లక్ష్యపెట్టుచున్నాను ఆయన కట్టడలను త్రోసివేసిన వాడనుకాను.]]></a:t>
+              <a:t><![CDATA[22. For I have kept the ways of the LORD, and have not wickedly departed from my God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. దోషక్రియలు నేను చేయనొల్లకుంటిని ఆయన దృష్టికి యథార్థుడనైతిని.]]></a:t>
+              <a:t><![CDATA[23. For all his judgments were before me: and as for his statutes, I did not depart from them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +12315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. కావున నేను నిర్దోషినై యుండుట యెహోవా చూచెను తన దృష్టికి కనబడిన నా చేతుల నిర్దోషత్వమునుబట్టి నాకు]]></a:t>
+              <a:t><![CDATA[24. I was also upright before him, and have kept myself from mine iniquity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +12447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రతిఫలమిచ్చెను.]]></a:t>
+              <a:t><![CDATA[25. Therefore the LORD has recompensed me according to my righteousness; according to my cleanness]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +12579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. దయగలవారియెడల నీవు దయ చూపించుదువు యథార్థవంతులయెడల నీవు యథార్థవంతుడవుగానుందువు.]]></a:t>
+              <a:t><![CDATA[in his eye sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +12711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. సద్భావముగల వారియెడల నీవు సద్భావము చూపుదువు మూర్ఖులయెడల నీవు వికటముగా నుందువు.]]></a:t>
+              <a:t><![CDATA[26. With the merciful you will show yourself merciful, and with the upright man you will show]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +12843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. శ్రమపడువారిని నీవు రక్షించెదవు గర్విష్ఠులకు విరోధివై వారిని అణచి వేసెదవు]]></a:t>
+              <a:t><![CDATA[yourself upright.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +12975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. యెహోవా, నీవు నాకు దీపమై యున్నావు యెహోవా చీకటిని నాకు వెలుగుగా చేయును.]]></a:t>
+              <a:t><![CDATA[27. With the pure you will show yourself pure; and with the perverse you will show yourself]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +13107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. నీ సహాయముచేత నేను సైన్యములను జయింతును నా దేవుని సహాయమువలన నేను ప్రాకారములనుదాటుదును.]]></a:t>
+              <a:t><![CDATA[unpleasing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +13239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. యెహోవా నా శైలము, నా కోట, నా రక్షకుడు.]]></a:t>
+              <a:t><![CDATA[2. And he said, The LORD is my rock, and my fortress, and my deliverer;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +13371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. దేవుడు యథార్థవంతుడు యెహోవా వాక్కు నిర్మలము ఆయన శరణుజొచ్చువారికందరికి ఆయన కేడెము.]]></a:t>
+              <a:t><![CDATA[28. And the afflicted people you will save: but yours eyes are upon the haughty, that you may bring]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +13503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. యెహోవా తప్ప దేవుడేడి? మన దేవుడు తప్ప ఆశ్రయదుర్గమేది?]]></a:t>
+              <a:t><![CDATA[them down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +13635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. దేవుడు నాకు బలమైన కోటగా ఉన్నాడు ఆయన తన మార్గమునందు యథార్థవంతులను నడి పించును.]]></a:t>
+              <a:t><![CDATA[29. For you are my lamp, O LORD: and the LORD will lighten my darkness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +13767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ఆయన నా కాళ్లు జింకకాళ్లవలె చేయును ఎత్తయిన స్థలములమీద నన్ను నిలుపును.]]></a:t>
+              <a:t><![CDATA[30. For by you I have run through a troop: by my God have I leaped over a wall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +13899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. నా చేతులకు యుద్ధముచేయ నేర్పువాడు ఆయనే నా బాహువులు ఇత్తడి విల్లును ఎక్కు బెట్టును.]]></a:t>
+              <a:t><![CDATA[31. As for God, his way is perfect; the word of the LORD is tried: he is a buckler to all them that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +14031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. నీవు నీ రక్షణ కేడెమును నాకు అందించుదువు నీ సాత్వికము నన్ను గొప్పచేయును.]]></a:t>
+              <a:t><![CDATA[trust in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +14163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. నా పాదములకు చోటు విశాలపరచుదువు నా చీలమండలు బెణకలేదు.]]></a:t>
+              <a:t><![CDATA[32. For who is God, save the LORD? and who is a rock, save our God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +14295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. నా శత్రువులను తరిమి నాశనము చేయుదును వారిని నశింపజేయువరకు నేను తిరుగను.]]></a:t>
+              <a:t><![CDATA[33. God is my strength and power: and he makes my way perfect.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +14427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. నేను వారిని మింగివేయుదును వారిని తుత్తినియలుగా కొట్టుదును వారు నా పాదముల క్రింద పడి]]></a:t>
+              <a:t><![CDATA[34. He makes my feet like hinds' feet: and sets me upon my high places.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +14559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[లేవలేకయుందురు.]]></a:t>
+              <a:t><![CDATA[35. He teaches my hands to war; so that a bow of steel is broken by mine arms.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +14691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. నా దుర్గము, నేను ఆయనను ఆశ్రయించుదును.నా కేడెము నా రక్షణశృంగమునా ఉన్నతదుర్గము నా ఆశ్రయస్థానము.]]></a:t>
+              <a:t><![CDATA[3. The God of my rock; in him will I trust: he is my shield, and the horn of my salvation, my high]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14339,51 +14823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. యుద్ధమునకు బలము నీవు నన్ను ధరింపజేయుదువు నామీదికి లేచినవారిని నీవు అణచివేయుదువు.]]></a:t>
+              <a:t><![CDATA[36. You have also given me the shield of your salvation: and your gentleness has made me great.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14471,51 +14955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. నా శత్రువులను వెనుకకు మళ్లచేయుదువు నన్ను ద్వేషించువారిని నేను నిర్మూలము చేయుదును.]]></a:t>
+              <a:t><![CDATA[37. You have enlarged my steps under me; so that my feet did not slip.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14603,51 +15087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. వారు ఎదురు చూతురు గాని రక్షించువాడు ఒకడును లేకపోవును వారు యెహోవాకొరకు కనిపెట్టుకొనినను ఆయన]]></a:t>
+              <a:t><![CDATA[38. I have pursued mine enemies, and destroyed them; and turned not again until I had consumed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14735,51 +15219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వారికి ప్రత్యుత్తరమియ్యకుండును.]]></a:t>
+              <a:t><![CDATA[39. And I have consumed them, and wounded them, that they could not arise: yea, they are fallen]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14867,51 +15351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. నేల ధూళివలె వారిని నలుగగొట్టెదను పొడిగా వారిని కొట్టెదను వీధిలోని పెంటవలె నేను వారిని పారపోసి]]></a:t>
+              <a:t><![CDATA[under my feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14999,51 +15483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అణగద్రొక్కెదను.]]></a:t>
+              <a:t><![CDATA[40. For you have girded me with strength to battle: them that rose up against me have you subdued]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15131,51 +15615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. నా ప్రజల కలహములలో పడకుండ నీవు నన్నువిడిపించితివి జనులకు అధికారిగా నన్ను నిలిపితివి నేను ఎరుగని]]></a:t>
+              <a:t><![CDATA[under me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15263,51 +15747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[జనులు నన్ను సేవించెదరు.]]></a:t>
+              <a:t><![CDATA[41. You have also given me the necks of mine enemies, that I might destroy them that hate me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15395,51 +15879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. అన్యులు నాకు లోబడినట్టు వేషము వేయుదురు వారు నన్నుగూర్చి వినిన మాత్రముచేత నాకు విధేయులగుదురు]]></a:t>
+              <a:t><![CDATA[42. They looked, but there was none to save; even unto the LORD, but he answered them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15527,51 +16011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. అన్యులు దుర్బలులై వణకుచు తమ దుర్గములను విడచి వచ్చెదరు.]]></a:t>
+              <a:t><![CDATA[43. Then did I beat them as small as the dust of the earth, I did stamp them as the mire of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15659,51 +16143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆయనే నాకు రక్షకుడుబలాత్కారులనుండి నన్ను రక్షించువాడవు నీవే.]]></a:t>
+              <a:t><![CDATA[tower, and my refuge, my saviour; you save me from violence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15791,51 +16275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. యెహోవా జీవముగలవాడు నా ఆశ్రయదుర్గమైనవాడు స్తోత్రార్హుడు నాకు రక్షణాశ్రయ దుర్గమైన దేవుడు]]></a:t>
+              <a:t><![CDATA[street, and did spread them abroad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15923,51 +16407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మహోన్నతుడగును గాక]]></a:t>
+              <a:t><![CDATA[44. You also have delivered me from the strivings of my people, you have kept me to be head of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16055,51 +16539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. ఆయన నా నిమిత్తము ప్రతిదండన చేయు దేవుడు ఆయన నా నిమిత్తము పగ తీర్చు దేవుడు జనములను నాకు లోపరచువాడు]]></a:t>
+              <a:t><![CDATA[heathen: a people which I knew not shall serve me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16187,51 +16671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆయనే.]]></a:t>
+              <a:t><![CDATA[45. Strangers shall submit themselves unto me: as soon as they hear, they shall be obedient unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16319,51 +16803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. ఆయనే నా శత్రువుల చేతిలోనుండి నన్ను విడిపించును నామీదికి లేచినవారికంటె ఎత్తుగా నీవు నన్ను]]></a:t>
+              <a:t><![CDATA[46. Strangers shall fade away, and they shall be afraid out of their close places.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16451,51 +16935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[హెచ్చించుదువు. బలాత్కారము చేయువారి చేతిలోనుండి నీవు నన్ను విడిపించుదువు.]]></a:t>
+              <a:t><![CDATA[47. The LORD lives; and blessed be my rock; and exalted be the God of the rock of my salvation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16583,51 +17067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. అందువలన యెహోవా, అన్యజనులలో నేను నిన్ను ఘనపరచెదను. నీ నామకీర్తన గానముచేసెదను.]]></a:t>
+              <a:t><![CDATA[48. It is God that avenges me, and that brings down the people under me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16715,51 +17199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. నీవు నియమించిన రాజునకు గొప్ప రక్షణ కలుగ జేయువాడవు అభిషేకించిన దావీదునకును అతని సంతానమున కును]]></a:t>
+              <a:t><![CDATA[49. And that brings me forth from mine enemies: you also have lifted me up on high above them that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16847,51 +17331,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నిత్యము కనికరము చూపువాడవు.]]></a:t>
+              <a:t><![CDATA[rose up against me: you have delivered me from the violent man.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. Therefore I will give thanks unto you, O LORD, among the heathen, and I will sing praises unto]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16979,51 +17595,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. కీర్తనీయుడైన యెహోవాకు నేను మొఱ్ఱ పెట్టితిని నా శత్రువుల చేతిలోనుండి ఆయన నన్ను రక్షించెను.]]></a:t>
+              <a:t><![CDATA[4. I will call on the LORD, who is worthy to be praised: so shall I be saved from mine enemies.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[your name.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. He is the tower of salvation for his king: and shows mercy to his anointed, unto David, and to]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[his seed for evermore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17111,51 +18123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. మృత్యువుయొక్క అలలు నన్ను చుట్టుకొనగనువరదపొర్లువలె భక్తిహీనులు నా మీదికి వచ్చి నన్ను బెదరించగను]]></a:t>
+              <a:t><![CDATA[5. When the waves of death compassed me, the floods of ungodly men made me afraid;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17243,51 +18255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. పాతాళపాశములు నన్ను అరికట్టగను మరణపు ఉరులు నన్ను ఆవరించగను]]></a:t>
+              <a:t><![CDATA[6. The sorrows of hell compassed me about; the snares of death prevented me;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17304,91 +18316,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 22]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme94">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme74">
   <a:themeElements>
-    <a:clrScheme name="Theme94">
+    <a:clrScheme name="Theme74">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme94">
+    <a:fontScheme name="Theme74">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17414,51 +18426,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme94">
+    <a:fmtScheme name="Theme74">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17589,51 +18601,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>68</Slides>
+  <Slides>72</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>