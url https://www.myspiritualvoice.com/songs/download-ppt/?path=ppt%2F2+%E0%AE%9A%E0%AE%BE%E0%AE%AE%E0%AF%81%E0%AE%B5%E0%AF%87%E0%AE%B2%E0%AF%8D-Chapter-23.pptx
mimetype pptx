--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -121,50 +121,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -210,50 +222,56 @@
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -416,53 +434,59 @@
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
-  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -522,51 +546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என்னுடைய வீடு தேவனிடத்தில் இப்படியிராதோ? சகலமும் திட்டம்பண்ணப்பட்டிருக்கிற நிச்சயமான நித்திய உடன்படிக்கையை என்னுடன் அவர் செய்திருக்கிறார்; ஆதலால் என்னுடைய எல்லா ரட்சிப்பும் எல்லா வாஞ்சையும் வளர்ந்தோங்கச் செய்யாரோ?]]></a:t>
+              <a:t><![CDATA[4. அவர் காலையில் மந்தாரமில்லாமல் உதித்து, மழைக்குப்பிற்பாடு தன் காந்தியினால் புல்லைப் பூமியிலிருந்து முளைக்கப்பண்ணுகிற சூரியனுடைய விடியற்கால வெளிச்சத்தைப்போல இருப்பார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -849,51 +873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பேலியாளின் மக்கள் அனைவருமோ, கையினால் பிடிக்கப்படக் கூடாததாய் எறிந்துபோடப்படவேண்டிய முள்ளுக்குச் சமமானவர்கள்.]]></a:t>
+              <a:t><![CDATA[5. என்னுடைய வீடு தேவனிடத்தில் இப்படியிராதோ? சகலமும் திட்டம்பண்ணப்பட்டிருக்கிற நிச்சயமான நித்திய உடன்படிக்கையை என்னுடன் அவர் செய்திருக்கிறார்; ஆதலால் என்னுடைய எல்லா ரட்சிப்பும் எல்லா வாஞ்சையும் வளர்ந்தோங்கச் செய்யாரோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -958,51 +982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவைகளை ஒருவன் தொடப்போனால், இருப்பாயுதத்தையும் ஈட்டித்தாங்கையும் கெட்டியாய்ப் பிடித்துகொள்ளவேண்டும்; அவைகள் இருக்கிற இடத்தில்தானே அக்கினியினால் முற்றும் சுட்டெரிக்கப்படும் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. பேலியாளின் மக்கள் அனைவருமோ, கையினால் பிடிக்கப்படக் கூடாததாய் எறிந்துபோடப்படவேண்டிய முள்ளுக்குச் சமமானவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1067,51 +1091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவைகளை ஒருவன் தொடப்போனால், இருப்பாயுதத்தையும் ஈட்டித்தாங்கையும் கெட்டியாய்ப் பிடித்துகொள்ளவேண்டும்; அவைகள் இருக்கிற இடத்தில்தானே அக்கினியினால் முற்றும் சுட்டெரிக்கப்படும் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. பேலியாளின் மக்கள் அனைவருமோ, கையினால் பிடிக்கப்படக் கூடாததாய் எறிந்துபோடப்படவேண்டிய முள்ளுக்குச் சமமானவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1176,51 +1200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தாவீதுக்கு இருந்த பராக்கிரமசாலிகளின் நாமங்களாவன: தக்கெமோனியின் குமாரனாகிய யோசேப்பாசெபெத் என்பவன் சேர்வைக்காரரின் தலைவன்; இவன் எண்ணூறுபேர்களின்மேல் விழுந்து அவர்களை ஒருமிக்க வெட்டிப்போட்ட அதீனோஏஸ்னி ஊரானானவன்.]]></a:t>
+              <a:t><![CDATA[7. அவைகளை ஒருவன் தொடப்போனால், இருப்பாயுதத்தையும் ஈட்டித்தாங்கையும் கெட்டியாய்ப் பிடித்துகொள்ளவேண்டும்; அவைகள் இருக்கிற இடத்தில்தானே அக்கினியினால் முற்றும் சுட்டெரிக்கப்படும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1285,51 +1309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தாவீதுக்கு இருந்த பராக்கிரமசாலிகளின் நாமங்களாவன: தக்கெமோனியின் குமாரனாகிய யோசேப்பாசெபெத் என்பவன் சேர்வைக்காரரின் தலைவன்; இவன் எண்ணூறுபேர்களின்மேல் விழுந்து அவர்களை ஒருமிக்க வெட்டிப்போட்ட அதீனோஏஸ்னி ஊரானானவன்.]]></a:t>
+              <a:t><![CDATA[7. அவைகளை ஒருவன் தொடப்போனால், இருப்பாயுதத்தையும் ஈட்டித்தாங்கையும் கெட்டியாய்ப் பிடித்துகொள்ளவேண்டும்; அவைகள் இருக்கிற இடத்தில்தானே அக்கினியினால் முற்றும் சுட்டெரிக்கப்படும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1394,51 +1418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இவனுக்கு இரண்டாவது, அகோயின் குமரனாகிய தோதோவின் மகன் எலெயாசார் என்பவன்; இவன் பெலிஸ்தர் யுத்தத்திற்குக் கூடின ஸ்தலத்திலே இஸ்ரவேல் மனுஷர் போகையில், தாவீதோடே இருந்து, பெலிஸ்தரை நிந்தித்த மூன்று பராக்கிரமசாலிகளில் ஒருவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[8. தாவீதுக்கு இருந்த பராக்கிரமசாலிகளின் நாமங்களாவன: தக்கெமோனியின் குமாரனாகிய யோசேப்பாசெபெத் என்பவன் சேர்வைக்காரரின் தலைவன்; இவன் எண்ணூறுபேர்களின்மேல் விழுந்து அவர்களை ஒருமிக்க வெட்டிப்போட்ட அதீனோஏஸ்னி ஊரானானவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1503,51 +1527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இவனுக்கு இரண்டாவது, அகோயின் குமரனாகிய தோதோவின் மகன் எலெயாசார் என்பவன்; இவன் பெலிஸ்தர் யுத்தத்திற்குக் கூடின ஸ்தலத்திலே இஸ்ரவேல் மனுஷர் போகையில், தாவீதோடே இருந்து, பெலிஸ்தரை நிந்தித்த மூன்று பராக்கிரமசாலிகளில் ஒருவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[8. தாவீதுக்கு இருந்த பராக்கிரமசாலிகளின் நாமங்களாவன: தக்கெமோனியின் குமாரனாகிய யோசேப்பாசெபெத் என்பவன் சேர்வைக்காரரின் தலைவன்; இவன் எண்ணூறுபேர்களின்மேல் விழுந்து அவர்களை ஒருமிக்க வெட்டிப்போட்ட அதீனோஏஸ்னி ஊரானானவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1612,51 +1636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தாவீதுடைய கடைசி வார்த்தைகள் மேன்மையாய் உயர்த்தப்பட்டு, யாக்கோபுடைய தேவனால் அபிஷேகம் பெற்று, இஸ்ரவேலின் சங்கீதங்களை இன்பமாய்ப்பாடின ஈசாயின் குமாரனாகிய தாவீது என்னும் புருஷன் சொல்லுகிறது என்னவென்றால்;]]></a:t>
+              <a:t><![CDATA[38. இத்ரியனாகிய ஈரா, இத்ரியனாகிய காரேப்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1721,51 +1745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இவனுக்கு இரண்டாவது, அகோயின் குமரனாகிய தோதோவின் மகன் எலெயாசார் என்பவன்; இவன் பெலிஸ்தர் யுத்தத்திற்குக் கூடின ஸ்தலத்திலே இஸ்ரவேல் மனுஷர் போகையில், தாவீதோடே இருந்து, பெலிஸ்தரை நிந்தித்த மூன்று பராக்கிரமசாலிகளில் ஒருவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[8. தாவீதுக்கு இருந்த பராக்கிரமசாலிகளின் நாமங்களாவன: தக்கெமோனியின் குமாரனாகிய யோசேப்பாசெபெத் என்பவன் சேர்வைக்காரரின் தலைவன்; இவன் எண்ணூறுபேர்களின்மேல் விழுந்து அவர்களை ஒருமிக்க வெட்டிப்போட்ட அதீனோஏஸ்னி ஊரானானவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1830,51 +1854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இவன் எழும்பித் தன் கைசலித்து, தன் கை பட்டயத்தோடு ஒட்டிக்கொள்ளுமட்டும் பெலிஸ்தரை வெட்டினான்; அன்றையதினம் கர்த்தர் பெரிய ரட்சிப்பை நடப்பித்தார்; ஜனங்கள் கொள்ளையிடமாத்திரம் அவனைப் பின்சென்றார்கள்.]]></a:t>
+              <a:t><![CDATA[9. இவனுக்கு இரண்டாவது, அகோயின் குமரனாகிய தோதோவின் மகன் எலெயாசார் என்பவன்; இவன் பெலிஸ்தர் யுத்தத்திற்குக் கூடின ஸ்தலத்திலே இஸ்ரவேல் மனுஷர் போகையில், தாவீதோடே இருந்து, பெலிஸ்தரை நிந்தித்த மூன்று பராக்கிரமசாலிகளில் ஒருவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1939,51 +1963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இவன் எழும்பித் தன் கைசலித்து, தன் கை பட்டயத்தோடு ஒட்டிக்கொள்ளுமட்டும் பெலிஸ்தரை வெட்டினான்; அன்றையதினம் கர்த்தர் பெரிய ரட்சிப்பை நடப்பித்தார்; ஜனங்கள் கொள்ளையிடமாத்திரம் அவனைப் பின்சென்றார்கள்.]]></a:t>
+              <a:t><![CDATA[9. இவனுக்கு இரண்டாவது, அகோயின் குமரனாகிய தோதோவின் மகன் எலெயாசார் என்பவன்; இவன் பெலிஸ்தர் யுத்தத்திற்குக் கூடின ஸ்தலத்திலே இஸ்ரவேல் மனுஷர் போகையில், தாவீதோடே இருந்து, பெலிஸ்தரை நிந்தித்த மூன்று பராக்கிரமசாலிகளில் ஒருவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2048,51 +2072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இவன் எழும்பித் தன் கைசலித்து, தன் கை பட்டயத்தோடு ஒட்டிக்கொள்ளுமட்டும் பெலிஸ்தரை வெட்டினான்; அன்றையதினம் கர்த்தர் பெரிய ரட்சிப்பை நடப்பித்தார்; ஜனங்கள் கொள்ளையிடமாத்திரம் அவனைப் பின்சென்றார்கள்.]]></a:t>
+              <a:t><![CDATA[9. இவனுக்கு இரண்டாவது, அகோயின் குமரனாகிய தோதோவின் மகன் எலெயாசார் என்பவன்; இவன் பெலிஸ்தர் யுத்தத்திற்குக் கூடின ஸ்தலத்திலே இஸ்ரவேல் மனுஷர் போகையில், தாவீதோடே இருந்து, பெலிஸ்தரை நிந்தித்த மூன்று பராக்கிரமசாலிகளில் ஒருவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2157,51 +2181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மூன்றாவது, ஆகேயின் குமாரனாகிய சம்மா என்னும் ஆராரியன்; சிறுபயறு நிறைந்த வயலிருந்த இடத்திலே பெலிஸ்தர் ஏராளமாய்க் கூடி, ஜனங்கள் பெலிஸ்தரைக் கண்டு ஓடுகிறபேது,]]></a:t>
+              <a:t><![CDATA[10. இவன் எழும்பித் தன் கைசலித்து, தன் கை பட்டயத்தோடு ஒட்டிக்கொள்ளுமட்டும் பெலிஸ்தரை வெட்டினான்; அன்றையதினம் கர்த்தர் பெரிய ரட்சிப்பை நடப்பித்தார்; ஜனங்கள் கொள்ளையிடமாத்திரம் அவனைப் பின்சென்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2266,51 +2290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மூன்றாவது, ஆகேயின் குமாரனாகிய சம்மா என்னும் ஆராரியன்; சிறுபயறு நிறைந்த வயலிருந்த இடத்திலே பெலிஸ்தர் ஏராளமாய்க் கூடி, ஜனங்கள் பெலிஸ்தரைக் கண்டு ஓடுகிறபேது,]]></a:t>
+              <a:t><![CDATA[10. இவன் எழும்பித் தன் கைசலித்து, தன் கை பட்டயத்தோடு ஒட்டிக்கொள்ளுமட்டும் பெலிஸ்தரை வெட்டினான்; அன்றையதினம் கர்த்தர் பெரிய ரட்சிப்பை நடப்பித்தார்; ஜனங்கள் கொள்ளையிடமாத்திரம் அவனைப் பின்சென்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2375,51 +2399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இவன் அந்த நிலத்தின் நடுவிலே நின்று அதைக் காப்பாற்றி, பெலிஸ்தரை மடங்கடித்துப்போட்டான்; அதனால் கர்த்தர் பெரிய ரட்சிப்பை நடப்பித்தார்.]]></a:t>
+              <a:t><![CDATA[10. இவன் எழும்பித் தன் கைசலித்து, தன் கை பட்டயத்தோடு ஒட்டிக்கொள்ளுமட்டும் பெலிஸ்தரை வெட்டினான்; அன்றையதினம் கர்த்தர் பெரிய ரட்சிப்பை நடப்பித்தார்; ஜனங்கள் கொள்ளையிடமாத்திரம் அவனைப் பின்சென்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2484,51 +2508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இவன் அந்த நிலத்தின் நடுவிலே நின்று அதைக் காப்பாற்றி, பெலிஸ்தரை மடங்கடித்துப்போட்டான்; அதனால் கர்த்தர் பெரிய ரட்சிப்பை நடப்பித்தார்.]]></a:t>
+              <a:t><![CDATA[11. மூன்றாவது, ஆகேயின் குமாரனாகிய சம்மா என்னும் ஆராரியன்; சிறுபயறு நிறைந்த வயலிருந்த இடத்திலே பெலிஸ்தர் ஏராளமாய்க் கூடி, ஜனங்கள் பெலிஸ்தரைக் கண்டு ஓடுகிறபேது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2593,51 +2617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. முப்பது தலைவருக்குள்ளே இந்தமூன்றுபேரும் அறுப்புநாளிலே அதுல்லாம் கெபியிலே தாவீதிடத்தில் போயிருந்தார்கள்; பெலிஸ்தரின் தண்டு ரெப்பாயீம் பள்ளத்தாக்கிலே பாளயமிறங்கினபோது,]]></a:t>
+              <a:t><![CDATA[11. மூன்றாவது, ஆகேயின் குமாரனாகிய சம்மா என்னும் ஆராரியன்; சிறுபயறு நிறைந்த வயலிருந்த இடத்திலே பெலிஸ்தர் ஏராளமாய்க் கூடி, ஜனங்கள் பெலிஸ்தரைக் கண்டு ஓடுகிறபேது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2702,51 +2726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. முப்பது தலைவருக்குள்ளே இந்தமூன்றுபேரும் அறுப்புநாளிலே அதுல்லாம் கெபியிலே தாவீதிடத்தில் போயிருந்தார்கள்; பெலிஸ்தரின் தண்டு ரெப்பாயீம் பள்ளத்தாக்கிலே பாளயமிறங்கினபோது,]]></a:t>
+              <a:t><![CDATA[11. மூன்றாவது, ஆகேயின் குமாரனாகிய சம்மா என்னும் ஆராரியன்; சிறுபயறு நிறைந்த வயலிருந்த இடத்திலே பெலிஸ்தர் ஏராளமாய்க் கூடி, ஜனங்கள் பெலிஸ்தரைக் கண்டு ஓடுகிறபேது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2811,51 +2835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தாவீதுடைய கடைசி வார்த்தைகள் மேன்மையாய் உயர்த்தப்பட்டு, யாக்கோபுடைய தேவனால் அபிஷேகம் பெற்று, இஸ்ரவேலின் சங்கீதங்களை இன்பமாய்ப்பாடின ஈசாயின் குமாரனாகிய தாவீது என்னும் புருஷன் சொல்லுகிறது என்னவென்றால்;]]></a:t>
+              <a:t><![CDATA[39. ஏத்தியனாகிய உரியா என்பவர்களே; ஆக முப்பத்தேழுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2920,51 +2944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தாவீது அரணான ஒரு இடத்தில் இருந்தான்; அப்பொழுது பெலிஸ்தரின் தாணையம் பெத்லகேமிலே இருந்தது.]]></a:t>
+              <a:t><![CDATA[12. இவன் அந்த நிலத்தின் நடுவிலே நின்று அதைக் காப்பாற்றி, பெலிஸ்தரை மடங்கடித்துப்போட்டான்; அதனால் கர்த்தர் பெரிய ரட்சிப்பை நடப்பித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3029,51 +3053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தாவீது பெத்லகேமின் ஒலிமுகவாசலில் இருக்கிற கிணற்றின் தண்ணீரின்மேல் ஆவல்கொண்டு: என் தாகத்திற்குக் கொஞ்சந் தண்ணீர் கொண்டுவருகிறவன் யார் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. இவன் அந்த நிலத்தின் நடுவிலே நின்று அதைக் காப்பாற்றி, பெலிஸ்தரை மடங்கடித்துப்போட்டான்; அதனால் கர்த்தர் பெரிய ரட்சிப்பை நடப்பித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3138,51 +3162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தாவீது பெத்லகேமின் ஒலிமுகவாசலில் இருக்கிற கிணற்றின் தண்ணீரின்மேல் ஆவல்கொண்டு: என் தாகத்திற்குக் கொஞ்சந் தண்ணீர் கொண்டுவருகிறவன் யார் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. முப்பது தலைவருக்குள்ளே இந்தமூன்றுபேரும் அறுப்புநாளிலே அதுல்லாம் கெபியிலே தாவீதிடத்தில் போயிருந்தார்கள்; பெலிஸ்தரின் தண்டு ரெப்பாயீம் பள்ளத்தாக்கிலே பாளயமிறங்கினபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3247,51 +3271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது இந்த மூன்று பராக்கிரமசாலிகளும் பெலிஸ்தரின் பாளயத்திலே துணிந்து புகுந்துபோய், பெத்லகேமின் ஒலிமுகவாசலில் இருக்கிற கிணற்றிலே தண்ணீர் மொண்டு, தாவீதினிடத்தில் கொண்டுவந்தார்கள்; ஆனாலும் அவன் அதைக் குடிக்க மனதில்லாமல் அதைக் கர்த்தருக்கென்று ஊற்றிப்போட்டு:]]></a:t>
+              <a:t><![CDATA[13. முப்பது தலைவருக்குள்ளே இந்தமூன்றுபேரும் அறுப்புநாளிலே அதுல்லாம் கெபியிலே தாவீதிடத்தில் போயிருந்தார்கள்; பெலிஸ்தரின் தண்டு ரெப்பாயீம் பள்ளத்தாக்கிலே பாளயமிறங்கினபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3356,51 +3380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது இந்த மூன்று பராக்கிரமசாலிகளும் பெலிஸ்தரின் பாளயத்திலே துணிந்து புகுந்துபோய், பெத்லகேமின் ஒலிமுகவாசலில் இருக்கிற கிணற்றிலே தண்ணீர் மொண்டு, தாவீதினிடத்தில் கொண்டுவந்தார்கள்; ஆனாலும் அவன் அதைக் குடிக்க மனதில்லாமல் அதைக் கர்த்தருக்கென்று ஊற்றிப்போட்டு:]]></a:t>
+              <a:t><![CDATA[14. தாவீது அரணான ஒரு இடத்தில் இருந்தான்; அப்பொழுது பெலிஸ்தரின் தாணையம் பெத்லகேமிலே இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3465,51 +3489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது இந்த மூன்று பராக்கிரமசாலிகளும் பெலிஸ்தரின் பாளயத்திலே துணிந்து புகுந்துபோய், பெத்லகேமின் ஒலிமுகவாசலில் இருக்கிற கிணற்றிலே தண்ணீர் மொண்டு, தாவீதினிடத்தில் கொண்டுவந்தார்கள்; ஆனாலும் அவன் அதைக் குடிக்க மனதில்லாமல் அதைக் கர்த்தருக்கென்று ஊற்றிப்போட்டு:]]></a:t>
+              <a:t><![CDATA[15. தாவீது பெத்லகேமின் ஒலிமுகவாசலில் இருக்கிற கிணற்றின் தண்ணீரின்மேல் ஆவல்கொண்டு: என் தாகத்திற்குக் கொஞ்சந் தண்ணீர் கொண்டுவருகிறவன் யார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3574,51 +3598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கர்த்தாவே, தங்கள் பிராணனை எண்ணாமல் போய்வந்த அந்த மனுஷரின் இரத்தத்தைக் குடிக்கும் இந்தச்செயல் எனக்குத் தூரமாயிருப்பதாக என்றுசொல்லி, அதைக் குடிக்க மனதில்லாதிருந்தான்; இப்படி இந்த மூன்று பராக்கிரமசாலிகளும் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. தாவீது பெத்லகேமின் ஒலிமுகவாசலில் இருக்கிற கிணற்றின் தண்ணீரின்மேல் ஆவல்கொண்டு: என் தாகத்திற்குக் கொஞ்சந் தண்ணீர் கொண்டுவருகிறவன் யார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3683,51 +3707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கர்த்தாவே, தங்கள் பிராணனை எண்ணாமல் போய்வந்த அந்த மனுஷரின் இரத்தத்தைக் குடிக்கும் இந்தச்செயல் எனக்குத் தூரமாயிருப்பதாக என்றுசொல்லி, அதைக் குடிக்க மனதில்லாதிருந்தான்; இப்படி இந்த மூன்று பராக்கிரமசாலிகளும் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது இந்த மூன்று பராக்கிரமசாலிகளும் பெலிஸ்தரின் பாளயத்திலே துணிந்து புகுந்துபோய், பெத்லகேமின் ஒலிமுகவாசலில் இருக்கிற கிணற்றிலே தண்ணீர் மொண்டு, தாவீதினிடத்தில் கொண்டுவந்தார்கள்; ஆனாலும் அவன் அதைக் குடிக்க மனதில்லாமல் அதைக் கர்த்தருக்கென்று ஊற்றிப்போட்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3792,51 +3816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. யோவாபின் சகோதரனும் செருயாவின் குமாரனுமான அபிசாய் என்பவன், அந்த மூன்றுபேரில் பிரதானமானவன்; அவன் தன் ஈட்டியை ஓங்கி முந்நூறுபேரை மடங்கடித்ததினால், இந்த மூன்றுபேர்களில் பேர்பெற்றவனானான்.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது இந்த மூன்று பராக்கிரமசாலிகளும் பெலிஸ்தரின் பாளயத்திலே துணிந்து புகுந்துபோய், பெத்லகேமின் ஒலிமுகவாசலில் இருக்கிற கிணற்றிலே தண்ணீர் மொண்டு, தாவீதினிடத்தில் கொண்டுவந்தார்கள்; ஆனாலும் அவன் அதைக் குடிக்க மனதில்லாமல் அதைக் கர்த்தருக்கென்று ஊற்றிப்போட்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3901,51 +3925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. யோவாபின் சகோதரனும் செருயாவின் குமாரனுமான அபிசாய் என்பவன், அந்த மூன்றுபேரில் பிரதானமானவன்; அவன் தன் ஈட்டியை ஓங்கி முந்நூறுபேரை மடங்கடித்ததினால், இந்த மூன்றுபேர்களில் பேர்பெற்றவனானான்.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது இந்த மூன்று பராக்கிரமசாலிகளும் பெலிஸ்தரின் பாளயத்திலே துணிந்து புகுந்துபோய், பெத்லகேமின் ஒலிமுகவாசலில் இருக்கிற கிணற்றிலே தண்ணீர் மொண்டு, தாவீதினிடத்தில் கொண்டுவந்தார்கள்; ஆனாலும் அவன் அதைக் குடிக்க மனதில்லாமல் அதைக் கர்த்தருக்கென்று ஊற்றிப்போட்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4119,51 +4143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இந்த மூன்றுபேர்களில் அவன் மேன்மையுள்ளவனாயிருந்ததினாலல்லவோ, அவர்களில் தலைவனானான்; ஆனாலும் அந்த முந்தின மூன்று பேருக்கு அவன் சமமானவன் அல்ல.]]></a:t>
+              <a:t><![CDATA[17. கர்த்தாவே, தங்கள் பிராணனை எண்ணாமல் போய்வந்த அந்த மனுஷரின் இரத்தத்தைக் குடிக்கும் இந்தச்செயல் எனக்குத் தூரமாயிருப்பதாக என்றுசொல்லி, அதைக் குடிக்க மனதில்லாதிருந்தான்; இப்படி இந்த மூன்று பராக்கிரமசாலிகளும் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4228,51 +4252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பராக்கிரமசாலியாகிய யோய்தாவின் குமாரனும் கப்செயேல் ஊரானுமாகிய பெனாயாவும் செய்கைகளில் வல்லவனாயிருந்தான்; அவன் மோவாப் தேசத்தின் இரண்டு வலுமையான சிங்கங்களைக் கொன்றதுமல்லாமல், உறைந்த மழைகாலத்தில் அவன் இறங்கிப்போய், ஒருகெபிக்குள் இருந்த ஒரு சிங்கத்தையும் கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[17. கர்த்தாவே, தங்கள் பிராணனை எண்ணாமல் போய்வந்த அந்த மனுஷரின் இரத்தத்தைக் குடிக்கும் இந்தச்செயல் எனக்குத் தூரமாயிருப்பதாக என்றுசொல்லி, அதைக் குடிக்க மனதில்லாதிருந்தான்; இப்படி இந்த மூன்று பராக்கிரமசாலிகளும் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4337,51 +4361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பராக்கிரமசாலியாகிய யோய்தாவின் குமாரனும் கப்செயேல் ஊரானுமாகிய பெனாயாவும் செய்கைகளில் வல்லவனாயிருந்தான்; அவன் மோவாப் தேசத்தின் இரண்டு வலுமையான சிங்கங்களைக் கொன்றதுமல்லாமல், உறைந்த மழைகாலத்தில் அவன் இறங்கிப்போய், ஒருகெபிக்குள் இருந்த ஒரு சிங்கத்தையும் கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[17. கர்த்தாவே, தங்கள் பிராணனை எண்ணாமல் போய்வந்த அந்த மனுஷரின் இரத்தத்தைக் குடிக்கும் இந்தச்செயல் எனக்குத் தூரமாயிருப்பதாக என்றுசொல்லி, அதைக் குடிக்க மனதில்லாதிருந்தான்; இப்படி இந்த மூன்று பராக்கிரமசாலிகளும் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4446,51 +4470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பராக்கிரமசாலியாகிய யோய்தாவின் குமாரனும் கப்செயேல் ஊரானுமாகிய பெனாயாவும் செய்கைகளில் வல்லவனாயிருந்தான்; அவன் மோவாப் தேசத்தின் இரண்டு வலுமையான சிங்கங்களைக் கொன்றதுமல்லாமல், உறைந்த மழைகாலத்தில் அவன் இறங்கிப்போய், ஒருகெபிக்குள் இருந்த ஒரு சிங்கத்தையும் கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[18. யோவாபின் சகோதரனும் செருயாவின் குமாரனுமான அபிசாய் என்பவன், அந்த மூன்றுபேரில் பிரதானமானவன்; அவன் தன் ஈட்டியை ஓங்கி முந்நூறுபேரை மடங்கடித்ததினால், இந்த மூன்றுபேர்களில் பேர்பெற்றவனானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4555,51 +4579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவன் பயங்கரரூபமான ஒரு எகிப்தியனையும் கொன்றுபோட்டான்; அந்த எகிப்தியன் கையில் ஒரு ஈட்டியிருக்கையில், இவன் ஒரு தடியைப்பிடித்து, அவனிடத்தில் போய், அந்த எகிப்தியன் கையிலிருந்த ஈட்டியைப்பறித்து, அவன் ஈட்டியினாலே அவனைக் கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[18. யோவாபின் சகோதரனும் செருயாவின் குமாரனுமான அபிசாய் என்பவன், அந்த மூன்றுபேரில் பிரதானமானவன்; அவன் தன் ஈட்டியை ஓங்கி முந்நூறுபேரை மடங்கடித்ததினால், இந்த மூன்றுபேர்களில் பேர்பெற்றவனானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4664,51 +4688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவன் பயங்கரரூபமான ஒரு எகிப்தியனையும் கொன்றுபோட்டான்; அந்த எகிப்தியன் கையில் ஒரு ஈட்டியிருக்கையில், இவன் ஒரு தடியைப்பிடித்து, அவனிடத்தில் போய், அந்த எகிப்தியன் கையிலிருந்த ஈட்டியைப்பறித்து, அவன் ஈட்டியினாலே அவனைக் கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[19. இந்த மூன்றுபேர்களில் அவன் மேன்மையுள்ளவனாயிருந்ததினாலல்லவோ, அவர்களில் தலைவனானான்; ஆனாலும் அந்த முந்தின மூன்று பேருக்கு அவன் சமமானவன் அல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4773,51 +4797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இவைகளை யோய்தாவின் குமாரனாகிய பெனாயா செய்தபடியினால், மூன்று பராக்கிரமசலிகளுக்குள்ளே பேர்பெற்றவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[19. இந்த மூன்றுபேர்களில் அவன் மேன்மையுள்ளவனாயிருந்ததினாலல்லவோ, அவர்களில் தலைவனானான்; ஆனாலும் அந்த முந்தின மூன்று பேருக்கு அவன் சமமானவன் அல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4882,51 +4906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. முப்பதுபேரிலும் இவன் மேன்மையுள்ளவன்; ஆனாலும் அந்த முந்தின மூன்றுபேருக்கும் இவன் சமானமானவனல்ல; இவனைத் தாவீது தன் மெய்க்காவலருக்குத் தலைவனாக வைத்தான்.]]></a:t>
+              <a:t><![CDATA[20. பராக்கிரமசாலியாகிய யோய்தாவின் குமாரனும் கப்செயேல் ஊரானுமாகிய பெனாயாவும் செய்கைகளில் வல்லவனாயிருந்தான்; அவன் மோவாப் தேசத்தின் இரண்டு வலுமையான சிங்கங்களைக் கொன்றதுமல்லாமல், உறைந்த மழைகாலத்தில் அவன் இறங்கிப்போய், ஒருகெபிக்குள் இருந்த ஒரு சிங்கத்தையும் கொன்றுபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4991,51 +5015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. முப்பதுபேரிலும் இவன் மேன்மையுள்ளவன்; ஆனாலும் அந்த முந்தின மூன்றுபேருக்கும் இவன் சமானமானவனல்ல; இவனைத் தாவீது தன் மெய்க்காவலருக்குத் தலைவனாக வைத்தான்.]]></a:t>
+              <a:t><![CDATA[20. பராக்கிரமசாலியாகிய யோய்தாவின் குமாரனும் கப்செயேல் ஊரானுமாகிய பெனாயாவும் செய்கைகளில் வல்லவனாயிருந்தான்; அவன் மோவாப் தேசத்தின் இரண்டு வலுமையான சிங்கங்களைக் கொன்றதுமல்லாமல், உறைந்த மழைகாலத்தில் அவன் இறங்கிப்போய், ஒருகெபிக்குள் இருந்த ஒரு சிங்கத்தையும் கொன்றுபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5100,51 +5124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. யோவாபின் தம்பி ஆசகேல் மற்ற முப்பதுபேரில் ஒருவன்; அவர்கள் யாரெனில், பெத்லகேம் ஊரானாகிய தோதோவின் குமாரன் எல்க்கானான்,]]></a:t>
+              <a:t><![CDATA[20. பராக்கிரமசாலியாகிய யோய்தாவின் குமாரனும் கப்செயேல் ஊரானுமாகிய பெனாயாவும் செய்கைகளில் வல்லவனாயிருந்தான்; அவன் மோவாப் தேசத்தின் இரண்டு வலுமையான சிங்கங்களைக் கொன்றதுமல்லாமல், உறைந்த மழைகாலத்தில் அவன் இறங்கிப்போய், ஒருகெபிக்குள் இருந்த ஒரு சிங்கத்தையும் கொன்றுபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5209,51 +5233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தருடைய ஆவியானவர் என்னைக்கொண்டு பேசினார்; அவருடைய வசனம் என்னுடைய நாவில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[1. தாவீதுடைய கடைசி வார்த்தைகள் மேன்மையாய் உயர்த்தப்பட்டு, யாக்கோபுடைய தேவனால் அபிஷேகம் பெற்று, இஸ்ரவேலின் சங்கீதங்களை இன்பமாய்ப்பாடின ஈசாயின் குமாரனாகிய தாவீது என்னும் புருஷன் சொல்லுகிறது என்னவென்றால்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5318,51 +5342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆரோதியனாகிய சம்மா, ஆரோதியனாகிய எலிக்கா,]]></a:t>
+              <a:t><![CDATA[21. அவன் பயங்கரரூபமான ஒரு எகிப்தியனையும் கொன்றுபோட்டான்; அந்த எகிப்தியன் கையில் ஒரு ஈட்டியிருக்கையில், இவன் ஒரு தடியைப்பிடித்து, அவனிடத்தில் போய், அந்த எகிப்தியன் கையிலிருந்த ஈட்டியைப்பறித்து, அவன் ஈட்டியினாலே அவனைக் கொன்றுபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5427,51 +5451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பல்தியனாகிய ஏலெஸ், இக்கேசின் குமாரனாகிய ஈரா என்னும் தெக்கோவியன்.]]></a:t>
+              <a:t><![CDATA[21. அவன் பயங்கரரூபமான ஒரு எகிப்தியனையும் கொன்றுபோட்டான்; அந்த எகிப்தியன் கையில் ஒரு ஈட்டியிருக்கையில், இவன் ஒரு தடியைப்பிடித்து, அவனிடத்தில் போய், அந்த எகிப்தியன் கையிலிருந்த ஈட்டியைப்பறித்து, அவன் ஈட்டியினாலே அவனைக் கொன்றுபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5536,51 +5560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஆனதோத்தியனாகிய அபியேசர், ஊசாத்தியனாகிய மெபுன்னாயி,]]></a:t>
+              <a:t><![CDATA[21. அவன் பயங்கரரூபமான ஒரு எகிப்தியனையும் கொன்றுபோட்டான்; அந்த எகிப்தியன் கையில் ஒரு ஈட்டியிருக்கையில், இவன் ஒரு தடியைப்பிடித்து, அவனிடத்தில் போய், அந்த எகிப்தியன் கையிலிருந்த ஈட்டியைப்பறித்து, அவன் ஈட்டியினாலே அவனைக் கொன்றுபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5645,51 +5669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அகோகியனாகிய சல்மோன், நெத்தோபாத்தியனாகிய மகராயி,]]></a:t>
+              <a:t><![CDATA[22. இவைகளை யோய்தாவின் குமாரனாகிய பெனாயா செய்தபடியினால், மூன்று பராக்கிரமசலிகளுக்குள்ளே பேர்பெற்றவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5754,51 +5778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பானாவின் குமாரனாகிய ஏலேப் என்னும் நெத்தோபாத்தியன், பென்யமீன் புத்திரரின் கிபியா ஊரானாகிய ரிபாயின் குமாரன் இத்தாயி,]]></a:t>
+              <a:t><![CDATA[23. முப்பதுபேரிலும் இவன் மேன்மையுள்ளவன்; ஆனாலும் அந்த முந்தின மூன்றுபேருக்கும் இவன் சமானமானவனல்ல; இவனைத் தாவீது தன் மெய்க்காவலருக்குத் தலைவனாக வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5863,51 +5887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பிரத்தோனியனாகிய பெனாயா, காகாஸ் நீரோடைகளின் தேசத்தானாகிய ஈத்தாயி,]]></a:t>
+              <a:t><![CDATA[23. முப்பதுபேரிலும் இவன் மேன்மையுள்ளவன்; ஆனாலும் அந்த முந்தின மூன்றுபேருக்கும் இவன் சமானமானவனல்ல; இவனைத் தாவீது தன் மெய்க்காவலருக்குத் தலைவனாக வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5972,51 +5996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அர்பாத்தியனாகிய அபிஅல்பொன், பருமியனாகிய அஸ்மாவேத்,]]></a:t>
+              <a:t><![CDATA[24. யோவாபின் தம்பி ஆசகேல் மற்ற முப்பதுபேரில் ஒருவன்; அவர்கள் யாரெனில், பெத்லகேம் ஊரானாகிய தோதோவின் குமாரன் எல்க்கானான்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6081,51 +6105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. சால்போனியனாகிய எலியூபா, யாசேனின் குமாரரில் யோனத்தான் என்பவன்.]]></a:t>
+              <a:t><![CDATA[25. ஆரோதியனாகிய சம்மா, ஆரோதியனாகிய எலிக்கா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6190,51 +6214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஆராரியனாகிய சம்மா, சாராரின் குமாரனாகிய அகியாம் என்னும் ஆராரியன்,]]></a:t>
+              <a:t><![CDATA[26. பல்தியனாகிய ஏலெஸ், இக்கேசின் குமாரனாகிய ஈரா என்னும் தெக்கோவியன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6299,51 +6323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. மாகாத்தியனின் குமாரனாகிய அகஸ்பாயிம் மகன் எலிப்பெலேத், கீலோனியனாகிய அகித்தோப்பேலின் குமாரன் எலியாம் என்பவன்.]]></a:t>
+              <a:t><![CDATA[27. ஆனதோத்தியனாகிய அபியேசர், ஊசாத்தியனாகிய மெபுன்னாயி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6408,51 +6432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேலின் தேவனும் இஸ்ரவேலின் கன்மலையுமானவர் எனக்குச் சொல்லி உரைத்ததாவது: நீதிபரராய் மனுஷரை ஆண்டு, தெய்வபயமாய்த் துரைத்தனம்பண்ணுகிறவர் இருப்பார்.]]></a:t>
+              <a:t><![CDATA[2. கர்த்தருடைய ஆவியானவர் என்னைக்கொண்டு பேசினார்; அவருடைய வசனம் என்னுடைய நாவில் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6517,51 +6541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. கர்மேலியனாகிய எஸ்ராயி, அர்பியனாகிய பாராயி,]]></a:t>
+              <a:t><![CDATA[28. அகோகியனாகிய சல்மோன், நெத்தோபாத்தியனாகிய மகராயி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6626,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. சோபா ஊரானாகிய நாத்தானின் குமாரன் ஈகால், காதியனாகிய பானி,]]></a:t>
+              <a:t><![CDATA[29. பானாவின் குமாரனாகிய ஏலேப் என்னும் நெத்தோபாத்தியன், பென்யமீன் புத்திரரின் கிபியா ஊரானாகிய ரிபாயின் குமாரன் இத்தாயி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6735,51 +6759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அம்மோனியனாகிய சேலேக், செருயாவின் குமாரனாகிய யோவாபின் ஆயுததாரியான பெரோத்தியனாகிய நகராய்,]]></a:t>
+              <a:t><![CDATA[29. பானாவின் குமாரனாகிய ஏலேப் என்னும் நெத்தோபாத்தியன், பென்யமீன் புத்திரரின் கிபியா ஊரானாகிய ரிபாயின் குமாரன் இத்தாயி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6844,51 +6868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அம்மோனியனாகிய சேலேக், செருயாவின் குமாரனாகிய யோவாபின் ஆயுததாரியான பெரோத்தியனாகிய நகராய்,]]></a:t>
+              <a:t><![CDATA[30. பிரத்தோனியனாகிய பெனாயா, காகாஸ் நீரோடைகளின் தேசத்தானாகிய ஈத்தாயி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6953,51 +6977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. இத்ரியனாகிய ஈரா, இத்ரியனாகிய காரேப்,]]></a:t>
+              <a:t><![CDATA[31. அர்பாத்தியனாகிய அபிஅல்பொன், பருமியனாகிய அஸ்மாவேத்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7062,51 +7086,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஏத்தியனாகிய உரியா என்பவர்களே; ஆக முப்பத்தேழுபேர்.]]></a:t>
+              <a:t><![CDATA[32. சால்போனியனாகிய எலியூபா, யாசேனின் குமாரரில் யோனத்தான் என்பவன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. ஆராரியனாகிய சம்மா, சாராரின் குமாரனாகிய அகியாம் என்னும் ஆராரியன்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. மாகாத்தியனின் குமாரனாகிய அகஸ்பாயிம் மகன் எலிப்பெலேத், கீலோனியனாகிய அகித்தோப்பேலின் குமாரன் எலியாம் என்பவன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. மாகாத்தியனின் குமாரனாகிய அகஸ்பாயிம் மகன் எலிப்பெலேத், கீலோனியனாகிய அகித்தோப்பேலின் குமாரன் எலியாம் என்பவன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. கர்மேலியனாகிய எஸ்ராயி, அர்பியனாகிய பாராயி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7181,50 +7641,268 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[3. இஸ்ரவேலின் தேவனும் இஸ்ரவேலின் கன்மலையுமானவர் எனக்குச் சொல்லி உரைத்ததாவது: நீதிபரராய் மனுஷரை ஆண்டு, தெய்வபயமாய்த் துரைத்தனம்பண்ணுகிறவர் இருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. சோபா ஊரானாகிய நாத்தானின் குமாரன் ஈகால், காதியனாகிய பானி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. அம்மோனியனாகிய சேலேக், செருயாவின் குமாரனாகிய யோவாபின் ஆயுததாரியான பெரோத்தியனாகிய நகராய்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -7280,51 +7958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர் காலையில் மந்தாரமில்லாமல் உதித்து, மழைக்குப்பிற்பாடு தன் காந்தியினால் புல்லைப் பூமியிலிருந்து முளைக்கப்பண்ணுகிற சூரியனுடைய விடியற்கால வெளிச்சத்தைப்போல இருப்பார் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. இஸ்ரவேலின் தேவனும் இஸ்ரவேலின் கன்மலையுமானவர் எனக்குச் சொல்லி உரைத்ததாவது: நீதிபரராய் மனுஷரை ஆண்டு, தெய்வபயமாய்த் துரைத்தனம்பண்ணுகிறவர் இருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7468,51 +8146,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469515847" r:id="rId1"/>
+    <p:sldLayoutId id="2473434385" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8000,54 +8678,102 @@
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8168,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. నా సంతతివారు దేవుని దృష్టికి అనుకూలులే గదా ఆయన నాతో నిత్యనిబంధన చేసియున్నాడు ఆయన నిబంధన]]></a:t>
+              <a:t><![CDATA[as the tender grass springing out of the earth by clear shining after rain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +9026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సర్వసంపూర్ణమైన నిబంధనే అది స్థిరమాయెను, దేవునికి పూర్ణానుకూలము అది నాకనుగ్రహింపబడిన రక్షణార్థమైనది]]></a:t>
+              <a:t><![CDATA[5. Although my house be not so with God; yet he has made with me an everlasting covenant, ordered in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +9158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నిశ్చయముగా ఆయన దానిని నెరవేర్చును.]]></a:t>
+              <a:t><![CDATA[all things, and sure: for this is all my salvation, and all my desire, although he make it not to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +9290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ఒకడు ముండ్లను చేత పట్టుకొనుటకు భయపడినట్లు దుర్మార్గులు విసర్జింపబడుదురు.]]></a:t>
+              <a:t><![CDATA[grow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ముండ్లను పట్టుకొనువాడు ఇనుప పనిముట్టునైనను బల్లెపు కోలనైనను వినియోగించును గదా మనుష్యులు వాటిలో]]></a:t>
+              <a:t><![CDATA[6. But the sons of Belial shall be all of them as thorns thrust away, because they cannot be taken]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +9554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దేనిని విడువక అంతయు ఉన్నచోటనే కాల్చివేయుదురు.]]></a:t>
+              <a:t><![CDATA[with hands:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +9686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. దావీదు అనుచరులలో బలాఢ్యులెవరనగా యోషే బెష్షెబెతను ముఖ్యుడగు తక్మోనీయుడు; అతడు ఒక యుద్ధములో ఎనిమిది]]></a:t>
+              <a:t><![CDATA[7. But the man that shall touch them must be fenced with iron and the staff of a spear; and they]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +9818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వందల మందిని హతము చేసెను.]]></a:t>
+              <a:t><![CDATA[shall be utterly burned with fire in the same place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +9950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ఇతని తరువాతివాడు అహోహీయుడైన దోదో కుమారు డైన ఎలియాజరు, ఇతడు దావీదు ముగ్గురు బలాఢ్యులలో ఒకడు.]]></a:t>
+              <a:t><![CDATA[8. These be the names of the mighty men whom David had: The Tachmonite that sat in the seat, chief]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +10082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యుద్ధమునకు కూడివచ్చిన ఫిలిష్తీయులు ఇశ్రా యేలీయులను తిరస్కరించి డీకొని వచ్చినప్పుడు ఇశ్రా యేలీయులు]]></a:t>
+              <a:t><![CDATA[among the captains; the same was Adino the Eznite: he lift up his spear against eight hundred, whom]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +10214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. దావీదు రచించిన చివరి మాటలు ఇవే; యెష్షయి కుమారుడగు దావీదు పలికిన దేవోక్తి యిదే;యాకోబు దేవునిచేత]]></a:t>
+              <a:t><![CDATA[38. Ira an Ithrite, Gareb an Ithrite,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +10346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వెళ్లిపోగా ఇతడు లేచి]]></a:t>
+              <a:t><![CDATA[he slew at the same.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +10478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ​చేయి తివిు్మరిగొని కత్తి దానికి అంటుకొని పోవువరకు ఫిలిష్తీయులను హతము చేయుచు వచ్చెను. ఆ దినమున]]></a:t>
+              <a:t><![CDATA[9. And after him was Eleazar the son of Dodo the Ahohite, one of the three mighty men with David,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +10610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యెహోవా ఇశ్రాయేలీ యులకు గొప్ప రక్షణ కలుగజేసెను. దోపుడుసొమ్ము పట్టుకొనుటకు మాత్రము జనులు అతనివెనుక]]></a:t>
+              <a:t><![CDATA[when they defied the Philistines that were there gathered together to battle, and the men of Israel]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +10742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వచ్చిరి.]]></a:t>
+              <a:t><![CDATA[were gone away:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +10874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ​ఇతని తరువాతి వారెవరనగా హరారీయుడగు ఆగే కుమారు డైన షమ్మా;ఫిలిష్తీయులు అలచందల చేనిలో]]></a:t>
+              <a:t><![CDATA[10. He arose, and stroke the Philistines until his hand was weary, and his hand clave unto the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +11006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గుంపుకూడగాజనులు ఫిలిష్తీయులయెదుట నిలువలేక పారిపోయిరి.]]></a:t>
+              <a:t><![CDATA[sword: and the LORD wrought a great victory that day; and the people returned after him only to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +11138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ​అప్పుడితడు ఆ చేని మధ్యను నిలిచి ఫిలిష్తీయులు దాని మీదికి రాకుండ వారిని వెళ్లగొట్టి వారిని హతము]]></a:t>
+              <a:t><![CDATA[spoil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +11270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేయుటవలన యెహోవా ఇశ్రాయేలీయులకు గొప్ప రక్షణ కలుగ జేసెను.]]></a:t>
+              <a:t><![CDATA[11. And after him was Shammah the son of Agee the Hararite. And the Philistines were gathered]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ​​మరియు ముప్పదిమంది అధిపతులలో శ్రేష్ఠులైన ముగ్గురు కోతకాలమున అదుల్లాము గుహలోనున్న దావీదు నొద్దకు]]></a:t>
+              <a:t><![CDATA[together into a troop, where was a piece of ground full of lentils: and the people fled from the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వచ్చినప్పుడు ఫిలిష్తీయులు రెఫాయీము లోయలో దండు దిగియుండిరి,]]></a:t>
+              <a:t><![CDATA[Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అభిషిక్తుడై మహాధిపత్యము నొందినవాడును ఇశ్రాయేలీయుల స్తోత్రగీతములను మధురగానము చేసిన గాయకుడునగు దావీదు]]></a:t>
+              <a:t><![CDATA[39. Uriah the Hittite: thirty and seven in all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ​దావీదు దుర్గములో నుండెను, ఫిలిష్తీయుల దండు కావలివారు బేత్లె హేములో ఉండిరి.]]></a:t>
+              <a:t><![CDATA[12. But he stood in the midst of the ground, and defended it, and slew the Philistines: and the LORD]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ​దావీదుబేత్లెహేము గవిని దగ్గరనున్న బావి నీళ్లు ఎవడైనను నాకు తెచ్చి యిచ్చినయెడల ఎంతో]]></a:t>
+              <a:t><![CDATA[wrought a great victory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +12062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సంతోషించెదనని అధికారితో పలుకగా]]></a:t>
+              <a:t><![CDATA[13. And three of the thirty chief went down, and came to David in the harvest time unto the cave of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +12194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ​ఆ ముగ్గురు బలాఢ్యులు ఫిలిష్తీయుల దండు కావలివారిని ఓడించి, దారి చేసికొని పోయి బేత్లెహేము గవిని]]></a:t>
+              <a:t><![CDATA[Adullam: and the troop of the Philistines pitched in the valley of Rephaim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +12326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దగ్గరనున్న బావినీళ్లు చేది దావీదునొద్దకు తీసికొనివచ్చిరి; అయితే అతడు ఆ నీళ్లు త్రాగుటకు మనస్సులేక]]></a:t>
+              <a:t><![CDATA[14. And David was then in an hold, and the garrison of the Philistines was then in Bethlehem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +12458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యెహోవా సన్నిధిని పారబోసియెహోవా, నేను ఇవి త్రాగను;]]></a:t>
+              <a:t><![CDATA[15. And David longed, and said, Oh that one would give me drink of the water of the well of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +12590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ​ప్రాణమునకు తెగించి పోయి తెచ్చినవారి చేతి నీళ్లు త్రాగుదునా? అని చెప్పి త్రాగనొల్లకుండెను. ఆ]]></a:t>
+              <a:t><![CDATA[Bethlehem, which is by the gate!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +12722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ముగ్గురు బలాఢ్యులు ఈ కార్యములు చేసిరి.]]></a:t>
+              <a:t><![CDATA[16. And the three mighty men brake through the host of the Philistines, and drew water out of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +12854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ​సెరూయా కుమారుడును యోవాబు సహోదరుడునైన అబీషై తన అనుచరులలో ముఖ్యుడు. ఇతడొక యుద్ధములో]]></a:t>
+              <a:t><![CDATA[well of Bethlehem, that was by the gate, and took it, and brought it to David: nevertheless he would]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +12986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మూడువందలమందిని హతముచేసి వారిమీద తన యీటెను ఆడించెను. ఇతడు ఆ ముగ్గు రిలో పేరుపొందినవాడు.]]></a:t>
+              <a:t><![CDATA[not drink thereof, but poured it out unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +13118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పలికిన దేవోక్తి యిదే.]]></a:t>
+              <a:t><![CDATA[1. Now these be the last words of David. David the son of Jesse said, and the man who was raised up]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +13250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ​ఇతడు ఆ ముప్పదిమందిలో ఘనుడై వారికి అధిపతి యాయెను గాని మొదటి ముగ్గురితో సమానుడు కాకపోయెను.]]></a:t>
+              <a:t><![CDATA[17. And he said, Be it far from me, O LORD, that I should do this: is not this the blood of the men]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +13382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. మరియు కబ్సెయేలు ఊరివాడై క్రియలచేత ఘనతనొందిన యొక పరాక్రమశాలికి పుట్టిన యెహోయాదా కుమారుడైన బెనాయా]]></a:t>
+              <a:t><![CDATA[that went in jeopardy of their lives? therefore he would not drink it. These things did these three]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +13514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అను నొకడు ఉండెను. ఇతడు మోయాబీయుల సంబంధులగు ఆ యిద్దరు శూరులను హతముచేసెను; మరియు మంచుకాలమున బయలువెడలి]]></a:t>
+              <a:t><![CDATA[mighty men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +13646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బావిలో దాగి యున్న యొక సింహమును చంపి వేసెను.]]></a:t>
+              <a:t><![CDATA[18. And Abishai, the brother of Joab, the son of Zeruiah, was chief among three. And he lifted up]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +13778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ​ఇంకను అతడు సౌందర్యవంతుడైన యొక ఐగుప్తీయుని చంపెను. ఈ ఐగుప్తీయుని చేతిలో ఈటెయుండగా బెనాయా దుడ్డు]]></a:t>
+              <a:t><![CDATA[his spear against three hundred, and slew them, and had the name among three.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +13910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కఱ్ఱ తీసికొని వాని మీదికి పోయి వాని చేతిలోని యీటె ఊడలాగి దానితోనే వాని చంపెను.]]></a:t>
+              <a:t><![CDATA[19. Was he not most honourable of three? therefore he was their captain: nevertheless he attained]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +14042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ​ఈ కార్యములు యెహోయాదా కుమారుడైన బెనాయా చేసినందున ఆ ముగ్గురు బలాఢ్యులలోను అతడు పేరుపొంది]]></a:t>
+              <a:t><![CDATA[not unto the first three.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +14174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ​ఆ ముప్పది మందిలో ఘనుడాయెను. అయినను మొదటి ముగ్గురితో సమానుడు కాకపోయెను. దావీదు ఇతనిని తన]]></a:t>
+              <a:t><![CDATA[20. And Benaiah the son of Jehoiada, the son of a valiant man, of Kabzeel, who had done many acts,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13580,51 +14306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సభికులలో ఒకనిగా నియమించెను.]]></a:t>
+              <a:t><![CDATA[he slew two lionlike men of Moab: he went down also and slew a lion in the midst of a pit in time of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13712,51 +14438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ​ఆ ముప్పదిమంది యెవరనగా, యోవాబు సహోదరుడైన అశాహేలు, బేత్లెహేమీయుడగు దోదో కుమారుడగు ఎల్హానాను,]]></a:t>
+              <a:t><![CDATA[snow:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13844,51 +14570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. యెహోవా ఆత్మ నా ద్వారా పలుకుచున్నాడుఆయన వాక్కు నా నోట ఉన్నది.]]></a:t>
+              <a:t><![CDATA[on high, the anointed of the God of Jacob, and the sweet psalmist of Israel, said,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13976,51 +14702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ​​హరోదీయుడైన షమ్మా, హరోదీయుడైన ఎలీకా,]]></a:t>
+              <a:t><![CDATA[21. And he slew an Egyptian, a goodly man: and the Egyptian had a spear in his hand; but he went]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14108,51 +14834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ​​పత్తీయుడైన హేలెస్సు, తెకోవీయుడగు ఇక్కేషు కుమారుడైన ఈరా,]]></a:t>
+              <a:t><![CDATA[down to him with a staff, and plucked the spear out of the Egyptian's hand, and slew him with his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14240,51 +14966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ​​అనాతోతీయుడైన అబీ యెజరు, హుషాతీయుడైన మెబున్నయి,]]></a:t>
+              <a:t><![CDATA[own spear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14372,51 +15098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ​​అహోహీయుడైన సల్మోను, నెటోపాతీయుడైన మహరై]]></a:t>
+              <a:t><![CDATA[22. These things did Benaiah the son of Jehoiada, and had the name among three mighty men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14504,51 +15230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ​​​నెటోపాతీయుడైన బయానాకు పుట్టిన హేలెబు, బెన్యామీనీయుల గిబియాలో పుట్టిన రీబై కుమారుడైన ఇత్తయి,]]></a:t>
+              <a:t><![CDATA[23. He was more honourable than the thirty, but he attained not to the first three. And David set]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14636,51 +15362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. పరాతోనీయుడైన బెనాయా, గాయషు ఏళ్లనడుమ నివసించు హిద్దయి,]]></a:t>
+              <a:t><![CDATA[him over his guard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14768,51 +15494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. అర్బాతీయుడైన అబీయల్బోను, బర్హుమీయుడైన అజ్మావెతు,]]></a:t>
+              <a:t><![CDATA[24. Asahel the brother of Joab was one of the thirty; Elhanan the son of Dodo of Bethlehem,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14900,51 +15626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. షయల్బోనీయుడైన ఎల్యహ్బా, యాషేను యొక్క కుమారులలో యోనాతాను,]]></a:t>
+              <a:t><![CDATA[25. Shammah the Harodite, Elika the Harodite,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15032,51 +15758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ​హరారీయుడైన షమ్మా, హరారీయుడైన షారారు నకు పుట్టిన అహీ యాము,]]></a:t>
+              <a:t><![CDATA[26. Helez the Paltite, Ira the son of Ikkesh the Tekoite,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15164,51 +15890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ​మాయాకాతీయునికి పుట్టిన అహస్బయి కుమారుడైన ఎలీపేలెటు, గిలోనీయుడైన అహీతో పెలు కుమారుడగు ఏలీయాము,]]></a:t>
+              <a:t><![CDATA[27. Abiezer the Anethothite, Mebunnai the Hushathite,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15296,51 +16022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ఇశ్రాయేలీయుల దేవుడు సెలవిచ్చుచున్నాడు ఇశ్రాయేలీయులకు ఆశ్రయదుర్గమగువాడు నాద్వారా]]></a:t>
+              <a:t><![CDATA[2. The Spirit of the LORD spoke by me, and his word was in my tongue.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15428,51 +16154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ​కర్మెతీయుడైన హెస్రై, అర్బీయుడైన పయరై,]]></a:t>
+              <a:t><![CDATA[28. Zalmon the Ahohite, Maharai the Netophathite,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15560,51 +16286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. సోబావాడగు నాతాను యొక్క కుమారుడైన ఇగాలు, గాదీయుడైన బానీ,]]></a:t>
+              <a:t><![CDATA[29. Heleb the son of Baanah, a Netophathite, Ittai the son of Ribai out of Gibeah of the children of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15692,51 +16418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. అమ్మోనీయుడైన జెలెకు, బెయేరోతీయుడైన నహరై, యితడు సెరూయా కుమారుడగు యోవాబుయొక్క ఆయుధములను మోయువాడై]]></a:t>
+              <a:t><![CDATA[Benjamin,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15824,51 +16550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యుండెను.]]></a:t>
+              <a:t><![CDATA[30. Benaiah the Pirathonite, Hiddai of the brooks of Gaash,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15956,51 +16682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ఇత్రీయుడైన ఈరా, ఇత్రీయుడైన గారేబు,]]></a:t>
+              <a:t><![CDATA[31. Abialbon the Arbathite, Azmaveth the Barhumite,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16088,51 +16814,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. హిత్తీయుడైన ఊరియా. వారందరు ముప్పది యేడుగురు.]]></a:t>
+              <a:t><![CDATA[32. Eliahba the Shaalbonite, of the sons of Jashen, Jonathan,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. Shammah the Hararite, Ahiam the son of Sharar the Hararite,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. Eliphelet the son of Ahasbai, the son of the Maachathite, Eliam the son of Ahithophel the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[Gilonite,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. Hezrai the Carmelite, Paarai the Arbite,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16220,51 +17474,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మాటలాడుచున్నాడు.మనుష్యులను ఏలు నొకడు పుట్టును అతడు నీతిమంతుడై దేవునియందు భయభక్తులు గలిగి యేలును.]]></a:t>
+              <a:t><![CDATA[3. The God of Israel said, the Rock of Israel spoke to me, He that rules over men must be just,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. Igal the son of Nathan of Zobah, Bani the Gadite,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. Zelek the Ammonite, Nahari the Beerothite, armour bearer to Joab the son of Zeruiah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16352,51 +17870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ఉదయకాలపు సూర్యోదయ కాంతివలెను మబ్బు లేకుండ ఉదయించిన సూర్యునివలెను వర్షము కురిసినపిమ్మట నిర్మలమైన]]></a:t>
+              <a:t><![CDATA[ruling in the fear of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16484,51 +18002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కాంతిచేత భూమిలోనుండి పుట్టిన లేత గడ్డివలెను అతడు ఉండును.]]></a:t>
+              <a:t><![CDATA[4. And he shall be as the light of the morning, when the sun rises, even a morning without clouds;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16545,91 +18063,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 23]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme35">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme64">
   <a:themeElements>
-    <a:clrScheme name="Theme35">
+    <a:clrScheme name="Theme64">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme35">
+    <a:fontScheme name="Theme64">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16655,51 +18173,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme35">
+    <a:fmtScheme name="Theme64">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16830,51 +18348,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>65</Slides>
+  <Slides>71</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>