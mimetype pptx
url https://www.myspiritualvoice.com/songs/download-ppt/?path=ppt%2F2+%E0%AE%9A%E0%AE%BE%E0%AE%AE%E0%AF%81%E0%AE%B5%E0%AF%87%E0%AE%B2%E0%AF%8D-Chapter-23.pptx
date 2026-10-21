--- v1 (2026-07-19)
+++ v2 (2026-10-21)
@@ -133,50 +133,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -228,50 +234,53 @@
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -440,53 +449,56 @@
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
-  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -546,51 +558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர் காலையில் மந்தாரமில்லாமல் உதித்து, மழைக்குப்பிற்பாடு தன் காந்தியினால் புல்லைப் பூமியிலிருந்து முளைக்கப்பண்ணுகிற சூரியனுடைய விடியற்கால வெளிச்சத்தைப்போல இருப்பார் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. Although my house be not so with God; yet he has made with me an everlasting covenant, ordered in all things, and sure: for this is all my salvation, and all my desire, although he make it not to grow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -655,51 +667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என்னுடைய வீடு தேவனிடத்தில் இப்படியிராதோ? சகலமும் திட்டம்பண்ணப்பட்டிருக்கிற நிச்சயமான நித்திய உடன்படிக்கையை என்னுடன் அவர் செய்திருக்கிறார்; ஆதலால் என்னுடைய எல்லா ரட்சிப்பும் எல்லா வாஞ்சையும் வளர்ந்தோங்கச் செய்யாரோ?]]></a:t>
+              <a:t><![CDATA[5. Although my house be not so with God; yet he has made with me an everlasting covenant, ordered in all things, and sure: for this is all my salvation, and all my desire, although he make it not to grow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -764,51 +776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என்னுடைய வீடு தேவனிடத்தில் இப்படியிராதோ? சகலமும் திட்டம்பண்ணப்பட்டிருக்கிற நிச்சயமான நித்திய உடன்படிக்கையை என்னுடன் அவர் செய்திருக்கிறார்; ஆதலால் என்னுடைய எல்லா ரட்சிப்பும் எல்லா வாஞ்சையும் வளர்ந்தோங்கச் செய்யாரோ?]]></a:t>
+              <a:t><![CDATA[5. Although my house be not so with God; yet he has made with me an everlasting covenant, ordered in all things, and sure: for this is all my salvation, and all my desire, although he make it not to grow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -873,51 +885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என்னுடைய வீடு தேவனிடத்தில் இப்படியிராதோ? சகலமும் திட்டம்பண்ணப்பட்டிருக்கிற நிச்சயமான நித்திய உடன்படிக்கையை என்னுடன் அவர் செய்திருக்கிறார்; ஆதலால் என்னுடைய எல்லா ரட்சிப்பும் எல்லா வாஞ்சையும் வளர்ந்தோங்கச் செய்யாரோ?]]></a:t>
+              <a:t><![CDATA[6. But the sons of Belial shall be all of them as thorns thrust away, because they cannot be taken with hands:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -982,51 +994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பேலியாளின் மக்கள் அனைவருமோ, கையினால் பிடிக்கப்படக் கூடாததாய் எறிந்துபோடப்படவேண்டிய முள்ளுக்குச் சமமானவர்கள்.]]></a:t>
+              <a:t><![CDATA[6. But the sons of Belial shall be all of them as thorns thrust away, because they cannot be taken with hands:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1091,51 +1103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பேலியாளின் மக்கள் அனைவருமோ, கையினால் பிடிக்கப்படக் கூடாததாய் எறிந்துபோடப்படவேண்டிய முள்ளுக்குச் சமமானவர்கள்.]]></a:t>
+              <a:t><![CDATA[7. But the man that shall touch them must be fenced with iron and the staff of a spear; and they shall be utterly burned with fire in the same place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1200,51 +1212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவைகளை ஒருவன் தொடப்போனால், இருப்பாயுதத்தையும் ஈட்டித்தாங்கையும் கெட்டியாய்ப் பிடித்துகொள்ளவேண்டும்; அவைகள் இருக்கிற இடத்தில்தானே அக்கினியினால் முற்றும் சுட்டெரிக்கப்படும் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. But the man that shall touch them must be fenced with iron and the staff of a spear; and they shall be utterly burned with fire in the same place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1309,51 +1321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவைகளை ஒருவன் தொடப்போனால், இருப்பாயுதத்தையும் ஈட்டித்தாங்கையும் கெட்டியாய்ப் பிடித்துகொள்ளவேண்டும்; அவைகள் இருக்கிற இடத்தில்தானே அக்கினியினால் முற்றும் சுட்டெரிக்கப்படும் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. But the man that shall touch them must be fenced with iron and the staff of a spear; and they shall be utterly burned with fire in the same place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1418,51 +1430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தாவீதுக்கு இருந்த பராக்கிரமசாலிகளின் நாமங்களாவன: தக்கெமோனியின் குமாரனாகிய யோசேப்பாசெபெத் என்பவன் சேர்வைக்காரரின் தலைவன்; இவன் எண்ணூறுபேர்களின்மேல் விழுந்து அவர்களை ஒருமிக்க வெட்டிப்போட்ட அதீனோஏஸ்னி ஊரானானவன்.]]></a:t>
+              <a:t><![CDATA[8. These be the names of the mighty men whom David had: The Tachmonite that sat in the seat, chief among the captains; the same was Adino the Eznite: he lift up his spear against eight hundred, whom he slew at the same.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1527,51 +1539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தாவீதுக்கு இருந்த பராக்கிரமசாலிகளின் நாமங்களாவன: தக்கெமோனியின் குமாரனாகிய யோசேப்பாசெபெத் என்பவன் சேர்வைக்காரரின் தலைவன்; இவன் எண்ணூறுபேர்களின்மேல் விழுந்து அவர்களை ஒருமிக்க வெட்டிப்போட்ட அதீனோஏஸ்னி ஊரானானவன்.]]></a:t>
+              <a:t><![CDATA[8. These be the names of the mighty men whom David had: The Tachmonite that sat in the seat, chief among the captains; the same was Adino the Eznite: he lift up his spear against eight hundred, whom he slew at the same.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1636,51 +1648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. இத்ரியனாகிய ஈரா, இத்ரியனாகிய காரேப்,]]></a:t>
+              <a:t><![CDATA[1. Now these be the last words of David. David the son of Jesse said, and the man who was raised up on high, the anointed of the God of Jacob, and the sweet psalmist of Israel, said,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1745,51 +1757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தாவீதுக்கு இருந்த பராக்கிரமசாலிகளின் நாமங்களாவன: தக்கெமோனியின் குமாரனாகிய யோசேப்பாசெபெத் என்பவன் சேர்வைக்காரரின் தலைவன்; இவன் எண்ணூறுபேர்களின்மேல் விழுந்து அவர்களை ஒருமிக்க வெட்டிப்போட்ட அதீனோஏஸ்னி ஊரானானவன்.]]></a:t>
+              <a:t><![CDATA[8. These be the names of the mighty men whom David had: The Tachmonite that sat in the seat, chief among the captains; the same was Adino the Eznite: he lift up his spear against eight hundred, whom he slew at the same.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1854,51 +1866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இவனுக்கு இரண்டாவது, அகோயின் குமரனாகிய தோதோவின் மகன் எலெயாசார் என்பவன்; இவன் பெலிஸ்தர் யுத்தத்திற்குக் கூடின ஸ்தலத்திலே இஸ்ரவேல் மனுஷர் போகையில், தாவீதோடே இருந்து, பெலிஸ்தரை நிந்தித்த மூன்று பராக்கிரமசாலிகளில் ஒருவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[9. And after him was Eleazar the son of Dodo the Ahohite, one of the three mighty men with David, when they defied the Philistines that were there gathered together to battle, and the men of Israel were gone away:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1963,51 +1975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இவனுக்கு இரண்டாவது, அகோயின் குமரனாகிய தோதோவின் மகன் எலெயாசார் என்பவன்; இவன் பெலிஸ்தர் யுத்தத்திற்குக் கூடின ஸ்தலத்திலே இஸ்ரவேல் மனுஷர் போகையில், தாவீதோடே இருந்து, பெலிஸ்தரை நிந்தித்த மூன்று பராக்கிரமசாலிகளில் ஒருவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[9. And after him was Eleazar the son of Dodo the Ahohite, one of the three mighty men with David, when they defied the Philistines that were there gathered together to battle, and the men of Israel were gone away:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2072,51 +2084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இவனுக்கு இரண்டாவது, அகோயின் குமரனாகிய தோதோவின் மகன் எலெயாசார் என்பவன்; இவன் பெலிஸ்தர் யுத்தத்திற்குக் கூடின ஸ்தலத்திலே இஸ்ரவேல் மனுஷர் போகையில், தாவீதோடே இருந்து, பெலிஸ்தரை நிந்தித்த மூன்று பராக்கிரமசாலிகளில் ஒருவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[9. And after him was Eleazar the son of Dodo the Ahohite, one of the three mighty men with David, when they defied the Philistines that were there gathered together to battle, and the men of Israel were gone away:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2181,51 +2193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இவன் எழும்பித் தன் கைசலித்து, தன் கை பட்டயத்தோடு ஒட்டிக்கொள்ளுமட்டும் பெலிஸ்தரை வெட்டினான்; அன்றையதினம் கர்த்தர் பெரிய ரட்சிப்பை நடப்பித்தார்; ஜனங்கள் கொள்ளையிடமாத்திரம் அவனைப் பின்சென்றார்கள்.]]></a:t>
+              <a:t><![CDATA[10. He arose, and stroke the Philistines until his hand was weary, and his hand clave unto the sword: and the LORD wrought a great victory that day; and the people returned after him only to spoil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2290,51 +2302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இவன் எழும்பித் தன் கைசலித்து, தன் கை பட்டயத்தோடு ஒட்டிக்கொள்ளுமட்டும் பெலிஸ்தரை வெட்டினான்; அன்றையதினம் கர்த்தர் பெரிய ரட்சிப்பை நடப்பித்தார்; ஜனங்கள் கொள்ளையிடமாத்திரம் அவனைப் பின்சென்றார்கள்.]]></a:t>
+              <a:t><![CDATA[10. He arose, and stroke the Philistines until his hand was weary, and his hand clave unto the sword: and the LORD wrought a great victory that day; and the people returned after him only to spoil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2399,51 +2411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இவன் எழும்பித் தன் கைசலித்து, தன் கை பட்டயத்தோடு ஒட்டிக்கொள்ளுமட்டும் பெலிஸ்தரை வெட்டினான்; அன்றையதினம் கர்த்தர் பெரிய ரட்சிப்பை நடப்பித்தார்; ஜனங்கள் கொள்ளையிடமாத்திரம் அவனைப் பின்சென்றார்கள்.]]></a:t>
+              <a:t><![CDATA[10. He arose, and stroke the Philistines until his hand was weary, and his hand clave unto the sword: and the LORD wrought a great victory that day; and the people returned after him only to spoil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2508,51 +2520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மூன்றாவது, ஆகேயின் குமாரனாகிய சம்மா என்னும் ஆராரியன்; சிறுபயறு நிறைந்த வயலிருந்த இடத்திலே பெலிஸ்தர் ஏராளமாய்க் கூடி, ஜனங்கள் பெலிஸ்தரைக் கண்டு ஓடுகிறபேது,]]></a:t>
+              <a:t><![CDATA[11. And after him was Shammah the son of Agee the Hararite. And the Philistines were gathered together into a troop, where was a piece of ground full of lentils: and the people fled from the Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2617,51 +2629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மூன்றாவது, ஆகேயின் குமாரனாகிய சம்மா என்னும் ஆராரியன்; சிறுபயறு நிறைந்த வயலிருந்த இடத்திலே பெலிஸ்தர் ஏராளமாய்க் கூடி, ஜனங்கள் பெலிஸ்தரைக் கண்டு ஓடுகிறபேது,]]></a:t>
+              <a:t><![CDATA[11. And after him was Shammah the son of Agee the Hararite. And the Philistines were gathered together into a troop, where was a piece of ground full of lentils: and the people fled from the Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2726,51 +2738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மூன்றாவது, ஆகேயின் குமாரனாகிய சம்மா என்னும் ஆராரியன்; சிறுபயறு நிறைந்த வயலிருந்த இடத்திலே பெலிஸ்தர் ஏராளமாய்க் கூடி, ஜனங்கள் பெலிஸ்தரைக் கண்டு ஓடுகிறபேது,]]></a:t>
+              <a:t><![CDATA[12. But he stood in the midst of the ground, and defended it, and slew the Philistines: and the LORD wrought a great victory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2835,51 +2847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஏத்தியனாகிய உரியா என்பவர்களே; ஆக முப்பத்தேழுபேர்.]]></a:t>
+              <a:t><![CDATA[1. Now these be the last words of David. David the son of Jesse said, and the man who was raised up on high, the anointed of the God of Jacob, and the sweet psalmist of Israel, said,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2944,51 +2956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இவன் அந்த நிலத்தின் நடுவிலே நின்று அதைக் காப்பாற்றி, பெலிஸ்தரை மடங்கடித்துப்போட்டான்; அதனால் கர்த்தர் பெரிய ரட்சிப்பை நடப்பித்தார்.]]></a:t>
+              <a:t><![CDATA[12. But he stood in the midst of the ground, and defended it, and slew the Philistines: and the LORD wrought a great victory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3053,51 +3065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இவன் அந்த நிலத்தின் நடுவிலே நின்று அதைக் காப்பாற்றி, பெலிஸ்தரை மடங்கடித்துப்போட்டான்; அதனால் கர்த்தர் பெரிய ரட்சிப்பை நடப்பித்தார்.]]></a:t>
+              <a:t><![CDATA[13. And three of the thirty chief went down, and came to David in the harvest time unto the cave of Adullam: and the troop of the Philistines pitched in the valley of Rephaim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3162,51 +3174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. முப்பது தலைவருக்குள்ளே இந்தமூன்றுபேரும் அறுப்புநாளிலே அதுல்லாம் கெபியிலே தாவீதிடத்தில் போயிருந்தார்கள்; பெலிஸ்தரின் தண்டு ரெப்பாயீம் பள்ளத்தாக்கிலே பாளயமிறங்கினபோது,]]></a:t>
+              <a:t><![CDATA[13. And three of the thirty chief went down, and came to David in the harvest time unto the cave of Adullam: and the troop of the Philistines pitched in the valley of Rephaim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3271,51 +3283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. முப்பது தலைவருக்குள்ளே இந்தமூன்றுபேரும் அறுப்புநாளிலே அதுல்லாம் கெபியிலே தாவீதிடத்தில் போயிருந்தார்கள்; பெலிஸ்தரின் தண்டு ரெப்பாயீம் பள்ளத்தாக்கிலே பாளயமிறங்கினபோது,]]></a:t>
+              <a:t><![CDATA[14. And David was then in an hold, and the garrison of the Philistines was then in Bethlehem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3380,51 +3392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தாவீது அரணான ஒரு இடத்தில் இருந்தான்; அப்பொழுது பெலிஸ்தரின் தாணையம் பெத்லகேமிலே இருந்தது.]]></a:t>
+              <a:t><![CDATA[15. And David longed, and said, Oh that one would give me drink of the water of the well of Bethlehem, which is by the gate!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3489,51 +3501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தாவீது பெத்லகேமின் ஒலிமுகவாசலில் இருக்கிற கிணற்றின் தண்ணீரின்மேல் ஆவல்கொண்டு: என் தாகத்திற்குக் கொஞ்சந் தண்ணீர் கொண்டுவருகிறவன் யார் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And David longed, and said, Oh that one would give me drink of the water of the well of Bethlehem, which is by the gate!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3598,51 +3610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தாவீது பெத்லகேமின் ஒலிமுகவாசலில் இருக்கிற கிணற்றின் தண்ணீரின்மேல் ஆவல்கொண்டு: என் தாகத்திற்குக் கொஞ்சந் தண்ணீர் கொண்டுவருகிறவன் யார் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And the three mighty men brake through the host of the Philistines, and drew water out of the well of Bethlehem, that was by the gate, and took it, and brought it to David: nevertheless he would not drink thereof, but poured it out unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3707,51 +3719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது இந்த மூன்று பராக்கிரமசாலிகளும் பெலிஸ்தரின் பாளயத்திலே துணிந்து புகுந்துபோய், பெத்லகேமின் ஒலிமுகவாசலில் இருக்கிற கிணற்றிலே தண்ணீர் மொண்டு, தாவீதினிடத்தில் கொண்டுவந்தார்கள்; ஆனாலும் அவன் அதைக் குடிக்க மனதில்லாமல் அதைக் கர்த்தருக்கென்று ஊற்றிப்போட்டு:]]></a:t>
+              <a:t><![CDATA[16. And the three mighty men brake through the host of the Philistines, and drew water out of the well of Bethlehem, that was by the gate, and took it, and brought it to David: nevertheless he would not drink thereof, but poured it out unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3816,51 +3828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது இந்த மூன்று பராக்கிரமசாலிகளும் பெலிஸ்தரின் பாளயத்திலே துணிந்து புகுந்துபோய், பெத்லகேமின் ஒலிமுகவாசலில் இருக்கிற கிணற்றிலே தண்ணீர் மொண்டு, தாவீதினிடத்தில் கொண்டுவந்தார்கள்; ஆனாலும் அவன் அதைக் குடிக்க மனதில்லாமல் அதைக் கர்த்தருக்கென்று ஊற்றிப்போட்டு:]]></a:t>
+              <a:t><![CDATA[16. And the three mighty men brake through the host of the Philistines, and drew water out of the well of Bethlehem, that was by the gate, and took it, and brought it to David: nevertheless he would not drink thereof, but poured it out unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3925,51 +3937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது இந்த மூன்று பராக்கிரமசாலிகளும் பெலிஸ்தரின் பாளயத்திலே துணிந்து புகுந்துபோய், பெத்லகேமின் ஒலிமுகவாசலில் இருக்கிற கிணற்றிலே தண்ணீர் மொண்டு, தாவீதினிடத்தில் கொண்டுவந்தார்கள்; ஆனாலும் அவன் அதைக் குடிக்க மனதில்லாமல் அதைக் கர்த்தருக்கென்று ஊற்றிப்போட்டு:]]></a:t>
+              <a:t><![CDATA[17. And he said, Be it far from me, O LORD, that I should do this: is not this the blood of the men that went in jeopardy of their lives? therefore he would not drink it. These things did these three mighty men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4034,51 +4046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தாவீதுடைய கடைசி வார்த்தைகள் மேன்மையாய் உயர்த்தப்பட்டு, யாக்கோபுடைய தேவனால் அபிஷேகம் பெற்று, இஸ்ரவேலின் சங்கீதங்களை இன்பமாய்ப்பாடின ஈசாயின் குமாரனாகிய தாவீது என்னும் புருஷன் சொல்லுகிறது என்னவென்றால்;]]></a:t>
+              <a:t><![CDATA[1. Now these be the last words of David. David the son of Jesse said, and the man who was raised up on high, the anointed of the God of Jacob, and the sweet psalmist of Israel, said,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4143,51 +4155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கர்த்தாவே, தங்கள் பிராணனை எண்ணாமல் போய்வந்த அந்த மனுஷரின் இரத்தத்தைக் குடிக்கும் இந்தச்செயல் எனக்குத் தூரமாயிருப்பதாக என்றுசொல்லி, அதைக் குடிக்க மனதில்லாதிருந்தான்; இப்படி இந்த மூன்று பராக்கிரமசாலிகளும் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And he said, Be it far from me, O LORD, that I should do this: is not this the blood of the men that went in jeopardy of their lives? therefore he would not drink it. These things did these three mighty men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4252,51 +4264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கர்த்தாவே, தங்கள் பிராணனை எண்ணாமல் போய்வந்த அந்த மனுஷரின் இரத்தத்தைக் குடிக்கும் இந்தச்செயல் எனக்குத் தூரமாயிருப்பதாக என்றுசொல்லி, அதைக் குடிக்க மனதில்லாதிருந்தான்; இப்படி இந்த மூன்று பராக்கிரமசாலிகளும் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And he said, Be it far from me, O LORD, that I should do this: is not this the blood of the men that went in jeopardy of their lives? therefore he would not drink it. These things did these three mighty men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4361,51 +4373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கர்த்தாவே, தங்கள் பிராணனை எண்ணாமல் போய்வந்த அந்த மனுஷரின் இரத்தத்தைக் குடிக்கும் இந்தச்செயல் எனக்குத் தூரமாயிருப்பதாக என்றுசொல்லி, அதைக் குடிக்க மனதில்லாதிருந்தான்; இப்படி இந்த மூன்று பராக்கிரமசாலிகளும் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And Abishai, the brother of Joab, the son of Zeruiah, was chief among three. And he lifted up his spear against three hundred, and slew them, and had the name among three.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4470,51 +4482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. யோவாபின் சகோதரனும் செருயாவின் குமாரனுமான அபிசாய் என்பவன், அந்த மூன்றுபேரில் பிரதானமானவன்; அவன் தன் ஈட்டியை ஓங்கி முந்நூறுபேரை மடங்கடித்ததினால், இந்த மூன்றுபேர்களில் பேர்பெற்றவனானான்.]]></a:t>
+              <a:t><![CDATA[18. And Abishai, the brother of Joab, the son of Zeruiah, was chief among three. And he lifted up his spear against three hundred, and slew them, and had the name among three.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4579,51 +4591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. யோவாபின் சகோதரனும் செருயாவின் குமாரனுமான அபிசாய் என்பவன், அந்த மூன்றுபேரில் பிரதானமானவன்; அவன் தன் ஈட்டியை ஓங்கி முந்நூறுபேரை மடங்கடித்ததினால், இந்த மூன்றுபேர்களில் பேர்பெற்றவனானான்.]]></a:t>
+              <a:t><![CDATA[19. Was he not most honourable of three? therefore he was their captain: nevertheless he attained not unto the first three.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4688,51 +4700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இந்த மூன்றுபேர்களில் அவன் மேன்மையுள்ளவனாயிருந்ததினாலல்லவோ, அவர்களில் தலைவனானான்; ஆனாலும் அந்த முந்தின மூன்று பேருக்கு அவன் சமமானவன் அல்ல.]]></a:t>
+              <a:t><![CDATA[19. Was he not most honourable of three? therefore he was their captain: nevertheless he attained not unto the first three.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4797,51 +4809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இந்த மூன்றுபேர்களில் அவன் மேன்மையுள்ளவனாயிருந்ததினாலல்லவோ, அவர்களில் தலைவனானான்; ஆனாலும் அந்த முந்தின மூன்று பேருக்கு அவன் சமமானவன் அல்ல.]]></a:t>
+              <a:t><![CDATA[20. And Benaiah the son of Jehoiada, the son of a valiant man, of Kabzeel, who had done many acts, he slew two lionlike men of Moab: he went down also and slew a lion in the midst of a pit in time of snow:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4906,51 +4918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பராக்கிரமசாலியாகிய யோய்தாவின் குமாரனும் கப்செயேல் ஊரானுமாகிய பெனாயாவும் செய்கைகளில் வல்லவனாயிருந்தான்; அவன் மோவாப் தேசத்தின் இரண்டு வலுமையான சிங்கங்களைக் கொன்றதுமல்லாமல், உறைந்த மழைகாலத்தில் அவன் இறங்கிப்போய், ஒருகெபிக்குள் இருந்த ஒரு சிங்கத்தையும் கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[20. And Benaiah the son of Jehoiada, the son of a valiant man, of Kabzeel, who had done many acts, he slew two lionlike men of Moab: he went down also and slew a lion in the midst of a pit in time of snow:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5015,51 +5027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பராக்கிரமசாலியாகிய யோய்தாவின் குமாரனும் கப்செயேல் ஊரானுமாகிய பெனாயாவும் செய்கைகளில் வல்லவனாயிருந்தான்; அவன் மோவாப் தேசத்தின் இரண்டு வலுமையான சிங்கங்களைக் கொன்றதுமல்லாமல், உறைந்த மழைகாலத்தில் அவன் இறங்கிப்போய், ஒருகெபிக்குள் இருந்த ஒரு சிங்கத்தையும் கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[20. And Benaiah the son of Jehoiada, the son of a valiant man, of Kabzeel, who had done many acts, he slew two lionlike men of Moab: he went down also and slew a lion in the midst of a pit in time of snow:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5124,51 +5136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பராக்கிரமசாலியாகிய யோய்தாவின் குமாரனும் கப்செயேல் ஊரானுமாகிய பெனாயாவும் செய்கைகளில் வல்லவனாயிருந்தான்; அவன் மோவாப் தேசத்தின் இரண்டு வலுமையான சிங்கங்களைக் கொன்றதுமல்லாமல், உறைந்த மழைகாலத்தில் அவன் இறங்கிப்போய், ஒருகெபிக்குள் இருந்த ஒரு சிங்கத்தையும் கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[21. And he slew an Egyptian, a goodly man: and the Egyptian had a spear in his hand; but he went down to him with a staff, and plucked the spear out of the Egyptian's hand, and slew him with his own spear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5233,51 +5245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தாவீதுடைய கடைசி வார்த்தைகள் மேன்மையாய் உயர்த்தப்பட்டு, யாக்கோபுடைய தேவனால் அபிஷேகம் பெற்று, இஸ்ரவேலின் சங்கீதங்களை இன்பமாய்ப்பாடின ஈசாயின் குமாரனாகிய தாவீது என்னும் புருஷன் சொல்லுகிறது என்னவென்றால்;]]></a:t>
+              <a:t><![CDATA[2. The Spirit of the LORD spoke by me, and his word was in my tongue.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5342,51 +5354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவன் பயங்கரரூபமான ஒரு எகிப்தியனையும் கொன்றுபோட்டான்; அந்த எகிப்தியன் கையில் ஒரு ஈட்டியிருக்கையில், இவன் ஒரு தடியைப்பிடித்து, அவனிடத்தில் போய், அந்த எகிப்தியன் கையிலிருந்த ஈட்டியைப்பறித்து, அவன் ஈட்டியினாலே அவனைக் கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[21. And he slew an Egyptian, a goodly man: and the Egyptian had a spear in his hand; but he went down to him with a staff, and plucked the spear out of the Egyptian's hand, and slew him with his own spear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5451,51 +5463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவன் பயங்கரரூபமான ஒரு எகிப்தியனையும் கொன்றுபோட்டான்; அந்த எகிப்தியன் கையில் ஒரு ஈட்டியிருக்கையில், இவன் ஒரு தடியைப்பிடித்து, அவனிடத்தில் போய், அந்த எகிப்தியன் கையிலிருந்த ஈட்டியைப்பறித்து, அவன் ஈட்டியினாலே அவனைக் கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[21. And he slew an Egyptian, a goodly man: and the Egyptian had a spear in his hand; but he went down to him with a staff, and plucked the spear out of the Egyptian's hand, and slew him with his own spear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5560,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவன் பயங்கரரூபமான ஒரு எகிப்தியனையும் கொன்றுபோட்டான்; அந்த எகிப்தியன் கையில் ஒரு ஈட்டியிருக்கையில், இவன் ஒரு தடியைப்பிடித்து, அவனிடத்தில் போய், அந்த எகிப்தியன் கையிலிருந்த ஈட்டியைப்பறித்து, அவன் ஈட்டியினாலே அவனைக் கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[22. These things did Benaiah the son of Jehoiada, and had the name among three mighty men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5669,51 +5681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இவைகளை யோய்தாவின் குமாரனாகிய பெனாயா செய்தபடியினால், மூன்று பராக்கிரமசலிகளுக்குள்ளே பேர்பெற்றவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[22. These things did Benaiah the son of Jehoiada, and had the name among three mighty men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5778,51 +5790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. முப்பதுபேரிலும் இவன் மேன்மையுள்ளவன்; ஆனாலும் அந்த முந்தின மூன்றுபேருக்கும் இவன் சமானமானவனல்ல; இவனைத் தாவீது தன் மெய்க்காவலருக்குத் தலைவனாக வைத்தான்.]]></a:t>
+              <a:t><![CDATA[23. He was more honourable than the thirty, but he attained not to the first three. And David set him over his guard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5887,51 +5899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. முப்பதுபேரிலும் இவன் மேன்மையுள்ளவன்; ஆனாலும் அந்த முந்தின மூன்றுபேருக்கும் இவன் சமானமானவனல்ல; இவனைத் தாவீது தன் மெய்க்காவலருக்குத் தலைவனாக வைத்தான்.]]></a:t>
+              <a:t><![CDATA[23. He was more honourable than the thirty, but he attained not to the first three. And David set him over his guard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5996,51 +6008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. யோவாபின் தம்பி ஆசகேல் மற்ற முப்பதுபேரில் ஒருவன்; அவர்கள் யாரெனில், பெத்லகேம் ஊரானாகிய தோதோவின் குமாரன் எல்க்கானான்,]]></a:t>
+              <a:t><![CDATA[24. Asahel the brother of Joab was one of the thirty; Elhanan the son of Dodo of Bethlehem,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6105,51 +6117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆரோதியனாகிய சம்மா, ஆரோதியனாகிய எலிக்கா,]]></a:t>
+              <a:t><![CDATA[24. Asahel the brother of Joab was one of the thirty; Elhanan the son of Dodo of Bethlehem,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6214,51 +6226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பல்தியனாகிய ஏலெஸ், இக்கேசின் குமாரனாகிய ஈரா என்னும் தெக்கோவியன்.]]></a:t>
+              <a:t><![CDATA[25. Shammah the Harodite, Elika the Harodite,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6323,51 +6335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஆனதோத்தியனாகிய அபியேசர், ஊசாத்தியனாகிய மெபுன்னாயி,]]></a:t>
+              <a:t><![CDATA[26. Helez the Paltite, Ira the son of Ikkesh the Tekoite,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6432,51 +6444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தருடைய ஆவியானவர் என்னைக்கொண்டு பேசினார்; அவருடைய வசனம் என்னுடைய நாவில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[3. The God of Israel said, the Rock of Israel spoke to me, He that rules over men must be just, ruling in the fear of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6541,51 +6553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அகோகியனாகிய சல்மோன், நெத்தோபாத்தியனாகிய மகராயி,]]></a:t>
+              <a:t><![CDATA[27. Abiezer the Anethothite, Mebunnai the Hushathite,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6650,51 +6662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பானாவின் குமாரனாகிய ஏலேப் என்னும் நெத்தோபாத்தியன், பென்யமீன் புத்திரரின் கிபியா ஊரானாகிய ரிபாயின் குமாரன் இத்தாயி,]]></a:t>
+              <a:t><![CDATA[28. Zalmon the Ahohite, Maharai the Netophathite,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6759,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பானாவின் குமாரனாகிய ஏலேப் என்னும் நெத்தோபாத்தியன், பென்யமீன் புத்திரரின் கிபியா ஊரானாகிய ரிபாயின் குமாரன் இத்தாயி,]]></a:t>
+              <a:t><![CDATA[29. Heleb the son of Baanah, a Netophathite, Ittai the son of Ribai out of Gibeah of the children of Benjamin,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6868,51 +6880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பிரத்தோனியனாகிய பெனாயா, காகாஸ் நீரோடைகளின் தேசத்தானாகிய ஈத்தாயி,]]></a:t>
+              <a:t><![CDATA[29. Heleb the son of Baanah, a Netophathite, Ittai the son of Ribai out of Gibeah of the children of Benjamin,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6977,51 +6989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அர்பாத்தியனாகிய அபிஅல்பொன், பருமியனாகிய அஸ்மாவேத்,]]></a:t>
+              <a:t><![CDATA[30. Benaiah the Pirathonite, Hiddai of the brooks of Gaash,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7086,51 +7098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. சால்போனியனாகிய எலியூபா, யாசேனின் குமாரரில் யோனத்தான் என்பவன்.]]></a:t>
+              <a:t><![CDATA[31. Abialbon the Arbathite, Azmaveth the Barhumite,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7195,51 +7207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஆராரியனாகிய சம்மா, சாராரின் குமாரனாகிய அகியாம் என்னும் ஆராரியன்,]]></a:t>
+              <a:t><![CDATA[32. Eliahba the Shaalbonite, of the sons of Jashen, Jonathan,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7304,51 +7316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. மாகாத்தியனின் குமாரனாகிய அகஸ்பாயிம் மகன் எலிப்பெலேத், கீலோனியனாகிய அகித்தோப்பேலின் குமாரன் எலியாம் என்பவன்.]]></a:t>
+              <a:t><![CDATA[33. Shammah the Hararite, Ahiam the son of Sharar the Hararite,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7413,51 +7425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. மாகாத்தியனின் குமாரனாகிய அகஸ்பாயிம் மகன் எலிப்பெலேத், கீலோனியனாகிய அகித்தோப்பேலின் குமாரன் எலியாம் என்பவன்.]]></a:t>
+              <a:t><![CDATA[34. Eliphelet the son of Ahasbai, the son of the Maachathite, Eliam the son of Ahithophel the Gilonite,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7522,51 +7534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. கர்மேலியனாகிய எஸ்ராயி, அர்பியனாகிய பாராயி,]]></a:t>
+              <a:t><![CDATA[34. Eliphelet the son of Ahasbai, the son of the Maachathite, Eliam the son of Ahithophel the Gilonite,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7631,51 +7643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேலின் தேவனும் இஸ்ரவேலின் கன்மலையுமானவர் எனக்குச் சொல்லி உரைத்ததாவது: நீதிபரராய் மனுஷரை ஆண்டு, தெய்வபயமாய்த் துரைத்தனம்பண்ணுகிறவர் இருப்பார்.]]></a:t>
+              <a:t><![CDATA[3. The God of Israel said, the Rock of Israel spoke to me, He that rules over men must be just, ruling in the fear of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7740,51 +7752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. சோபா ஊரானாகிய நாத்தானின் குமாரன் ஈகால், காதியனாகிய பானி,]]></a:t>
+              <a:t><![CDATA[35. Hezrai the Carmelite, Paarai the Arbite,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7849,51 +7861,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அம்மோனியனாகிய சேலேக், செருயாவின் குமாரனாகிய யோவாபின் ஆயுததாரியான பெரோத்தியனாகிய நகராய்,]]></a:t>
+              <a:t><![CDATA[36. Igal the son of Nathan of Zobah, Bani the Gadite,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. Zelek the Ammonite, Nahari the Beerothite, armour bearer to Joab the son of Zeruiah,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. Ira an Ithrite, Gareb an Ithrite,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. Uriah the Hittite: thirty and seven in all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7958,51 +8297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேலின் தேவனும் இஸ்ரவேலின் கன்மலையுமானவர் எனக்குச் சொல்லி உரைத்ததாவது: நீதிபரராய் மனுஷரை ஆண்டு, தெய்வபயமாய்த் துரைத்தனம்பண்ணுகிறவர் இருப்பார்.]]></a:t>
+              <a:t><![CDATA[4. And he shall be as the light of the morning, when the sun rises, even a morning without clouds; as the tender grass springing out of the earth by clear shining after rain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8067,51 +8406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர் காலையில் மந்தாரமில்லாமல் உதித்து, மழைக்குப்பிற்பாடு தன் காந்தியினால் புல்லைப் பூமியிலிருந்து முளைக்கப்பண்ணுகிற சூரியனுடைய விடியற்கால வெளிச்சத்தைப்போல இருப்பார் என்றார்.]]></a:t>
+              <a:t><![CDATA[4. And he shall be as the light of the morning, when the sun rises, even a morning without clouds; as the tender grass springing out of the earth by clear shining after rain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8146,51 +8485,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473434385" r:id="rId1"/>
+    <p:sldLayoutId id="2481564112" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8734,50 +9073,74 @@
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8894,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[as the tender grass springing out of the earth by clear shining after rain.]]></a:t>
+              <a:t><![CDATA[5. என்னுடைய வீடு தேவனிடத்தில் இப்படியிராதோ? சகலமும் திட்டம்பண்ணப்பட்டிருக்கிற நிச்சயமான நித்திய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Although my house be not so with God; yet he has made with me an everlasting covenant, ordered in]]></a:t>
+              <a:t><![CDATA[உடன்படிக்கையை என்னுடன் அவர் செய்திருக்கிறார்; ஆதலால் என்னுடைய எல்லா ரட்சிப்பும் எல்லா வாஞ்சையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all things, and sure: for this is all my salvation, and all my desire, although he make it not to]]></a:t>
+              <a:t><![CDATA[வளர்ந்தோங்கச் செய்யாரோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[grow.]]></a:t>
+              <a:t><![CDATA[6. பேலியாளின் மக்கள் அனைவருமோ, கையினால் பிடிக்கப்படக் கூடாததாய் எறிந்துபோடப்படவேண்டிய முள்ளுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. But the sons of Belial shall be all of them as thorns thrust away, because they cannot be taken]]></a:t>
+              <a:t><![CDATA[சமமானவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with hands:]]></a:t>
+              <a:t><![CDATA[7. அவைகளை ஒருவன் தொடப்போனால், இருப்பாயுதத்தையும் ஈட்டித்தாங்கையும் கெட்டியாய்ப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. But the man that shall touch them must be fenced with iron and the staff of a spear; and they]]></a:t>
+              <a:t><![CDATA[பிடித்துகொள்ளவேண்டும்; அவைகள் இருக்கிற இடத்தில்தானே அக்கினியினால் முற்றும் சுட்டெரிக்கப்படும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall be utterly burned with fire in the same place.]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. These be the names of the mighty men whom David had: The Tachmonite that sat in the seat, chief]]></a:t>
+              <a:t><![CDATA[8. தாவீதுக்கு இருந்த பராக்கிரமசாலிகளின் நாமங்களாவன: தக்கெமோனியின் குமாரனாகிய யோசேப்பாசெபெத் என்பவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[among the captains; the same was Adino the Eznite: he lift up his spear against eight hundred, whom]]></a:t>
+              <a:t><![CDATA[சேர்வைக்காரரின் தலைவன்; இவன் எண்ணூறுபேர்களின்மேல் விழுந்து அவர்களை ஒருமிக்க வெட்டிப்போட்ட அதீனோஏஸ்னி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. Ira an Ithrite, Gareb an Ithrite,]]></a:t>
+              <a:t><![CDATA[1. தாவீதுடைய கடைசி வார்த்தைகள் மேன்மையாய் உயர்த்தப்பட்டு, யாக்கோபுடைய தேவனால் அபிஷேகம் பெற்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he slew at the same.]]></a:t>
+              <a:t><![CDATA[ஊரானானவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And after him was Eleazar the son of Dodo the Ahohite, one of the three mighty men with David,]]></a:t>
+              <a:t><![CDATA[9. இவனுக்கு இரண்டாவது, அகோயின் குமரனாகிய தோதோவின் மகன் எலெயாசார் என்பவன்; இவன் பெலிஸ்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[when they defied the Philistines that were there gathered together to battle, and the men of Israel]]></a:t>
+              <a:t><![CDATA[யுத்தத்திற்குக் கூடின ஸ்தலத்திலே இஸ்ரவேல் மனுஷர் போகையில், தாவீதோடே இருந்து, பெலிஸ்தரை நிந்தித்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[were gone away:]]></a:t>
+              <a:t><![CDATA[மூன்று பராக்கிரமசாலிகளில் ஒருவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. He arose, and stroke the Philistines until his hand was weary, and his hand clave unto the]]></a:t>
+              <a:t><![CDATA[10. இவன் எழும்பித் தன் கைசலித்து, தன் கை பட்டயத்தோடு ஒட்டிக்கொள்ளுமட்டும் பெலிஸ்தரை வெட்டினான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sword: and the LORD wrought a great victory that day; and the people returned after him only to]]></a:t>
+              <a:t><![CDATA[அன்றையதினம் கர்த்தர் பெரிய ரட்சிப்பை நடப்பித்தார்; ஜனங்கள் கொள்ளையிடமாத்திரம் அவனைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[spoil.]]></a:t>
+              <a:t><![CDATA[பின்சென்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +11633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And after him was Shammah the son of Agee the Hararite. And the Philistines were gathered]]></a:t>
+              <a:t><![CDATA[11. மூன்றாவது, ஆகேயின் குமாரனாகிய சம்மா என்னும் ஆராரியன்; சிறுபயறு நிறைந்த வயலிருந்த இடத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +11765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[together into a troop, where was a piece of ground full of lentils: and the people fled from the]]></a:t>
+              <a:t><![CDATA[பெலிஸ்தர் ஏராளமாய்க் கூடி, ஜனங்கள் பெலிஸ்தரைக் கண்டு ஓடுகிறபேது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +11897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Philistines.]]></a:t>
+              <a:t><![CDATA[12. இவன் அந்த நிலத்தின் நடுவிலே நின்று அதைக் காப்பாற்றி, பெலிஸ்தரை மடங்கடித்துப்போட்டான்; அதனால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +12029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. Uriah the Hittite: thirty and seven in all.]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலின் சங்கீதங்களை இன்பமாய்ப்பாடின ஈசாயின் குமாரனாகிய தாவீது என்னும் புருஷன் சொல்லுகிறது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +12161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. But he stood in the midst of the ground, and defended it, and slew the Philistines: and the LORD]]></a:t>
+              <a:t><![CDATA[கர்த்தர் பெரிய ரட்சிப்பை நடப்பித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wrought a great victory.]]></a:t>
+              <a:t><![CDATA[13. முப்பது தலைவருக்குள்ளே இந்தமூன்றுபேரும் அறுப்புநாளிலே அதுல்லாம் கெபியிலே தாவீதிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And three of the thirty chief went down, and came to David in the harvest time unto the cave of]]></a:t>
+              <a:t><![CDATA[போயிருந்தார்கள்; பெலிஸ்தரின் தண்டு ரெப்பாயீம் பள்ளத்தாக்கிலே பாளயமிறங்கினபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Adullam: and the troop of the Philistines pitched in the valley of Rephaim.]]></a:t>
+              <a:t><![CDATA[14. தாவீது அரணான ஒரு இடத்தில் இருந்தான்; அப்பொழுது பெலிஸ்தரின் தாணையம் பெத்லகேமிலே இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And David was then in an hold, and the garrison of the Philistines was then in Bethlehem.]]></a:t>
+              <a:t><![CDATA[15. தாவீது பெத்லகேமின் ஒலிமுகவாசலில் இருக்கிற கிணற்றின் தண்ணீரின்மேல் ஆவல்கொண்டு: என் தாகத்திற்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +12821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And David longed, and said, Oh that one would give me drink of the water of the well of]]></a:t>
+              <a:t><![CDATA[கொஞ்சந் தண்ணீர் கொண்டுவருகிறவன் யார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +12953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Bethlehem, which is by the gate!]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது இந்த மூன்று பராக்கிரமசாலிகளும் பெலிஸ்தரின் பாளயத்திலே துணிந்து புகுந்துபோய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +13085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And the three mighty men brake through the host of the Philistines, and drew water out of the]]></a:t>
+              <a:t><![CDATA[பெத்லகேமின் ஒலிமுகவாசலில் இருக்கிற கிணற்றிலே தண்ணீர் மொண்டு, தாவீதினிடத்தில் கொண்டுவந்தார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +13217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[well of Bethlehem, that was by the gate, and took it, and brought it to David: nevertheless he would]]></a:t>
+              <a:t><![CDATA[ஆனாலும் அவன் அதைக் குடிக்க மனதில்லாமல் அதைக் கர்த்தருக்கென்று ஊற்றிப்போட்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +13349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not drink thereof, but poured it out unto the LORD.]]></a:t>
+              <a:t><![CDATA[17. கர்த்தாவே, தங்கள் பிராணனை எண்ணாமல் போய்வந்த அந்த மனுஷரின் இரத்தத்தைக் குடிக்கும் இந்தச்செயல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +13481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now these be the last words of David. David the son of Jesse said, and the man who was raised up]]></a:t>
+              <a:t><![CDATA[என்னவென்றால்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +13613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And he said, Be it far from me, O LORD, that I should do this: is not this the blood of the men]]></a:t>
+              <a:t><![CDATA[எனக்குத் தூரமாயிருப்பதாக என்றுசொல்லி, அதைக் குடிக்க மனதில்லாதிருந்தான்; இப்படி இந்த மூன்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +13745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that went in jeopardy of their lives? therefore he would not drink it. These things did these three]]></a:t>
+              <a:t><![CDATA[பராக்கிரமசாலிகளும் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,51 +13877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mighty men.]]></a:t>
+              <a:t><![CDATA[18. யோவாபின் சகோதரனும் செருயாவின் குமாரனுமான அபிசாய் என்பவன், அந்த மூன்றுபேரில் பிரதானமானவன்; அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13646,51 +14009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And Abishai, the brother of Joab, the son of Zeruiah, was chief among three. And he lifted up]]></a:t>
+              <a:t><![CDATA[தன் ஈட்டியை ஓங்கி முந்நூறுபேரை மடங்கடித்ததினால், இந்த மூன்றுபேர்களில் பேர்பெற்றவனானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13778,51 +14141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his spear against three hundred, and slew them, and had the name among three.]]></a:t>
+              <a:t><![CDATA[19. இந்த மூன்றுபேர்களில் அவன் மேன்மையுள்ளவனாயிருந்ததினாலல்லவோ, அவர்களில் தலைவனானான்; ஆனாலும் அந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13910,51 +14273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Was he not most honourable of three? therefore he was their captain: nevertheless he attained]]></a:t>
+              <a:t><![CDATA[முந்தின மூன்று பேருக்கு அவன் சமமானவன் அல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14042,51 +14405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not unto the first three.]]></a:t>
+              <a:t><![CDATA[20. பராக்கிரமசாலியாகிய யோய்தாவின் குமாரனும் கப்செயேல் ஊரானுமாகிய பெனாயாவும் செய்கைகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14174,51 +14537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And Benaiah the son of Jehoiada, the son of a valiant man, of Kabzeel, who had done many acts,]]></a:t>
+              <a:t><![CDATA[வல்லவனாயிருந்தான்; அவன் மோவாப் தேசத்தின் இரண்டு வலுமையான சிங்கங்களைக் கொன்றதுமல்லாமல், உறைந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14306,51 +14669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he slew two lionlike men of Moab: he went down also and slew a lion in the midst of a pit in time of]]></a:t>
+              <a:t><![CDATA[மழைகாலத்தில் அவன் இறங்கிப்போய், ஒருகெபிக்குள் இருந்த ஒரு சிங்கத்தையும் கொன்றுபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14438,51 +14801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[snow:]]></a:t>
+              <a:t><![CDATA[21. அவன் பயங்கரரூபமான ஒரு எகிப்தியனையும் கொன்றுபோட்டான்; அந்த எகிப்தியன் கையில் ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +14933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[on high, the anointed of the God of Jacob, and the sweet psalmist of Israel, said,]]></a:t>
+              <a:t><![CDATA[2. கர்த்தருடைய ஆவியானவர் என்னைக்கொண்டு பேசினார்; அவருடைய வசனம் என்னுடைய நாவில் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +15065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And he slew an Egyptian, a goodly man: and the Egyptian had a spear in his hand; but he went]]></a:t>
+              <a:t><![CDATA[ஈட்டியிருக்கையில், இவன் ஒரு தடியைப்பிடித்து, அவனிடத்தில் போய், அந்த எகிப்தியன் கையிலிருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +15197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[down to him with a staff, and plucked the spear out of the Egyptian's hand, and slew him with his]]></a:t>
+              <a:t><![CDATA[ஈட்டியைப்பறித்து, அவன் ஈட்டியினாலே அவனைக் கொன்றுபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +15329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[own spear.]]></a:t>
+              <a:t><![CDATA[22. இவைகளை யோய்தாவின் குமாரனாகிய பெனாயா செய்தபடியினால், மூன்று பராக்கிரமசலிகளுக்குள்ளே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15098,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. These things did Benaiah the son of Jehoiada, and had the name among three mighty men.]]></a:t>
+              <a:t><![CDATA[பேர்பெற்றவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15230,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. He was more honourable than the thirty, but he attained not to the first three. And David set]]></a:t>
+              <a:t><![CDATA[23. முப்பதுபேரிலும் இவன் மேன்மையுள்ளவன்; ஆனாலும் அந்த முந்தின மூன்றுபேருக்கும் இவன் சமானமானவனல்ல;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15362,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him over his guard.]]></a:t>
+              <a:t><![CDATA[இவனைத் தாவீது தன் மெய்க்காவலருக்குத் தலைவனாக வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15494,51 +15857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Asahel the brother of Joab was one of the thirty; Elhanan the son of Dodo of Bethlehem,]]></a:t>
+              <a:t><![CDATA[24. யோவாபின் தம்பி ஆசகேல் மற்ற முப்பதுபேரில் ஒருவன்; அவர்கள் யாரெனில், பெத்லகேம் ஊரானாகிய தோதோவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15626,51 +15989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Shammah the Harodite, Elika the Harodite,]]></a:t>
+              <a:t><![CDATA[குமாரன் எல்க்கானான்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15758,51 +16121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Helez the Paltite, Ira the son of Ikkesh the Tekoite,]]></a:t>
+              <a:t><![CDATA[25. ஆரோதியனாகிய சம்மா, ஆரோதியனாகிய எலிக்கா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15890,51 +16253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Abiezer the Anethothite, Mebunnai the Hushathite,]]></a:t>
+              <a:t><![CDATA[26. பல்தியனாகிய ஏலெஸ், இக்கேசின் குமாரனாகிய ஈரா என்னும் தெக்கோவியன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16022,51 +16385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. The Spirit of the LORD spoke by me, and his word was in my tongue.]]></a:t>
+              <a:t><![CDATA[3. இஸ்ரவேலின் தேவனும் இஸ்ரவேலின் கன்மலையுமானவர் எனக்குச் சொல்லி உரைத்ததாவது: நீதிபரராய் மனுஷரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16154,51 +16517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Zalmon the Ahohite, Maharai the Netophathite,]]></a:t>
+              <a:t><![CDATA[27. ஆனதோத்தியனாகிய அபியேசர், ஊசாத்தியனாகிய மெபுன்னாயி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16286,51 +16649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Heleb the son of Baanah, a Netophathite, Ittai the son of Ribai out of Gibeah of the children of]]></a:t>
+              <a:t><![CDATA[28. அகோகியனாகிய சல்மோன், நெத்தோபாத்தியனாகிய மகராயி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16418,51 +16781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Benjamin,]]></a:t>
+              <a:t><![CDATA[29. பானாவின் குமாரனாகிய ஏலேப் என்னும் நெத்தோபாத்தியன், பென்யமீன் புத்திரரின் கிபியா ஊரானாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16550,51 +16913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Benaiah the Pirathonite, Hiddai of the brooks of Gaash,]]></a:t>
+              <a:t><![CDATA[ரிபாயின் குமாரன் இத்தாயி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16682,51 +17045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Abialbon the Arbathite, Azmaveth the Barhumite,]]></a:t>
+              <a:t><![CDATA[30. பிரத்தோனியனாகிய பெனாயா, காகாஸ் நீரோடைகளின் தேசத்தானாகிய ஈத்தாயி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16814,51 +17177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. Eliahba the Shaalbonite, of the sons of Jashen, Jonathan,]]></a:t>
+              <a:t><![CDATA[31. அர்பாத்தியனாகிய அபிஅல்பொன், பருமியனாகிய அஸ்மாவேத்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16946,51 +17309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. Shammah the Hararite, Ahiam the son of Sharar the Hararite,]]></a:t>
+              <a:t><![CDATA[32. சால்போனியனாகிய எலியூபா, யாசேனின் குமாரரில் யோனத்தான் என்பவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17078,51 +17441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. Eliphelet the son of Ahasbai, the son of the Maachathite, Eliam the son of Ahithophel the]]></a:t>
+              <a:t><![CDATA[33. ஆராரியனாகிய சம்மா, சாராரின் குமாரனாகிய அகியாம் என்னும் ஆராரியன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17210,51 +17573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Gilonite,]]></a:t>
+              <a:t><![CDATA[34. மாகாத்தியனின் குமாரனாகிய அகஸ்பாயிம் மகன் எலிப்பெலேத், கீலோனியனாகிய அகித்தோப்பேலின் குமாரன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17342,51 +17705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. Hezrai the Carmelite, Paarai the Arbite,]]></a:t>
+              <a:t><![CDATA[எலியாம் என்பவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17474,51 +17837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. The God of Israel said, the Rock of Israel spoke to me, He that rules over men must be just,]]></a:t>
+              <a:t><![CDATA[ஆண்டு, தெய்வபயமாய்த் துரைத்தனம்பண்ணுகிறவர் இருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17606,51 +17969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. Igal the son of Nathan of Zobah, Bani the Gadite,]]></a:t>
+              <a:t><![CDATA[35. கர்மேலியனாகிய எஸ்ராயி, அர்பியனாகிய பாராயி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17738,51 +18101,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. Zelek the Ammonite, Nahari the Beerothite, armour bearer to Joab the son of Zeruiah,]]></a:t>
+              <a:t><![CDATA[36. சோபா ஊரானாகிய நாத்தானின் குமாரன் ஈகால், காதியனாகிய பானி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. அம்மோனியனாகிய சேலேக், செருயாவின் குமாரனாகிய யோவாபின் ஆயுததாரியான பெரோத்தியனாகிய நகராய்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. இத்ரியனாகிய ஈரா, இத்ரியனாகிய காரேப்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. ஏத்தியனாகிய உரியா என்பவர்களே; ஆக முப்பத்தேழுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17870,51 +18629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ruling in the fear of God.]]></a:t>
+              <a:t><![CDATA[4. அவர் காலையில் மந்தாரமில்லாமல் உதித்து, மழைக்குப்பிற்பாடு தன் காந்தியினால் புல்லைப் பூமியிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18002,51 +18761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And he shall be as the light of the morning, when the sun rises, even a morning without clouds;]]></a:t>
+              <a:t><![CDATA[முளைக்கப்பண்ணுகிற சூரியனுடைய விடியற்கால வெளிச்சத்தைப்போல இருப்பார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18063,91 +18822,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 23]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme64">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme20">
   <a:themeElements>
-    <a:clrScheme name="Theme64">
+    <a:clrScheme name="Theme20">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme64">
+    <a:fontScheme name="Theme20">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18173,51 +18932,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme64">
+    <a:fmtScheme name="Theme20">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18348,51 +19107,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>71</Slides>
+  <Slides>74</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>