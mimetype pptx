--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -97,50 +97,68 @@
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -174,50 +192,59 @@
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -368,53 +395,62 @@
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -474,51 +510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. யோர்தானைக் கடந்து, காத் என்னும் ஆறுகளின் நடுவே இருக்கிற பட்டணத்திற்கு வலதுபுறமான ஆரோவேரிலும் யாசேரிடத்திலும் பாளயமிறங்கி,]]></a:t>
+              <a:t><![CDATA[4. ஆகிலும் யோவாபும் இராணுவத்தலைவரும் சொன்ன வார்த்தை செல்லாதபடிக்கு, ராஜாவின் வார்த்தை பலத்தது; அப்படியே இஸ்ரவேல் ஜனங்களைத் தொகையிட, யோவாபும் இராணுவத்தலைவரும் ராஜாவைவிட்டு புறப்பட்டுப்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -583,51 +619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அங்கேயிருந்து கீலேயாத்திற்கும் தாதீம்ஒத்சிக்கும் போய், அங்கேயிருந்து தாண்யானுக்கும், சீதோனின் சுற்றுப்புறங்களுக்கும் போய்,]]></a:t>
+              <a:t><![CDATA[4. ஆகிலும் யோவாபும் இராணுவத்தலைவரும் சொன்ன வார்த்தை செல்லாதபடிக்கு, ராஜாவின் வார்த்தை பலத்தது; அப்படியே இஸ்ரவேல் ஜனங்களைத் தொகையிட, யோவாபும் இராணுவத்தலைவரும் ராஜாவைவிட்டு புறப்பட்டுப்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -692,51 +728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அங்கேயிருந்து கீலேயாத்திற்கும் தாதீம்ஒத்சிக்கும் போய், அங்கேயிருந்து தாண்யானுக்கும், சீதோனின் சுற்றுப்புறங்களுக்கும் போய்,]]></a:t>
+              <a:t><![CDATA[4. ஆகிலும் யோவாபும் இராணுவத்தலைவரும் சொன்ன வார்த்தை செல்லாதபடிக்கு, ராஜாவின் வார்த்தை பலத்தது; அப்படியே இஸ்ரவேல் ஜனங்களைத் தொகையிட, யோவாபும் இராணுவத்தலைவரும் ராஜாவைவிட்டு புறப்பட்டுப்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -801,51 +837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பிற்பாடு தீரு என்னும் கோட்டைக்கும் ஏவியர் கானானியருடைய சகல பட்டணங்களுக்கும் போய், அங்கேயிருந்து யூதாவின் தென்புறமான பெயெர்செபாவுக்குப் போய்,]]></a:t>
+              <a:t><![CDATA[5. யோர்தானைக் கடந்து, காத் என்னும் ஆறுகளின் நடுவே இருக்கிற பட்டணத்திற்கு வலதுபுறமான ஆரோவேரிலும் யாசேரிடத்திலும் பாளயமிறங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -910,51 +946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பிற்பாடு தீரு என்னும் கோட்டைக்கும் ஏவியர் கானானியருடைய சகல பட்டணங்களுக்கும் போய், அங்கேயிருந்து யூதாவின் தென்புறமான பெயெர்செபாவுக்குப் போய்,]]></a:t>
+              <a:t><![CDATA[5. யோர்தானைக் கடந்து, காத் என்னும் ஆறுகளின் நடுவே இருக்கிற பட்டணத்திற்கு வலதுபுறமான ஆரோவேரிலும் யாசேரிடத்திலும் பாளயமிறங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1019,51 +1055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இப்படி தேசமெங்கும் சுற்றித்திரிந்து, ஒன்பது மாதமும் இருபதுநாளும் ஆனபிற்பாடு எருசலேமுக்கு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. அங்கேயிருந்து கீலேயாத்திற்கும் தாதீம்ஒத்சிக்கும் போய், அங்கேயிருந்து தாண்யானுக்கும், சீதோனின் சுற்றுப்புறங்களுக்கும் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1128,51 +1164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யோவாப் ஜனத்தை இலக்கம்பார்த்த தொகையை ராஜாவுக்குக் கொடுத்தான்; இஸ்ரவேலிலே பட்டயம் உருவத்தக்க யுத்த சேவகர் எட்டுலட்சம்பேர் இருந்தார்கள்; யூதா மனுஷர் ஐந்து லட்சம் பேர் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. அங்கேயிருந்து கீலேயாத்திற்கும் தாதீம்ஒத்சிக்கும் போய், அங்கேயிருந்து தாண்யானுக்கும், சீதோனின் சுற்றுப்புறங்களுக்கும் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1237,51 +1273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யோவாப் ஜனத்தை இலக்கம்பார்த்த தொகையை ராஜாவுக்குக் கொடுத்தான்; இஸ்ரவேலிலே பட்டயம் உருவத்தக்க யுத்த சேவகர் எட்டுலட்சம்பேர் இருந்தார்கள்; யூதா மனுஷர் ஐந்து லட்சம் பேர் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. பிற்பாடு தீரு என்னும் கோட்டைக்கும் ஏவியர் கானானியருடைய சகல பட்டணங்களுக்கும் போய், அங்கேயிருந்து யூதாவின் தென்புறமான பெயெர்செபாவுக்குப் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1346,51 +1382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இவ்விதமாய் ஜனங்களை எண்ணின பின்பு, ராஜாவின் இருதயம் அவனை வாதித்தது; அப்பொழுது தாவீது கர்த்தரை நோக்கி: நான் இப்படிச் செய்ததினாலே பெரிய பாவஞ்செய்தேன்; இப்போதும் ஆண்டவரே, உமது அடியானின் அக்கிரமத்தை நீக்கிவிடும், நான் மகாபுத்தியீனமாய்ச் செய்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. பிற்பாடு தீரு என்னும் கோட்டைக்கும் ஏவியர் கானானியருடைய சகல பட்டணங்களுக்கும் போய், அங்கேயிருந்து யூதாவின் தென்புறமான பெயெர்செபாவுக்குப் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1455,51 +1491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இவ்விதமாய் ஜனங்களை எண்ணின பின்பு, ராஜாவின் இருதயம் அவனை வாதித்தது; அப்பொழுது தாவீது கர்த்தரை நோக்கி: நான் இப்படிச் செய்ததினாலே பெரிய பாவஞ்செய்தேன்; இப்போதும் ஆண்டவரே, உமது அடியானின் அக்கிரமத்தை நீக்கிவிடும், நான் மகாபுத்தியீனமாய்ச் செய்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. இப்படி தேசமெங்கும் சுற்றித்திரிந்து, ஒன்பது மாதமும் இருபதுநாளும் ஆனபிற்பாடு எருசலேமுக்கு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1673,51 +1709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இவ்விதமாய் ஜனங்களை எண்ணின பின்பு, ராஜாவின் இருதயம் அவனை வாதித்தது; அப்பொழுது தாவீது கர்த்தரை நோக்கி: நான் இப்படிச் செய்ததினாலே பெரிய பாவஞ்செய்தேன்; இப்போதும் ஆண்டவரே, உமது அடியானின் அக்கிரமத்தை நீக்கிவிடும், நான் மகாபுத்தியீனமாய்ச் செய்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. இப்படி தேசமெங்கும் சுற்றித்திரிந்து, ஒன்பது மாதமும் இருபதுநாளும் ஆனபிற்பாடு எருசலேமுக்கு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1782,51 +1818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தாவீது காலமே எழுந்திருந்தபோது, தாவீதின் ஞானதிருஷ்டிக்காரனாகிய காத் என்னும் தீர்க்கதரிசிக்குக் கர்த்தருடைய வார்த்தை உண்டாகிச் சொன்னது:]]></a:t>
+              <a:t><![CDATA[9. யோவாப் ஜனத்தை இலக்கம்பார்த்த தொகையை ராஜாவுக்குக் கொடுத்தான்; இஸ்ரவேலிலே பட்டயம் உருவத்தக்க யுத்த சேவகர் எட்டுலட்சம்பேர் இருந்தார்கள்; யூதா மனுஷர் ஐந்து லட்சம் பேர் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1891,51 +1927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தாவீது காலமே எழுந்திருந்தபோது, தாவீதின் ஞானதிருஷ்டிக்காரனாகிய காத் என்னும் தீர்க்கதரிசிக்குக் கர்த்தருடைய வார்த்தை உண்டாகிச் சொன்னது:]]></a:t>
+              <a:t><![CDATA[9. யோவாப் ஜனத்தை இலக்கம்பார்த்த தொகையை ராஜாவுக்குக் கொடுத்தான்; இஸ்ரவேலிலே பட்டயம் உருவத்தக்க யுத்த சேவகர் எட்டுலட்சம்பேர் இருந்தார்கள்; யூதா மனுஷர் ஐந்து லட்சம் பேர் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2000,51 +2036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ தாவீதினிடத்தில் போய், மூன்றுகாரியங்களை உனக்கு முன்பாக வைக்கிறேன்; அவைகளில் ஒரு காரியத்தைத் தெரிந்துகொள், அதை நான் உனக்குச்செய்வேன் என்று கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. யோவாப் ஜனத்தை இலக்கம்பார்த்த தொகையை ராஜாவுக்குக் கொடுத்தான்; இஸ்ரவேலிலே பட்டயம் உருவத்தக்க யுத்த சேவகர் எட்டுலட்சம்பேர் இருந்தார்கள்; யூதா மனுஷர் ஐந்து லட்சம் பேர் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2109,51 +2145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ தாவீதினிடத்தில் போய், மூன்றுகாரியங்களை உனக்கு முன்பாக வைக்கிறேன்; அவைகளில் ஒரு காரியத்தைத் தெரிந்துகொள், அதை நான் உனக்குச்செய்வேன் என்று கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. இவ்விதமாய் ஜனங்களை எண்ணின பின்பு, ராஜாவின் இருதயம் அவனை வாதித்தது; அப்பொழுது தாவீது கர்த்தரை நோக்கி: நான் இப்படிச் செய்ததினாலே பெரிய பாவஞ்செய்தேன்; இப்போதும் ஆண்டவரே, உமது அடியானின் அக்கிரமத்தை நீக்கிவிடும், நான் மகாபுத்தியீனமாய்ச் செய்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2218,51 +2254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்படியே காத் தாவீதினிடத்தில் வந்து, அவனை நோக்கி: உம்முடைய தேசத்திலே ஏழு வருஷம் பஞ்சம் வரவேண்டுமோ, அல்லது மூன்றுமாதம் உம்முடைய சத்துருக்கள் உம்மைப் பின்தொடர, நீர் அவர்களுக்கு முன்பாக ஓடிப்போகவேண்டுமோ? அல்லது உம்முடைய தேசத்திலே மூன்றுநாள் கொள்ளைநோய் உண்டாகவேண்டுமோ? இப்போதும் என்னை அனுப்பினவருக்கு நான் என்ன மறு உத்தரவு கொண்டுபோகவேண்டும் என்பதை நீர் யோசித்துப்பாரும் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[10. இவ்விதமாய் ஜனங்களை எண்ணின பின்பு, ராஜாவின் இருதயம் அவனை வாதித்தது; அப்பொழுது தாவீது கர்த்தரை நோக்கி: நான் இப்படிச் செய்ததினாலே பெரிய பாவஞ்செய்தேன்; இப்போதும் ஆண்டவரே, உமது அடியானின் அக்கிரமத்தை நீக்கிவிடும், நான் மகாபுத்தியீனமாய்ச் செய்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2327,51 +2363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்படியே காத் தாவீதினிடத்தில் வந்து, அவனை நோக்கி: உம்முடைய தேசத்திலே ஏழு வருஷம் பஞ்சம் வரவேண்டுமோ, அல்லது மூன்றுமாதம் உம்முடைய சத்துருக்கள் உம்மைப் பின்தொடர, நீர் அவர்களுக்கு முன்பாக ஓடிப்போகவேண்டுமோ? அல்லது உம்முடைய தேசத்திலே மூன்றுநாள் கொள்ளைநோய் உண்டாகவேண்டுமோ? இப்போதும் என்னை அனுப்பினவருக்கு நான் என்ன மறு உத்தரவு கொண்டுபோகவேண்டும் என்பதை நீர் யோசித்துப்பாரும் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[10. இவ்விதமாய் ஜனங்களை எண்ணின பின்பு, ராஜாவின் இருதயம் அவனை வாதித்தது; அப்பொழுது தாவீது கர்த்தரை நோக்கி: நான் இப்படிச் செய்ததினாலே பெரிய பாவஞ்செய்தேன்; இப்போதும் ஆண்டவரே, உமது அடியானின் அக்கிரமத்தை நீக்கிவிடும், நான் மகாபுத்தியீனமாய்ச் செய்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2436,51 +2472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்படியே காத் தாவீதினிடத்தில் வந்து, அவனை நோக்கி: உம்முடைய தேசத்திலே ஏழு வருஷம் பஞ்சம் வரவேண்டுமோ, அல்லது மூன்றுமாதம் உம்முடைய சத்துருக்கள் உம்மைப் பின்தொடர, நீர் அவர்களுக்கு முன்பாக ஓடிப்போகவேண்டுமோ? அல்லது உம்முடைய தேசத்திலே மூன்றுநாள் கொள்ளைநோய் உண்டாகவேண்டுமோ? இப்போதும் என்னை அனுப்பினவருக்கு நான் என்ன மறு உத்தரவு கொண்டுபோகவேண்டும் என்பதை நீர் யோசித்துப்பாரும் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[11. தாவீது காலமே எழுந்திருந்தபோது, தாவீதின் ஞானதிருஷ்டிக்காரனாகிய காத் என்னும் தீர்க்கதரிசிக்குக் கர்த்தருடைய வார்த்தை உண்டாகிச் சொன்னது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2545,51 +2581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்படியே காத் தாவீதினிடத்தில் வந்து, அவனை நோக்கி: உம்முடைய தேசத்திலே ஏழு வருஷம் பஞ்சம் வரவேண்டுமோ, அல்லது மூன்றுமாதம் உம்முடைய சத்துருக்கள் உம்மைப் பின்தொடர, நீர் அவர்களுக்கு முன்பாக ஓடிப்போகவேண்டுமோ? அல்லது உம்முடைய தேசத்திலே மூன்றுநாள் கொள்ளைநோய் உண்டாகவேண்டுமோ? இப்போதும் என்னை அனுப்பினவருக்கு நான் என்ன மறு உத்தரவு கொண்டுபோகவேண்டும் என்பதை நீர் யோசித்துப்பாரும் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[11. தாவீது காலமே எழுந்திருந்தபோது, தாவீதின் ஞானதிருஷ்டிக்காரனாகிய காத் என்னும் தீர்க்கதரிசிக்குக் கர்த்தருடைய வார்த்தை உண்டாகிச் சொன்னது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2654,51 +2690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது தாவீது கர்த்தரை நோக்கி: கொடிய இடுக்கணில் அகப்பட்டிருக்கிறேன், இப்போது நாம் கர்த்தருடைய கையிலே விழுவோமாக; அவருடைய இரக்கங்கள் மகா பெரியது; மனுஷர் கையிலே விழாதிருப்பேனாக என்றான்.]]></a:t>
+              <a:t><![CDATA[12. நீ தாவீதினிடத்தில் போய், மூன்றுகாரியங்களை உனக்கு முன்பாக வைக்கிறேன்; அவைகளில் ஒரு காரியத்தைத் தெரிந்துகொள், அதை நான் உனக்குச்செய்வேன் என்று கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2872,51 +2908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது தாவீது கர்த்தரை நோக்கி: கொடிய இடுக்கணில் அகப்பட்டிருக்கிறேன், இப்போது நாம் கர்த்தருடைய கையிலே விழுவோமாக; அவருடைய இரக்கங்கள் மகா பெரியது; மனுஷர் கையிலே விழாதிருப்பேனாக என்றான்.]]></a:t>
+              <a:t><![CDATA[12. நீ தாவீதினிடத்தில் போய், மூன்றுகாரியங்களை உனக்கு முன்பாக வைக்கிறேன்; அவைகளில் ஒரு காரியத்தைத் தெரிந்துகொள், அதை நான் உனக்குச்செய்வேன் என்று கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2981,51 +3017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது கர்த்தர் இஸ்ரவேலிலே அன்று காலமே தொடங்கி குறித்தகாலம்வரைக்கும் கொள்ளைநோயை வரப்பண்ணினார்; அதினால் தாண்முதல் பெயெர்செபாமட்டுமுள்ள ஜனங்களில் எழுபதினாயிரம்பேர் செத்துப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[13. அப்படியே காத் தாவீதினிடத்தில் வந்து, அவனை நோக்கி: உம்முடைய தேசத்திலே ஏழு வருஷம் பஞ்சம் வரவேண்டுமோ, அல்லது மூன்றுமாதம் உம்முடைய சத்துருக்கள் உம்மைப் பின்தொடர, நீர் அவர்களுக்கு முன்பாக ஓடிப்போகவேண்டுமோ? அல்லது உம்முடைய தேசத்திலே மூன்றுநாள் கொள்ளைநோய் உண்டாகவேண்டுமோ? இப்போதும் என்னை அனுப்பினவருக்கு நான் என்ன மறு உத்தரவு கொண்டுபோகவேண்டும் என்பதை நீர் யோசித்துப்பாரும் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3090,51 +3126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது கர்த்தர் இஸ்ரவேலிலே அன்று காலமே தொடங்கி குறித்தகாலம்வரைக்கும் கொள்ளைநோயை வரப்பண்ணினார்; அதினால் தாண்முதல் பெயெர்செபாமட்டுமுள்ள ஜனங்களில் எழுபதினாயிரம்பேர் செத்துப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[13. அப்படியே காத் தாவீதினிடத்தில் வந்து, அவனை நோக்கி: உம்முடைய தேசத்திலே ஏழு வருஷம் பஞ்சம் வரவேண்டுமோ, அல்லது மூன்றுமாதம் உம்முடைய சத்துருக்கள் உம்மைப் பின்தொடர, நீர் அவர்களுக்கு முன்பாக ஓடிப்போகவேண்டுமோ? அல்லது உம்முடைய தேசத்திலே மூன்றுநாள் கொள்ளைநோய் உண்டாகவேண்டுமோ? இப்போதும் என்னை அனுப்பினவருக்கு நான் என்ன மறு உத்தரவு கொண்டுபோகவேண்டும் என்பதை நீர் யோசித்துப்பாரும் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3199,51 +3235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தேவதூதன் எருசலேமை அழிக்கத்தன் கையை அதின்மேல் நீட்டிபோது, கர்த்தர் அந்தத் தீங்குக்கு மனஸ்தாபப்பட்டு, ஜனங்களைச் சங்கரிக்கிற தூதனை நோக்கி: போதும், இப்போது உன் கையை நிறுத்து என்றார்; அந்த வேளையில் கர்த்தருடைய தூதன் எபூசியனாகியா அர்வனாவின் போரடிக்கிற களத்திற்கு நேரே இருந்தான்.]]></a:t>
+              <a:t><![CDATA[13. அப்படியே காத் தாவீதினிடத்தில் வந்து, அவனை நோக்கி: உம்முடைய தேசத்திலே ஏழு வருஷம் பஞ்சம் வரவேண்டுமோ, அல்லது மூன்றுமாதம் உம்முடைய சத்துருக்கள் உம்மைப் பின்தொடர, நீர் அவர்களுக்கு முன்பாக ஓடிப்போகவேண்டுமோ? அல்லது உம்முடைய தேசத்திலே மூன்றுநாள் கொள்ளைநோய் உண்டாகவேண்டுமோ? இப்போதும் என்னை அனுப்பினவருக்கு நான் என்ன மறு உத்தரவு கொண்டுபோகவேண்டும் என்பதை நீர் யோசித்துப்பாரும் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3308,51 +3344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தேவதூதன் எருசலேமை அழிக்கத்தன் கையை அதின்மேல் நீட்டிபோது, கர்த்தர் அந்தத் தீங்குக்கு மனஸ்தாபப்பட்டு, ஜனங்களைச் சங்கரிக்கிற தூதனை நோக்கி: போதும், இப்போது உன் கையை நிறுத்து என்றார்; அந்த வேளையில் கர்த்தருடைய தூதன் எபூசியனாகியா அர்வனாவின் போரடிக்கிற களத்திற்கு நேரே இருந்தான்.]]></a:t>
+              <a:t><![CDATA[13. அப்படியே காத் தாவீதினிடத்தில் வந்து, அவனை நோக்கி: உம்முடைய தேசத்திலே ஏழு வருஷம் பஞ்சம் வரவேண்டுமோ, அல்லது மூன்றுமாதம் உம்முடைய சத்துருக்கள் உம்மைப் பின்தொடர, நீர் அவர்களுக்கு முன்பாக ஓடிப்போகவேண்டுமோ? அல்லது உம்முடைய தேசத்திலே மூன்றுநாள் கொள்ளைநோய் உண்டாகவேண்டுமோ? இப்போதும் என்னை அனுப்பினவருக்கு நான் என்ன மறு உத்தரவு கொண்டுபோகவேண்டும் என்பதை நீர் யோசித்துப்பாரும் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3417,51 +3453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தேவதூதன் எருசலேமை அழிக்கத்தன் கையை அதின்மேல் நீட்டிபோது, கர்த்தர் அந்தத் தீங்குக்கு மனஸ்தாபப்பட்டு, ஜனங்களைச் சங்கரிக்கிற தூதனை நோக்கி: போதும், இப்போது உன் கையை நிறுத்து என்றார்; அந்த வேளையில் கர்த்தருடைய தூதன் எபூசியனாகியா அர்வனாவின் போரடிக்கிற களத்திற்கு நேரே இருந்தான்.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது தாவீது கர்த்தரை நோக்கி: கொடிய இடுக்கணில் அகப்பட்டிருக்கிறேன், இப்போது நாம் கர்த்தருடைய கையிலே விழுவோமாக; அவருடைய இரக்கங்கள் மகா பெரியது; மனுஷர் கையிலே விழாதிருப்பேனாக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3526,51 +3562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஜனத்தை உபாதிக்கிற தூதனை தாவீது கண்டபோது, அவன் கர்த்தரை நோக்கி: இதோ, நான்தான் பாவஞ்செய்தேன்; நான்தான் அக்கிரமம்பண்ணினேன்; இந்த ஆடுகள் என்ன செய்தது? உம்முடைய கை எனக்கும் என் தகப்பன் வீட்டுக்கும் விரோதமாயிருப்பதாக என்று விண்ணப்பம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது தாவீது கர்த்தரை நோக்கி: கொடிய இடுக்கணில் அகப்பட்டிருக்கிறேன், இப்போது நாம் கர்த்தருடைய கையிலே விழுவோமாக; அவருடைய இரக்கங்கள் மகா பெரியது; மனுஷர் கையிலே விழாதிருப்பேனாக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3635,51 +3671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஜனத்தை உபாதிக்கிற தூதனை தாவீது கண்டபோது, அவன் கர்த்தரை நோக்கி: இதோ, நான்தான் பாவஞ்செய்தேன்; நான்தான் அக்கிரமம்பண்ணினேன்; இந்த ஆடுகள் என்ன செய்தது? உம்முடைய கை எனக்கும் என் தகப்பன் வீட்டுக்கும் விரோதமாயிருப்பதாக என்று விண்ணப்பம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது கர்த்தர் இஸ்ரவேலிலே அன்று காலமே தொடங்கி குறித்தகாலம்வரைக்கும் கொள்ளைநோயை வரப்பண்ணினார்; அதினால் தாண்முதல் பெயெர்செபாமட்டுமுள்ள ஜனங்களில் எழுபதினாயிரம்பேர் செத்துப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3744,51 +3780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஜனத்தை உபாதிக்கிற தூதனை தாவீது கண்டபோது, அவன் கர்த்தரை நோக்கி: இதோ, நான்தான் பாவஞ்செய்தேன்; நான்தான் அக்கிரமம்பண்ணினேன்; இந்த ஆடுகள் என்ன செய்தது? உம்முடைய கை எனக்கும் என் தகப்பன் வீட்டுக்கும் விரோதமாயிருப்பதாக என்று விண்ணப்பம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது கர்த்தர் இஸ்ரவேலிலே அன்று காலமே தொடங்கி குறித்தகாலம்வரைக்கும் கொள்ளைநோயை வரப்பண்ணினார்; அதினால் தாண்முதல் பெயெர்செபாமட்டுமுள்ள ஜனங்களில் எழுபதினாயிரம்பேர் செத்துப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3853,51 +3889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அன்றைய தினம் காத் என்பவன் தாவீதினிடத்தில் வந்து, அவனை நோக்கி: நீர் போய், எபூசியனாகிய அர்வனாவின் களத்திலே கர்த்தருக்கு ஒரு பலிபீடத்தை உண்டாக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. தேவதூதன் எருசலேமை அழிக்கத்தன் கையை அதின்மேல் நீட்டிபோது, கர்த்தர் அந்தத் தீங்குக்கு மனஸ்தாபப்பட்டு, ஜனங்களைச் சங்கரிக்கிற தூதனை நோக்கி: போதும், இப்போது உன் கையை நிறுத்து என்றார்; அந்த வேளையில் கர்த்தருடைய தூதன் எபூசியனாகியா அர்வனாவின் போரடிக்கிற களத்திற்கு நேரே இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4071,51 +4107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அன்றைய தினம் காத் என்பவன் தாவீதினிடத்தில் வந்து, அவனை நோக்கி: நீர் போய், எபூசியனாகிய அர்வனாவின் களத்திலே கர்த்தருக்கு ஒரு பலிபீடத்தை உண்டாக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. தேவதூதன் எருசலேமை அழிக்கத்தன் கையை அதின்மேல் நீட்டிபோது, கர்த்தர் அந்தத் தீங்குக்கு மனஸ்தாபப்பட்டு, ஜனங்களைச் சங்கரிக்கிற தூதனை நோக்கி: போதும், இப்போது உன் கையை நிறுத்து என்றார்; அந்த வேளையில் கர்த்தருடைய தூதன் எபூசியனாகியா அர்வனாவின் போரடிக்கிற களத்திற்கு நேரே இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4180,51 +4216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. காத்துடைய வார்த்தையின்படியே தாவீது கர்த்தர் கற்பித்த பிரகாரமாகப் போனான்.]]></a:t>
+              <a:t><![CDATA[16. தேவதூதன் எருசலேமை அழிக்கத்தன் கையை அதின்மேல் நீட்டிபோது, கர்த்தர் அந்தத் தீங்குக்கு மனஸ்தாபப்பட்டு, ஜனங்களைச் சங்கரிக்கிற தூதனை நோக்கி: போதும், இப்போது உன் கையை நிறுத்து என்றார்; அந்த வேளையில் கர்த்தருடைய தூதன் எபூசியனாகியா அர்வனாவின் போரடிக்கிற களத்திற்கு நேரே இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4289,51 +4325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அர்வனா ஏறிட்டுப்பார்த்து: ராஜாவும் அவனுடைய ஊழியக்காரரும் தன்னிடத்தில் வருகிறதைக்கண்டு, அர்வனா எதிர்கொண்டுபோய் தரைமட்டும்குனிந்து ராஜாவை வணங்கி,]]></a:t>
+              <a:t><![CDATA[17. ஜனத்தை உபாதிக்கிற தூதனை தாவீது கண்டபோது, அவன் கர்த்தரை நோக்கி: இதோ, நான்தான் பாவஞ்செய்தேன்; நான்தான் அக்கிரமம்பண்ணினேன்; இந்த ஆடுகள் என்ன செய்தது? உம்முடைய கை எனக்கும் என் தகப்பன் வீட்டுக்கும் விரோதமாயிருப்பதாக என்று விண்ணப்பம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4398,51 +4434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அர்வனா ஏறிட்டுப்பார்த்து: ராஜாவும் அவனுடைய ஊழியக்காரரும் தன்னிடத்தில் வருகிறதைக்கண்டு, அர்வனா எதிர்கொண்டுபோய் தரைமட்டும்குனிந்து ராஜாவை வணங்கி,]]></a:t>
+              <a:t><![CDATA[17. ஜனத்தை உபாதிக்கிற தூதனை தாவீது கண்டபோது, அவன் கர்த்தரை நோக்கி: இதோ, நான்தான் பாவஞ்செய்தேன்; நான்தான் அக்கிரமம்பண்ணினேன்; இந்த ஆடுகள் என்ன செய்தது? உம்முடைய கை எனக்கும் என் தகப்பன் வீட்டுக்கும் விரோதமாயிருப்பதாக என்று விண்ணப்பம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4507,51 +4543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ராஜாவாகிய என் ஆண்டவன் தமது அடியானிடத்தில் வருகிற காரியம் என்ன என்று கேட்டதற்கு, தாவீது: வாதை ஜனத்தைவிட்டு நிறுத்தப்படக் கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டும்படிக்கு இந்தக் களத்தை உன் கையிலே கொள்ளவந்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. ஜனத்தை உபாதிக்கிற தூதனை தாவீது கண்டபோது, அவன் கர்த்தரை நோக்கி: இதோ, நான்தான் பாவஞ்செய்தேன்; நான்தான் அக்கிரமம்பண்ணினேன்; இந்த ஆடுகள் என்ன செய்தது? உம்முடைய கை எனக்கும் என் தகப்பன் வீட்டுக்கும் விரோதமாயிருப்பதாக என்று விண்ணப்பம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4616,51 +4652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ராஜாவாகிய என் ஆண்டவன் தமது அடியானிடத்தில் வருகிற காரியம் என்ன என்று கேட்டதற்கு, தாவீது: வாதை ஜனத்தைவிட்டு நிறுத்தப்படக் கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டும்படிக்கு இந்தக் களத்தை உன் கையிலே கொள்ளவந்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. அன்றைய தினம் காத் என்பவன் தாவீதினிடத்தில் வந்து, அவனை நோக்கி: நீர் போய், எபூசியனாகிய அர்வனாவின் களத்திலே கர்த்தருக்கு ஒரு பலிபீடத்தை உண்டாக்கும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4725,51 +4761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அர்வனா தாவீதைப் பார்த்து ராஜாவாகிய என் ஆண்டவன் இதை வாங்கிக்கொண்டு, தம்முடைய பார்வைக்கு நலமானபடி பலியிடுவாராக; இதோ, தகனபலிக்கு மாடுகளும் விறகுக்குப் போரடிக்கிற உருளைகளும் மாடுகளின் நுகத்தடிகளும் இங்கே இருக்கிறது என்றுசொல்லி,]]></a:t>
+              <a:t><![CDATA[18. அன்றைய தினம் காத் என்பவன் தாவீதினிடத்தில் வந்து, அவனை நோக்கி: நீர் போய், எபூசியனாகிய அர்வனாவின் களத்திலே கர்த்தருக்கு ஒரு பலிபீடத்தை உண்டாக்கும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4834,51 +4870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அர்வனா தாவீதைப் பார்த்து ராஜாவாகிய என் ஆண்டவன் இதை வாங்கிக்கொண்டு, தம்முடைய பார்வைக்கு நலமானபடி பலியிடுவாராக; இதோ, தகனபலிக்கு மாடுகளும் விறகுக்குப் போரடிக்கிற உருளைகளும் மாடுகளின் நுகத்தடிகளும் இங்கே இருக்கிறது என்றுசொல்லி,]]></a:t>
+              <a:t><![CDATA[19. காத்துடைய வார்த்தையின்படியே தாவீது கர்த்தர் கற்பித்த பிரகாரமாகப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4943,51 +4979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அர்வனா ராஜயோக்கியமாய் அவை எல்லாவற்றையும் ராஜாவுக்குக் கொடுத்தபின்பு, அர்வனா ராஜாவை நோக்கி: உம்முடைய தேவனாகிய கர்த்தர் உம்மிடத்தில் கிருபையாயிருப்பாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[20. அர்வனா ஏறிட்டுப்பார்த்து: ராஜாவும் அவனுடைய ஊழியக்காரரும் தன்னிடத்தில் வருகிறதைக்கண்டு, அர்வனா எதிர்கொண்டுபோய் தரைமட்டும்குனிந்து ராஜாவை வணங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5052,51 +5088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அர்வனா ராஜயோக்கியமாய் அவை எல்லாவற்றையும் ராஜாவுக்குக் கொடுத்தபின்பு, அர்வனா ராஜாவை நோக்கி: உம்முடைய தேவனாகிய கர்த்தர் உம்மிடத்தில் கிருபையாயிருப்பாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[20. அர்வனா ஏறிட்டுப்பார்த்து: ராஜாவும் அவனுடைய ஊழியக்காரரும் தன்னிடத்தில் வருகிறதைக்கண்டு, அர்வனா எதிர்கொண்டுபோய் தரைமட்டும்குனிந்து ராஜாவை வணங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5270,51 +5306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ராஜா அர்வனாவைப் பார்த்து: அப்படியல்ல; நான் இலவசமாய் வாங்கி, என் தேவனாகிய கர்த்தருக்கு சர்வாங்க தகனபலிகளைச் செலுத்தாமல், அதை உன் கையிலே விலைக்கிரயமாய் வாங்குவேன் என்று சொல்லி, தாவீது அந்தக் களத்தையும் மாடுகளையும் ஐம்பது சேக்கல் நிறை வெள்ளிக்குக் கொண்டான்.]]></a:t>
+              <a:t><![CDATA[21. ராஜாவாகிய என் ஆண்டவன் தமது அடியானிடத்தில் வருகிற காரியம் என்ன என்று கேட்டதற்கு, தாவீது: வாதை ஜனத்தைவிட்டு நிறுத்தப்படக் கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டும்படிக்கு இந்தக் களத்தை உன் கையிலே கொள்ளவந்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5379,51 +5415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ராஜா அர்வனாவைப் பார்த்து: அப்படியல்ல; நான் இலவசமாய் வாங்கி, என் தேவனாகிய கர்த்தருக்கு சர்வாங்க தகனபலிகளைச் செலுத்தாமல், அதை உன் கையிலே விலைக்கிரயமாய் வாங்குவேன் என்று சொல்லி, தாவீது அந்தக் களத்தையும் மாடுகளையும் ஐம்பது சேக்கல் நிறை வெள்ளிக்குக் கொண்டான்.]]></a:t>
+              <a:t><![CDATA[21. ராஜாவாகிய என் ஆண்டவன் தமது அடியானிடத்தில் வருகிற காரியம் என்ன என்று கேட்டதற்கு, தாவீது: வாதை ஜனத்தைவிட்டு நிறுத்தப்படக் கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டும்படிக்கு இந்தக் களத்தை உன் கையிலே கொள்ளவந்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5488,51 +5524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அங்கே தாவீது கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டி, சர்வாங்க தகனபலிகளையும் சமாதானபலிகளையும் செலுத்தினான்; அப்பொழுது கர்த்தர் தேசத்துக்காகச் செய்யப்பட்ட வேண்டுதலைக் கேட்டருளினார், இஸ்ரவேலின்மேல் இருந்த அந்த வாதை நிறுத்தப்பட்டது.]]></a:t>
+              <a:t><![CDATA[21. ராஜாவாகிய என் ஆண்டவன் தமது அடியானிடத்தில் வருகிற காரியம் என்ன என்று கேட்டதற்கு, தாவீது: வாதை ஜனத்தைவிட்டு நிறுத்தப்படக் கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டும்படிக்கு இந்தக் களத்தை உன் கையிலே கொள்ளவந்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5597,51 +5633,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அங்கே தாவீது கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டி, சர்வாங்க தகனபலிகளையும் சமாதானபலிகளையும் செலுத்தினான்; அப்பொழுது கர்த்தர் தேசத்துக்காகச் செய்யப்பட்ட வேண்டுதலைக் கேட்டருளினார், இஸ்ரவேலின்மேல் இருந்த அந்த வாதை நிறுத்தப்பட்டது.]]></a:t>
+              <a:t><![CDATA[22. அர்வனா தாவீதைப் பார்த்து ராஜாவாகிய என் ஆண்டவன் இதை வாங்கிக்கொண்டு, தம்முடைய பார்வைக்கு நலமானபடி பலியிடுவாராக; இதோ, தகனபலிக்கு மாடுகளும் விறகுக்குப் போரடிக்கிற உருளைகளும் மாடுகளின் நுகத்தடிகளும் இங்கே இருக்கிறது என்றுசொல்லி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. அர்வனா தாவீதைப் பார்த்து ராஜாவாகிய என் ஆண்டவன் இதை வாங்கிக்கொண்டு, தம்முடைய பார்வைக்கு நலமானபடி பலியிடுவாராக; இதோ, தகனபலிக்கு மாடுகளும் விறகுக்குப் போரடிக்கிற உருளைகளும் மாடுகளின் நுகத்தடிகளும் இங்கே இருக்கிறது என்றுசொல்லி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. அர்வனா தாவீதைப் பார்த்து ராஜாவாகிய என் ஆண்டவன் இதை வாங்கிக்கொண்டு, தம்முடைய பார்வைக்கு நலமானபடி பலியிடுவாராக; இதோ, தகனபலிக்கு மாடுகளும் விறகுக்குப் போரடிக்கிற உருளைகளும் மாடுகளின் நுகத்தடிகளும் இங்கே இருக்கிறது என்றுசொல்லி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. அர்வனா ராஜயோக்கியமாய் அவை எல்லாவற்றையும் ராஜாவுக்குக் கொடுத்தபின்பு, அர்வனா ராஜாவை நோக்கி: உம்முடைய தேவனாகிய கர்த்தர் உம்மிடத்தில் கிருபையாயிருப்பாராக என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. அர்வனா ராஜயோக்கியமாய் அவை எல்லாவற்றையும் ராஜாவுக்குக் கொடுத்தபின்பு, அர்வனா ராஜாவை நோக்கி: உம்முடைய தேவனாகிய கர்த்தர் உம்மிடத்தில் கிருபையாயிருப்பாராக என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. ராஜா அர்வனாவைப் பார்த்து: அப்படியல்ல; நான் இலவசமாய் வாங்கி, என் தேவனாகிய கர்த்தருக்கு சர்வாங்க தகனபலிகளைச் செலுத்தாமல், அதை உன் கையிலே விலைக்கிரயமாய் வாங்குவேன் என்று சொல்லி, தாவீது அந்தக் களத்தையும் மாடுகளையும் ஐம்பது சேக்கல் நிறை வெள்ளிக்குக் கொண்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. ராஜா அர்வனாவைப் பார்த்து: அப்படியல்ல; நான் இலவசமாய் வாங்கி, என் தேவனாகிய கர்த்தருக்கு சர்வாங்க தகனபலிகளைச் செலுத்தாமல், அதை உன் கையிலே விலைக்கிரயமாய் வாங்குவேன் என்று சொல்லி, தாவீது அந்தக் களத்தையும் மாடுகளையும் ஐம்பது சேக்கல் நிறை வெள்ளிக்குக் கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5706,51 +6396,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது யோவாப் ராஜாவைப்பார்த்து: ராஜாவாகிய என் ஆண்டவனுடைய கண்கள் காணும்படி உம்முடைய தேவனாகிய கர்த்தர் ஜனங்களை இப்பொழுது இருக்கிறதைப்பார்க்கிலும், நூறுமடங்கு அதிகமாய் வர்த்திக்கப்பண்ணுவாராக; ஆனாலும் என் ஆண்டவனாகிய ராஜா இந்தக் காரியத்தை விரும்புகிறது என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[2. அப்படியே ராஜா தன்னோடிருக்கிற சேனாபதியாகிய யோவாபைப் பார்த்து: ஜனங்களின் இலக்கத்தை நான் அறியும்படிக்கு நீ தாண்முதல் பெயெர்செபாமட்டுமுள்ள இஸ்ரவேலரின் கோத்திரமெங்கும் சுற்றித்திரிந்து ஜனங்களைத் தொகையிடுங்கள் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. ராஜா அர்வனாவைப் பார்த்து: அப்படியல்ல; நான் இலவசமாய் வாங்கி, என் தேவனாகிய கர்த்தருக்கு சர்வாங்க தகனபலிகளைச் செலுத்தாமல், அதை உன் கையிலே விலைக்கிரயமாய் வாங்குவேன் என்று சொல்லி, தாவீது அந்தக் களத்தையும் மாடுகளையும் ஐம்பது சேக்கல் நிறை வெள்ளிக்குக் கொண்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. அங்கே தாவீது கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டி, சர்வாங்க தகனபலிகளையும் சமாதானபலிகளையும் செலுத்தினான்; அப்பொழுது கர்த்தர் தேசத்துக்காகச் செய்யப்பட்ட வேண்டுதலைக் கேட்டருளினார், இஸ்ரவேலின்மேல் இருந்த அந்த வாதை நிறுத்தப்பட்டது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. அங்கே தாவீது கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டி, சர்வாங்க தகனபலிகளையும் சமாதானபலிகளையும் செலுத்தினான்; அப்பொழுது கர்த்தர் தேசத்துக்காகச் செய்யப்பட்ட வேண்டுதலைக் கேட்டருளினார், இஸ்ரவேலின்மேல் இருந்த அந்த வாதை நிறுத்தப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5924,51 +6941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆகிலும் யோவாபும் இராணுவத்தலைவரும் சொன்ன வார்த்தை செல்லாதபடிக்கு, ராஜாவின் வார்த்தை பலத்தது; அப்படியே இஸ்ரவேல் ஜனங்களைத் தொகையிட, யோவாபும் இராணுவத்தலைவரும் ராஜாவைவிட்டு புறப்பட்டுப்போய்,]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது யோவாப் ராஜாவைப்பார்த்து: ராஜாவாகிய என் ஆண்டவனுடைய கண்கள் காணும்படி உம்முடைய தேவனாகிய கர்த்தர் ஜனங்களை இப்பொழுது இருக்கிறதைப்பார்க்கிலும், நூறுமடங்கு அதிகமாய் வர்த்திக்கப்பண்ணுவாராக; ஆனாலும் என் ஆண்டவனாகிய ராஜா இந்தக் காரியத்தை விரும்புகிறது என்ன என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6033,51 +7050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆகிலும் யோவாபும் இராணுவத்தலைவரும் சொன்ன வார்த்தை செல்லாதபடிக்கு, ராஜாவின் வார்த்தை பலத்தது; அப்படியே இஸ்ரவேல் ஜனங்களைத் தொகையிட, யோவாபும் இராணுவத்தலைவரும் ராஜாவைவிட்டு புறப்பட்டுப்போய்,]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது யோவாப் ராஜாவைப்பார்த்து: ராஜாவாகிய என் ஆண்டவனுடைய கண்கள் காணும்படி உம்முடைய தேவனாகிய கர்த்தர் ஜனங்களை இப்பொழுது இருக்கிறதைப்பார்க்கிலும், நூறுமடங்கு அதிகமாய் வர்த்திக்கப்பண்ணுவாராக; ஆனாலும் என் ஆண்டவனாகிய ராஜா இந்தக் காரியத்தை விரும்புகிறது என்ன என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6112,51 +7129,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469515922" r:id="rId1"/>
+    <p:sldLayoutId id="2473434396" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6540,54 +7557,126 @@
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -6716,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ​యొర్దాను నది దాటి యాజేరుతట్టున గాదు లోయ మధ్య నుండు పట్టణపు కుడిపార్శ్వముననున్న అరోయేరులో దిగి]]></a:t>
+              <a:t><![CDATA[4. Notwithstanding the king's word prevailed against Joab, and against the captains of the host. And]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ​అక్కడనుండి గిలాదునకును తహ్తింహోద్షీ దేశమునకును వచ్చిరి; తరువాత దానాయానుకును పోయి తిరిగి]]></a:t>
+              <a:t><![CDATA[Joab and the captains of the host went out from the presence of the king, to number the people of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సీదోనునకు వచ్చిరి.]]></a:t>
+              <a:t><![CDATA[Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. అక్కడనుండి బురుజులుగల తూరు పట్టణ మునకును హివ్వీయులయొక్కయు కనానీయుల యొక్కయు పట్టణములన్నిటికిని]]></a:t>
+              <a:t><![CDATA[5. And they passed over Jordan, and pitched in Aroer, on the right side of the city that lies in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వచ్చి యూదాదేశపు దక్షిణదిక్కుననున్న బెయేర్షెబావరకు సంచరించిరి.]]></a:t>
+              <a:t><![CDATA[midst of the river of Gad, and toward Jazer:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ​ఈ ప్రకారము వారు దేశమంతయు సంచరించి తొమి్మదినెలల ఇరువది దినములకు తిరిగి యెరూషలేమునకు వచ్చిరి.]]></a:t>
+              <a:t><![CDATA[6. Then they came to Gilead, and to the land of Tahtimhodshi; and they came to Danjaan, and about to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ​అప్పుడు యోవాబు జనసంఖ్య వెరసి రాజునకు అప్ప గించెను; ఇశ్రాయేలువారిలో కత్తి దూయగల యెనిమిది]]></a:t>
+              <a:t><![CDATA[Zidon,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[లక్షలమంది యోధులుండిరి; యూదా వారిలో అయిదు లక్షలమంది యుండిరి.]]></a:t>
+              <a:t><![CDATA[7. And came to the strong hold of Tyre, and to all the cities of the Hivites, and of the Canaanites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. జనసంఖ్య చూచినందుకై దావీదు మనస్సు కొట్టు కొనగా అతడునేను చేసిన పనివలన గొప్ప పాపము కట్టుకొంటిని,]]></a:t>
+              <a:t><![CDATA[and they went out to the south of Judah, even to Beersheba.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నేను ఎంతో అవివేకినై దాని చేసితిని; యెహోవా, కరుణయుంచి నీ దాసుడనైన నా దోషమును పరిహరింపుమని యెహోవాతో]]></a:t>
+              <a:t><![CDATA[8. So when they had gone through all the land, they came to Jerusalem at the end of nine months and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ఇంకొకమారు యెహోవా కోపము ఇశ్రాయేలీ యులమీద రగులుకొనగా ఆయన దావీదును వారి మీదికి ప్రేరేపణచేసినీవు పోయి]]></a:t>
+              <a:t><![CDATA[1. And again the anger of the LORD was kindled against Israel, and he moved David against them to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మనవి చేయగా]]></a:t>
+              <a:t><![CDATA[twenty days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ​ఉదయమున దావీదు లేచినప్పుడు దావీదునకు దీర్ఘదర్శియగు గాదునకు యెహోవా వాక్కు ప్రత్యక్షమై యీలాగు]]></a:t>
+              <a:t><![CDATA[9. And Joab gave up the sum of the number of the people unto the king: and there were in Israel]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సెలవిచ్చెను]]></a:t>
+              <a:t><![CDATA[eight hundred thousand valiant men that drew the sword; and the men of Judah were five hundred]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ​నీవు పోయి దావీదుతో ఇట్లనుముయెహోవా సెలవిచ్చునదేమనగా మూడు విషయములను నీ యెదుట పెట్టుచున్నాను;]]></a:t>
+              <a:t><![CDATA[thousand men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వాటిలో ఒక దానిని నీవు కోరుకొనిన యెడల నేనది నీమీదికి రప్పించెదను.]]></a:t>
+              <a:t><![CDATA[10. And David's heart stroke him after that he had numbered the people. And David said unto the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ​కావున గాదు దావీదునొద్దకు వచ్చి యిట్లని సంగతి తెలియజెప్పెనునీవు నీ దేశమందు ఏడు సంవత్సరములు]]></a:t>
+              <a:t><![CDATA[LORD, I have sinned greatly in that I have done: and now, I plead to you, O LORD, take away the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[క్షామము కలుగుటకు ఒప్పుకొందువా? నిన్ను తరుముచున్న నీ శత్రువుల యెదుట నిలువలేక నీవు మూడు నెలలు]]></a:t>
+              <a:t><![CDATA[iniquity of your servant; for I have done very foolishly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పారిపోవుటకు ఒప్పుకొందువా? నీ దేశమందు మూడు దినములు తెగులు రేగుటకు ఒప్పుకొందువా? యోచనచేసి నన్ను]]></a:t>
+              <a:t><![CDATA[11. For when David was up in the morning, the word of the LORD came unto the prophet Gad, David's]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పంపినవానికి నేనియ్యవలసిన యుత్తము నిశ్చయించి తెలియజెప్పుమనెను.]]></a:t>
+              <a:t><![CDATA[seer, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ​అందుకు దావీదు నా కేమియు తోచకున్నది, గొప్ప చిక్కులలో ఉన్నాను, యెహోవా బహు వాత్సల్యతగలవాడు గనుక]]></a:t>
+              <a:t><![CDATA[12. Go and say unto David, Thus says the LORD, I offer you three things; choose you one of them,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఇశ్రాయేలువారిని యూదా వారిని లెక్కించుమని అతనికి ఆజ్ఞ ఇచ్చెను.]]></a:t>
+              <a:t><![CDATA[say, Go, number Israel and Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మనుష్యుని చేతిలో పడకుండ యెహోవా చేతిలోనే పడుదుము గాక అని గాదుతో అనెను.]]></a:t>
+              <a:t><![CDATA[that I may do it unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ​అందుకు యెహోవా ఇశ్రాయేలీయులమీదికి తెగులు రప్పించగా ఆ దినము ఉదయము మొదలుకొని సమాజకూటపు వేళ వరకు]]></a:t>
+              <a:t><![CDATA[13. So Gad came to David, and told him, and said unto him, Shall seven years of famine come unto you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అది జరుగుచుండెను; అందుచేత దానునుండి బెయే ర్షెబావరకు డెబ్బది వేలమంది మృతి నొందిరి.]]></a:t>
+              <a:t><![CDATA[in your land? or will you flee three months before yours enemies, while they pursue you? or that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ​అయితే దూత యెరూషలేము పైని హస్తము చాపి నాశనము చేయబోయినప్పుడు, యెహోవా ఆ కీడునుగూర్చి సంతాపమొంది]]></a:t>
+              <a:t><![CDATA[there be three days' pestilence in your land? now advise, and see what answer I shall return to him]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అంతే చాలును, నీ చెయ్యి తీయుమని జనులను నాశనముచేయు దూతకు ఆజ్ఞ ఇచ్చెను.యెహోవా దూత యెబూసీయుడైన]]></a:t>
+              <a:t><![CDATA[that sent me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అరౌనాయొక్క కళ్లము దగ్గర ఉండగా]]></a:t>
+              <a:t><![CDATA[14. And David said unto Gad, I am in a great strait: let us fall now into the hand of the LORD; for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ​దావీదు జనులను నాశనము చేసిన దూతను కనుగొని యెహోవాను ఈలాగు ప్రార్థించెనుచిత్తగించుము; పాపము]]></a:t>
+              <a:t><![CDATA[his mercies are great: and let me not fall into the hand of man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +11633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేసినవాడను నేనే; దుర్మార్గ ముగా ప్రవర్తించినవాడను నేనే; గొఱ్ఱలవంటి వీరేమి చేసిరి? నన్నును నా తండ్రి]]></a:t>
+              <a:t><![CDATA[15. So the LORD sent a pestilence upon Israel from the morning even to the time appointed: and there]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +11765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యింటివారిని శిక్షించుము.]]></a:t>
+              <a:t><![CDATA[died of the people from Dan even to Beersheba seventy thousand men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +11897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ​ఆ దినమున గాదు దావీదునొద్దకు వచ్చినీవు పోయి యెబూసీయుడైన అరౌనాయొక్క కళ్లములో యెహోవా నామమున ఒక]]></a:t>
+              <a:t><![CDATA[16. And when the angel stretched out his hand upon Jerusalem to destroy it, the LORD repented him of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +12029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. అందుకు రాజు తన యొద్దనున్న సైన్యాధిపతియైన యోవాబును పిలిచిజనసంఖ్య యెంతైనది నాకు తెలియగలందులకై దాను]]></a:t>
+              <a:t><![CDATA[2. For the king said to Joab the captain of the host, which was with him, Go now through all the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +12161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బలిపీఠము కట్టించుమని అతనితో చెప్పగా]]></a:t>
+              <a:t><![CDATA[the evil, and said to the angel that destroyed the people, It is enough: stay now yours hand. And]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ​దావీదు గాదుచేత యెహోవా యిచ్చిన ఆజ్ఞచొప్పున పోయెను.]]></a:t>
+              <a:t><![CDATA[the angel of the LORD was by the threshingplace of Araunah the Jebusite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ​అరౌనా రాజును అతని సేవకులును తన దాపునకు వచ్చుటచూచి బయలుదేరి రాజునకు సాష్టాంగ నమస్కారముచేసినా]]></a:t>
+              <a:t><![CDATA[17. And David spoke unto the LORD when he saw the angel that stroke the people, and said, Lo, I have]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యేలినవాడవును రాజవునగు నీవు నీ దాసుడనైన నాయొద్దకు వచ్చిన నిమిత్తమేమని అడుగగా]]></a:t>
+              <a:t><![CDATA[sinned, and I have done wickedly: but these sheep, what have they done? let yours hand, I pray you,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. దావీదు ఈ తెగులు మనుష్యులకు తగలకుండ నిలిచిపోవు నట్లు యెహోవా నామమున ఒక బలిపీఠము కట్టించుటకై]]></a:t>
+              <a:t><![CDATA[be against me, and against my father's house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +12821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నీయొద్ద ఈ కళ్లమును కొనవలెనని వచ్చితిననెను,]]></a:t>
+              <a:t><![CDATA[18. And Gad came that day to David, and said unto him, Go up, rear an altar unto the LORD in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +12953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. అందుకు అరౌనానా యేలినవాడవగు నీవు చూచి యేది నీకు అనుకూలమో దాని తీసికొని బలి అర్పించుము; చిత్త]]></a:t>
+              <a:t><![CDATA[threshing floor of Araunah the Jebusite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +13085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గించుము, దహనబలికి ఎడ్లున్నవి, నూర్చుకఱ్ఱ సామానులు కట్టెలుగా అక్కరకు వచ్చును.]]></a:t>
+              <a:t><![CDATA[19. And David, according to the saying of Gad, went up as the LORD commanded.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +13217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. రాజా, యివన్నియు అరౌనా అను నేను రాజునకు ఇచ్చుచున్నానని చెప్పినీ దేవుడైన యెహోవా నిన్ను]]></a:t>
+              <a:t><![CDATA[20. And Araunah looked, and saw the king and his servants coming on toward him: and Araunah went]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +13349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అంగీకరించును గాక అని రాజుతో అనగా]]></a:t>
+              <a:t><![CDATA[out, and bowed himself before the king on his face upon the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +13481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మొదలుకొని బెయేర్షెబావరకు ఇశ్రాయేలు గోత్ర ములలో నీవు సంచారముచేసి వారిని లెక్కించుమని ఆజ్ఞ ఇయ్యగా]]></a:t>
+              <a:t><![CDATA[tribes of Israel, from Dan even to Beersheba, and number all of you the people, that I may know the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +13613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ​రాజునేను ఆలాగు తీసికొనను, వెలయిచ్చి నీయొద్ద కొందును, వెల యియ్యక నేను తీసికొనిన దానిని నా]]></a:t>
+              <a:t><![CDATA[21. And Araunah said, Wherefore is my lord the king come to his servant? And David said, To buy the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +13745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దేవుడైన యెహోవాకు దహనబలిగా అర్పించనని అరౌనాతో చెప్పి ఆ కళ్లమును ఎడ్లను ఏబది తులముల వెండికి కొనెను.]]></a:t>
+              <a:t><![CDATA[threshing floor of you, to build an altar unto the LORD, that the plague may be stayed from the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +13877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. అక్కడ దావీదు యెహోవా నామమున ఒక బలిపీఠము కట్టించి దహన బలులను సమాధాన బలులను అర్పించెను; యెహోవా]]></a:t>
+              <a:t><![CDATA[people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +14009,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దేశముకొరకు చేయబడిన విజ్ఞాపనలను ఆలకింపగా ఆ తెగులు ఆగి ఇశ్రాయేలీయులను విడిచి పోయెను.]]></a:t>
+              <a:t><![CDATA[22. And Araunah said unto David, Let my lord the king take and offer up what seems good unto him:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[behold, here be oxen for burnt sacrifice, and threshing instruments and other instruments of the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[oxen for wood.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. All these things did Araunah, as a king, give unto the king. And Araunah said unto the king, The]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[LORD your God accept you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And the king said unto Araunah, Nay; but I will surely buy it of you at a price: neither will I]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[offer burnt offerings unto the LORD my God of that which does cost me nothing. So David bought the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +14933,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. యోవాబుజనుల సంఖ్య యెంత యున్నను నా యేలినవాడవును రాజవునగు నీవు బ్రదికి యుండగానే దేవుడైన యెహోవా]]></a:t>
+              <a:t><![CDATA[number of the people.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[threshing floor and the oxen for fifty shekels of silver.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And David built there an altar unto the LORD, and offered burnt offerings and peace offerings.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[So the LORD was implored for the land, and the plague was stayed from Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దానిని నూరంతలు ఎక్కువ చేయునుగాక; నా యేలిన వాడవును రాజవునగు నీకు ఈ కోరిక ఏలపుట్టెననెను.]]></a:t>
+              <a:t><![CDATA[3. And Joab said unto the king, Now the LORD your God add unto the people, no matter how many they]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. అయినను రాజు యోవా బునకును సైన్యాధిపతులకును గట్టి ఆజ్ఞ ఇచ్చియుండుటచేత యోవాబును సైన్యాధిపతులును]]></a:t>
+              <a:t><![CDATA[be, an hundredfold, and that the eyes of my lord the king may see it: but why does my lord the king]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఇశ్రాయేలీయుల సంఖ్య చూచుటకై రాజుసముఖమునుండి బయలు వెళ్లి]]></a:t>
+              <a:t><![CDATA[delight in this thing?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13509,91 +15786,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 24]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme79">
   <a:themeElements>
-    <a:clrScheme name="Theme11">
+    <a:clrScheme name="Theme79">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme11">
+    <a:fontScheme name="Theme79">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13619,51 +15896,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme11">
+    <a:fmtScheme name="Theme79">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13794,51 +16071,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>53</Slides>
+  <Slides>62</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>