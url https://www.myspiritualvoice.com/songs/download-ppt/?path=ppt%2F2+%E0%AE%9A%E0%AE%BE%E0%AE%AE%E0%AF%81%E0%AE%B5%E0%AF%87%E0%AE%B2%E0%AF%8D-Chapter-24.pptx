--- v1 (2026-07-19)
+++ v2 (2026-10-21)
@@ -113,52 +113,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -200,51 +198,50 @@
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
-    <p:sldId id="317" r:id="rId64"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -403,54 +400,53 @@
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
-  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -510,51 +506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆகிலும் யோவாபும் இராணுவத்தலைவரும் சொன்ன வார்த்தை செல்லாதபடிக்கு, ராஜாவின் வார்த்தை பலத்தது; அப்படியே இஸ்ரவேல் ஜனங்களைத் தொகையிட, யோவாபும் இராணுவத்தலைவரும் ராஜாவைவிட்டு புறப்பட்டுப்போய்,]]></a:t>
+              <a:t><![CDATA[4. Notwithstanding the king's word prevailed against Joab, and against the captains of the host. And Joab and the captains of the host went out from the presence of the king, to number the people of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -619,51 +615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆகிலும் யோவாபும் இராணுவத்தலைவரும் சொன்ன வார்த்தை செல்லாதபடிக்கு, ராஜாவின் வார்த்தை பலத்தது; அப்படியே இஸ்ரவேல் ஜனங்களைத் தொகையிட, யோவாபும் இராணுவத்தலைவரும் ராஜாவைவிட்டு புறப்பட்டுப்போய்,]]></a:t>
+              <a:t><![CDATA[4. Notwithstanding the king's word prevailed against Joab, and against the captains of the host. And Joab and the captains of the host went out from the presence of the king, to number the people of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -728,51 +724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆகிலும் யோவாபும் இராணுவத்தலைவரும் சொன்ன வார்த்தை செல்லாதபடிக்கு, ராஜாவின் வார்த்தை பலத்தது; அப்படியே இஸ்ரவேல் ஜனங்களைத் தொகையிட, யோவாபும் இராணுவத்தலைவரும் ராஜாவைவிட்டு புறப்பட்டுப்போய்,]]></a:t>
+              <a:t><![CDATA[5. And they passed over Jordan, and pitched in Aroer, on the right side of the city that lies in the midst of the river of Gad, and toward Jazer:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -837,51 +833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. யோர்தானைக் கடந்து, காத் என்னும் ஆறுகளின் நடுவே இருக்கிற பட்டணத்திற்கு வலதுபுறமான ஆரோவேரிலும் யாசேரிடத்திலும் பாளயமிறங்கி,]]></a:t>
+              <a:t><![CDATA[5. And they passed over Jordan, and pitched in Aroer, on the right side of the city that lies in the midst of the river of Gad, and toward Jazer:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -946,51 +942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. யோர்தானைக் கடந்து, காத் என்னும் ஆறுகளின் நடுவே இருக்கிற பட்டணத்திற்கு வலதுபுறமான ஆரோவேரிலும் யாசேரிடத்திலும் பாளயமிறங்கி,]]></a:t>
+              <a:t><![CDATA[6. Then they came to Gilead, and to the land of Tahtimhodshi; and they came to Danjaan, and about to Zidon,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1055,51 +1051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அங்கேயிருந்து கீலேயாத்திற்கும் தாதீம்ஒத்சிக்கும் போய், அங்கேயிருந்து தாண்யானுக்கும், சீதோனின் சுற்றுப்புறங்களுக்கும் போய்,]]></a:t>
+              <a:t><![CDATA[6. Then they came to Gilead, and to the land of Tahtimhodshi; and they came to Danjaan, and about to Zidon,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1164,51 +1160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அங்கேயிருந்து கீலேயாத்திற்கும் தாதீம்ஒத்சிக்கும் போய், அங்கேயிருந்து தாண்யானுக்கும், சீதோனின் சுற்றுப்புறங்களுக்கும் போய்,]]></a:t>
+              <a:t><![CDATA[7. And came to the strong hold of Tyre, and to all the cities of the Hivites, and of the Canaanites: and they went out to the south of Judah, even to Beersheba.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1273,51 +1269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பிற்பாடு தீரு என்னும் கோட்டைக்கும் ஏவியர் கானானியருடைய சகல பட்டணங்களுக்கும் போய், அங்கேயிருந்து யூதாவின் தென்புறமான பெயெர்செபாவுக்குப் போய்,]]></a:t>
+              <a:t><![CDATA[7. And came to the strong hold of Tyre, and to all the cities of the Hivites, and of the Canaanites: and they went out to the south of Judah, even to Beersheba.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1382,51 +1378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பிற்பாடு தீரு என்னும் கோட்டைக்கும் ஏவியர் கானானியருடைய சகல பட்டணங்களுக்கும் போய், அங்கேயிருந்து யூதாவின் தென்புறமான பெயெர்செபாவுக்குப் போய்,]]></a:t>
+              <a:t><![CDATA[8. So when they had gone through all the land, they came to Jerusalem at the end of nine months and twenty days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1491,51 +1487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இப்படி தேசமெங்கும் சுற்றித்திரிந்து, ஒன்பது மாதமும் இருபதுநாளும் ஆனபிற்பாடு எருசலேமுக்கு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. So when they had gone through all the land, they came to Jerusalem at the end of nine months and twenty days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1600,51 +1596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய கோபம் திரும்ப இஸ்ரவேலின்மேல் மூண்டது. இஸ்ரவேல் யூதா என்பவர்களை இலக்கம் பார் என்று அவர்களுக்கு விரோதமாய்ச் சொல்லுகிறதற்கு தாவீது ஏவப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[1. And again the anger of the LORD was kindled against Israel, and he moved David against them to say, Go, number Israel and Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1709,51 +1705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இப்படி தேசமெங்கும் சுற்றித்திரிந்து, ஒன்பது மாதமும் இருபதுநாளும் ஆனபிற்பாடு எருசலேமுக்கு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And Joab gave up the sum of the number of the people unto the king: and there were in Israel eight hundred thousand valiant men that drew the sword; and the men of Judah were five hundred thousand men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1818,51 +1814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யோவாப் ஜனத்தை இலக்கம்பார்த்த தொகையை ராஜாவுக்குக் கொடுத்தான்; இஸ்ரவேலிலே பட்டயம் உருவத்தக்க யுத்த சேவகர் எட்டுலட்சம்பேர் இருந்தார்கள்; யூதா மனுஷர் ஐந்து லட்சம் பேர் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And Joab gave up the sum of the number of the people unto the king: and there were in Israel eight hundred thousand valiant men that drew the sword; and the men of Judah were five hundred thousand men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1927,51 +1923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யோவாப் ஜனத்தை இலக்கம்பார்த்த தொகையை ராஜாவுக்குக் கொடுத்தான்; இஸ்ரவேலிலே பட்டயம் உருவத்தக்க யுத்த சேவகர் எட்டுலட்சம்பேர் இருந்தார்கள்; யூதா மனுஷர் ஐந்து லட்சம் பேர் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And David's heart stroke him after that he had numbered the people. And David said unto the LORD, I have sinned greatly in that I have done: and now, I plead to you, O LORD, take away the iniquity of your servant; for I have done very foolishly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2036,51 +2032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யோவாப் ஜனத்தை இலக்கம்பார்த்த தொகையை ராஜாவுக்குக் கொடுத்தான்; இஸ்ரவேலிலே பட்டயம் உருவத்தக்க யுத்த சேவகர் எட்டுலட்சம்பேர் இருந்தார்கள்; யூதா மனுஷர் ஐந்து லட்சம் பேர் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And David's heart stroke him after that he had numbered the people. And David said unto the LORD, I have sinned greatly in that I have done: and now, I plead to you, O LORD, take away the iniquity of your servant; for I have done very foolishly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2145,51 +2141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இவ்விதமாய் ஜனங்களை எண்ணின பின்பு, ராஜாவின் இருதயம் அவனை வாதித்தது; அப்பொழுது தாவீது கர்த்தரை நோக்கி: நான் இப்படிச் செய்ததினாலே பெரிய பாவஞ்செய்தேன்; இப்போதும் ஆண்டவரே, உமது அடியானின் அக்கிரமத்தை நீக்கிவிடும், நான் மகாபுத்தியீனமாய்ச் செய்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And David's heart stroke him after that he had numbered the people. And David said unto the LORD, I have sinned greatly in that I have done: and now, I plead to you, O LORD, take away the iniquity of your servant; for I have done very foolishly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2254,51 +2250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இவ்விதமாய் ஜனங்களை எண்ணின பின்பு, ராஜாவின் இருதயம் அவனை வாதித்தது; அப்பொழுது தாவீது கர்த்தரை நோக்கி: நான் இப்படிச் செய்ததினாலே பெரிய பாவஞ்செய்தேன்; இப்போதும் ஆண்டவரே, உமது அடியானின் அக்கிரமத்தை நீக்கிவிடும், நான் மகாபுத்தியீனமாய்ச் செய்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. For when David was up in the morning, the word of the LORD came unto the prophet Gad, David's seer, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2363,51 +2359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இவ்விதமாய் ஜனங்களை எண்ணின பின்பு, ராஜாவின் இருதயம் அவனை வாதித்தது; அப்பொழுது தாவீது கர்த்தரை நோக்கி: நான் இப்படிச் செய்ததினாலே பெரிய பாவஞ்செய்தேன்; இப்போதும் ஆண்டவரே, உமது அடியானின் அக்கிரமத்தை நீக்கிவிடும், நான் மகாபுத்தியீனமாய்ச் செய்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. For when David was up in the morning, the word of the LORD came unto the prophet Gad, David's seer, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2472,51 +2468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தாவீது காலமே எழுந்திருந்தபோது, தாவீதின் ஞானதிருஷ்டிக்காரனாகிய காத் என்னும் தீர்க்கதரிசிக்குக் கர்த்தருடைய வார்த்தை உண்டாகிச் சொன்னது:]]></a:t>
+              <a:t><![CDATA[12. Go and say unto David, Thus says the LORD, I offer you three things; choose you one of them, that I may do it unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2581,51 +2577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தாவீது காலமே எழுந்திருந்தபோது, தாவீதின் ஞானதிருஷ்டிக்காரனாகிய காத் என்னும் தீர்க்கதரிசிக்குக் கர்த்தருடைய வார்த்தை உண்டாகிச் சொன்னது:]]></a:t>
+              <a:t><![CDATA[12. Go and say unto David, Thus says the LORD, I offer you three things; choose you one of them, that I may do it unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2690,51 +2686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ தாவீதினிடத்தில் போய், மூன்றுகாரியங்களை உனக்கு முன்பாக வைக்கிறேன்; அவைகளில் ஒரு காரியத்தைத் தெரிந்துகொள், அதை நான் உனக்குச்செய்வேன் என்று கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. So Gad came to David, and told him, and said unto him, Shall seven years of famine come unto you in your land? or will you flee three months before yours enemies, while they pursue you? or that there be three days' pestilence in your land? now advise, and see what answer I shall return to him that sent me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2799,51 +2795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய கோபம் திரும்ப இஸ்ரவேலின்மேல் மூண்டது. இஸ்ரவேல் யூதா என்பவர்களை இலக்கம் பார் என்று அவர்களுக்கு விரோதமாய்ச் சொல்லுகிறதற்கு தாவீது ஏவப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[1. And again the anger of the LORD was kindled against Israel, and he moved David against them to say, Go, number Israel and Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2908,51 +2904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ தாவீதினிடத்தில் போய், மூன்றுகாரியங்களை உனக்கு முன்பாக வைக்கிறேன்; அவைகளில் ஒரு காரியத்தைத் தெரிந்துகொள், அதை நான் உனக்குச்செய்வேன் என்று கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. So Gad came to David, and told him, and said unto him, Shall seven years of famine come unto you in your land? or will you flee three months before yours enemies, while they pursue you? or that there be three days' pestilence in your land? now advise, and see what answer I shall return to him that sent me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3017,51 +3013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்படியே காத் தாவீதினிடத்தில் வந்து, அவனை நோக்கி: உம்முடைய தேசத்திலே ஏழு வருஷம் பஞ்சம் வரவேண்டுமோ, அல்லது மூன்றுமாதம் உம்முடைய சத்துருக்கள் உம்மைப் பின்தொடர, நீர் அவர்களுக்கு முன்பாக ஓடிப்போகவேண்டுமோ? அல்லது உம்முடைய தேசத்திலே மூன்றுநாள் கொள்ளைநோய் உண்டாகவேண்டுமோ? இப்போதும் என்னை அனுப்பினவருக்கு நான் என்ன மறு உத்தரவு கொண்டுபோகவேண்டும் என்பதை நீர் யோசித்துப்பாரும் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[13. So Gad came to David, and told him, and said unto him, Shall seven years of famine come unto you in your land? or will you flee three months before yours enemies, while they pursue you? or that there be three days' pestilence in your land? now advise, and see what answer I shall return to him that sent me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3126,51 +3122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்படியே காத் தாவீதினிடத்தில் வந்து, அவனை நோக்கி: உம்முடைய தேசத்திலே ஏழு வருஷம் பஞ்சம் வரவேண்டுமோ, அல்லது மூன்றுமாதம் உம்முடைய சத்துருக்கள் உம்மைப் பின்தொடர, நீர் அவர்களுக்கு முன்பாக ஓடிப்போகவேண்டுமோ? அல்லது உம்முடைய தேசத்திலே மூன்றுநாள் கொள்ளைநோய் உண்டாகவேண்டுமோ? இப்போதும் என்னை அனுப்பினவருக்கு நான் என்ன மறு உத்தரவு கொண்டுபோகவேண்டும் என்பதை நீர் யோசித்துப்பாரும் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[13. So Gad came to David, and told him, and said unto him, Shall seven years of famine come unto you in your land? or will you flee three months before yours enemies, while they pursue you? or that there be three days' pestilence in your land? now advise, and see what answer I shall return to him that sent me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3235,51 +3231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்படியே காத் தாவீதினிடத்தில் வந்து, அவனை நோக்கி: உம்முடைய தேசத்திலே ஏழு வருஷம் பஞ்சம் வரவேண்டுமோ, அல்லது மூன்றுமாதம் உம்முடைய சத்துருக்கள் உம்மைப் பின்தொடர, நீர் அவர்களுக்கு முன்பாக ஓடிப்போகவேண்டுமோ? அல்லது உம்முடைய தேசத்திலே மூன்றுநாள் கொள்ளைநோய் உண்டாகவேண்டுமோ? இப்போதும் என்னை அனுப்பினவருக்கு நான் என்ன மறு உத்தரவு கொண்டுபோகவேண்டும் என்பதை நீர் யோசித்துப்பாரும் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[14. And David said unto Gad, I am in a great strait: let us fall now into the hand of the LORD; for his mercies are great: and let me not fall into the hand of man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3344,51 +3340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்படியே காத் தாவீதினிடத்தில் வந்து, அவனை நோக்கி: உம்முடைய தேசத்திலே ஏழு வருஷம் பஞ்சம் வரவேண்டுமோ, அல்லது மூன்றுமாதம் உம்முடைய சத்துருக்கள் உம்மைப் பின்தொடர, நீர் அவர்களுக்கு முன்பாக ஓடிப்போகவேண்டுமோ? அல்லது உம்முடைய தேசத்திலே மூன்றுநாள் கொள்ளைநோய் உண்டாகவேண்டுமோ? இப்போதும் என்னை அனுப்பினவருக்கு நான் என்ன மறு உத்தரவு கொண்டுபோகவேண்டும் என்பதை நீர் யோசித்துப்பாரும் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[14. And David said unto Gad, I am in a great strait: let us fall now into the hand of the LORD; for his mercies are great: and let me not fall into the hand of man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3453,51 +3449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது தாவீது கர்த்தரை நோக்கி: கொடிய இடுக்கணில் அகப்பட்டிருக்கிறேன், இப்போது நாம் கர்த்தருடைய கையிலே விழுவோமாக; அவருடைய இரக்கங்கள் மகா பெரியது; மனுஷர் கையிலே விழாதிருப்பேனாக என்றான்.]]></a:t>
+              <a:t><![CDATA[15. So the LORD sent a pestilence upon Israel from the morning even to the time appointed: and there died of the people from Dan even to Beersheba seventy thousand men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3562,51 +3558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது தாவீது கர்த்தரை நோக்கி: கொடிய இடுக்கணில் அகப்பட்டிருக்கிறேன், இப்போது நாம் கர்த்தருடைய கையிலே விழுவோமாக; அவருடைய இரக்கங்கள் மகா பெரியது; மனுஷர் கையிலே விழாதிருப்பேனாக என்றான்.]]></a:t>
+              <a:t><![CDATA[15. So the LORD sent a pestilence upon Israel from the morning even to the time appointed: and there died of the people from Dan even to Beersheba seventy thousand men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3671,51 +3667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது கர்த்தர் இஸ்ரவேலிலே அன்று காலமே தொடங்கி குறித்தகாலம்வரைக்கும் கொள்ளைநோயை வரப்பண்ணினார்; அதினால் தாண்முதல் பெயெர்செபாமட்டுமுள்ள ஜனங்களில் எழுபதினாயிரம்பேர் செத்துப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And when the angel stretched out his hand upon Jerusalem to destroy it, the LORD repented him of the evil, and said to the angel that destroyed the people, It is enough: stay now yours hand. And the angel of the LORD was by the threshingplace of Araunah the Jebusite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3780,51 +3776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது கர்த்தர் இஸ்ரவேலிலே அன்று காலமே தொடங்கி குறித்தகாலம்வரைக்கும் கொள்ளைநோயை வரப்பண்ணினார்; அதினால் தாண்முதல் பெயெர்செபாமட்டுமுள்ள ஜனங்களில் எழுபதினாயிரம்பேர் செத்துப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And when the angel stretched out his hand upon Jerusalem to destroy it, the LORD repented him of the evil, and said to the angel that destroyed the people, It is enough: stay now yours hand. And the angel of the LORD was by the threshingplace of Araunah the Jebusite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3889,51 +3885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தேவதூதன் எருசலேமை அழிக்கத்தன் கையை அதின்மேல் நீட்டிபோது, கர்த்தர் அந்தத் தீங்குக்கு மனஸ்தாபப்பட்டு, ஜனங்களைச் சங்கரிக்கிற தூதனை நோக்கி: போதும், இப்போது உன் கையை நிறுத்து என்றார்; அந்த வேளையில் கர்த்தருடைய தூதன் எபூசியனாகியா அர்வனாவின் போரடிக்கிற களத்திற்கு நேரே இருந்தான்.]]></a:t>
+              <a:t><![CDATA[16. And when the angel stretched out his hand upon Jerusalem to destroy it, the LORD repented him of the evil, and said to the angel that destroyed the people, It is enough: stay now yours hand. And the angel of the LORD was by the threshingplace of Araunah the Jebusite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3998,51 +3994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்படியே ராஜா தன்னோடிருக்கிற சேனாபதியாகிய யோவாபைப் பார்த்து: ஜனங்களின் இலக்கத்தை நான் அறியும்படிக்கு நீ தாண்முதல் பெயெர்செபாமட்டுமுள்ள இஸ்ரவேலரின் கோத்திரமெங்கும் சுற்றித்திரிந்து ஜனங்களைத் தொகையிடுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. For the king said to Joab the captain of the host, which was with him, Go now through all the tribes of Israel, from Dan even to Beersheba, and number all of you the people, that I may know the number of the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4107,51 +4103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தேவதூதன் எருசலேமை அழிக்கத்தன் கையை அதின்மேல் நீட்டிபோது, கர்த்தர் அந்தத் தீங்குக்கு மனஸ்தாபப்பட்டு, ஜனங்களைச் சங்கரிக்கிற தூதனை நோக்கி: போதும், இப்போது உன் கையை நிறுத்து என்றார்; அந்த வேளையில் கர்த்தருடைய தூதன் எபூசியனாகியா அர்வனாவின் போரடிக்கிற களத்திற்கு நேரே இருந்தான்.]]></a:t>
+              <a:t><![CDATA[17. And David spoke unto the LORD when he saw the angel that stroke the people, and said, Lo, I have sinned, and I have done wickedly: but these sheep, what have they done? let yours hand, I pray you, be against me, and against my father's house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4216,51 +4212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தேவதூதன் எருசலேமை அழிக்கத்தன் கையை அதின்மேல் நீட்டிபோது, கர்த்தர் அந்தத் தீங்குக்கு மனஸ்தாபப்பட்டு, ஜனங்களைச் சங்கரிக்கிற தூதனை நோக்கி: போதும், இப்போது உன் கையை நிறுத்து என்றார்; அந்த வேளையில் கர்த்தருடைய தூதன் எபூசியனாகியா அர்வனாவின் போரடிக்கிற களத்திற்கு நேரே இருந்தான்.]]></a:t>
+              <a:t><![CDATA[17. And David spoke unto the LORD when he saw the angel that stroke the people, and said, Lo, I have sinned, and I have done wickedly: but these sheep, what have they done? let yours hand, I pray you, be against me, and against my father's house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4325,51 +4321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஜனத்தை உபாதிக்கிற தூதனை தாவீது கண்டபோது, அவன் கர்த்தரை நோக்கி: இதோ, நான்தான் பாவஞ்செய்தேன்; நான்தான் அக்கிரமம்பண்ணினேன்; இந்த ஆடுகள் என்ன செய்தது? உம்முடைய கை எனக்கும் என் தகப்பன் வீட்டுக்கும் விரோதமாயிருப்பதாக என்று விண்ணப்பம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[17. And David spoke unto the LORD when he saw the angel that stroke the people, and said, Lo, I have sinned, and I have done wickedly: but these sheep, what have they done? let yours hand, I pray you, be against me, and against my father's house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4434,51 +4430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஜனத்தை உபாதிக்கிற தூதனை தாவீது கண்டபோது, அவன் கர்த்தரை நோக்கி: இதோ, நான்தான் பாவஞ்செய்தேன்; நான்தான் அக்கிரமம்பண்ணினேன்; இந்த ஆடுகள் என்ன செய்தது? உம்முடைய கை எனக்கும் என் தகப்பன் வீட்டுக்கும் விரோதமாயிருப்பதாக என்று விண்ணப்பம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[18. And Gad came that day to David, and said unto him, Go up, rear an altar unto the LORD in the threshing floor of Araunah the Jebusite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4543,51 +4539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஜனத்தை உபாதிக்கிற தூதனை தாவீது கண்டபோது, அவன் கர்த்தரை நோக்கி: இதோ, நான்தான் பாவஞ்செய்தேன்; நான்தான் அக்கிரமம்பண்ணினேன்; இந்த ஆடுகள் என்ன செய்தது? உம்முடைய கை எனக்கும் என் தகப்பன் வீட்டுக்கும் விரோதமாயிருப்பதாக என்று விண்ணப்பம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[18. And Gad came that day to David, and said unto him, Go up, rear an altar unto the LORD in the threshing floor of Araunah the Jebusite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4652,51 +4648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அன்றைய தினம் காத் என்பவன் தாவீதினிடத்தில் வந்து, அவனை நோக்கி: நீர் போய், எபூசியனாகிய அர்வனாவின் களத்திலே கர்த்தருக்கு ஒரு பலிபீடத்தை உண்டாக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. And David, according to the saying of Gad, went up as the LORD commanded.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4761,51 +4757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அன்றைய தினம் காத் என்பவன் தாவீதினிடத்தில் வந்து, அவனை நோக்கி: நீர் போய், எபூசியனாகிய அர்வனாவின் களத்திலே கர்த்தருக்கு ஒரு பலிபீடத்தை உண்டாக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And Araunah looked, and saw the king and his servants coming on toward him: and Araunah went out, and bowed himself before the king on his face upon the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4870,51 +4866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. காத்துடைய வார்த்தையின்படியே தாவீது கர்த்தர் கற்பித்த பிரகாரமாகப் போனான்.]]></a:t>
+              <a:t><![CDATA[20. And Araunah looked, and saw the king and his servants coming on toward him: and Araunah went out, and bowed himself before the king on his face upon the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4979,51 +4975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அர்வனா ஏறிட்டுப்பார்த்து: ராஜாவும் அவனுடைய ஊழியக்காரரும் தன்னிடத்தில் வருகிறதைக்கண்டு, அர்வனா எதிர்கொண்டுபோய் தரைமட்டும்குனிந்து ராஜாவை வணங்கி,]]></a:t>
+              <a:t><![CDATA[21. And Araunah said, Wherefore is my lord the king come to his servant? And David said, To buy the threshing floor of you, to build an altar unto the LORD, that the plague may be stayed from the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5088,51 +5084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அர்வனா ஏறிட்டுப்பார்த்து: ராஜாவும் அவனுடைய ஊழியக்காரரும் தன்னிடத்தில் வருகிறதைக்கண்டு, அர்வனா எதிர்கொண்டுபோய் தரைமட்டும்குனிந்து ராஜாவை வணங்கி,]]></a:t>
+              <a:t><![CDATA[21. And Araunah said, Wherefore is my lord the king come to his servant? And David said, To buy the threshing floor of you, to build an altar unto the LORD, that the plague may be stayed from the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5197,51 +5193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்படியே ராஜா தன்னோடிருக்கிற சேனாபதியாகிய யோவாபைப் பார்த்து: ஜனங்களின் இலக்கத்தை நான் அறியும்படிக்கு நீ தாண்முதல் பெயெர்செபாமட்டுமுள்ள இஸ்ரவேலரின் கோத்திரமெங்கும் சுற்றித்திரிந்து ஜனங்களைத் தொகையிடுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. For the king said to Joab the captain of the host, which was with him, Go now through all the tribes of Israel, from Dan even to Beersheba, and number all of you the people, that I may know the number of the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5306,51 +5302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ராஜாவாகிய என் ஆண்டவன் தமது அடியானிடத்தில் வருகிற காரியம் என்ன என்று கேட்டதற்கு, தாவீது: வாதை ஜனத்தைவிட்டு நிறுத்தப்படக் கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டும்படிக்கு இந்தக் களத்தை உன் கையிலே கொள்ளவந்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. And Araunah said, Wherefore is my lord the king come to his servant? And David said, To buy the threshing floor of you, to build an altar unto the LORD, that the plague may be stayed from the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5415,51 +5411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ராஜாவாகிய என் ஆண்டவன் தமது அடியானிடத்தில் வருகிற காரியம் என்ன என்று கேட்டதற்கு, தாவீது: வாதை ஜனத்தைவிட்டு நிறுத்தப்படக் கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டும்படிக்கு இந்தக் களத்தை உன் கையிலே கொள்ளவந்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. And Araunah said unto David, Let my lord the king take and offer up what seems good unto him: behold, here be oxen for burnt sacrifice, and threshing instruments and other instruments of the oxen for wood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5524,51 +5520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ராஜாவாகிய என் ஆண்டவன் தமது அடியானிடத்தில் வருகிற காரியம் என்ன என்று கேட்டதற்கு, தாவீது: வாதை ஜனத்தைவிட்டு நிறுத்தப்படக் கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டும்படிக்கு இந்தக் களத்தை உன் கையிலே கொள்ளவந்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. And Araunah said unto David, Let my lord the king take and offer up what seems good unto him: behold, here be oxen for burnt sacrifice, and threshing instruments and other instruments of the oxen for wood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5633,51 +5629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அர்வனா தாவீதைப் பார்த்து ராஜாவாகிய என் ஆண்டவன் இதை வாங்கிக்கொண்டு, தம்முடைய பார்வைக்கு நலமானபடி பலியிடுவாராக; இதோ, தகனபலிக்கு மாடுகளும் விறகுக்குப் போரடிக்கிற உருளைகளும் மாடுகளின் நுகத்தடிகளும் இங்கே இருக்கிறது என்றுசொல்லி,]]></a:t>
+              <a:t><![CDATA[22. And Araunah said unto David, Let my lord the king take and offer up what seems good unto him: behold, here be oxen for burnt sacrifice, and threshing instruments and other instruments of the oxen for wood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5742,51 +5738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அர்வனா தாவீதைப் பார்த்து ராஜாவாகிய என் ஆண்டவன் இதை வாங்கிக்கொண்டு, தம்முடைய பார்வைக்கு நலமானபடி பலியிடுவாராக; இதோ, தகனபலிக்கு மாடுகளும் விறகுக்குப் போரடிக்கிற உருளைகளும் மாடுகளின் நுகத்தடிகளும் இங்கே இருக்கிறது என்றுசொல்லி,]]></a:t>
+              <a:t><![CDATA[23. All these things did Araunah, as a king, give unto the king. And Araunah said unto the king, The LORD your God accept you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5851,51 +5847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அர்வனா தாவீதைப் பார்த்து ராஜாவாகிய என் ஆண்டவன் இதை வாங்கிக்கொண்டு, தம்முடைய பார்வைக்கு நலமானபடி பலியிடுவாராக; இதோ, தகனபலிக்கு மாடுகளும் விறகுக்குப் போரடிக்கிற உருளைகளும் மாடுகளின் நுகத்தடிகளும் இங்கே இருக்கிறது என்றுசொல்லி,]]></a:t>
+              <a:t><![CDATA[23. All these things did Araunah, as a king, give unto the king. And Araunah said unto the king, The LORD your God accept you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5960,51 +5956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அர்வனா ராஜயோக்கியமாய் அவை எல்லாவற்றையும் ராஜாவுக்குக் கொடுத்தபின்பு, அர்வனா ராஜாவை நோக்கி: உம்முடைய தேவனாகிய கர்த்தர் உம்மிடத்தில் கிருபையாயிருப்பாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[24. And the king said unto Araunah, Nay; but I will surely buy it of you at a price: neither will I offer burnt offerings unto the LORD my God of that which does cost me nothing. So David bought the threshing floor and the oxen for fifty shekels of silver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6069,51 +6065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அர்வனா ராஜயோக்கியமாய் அவை எல்லாவற்றையும் ராஜாவுக்குக் கொடுத்தபின்பு, அர்வனா ராஜாவை நோக்கி: உம்முடைய தேவனாகிய கர்த்தர் உம்மிடத்தில் கிருபையாயிருப்பாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[24. And the king said unto Araunah, Nay; but I will surely buy it of you at a price: neither will I offer burnt offerings unto the LORD my God of that which does cost me nothing. So David bought the threshing floor and the oxen for fifty shekels of silver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6178,51 +6174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ராஜா அர்வனாவைப் பார்த்து: அப்படியல்ல; நான் இலவசமாய் வாங்கி, என் தேவனாகிய கர்த்தருக்கு சர்வாங்க தகனபலிகளைச் செலுத்தாமல், அதை உன் கையிலே விலைக்கிரயமாய் வாங்குவேன் என்று சொல்லி, தாவீது அந்தக் களத்தையும் மாடுகளையும் ஐம்பது சேக்கல் நிறை வெள்ளிக்குக் கொண்டான்.]]></a:t>
+              <a:t><![CDATA[24. And the king said unto Araunah, Nay; but I will surely buy it of you at a price: neither will I offer burnt offerings unto the LORD my God of that which does cost me nothing. So David bought the threshing floor and the oxen for fifty shekels of silver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6287,51 +6283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ராஜா அர்வனாவைப் பார்த்து: அப்படியல்ல; நான் இலவசமாய் வாங்கி, என் தேவனாகிய கர்த்தருக்கு சர்வாங்க தகனபலிகளைச் செலுத்தாமல், அதை உன் கையிலே விலைக்கிரயமாய் வாங்குவேன் என்று சொல்லி, தாவீது அந்தக் களத்தையும் மாடுகளையும் ஐம்பது சேக்கல் நிறை வெள்ளிக்குக் கொண்டான்.]]></a:t>
+              <a:t><![CDATA[25. And David built there an altar unto the LORD, and offered burnt offerings and peace offerings. So the LORD was implored for the land, and the plague was stayed from Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6396,51 +6392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்படியே ராஜா தன்னோடிருக்கிற சேனாபதியாகிய யோவாபைப் பார்த்து: ஜனங்களின் இலக்கத்தை நான் அறியும்படிக்கு நீ தாண்முதல் பெயெர்செபாமட்டுமுள்ள இஸ்ரவேலரின் கோத்திரமெங்கும் சுற்றித்திரிந்து ஜனங்களைத் தொகையிடுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. For the king said to Joab the captain of the host, which was with him, Go now through all the tribes of Israel, from Dan even to Beersheba, and number all of you the people, that I may know the number of the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6505,51 +6501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ராஜா அர்வனாவைப் பார்த்து: அப்படியல்ல; நான் இலவசமாய் வாங்கி, என் தேவனாகிய கர்த்தருக்கு சர்வாங்க தகனபலிகளைச் செலுத்தாமல், அதை உன் கையிலே விலைக்கிரயமாய் வாங்குவேன் என்று சொல்லி, தாவீது அந்தக் களத்தையும் மாடுகளையும் ஐம்பது சேக்கல் நிறை வெள்ளிக்குக் கொண்டான்.]]></a:t>
+              <a:t><![CDATA[25. And David built there an altar unto the LORD, and offered burnt offerings and peace offerings. So the LORD was implored for the land, and the plague was stayed from Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6614,160 +6610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அங்கே தாவீது கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டி, சர்வாங்க தகனபலிகளையும் சமாதானபலிகளையும் செலுத்தினான்; அப்பொழுது கர்த்தர் தேசத்துக்காகச் செய்யப்பட்ட வேண்டுதலைக் கேட்டருளினார், இஸ்ரவேலின்மேல் இருந்த அந்த வாதை நிறுத்தப்பட்டது.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[25. அங்கே தாவீது கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டி, சர்வாங்க தகனபலிகளையும் சமாதானபலிகளையும் செலுத்தினான்; அப்பொழுது கர்த்தர் தேசத்துக்காகச் செய்யப்பட்ட வேண்டுதலைக் கேட்டருளினார், இஸ்ரவேலின்மேல் இருந்த அந்த வாதை நிறுத்தப்பட்டது.]]></a:t>
+              <a:t><![CDATA[25. And David built there an altar unto the LORD, and offered burnt offerings and peace offerings. So the LORD was implored for the land, and the plague was stayed from Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6832,51 +6719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது யோவாப் ராஜாவைப்பார்த்து: ராஜாவாகிய என் ஆண்டவனுடைய கண்கள் காணும்படி உம்முடைய தேவனாகிய கர்த்தர் ஜனங்களை இப்பொழுது இருக்கிறதைப்பார்க்கிலும், நூறுமடங்கு அதிகமாய் வர்த்திக்கப்பண்ணுவாராக; ஆனாலும் என் ஆண்டவனாகிய ராஜா இந்தக் காரியத்தை விரும்புகிறது என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And Joab said unto the king, Now the LORD your God add unto the people, no matter how many they be, an hundredfold, and that the eyes of my lord the king may see it: but why does my lord the king delight in this thing?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6941,51 +6828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது யோவாப் ராஜாவைப்பார்த்து: ராஜாவாகிய என் ஆண்டவனுடைய கண்கள் காணும்படி உம்முடைய தேவனாகிய கர்த்தர் ஜனங்களை இப்பொழுது இருக்கிறதைப்பார்க்கிலும், நூறுமடங்கு அதிகமாய் வர்த்திக்கப்பண்ணுவாராக; ஆனாலும் என் ஆண்டவனாகிய ராஜா இந்தக் காரியத்தை விரும்புகிறது என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And Joab said unto the king, Now the LORD your God add unto the people, no matter how many they be, an hundredfold, and that the eyes of my lord the king may see it: but why does my lord the king delight in this thing?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7050,51 +6937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது யோவாப் ராஜாவைப்பார்த்து: ராஜாவாகிய என் ஆண்டவனுடைய கண்கள் காணும்படி உம்முடைய தேவனாகிய கர்த்தர் ஜனங்களை இப்பொழுது இருக்கிறதைப்பார்க்கிலும், நூறுமடங்கு அதிகமாய் வர்த்திக்கப்பண்ணுவாராக; ஆனாலும் என் ஆண்டவனாகிய ராஜா இந்தக் காரியத்தை விரும்புகிறது என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And Joab said unto the king, Now the LORD your God add unto the people, no matter how many they be, an hundredfold, and that the eyes of my lord the king may see it: but why does my lord the king delight in this thing?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7129,51 +7016,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473434396" r:id="rId1"/>
+    <p:sldLayoutId id="2481564140" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7629,58 +7516,50 @@
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7805,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Notwithstanding the king's word prevailed against Joab, and against the captains of the host. And]]></a:t>
+              <a:t><![CDATA[4. ஆகிலும் யோவாபும் இராணுவத்தலைவரும் சொன்ன வார்த்தை செல்லாதபடிக்கு, ராஜாவின் வார்த்தை பலத்தது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Joab and the captains of the host went out from the presence of the king, to number the people of]]></a:t>
+              <a:t><![CDATA[அப்படியே இஸ்ரவேல் ஜனங்களைத் தொகையிட, யோவாபும் இராணுவத்தலைவரும் ராஜாவைவிட்டு புறப்பட்டுப்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel.]]></a:t>
+              <a:t><![CDATA[5. யோர்தானைக் கடந்து, காத் என்னும் ஆறுகளின் நடுவே இருக்கிற பட்டணத்திற்கு வலதுபுறமான ஆரோவேரிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And they passed over Jordan, and pitched in Aroer, on the right side of the city that lies in the]]></a:t>
+              <a:t><![CDATA[யாசேரிடத்திலும் பாளயமிறங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[midst of the river of Gad, and toward Jazer:]]></a:t>
+              <a:t><![CDATA[6. அங்கேயிருந்து கீலேயாத்திற்கும் தாதீம்ஒத்சிக்கும் போய், அங்கேயிருந்து தாண்யானுக்கும், சீதோனின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Then they came to Gilead, and to the land of Tahtimhodshi; and they came to Danjaan, and about to]]></a:t>
+              <a:t><![CDATA[சுற்றுப்புறங்களுக்கும் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Zidon,]]></a:t>
+              <a:t><![CDATA[7. பிற்பாடு தீரு என்னும் கோட்டைக்கும் ஏவியர் கானானியருடைய சகல பட்டணங்களுக்கும் போய், அங்கேயிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And came to the strong hold of Tyre, and to all the cities of the Hivites, and of the Canaanites:]]></a:t>
+              <a:t><![CDATA[யூதாவின் தென்புறமான பெயெர்செபாவுக்குப் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and they went out to the south of Judah, even to Beersheba.]]></a:t>
+              <a:t><![CDATA[8. இப்படி தேசமெங்கும் சுற்றித்திரிந்து, ஒன்பது மாதமும் இருபதுநாளும் ஆனபிற்பாடு எருசலேமுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. So when they had gone through all the land, they came to Jerusalem at the end of nine months and]]></a:t>
+              <a:t><![CDATA[வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And again the anger of the LORD was kindled against Israel, and he moved David against them to]]></a:t>
+              <a:t><![CDATA[1. கர்த்தருடைய கோபம் திரும்ப இஸ்ரவேலின்மேல் மூண்டது. இஸ்ரவேல் யூதா என்பவர்களை இலக்கம் பார் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[twenty days.]]></a:t>
+              <a:t><![CDATA[9. யோவாப் ஜனத்தை இலக்கம்பார்த்த தொகையை ராஜாவுக்குக் கொடுத்தான்; இஸ்ரவேலிலே பட்டயம் உருவத்தக்க யுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And Joab gave up the sum of the number of the people unto the king: and there were in Israel]]></a:t>
+              <a:t><![CDATA[சேவகர் எட்டுலட்சம்பேர் இருந்தார்கள்; யூதா மனுஷர் ஐந்து லட்சம் பேர் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[eight hundred thousand valiant men that drew the sword; and the men of Judah were five hundred]]></a:t>
+              <a:t><![CDATA[10. இவ்விதமாய் ஜனங்களை எண்ணின பின்பு, ராஜாவின் இருதயம் அவனை வாதித்தது; அப்பொழுது தாவீது கர்த்தரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thousand men.]]></a:t>
+              <a:t><![CDATA[நோக்கி: நான் இப்படிச் செய்ததினாலே பெரிய பாவஞ்செய்தேன்; இப்போதும் ஆண்டவரே, உமது அடியானின் அக்கிரமத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9785,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And David's heart stroke him after that he had numbered the people. And David said unto the]]></a:t>
+              <a:t><![CDATA[நீக்கிவிடும், நான் மகாபுத்தியீனமாய்ச் செய்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9917,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD, I have sinned greatly in that I have done: and now, I plead to you, O LORD, take away the]]></a:t>
+              <a:t><![CDATA[11. தாவீது காலமே எழுந்திருந்தபோது, தாவீதின் ஞானதிருஷ்டிக்காரனாகிய காத் என்னும் தீர்க்கதரிசிக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10049,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[iniquity of your servant; for I have done very foolishly.]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய வார்த்தை உண்டாகிச் சொன்னது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10181,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. For when David was up in the morning, the word of the LORD came unto the prophet Gad, David's]]></a:t>
+              <a:t><![CDATA[12. நீ தாவீதினிடத்தில் போய், மூன்றுகாரியங்களை உனக்கு முன்பாக வைக்கிறேன்; அவைகளில் ஒரு காரியத்தைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10313,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[seer, saying,]]></a:t>
+              <a:t><![CDATA[தெரிந்துகொள், அதை நான் உனக்குச்செய்வேன் என்று கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10445,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Go and say unto David, Thus says the LORD, I offer you three things; choose you one of them,]]></a:t>
+              <a:t><![CDATA[13. அப்படியே காத் தாவீதினிடத்தில் வந்து, அவனை நோக்கி: உம்முடைய தேசத்திலே ஏழு வருஷம் பஞ்சம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10577,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[say, Go, number Israel and Judah.]]></a:t>
+              <a:t><![CDATA[அவர்களுக்கு விரோதமாய்ச் சொல்லுகிறதற்கு தாவீது ஏவப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10709,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that I may do it unto you.]]></a:t>
+              <a:t><![CDATA[வரவேண்டுமோ, அல்லது மூன்றுமாதம் உம்முடைய சத்துருக்கள் உம்மைப் பின்தொடர, நீர் அவர்களுக்கு முன்பாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10841,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. So Gad came to David, and told him, and said unto him, Shall seven years of famine come unto you]]></a:t>
+              <a:t><![CDATA[ஓடிப்போகவேண்டுமோ? அல்லது உம்முடைய தேசத்திலே மூன்றுநாள் கொள்ளைநோய் உண்டாகவேண்டுமோ? இப்போதும் என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10973,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in your land? or will you flee three months before yours enemies, while they pursue you? or that]]></a:t>
+              <a:t><![CDATA[அனுப்பினவருக்கு நான் என்ன மறு உத்தரவு கொண்டுபோகவேண்டும் என்பதை நீர் யோசித்துப்பாரும் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11105,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[there be three days' pestilence in your land? now advise, and see what answer I shall return to him]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது தாவீது கர்த்தரை நோக்கி: கொடிய இடுக்கணில் அகப்பட்டிருக்கிறேன், இப்போது நாம் கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11237,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that sent me.]]></a:t>
+              <a:t><![CDATA[கையிலே விழுவோமாக; அவருடைய இரக்கங்கள் மகா பெரியது; மனுஷர் கையிலே விழாதிருப்பேனாக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11369,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And David said unto Gad, I am in a great strait: let us fall now into the hand of the LORD; for]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது கர்த்தர் இஸ்ரவேலிலே அன்று காலமே தொடங்கி குறித்தகாலம்வரைக்கும் கொள்ளைநோயை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11501,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his mercies are great: and let me not fall into the hand of man.]]></a:t>
+              <a:t><![CDATA[வரப்பண்ணினார்; அதினால் தாண்முதல் பெயெர்செபாமட்டுமுள்ள ஜனங்களில் எழுபதினாயிரம்பேர் செத்துப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11633,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. So the LORD sent a pestilence upon Israel from the morning even to the time appointed: and there]]></a:t>
+              <a:t><![CDATA[16. தேவதூதன் எருசலேமை அழிக்கத்தன் கையை அதின்மேல் நீட்டிபோது, கர்த்தர் அந்தத் தீங்குக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11765,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[died of the people from Dan even to Beersheba seventy thousand men.]]></a:t>
+              <a:t><![CDATA[மனஸ்தாபப்பட்டு, ஜனங்களைச் சங்கரிக்கிற தூதனை நோக்கி: போதும், இப்போது உன் கையை நிறுத்து என்றார்; அந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11897,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And when the angel stretched out his hand upon Jerusalem to destroy it, the LORD repented him of]]></a:t>
+              <a:t><![CDATA[வேளையில் கர்த்தருடைய தூதன் எபூசியனாகியா அர்வனாவின் போரடிக்கிற களத்திற்கு நேரே இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12029,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. For the king said to Joab the captain of the host, which was with him, Go now through all the]]></a:t>
+              <a:t><![CDATA[2. அப்படியே ராஜா தன்னோடிருக்கிற சேனாபதியாகிய யோவாபைப் பார்த்து: ஜனங்களின் இலக்கத்தை நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12161,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the evil, and said to the angel that destroyed the people, It is enough: stay now yours hand. And]]></a:t>
+              <a:t><![CDATA[17. ஜனத்தை உபாதிக்கிற தூதனை தாவீது கண்டபோது, அவன் கர்த்தரை நோக்கி: இதோ, நான்தான் பாவஞ்செய்தேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the angel of the LORD was by the threshingplace of Araunah the Jebusite.]]></a:t>
+              <a:t><![CDATA[நான்தான் அக்கிரமம்பண்ணினேன்; இந்த ஆடுகள் என்ன செய்தது? உம்முடைய கை எனக்கும் என் தகப்பன் வீட்டுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And David spoke unto the LORD when he saw the angel that stroke the people, and said, Lo, I have]]></a:t>
+              <a:t><![CDATA[விரோதமாயிருப்பதாக என்று விண்ணப்பம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sinned, and I have done wickedly: but these sheep, what have they done? let yours hand, I pray you,]]></a:t>
+              <a:t><![CDATA[18. அன்றைய தினம் காத் என்பவன் தாவீதினிடத்தில் வந்து, அவனை நோக்கி: நீர் போய், எபூசியனாகிய அர்வனாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[be against me, and against my father's house.]]></a:t>
+              <a:t><![CDATA[களத்திலே கர்த்தருக்கு ஒரு பலிபீடத்தை உண்டாக்கும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12821,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And Gad came that day to David, and said unto him, Go up, rear an altar unto the LORD in the]]></a:t>
+              <a:t><![CDATA[19. காத்துடைய வார்த்தையின்படியே தாவீது கர்த்தர் கற்பித்த பிரகாரமாகப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12953,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[threshing floor of Araunah the Jebusite.]]></a:t>
+              <a:t><![CDATA[20. அர்வனா ஏறிட்டுப்பார்த்து: ராஜாவும் அவனுடைய ஊழியக்காரரும் தன்னிடத்தில் வருகிறதைக்கண்டு, அர்வனா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13085,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And David, according to the saying of Gad, went up as the LORD commanded.]]></a:t>
+              <a:t><![CDATA[எதிர்கொண்டுபோய் தரைமட்டும்குனிந்து ராஜாவை வணங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13217,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And Araunah looked, and saw the king and his servants coming on toward him: and Araunah went]]></a:t>
+              <a:t><![CDATA[21. ராஜாவாகிய என் ஆண்டவன் தமது அடியானிடத்தில் வருகிற காரியம் என்ன என்று கேட்டதற்கு, தாவீது: வாதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13349,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[out, and bowed himself before the king on his face upon the ground.]]></a:t>
+              <a:t><![CDATA[ஜனத்தைவிட்டு நிறுத்தப்படக் கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டும்படிக்கு இந்தக் களத்தை உன் கையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13481,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tribes of Israel, from Dan even to Beersheba, and number all of you the people, that I may know the]]></a:t>
+              <a:t><![CDATA[அறியும்படிக்கு நீ தாண்முதல் பெயெர்செபாமட்டுமுள்ள இஸ்ரவேலரின் கோத்திரமெங்கும் சுற்றித்திரிந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13613,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And Araunah said, Wherefore is my lord the king come to his servant? And David said, To buy the]]></a:t>
+              <a:t><![CDATA[கொள்ளவந்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13745,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[threshing floor of you, to build an altar unto the LORD, that the plague may be stayed from the]]></a:t>
+              <a:t><![CDATA[22. அர்வனா தாவீதைப் பார்த்து ராஜாவாகிய என் ஆண்டவன் இதை வாங்கிக்கொண்டு, தம்முடைய பார்வைக்கு நலமானபடி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13877,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people.]]></a:t>
+              <a:t><![CDATA[பலியிடுவாராக; இதோ, தகனபலிக்கு மாடுகளும் விறகுக்குப் போரடிக்கிற உருளைகளும் மாடுகளின் நுகத்தடிகளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14009,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And Araunah said unto David, Let my lord the king take and offer up what seems good unto him:]]></a:t>
+              <a:t><![CDATA[இங்கே இருக்கிறது என்றுசொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14141,51 +14020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[behold, here be oxen for burnt sacrifice, and threshing instruments and other instruments of the]]></a:t>
+              <a:t><![CDATA[23. அர்வனா ராஜயோக்கியமாய் அவை எல்லாவற்றையும் ராஜாவுக்குக் கொடுத்தபின்பு, அர்வனா ராஜாவை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14273,51 +14152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[oxen for wood.]]></a:t>
+              <a:t><![CDATA[உம்முடைய தேவனாகிய கர்த்தர் உம்மிடத்தில் கிருபையாயிருப்பாராக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14405,51 +14284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. All these things did Araunah, as a king, give unto the king. And Araunah said unto the king, The]]></a:t>
+              <a:t><![CDATA[24. ராஜா அர்வனாவைப் பார்த்து: அப்படியல்ல; நான் இலவசமாய் வாங்கி, என் தேவனாகிய கர்த்தருக்கு சர்வாங்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14537,51 +14416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD your God accept you.]]></a:t>
+              <a:t><![CDATA[தகனபலிகளைச் செலுத்தாமல், அதை உன் கையிலே விலைக்கிரயமாய் வாங்குவேன் என்று சொல்லி, தாவீது அந்தக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14669,51 +14548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And the king said unto Araunah, Nay; but I will surely buy it of you at a price: neither will I]]></a:t>
+              <a:t><![CDATA[களத்தையும் மாடுகளையும் ஐம்பது சேக்கல் நிறை வெள்ளிக்குக் கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14801,51 +14680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[offer burnt offerings unto the LORD my God of that which does cost me nothing. So David bought the]]></a:t>
+              <a:t><![CDATA[25. அங்கே தாவீது கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டி, சர்வாங்க தகனபலிகளையும் சமாதானபலிகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14933,51 +14812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[number of the people.]]></a:t>
+              <a:t><![CDATA[ஜனங்களைத் தொகையிடுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15065,51 +14944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[threshing floor and the oxen for fifty shekels of silver.]]></a:t>
+              <a:t><![CDATA[செலுத்தினான்; அப்பொழுது கர்த்தர் தேசத்துக்காகச் செய்யப்பட்ட வேண்டுதலைக் கேட்டருளினார்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15197,183 +15076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And David built there an altar unto the LORD, and offered burnt offerings and peace offerings.]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[So the LORD was implored for the land, and the plague was stayed from Israel.]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலின்மேல் இருந்த அந்த வாதை நிறுத்தப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15461,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And Joab said unto the king, Now the LORD your God add unto the people, no matter how many they]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது யோவாப் ராஜாவைப்பார்த்து: ராஜாவாகிய என் ஆண்டவனுடைய கண்கள் காணும்படி உம்முடைய தேவனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15593,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[be, an hundredfold, and that the eyes of my lord the king may see it: but why does my lord the king]]></a:t>
+              <a:t><![CDATA[கர்த்தர் ஜனங்களை இப்பொழுது இருக்கிறதைப்பார்க்கிலும், நூறுமடங்கு அதிகமாய் வர்த்திக்கப்பண்ணுவாராக;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15725,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[delight in this thing?]]></a:t>
+              <a:t><![CDATA[ஆனாலும் என் ஆண்டவனாகிய ராஜா இந்தக் காரியத்தை விரும்புகிறது என்ன என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15786,91 +15533,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 24]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme79">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme15">
   <a:themeElements>
-    <a:clrScheme name="Theme79">
+    <a:clrScheme name="Theme15">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme79">
+    <a:fontScheme name="Theme15">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15896,51 +15643,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme79">
+    <a:fmtScheme name="Theme15">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16071,51 +15818,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>62</Slides>
+  <Slides>61</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>